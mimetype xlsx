--- v1 (2026-07-28)
+++ v2 (2026-09-13)
@@ -11,5722 +11,9058 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3273" count="9558">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3083" count="8840">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>UDXLULUK2</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, LC/UPC Uniboot to LC/UPC Uniboot, 1.5 mm Duplex Fiber Patch Cord, Plenum</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL</t>
+  </si>
+  <si>
+    <t>UDX</t>
+  </si>
+  <si>
+    <t>Fiber patch cord | duplex</t>
+  </si>
+  <si>
+    <t>UGGMPMPAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGG</t>
+  </si>
+  <si>
+    <t>Fiber trunk cable assembly</t>
+  </si>
+  <si>
+    <t>UDGLCLC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>UDG</t>
+  </si>
+  <si>
+    <t>Fiber patch cord | simplex</t>
+  </si>
+  <si>
+    <t>UGGMPMPAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UDGLCLC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UFGLCUC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to Unconnectorized, 1.6 mm Simplex Fiber Pigtail, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UFG</t>
+  </si>
+  <si>
+    <t>Fiber pigtail | jacketed</t>
+  </si>
+  <si>
+    <t>UGGMPMPAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UDGLCUC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to Unconnectorized, 1.6 mm Simplex Fiber Pigtail, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UDXLCLC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UDXLCUC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to Unconnectorized, 1.6 mm Simplex Fiber Pigtail, Plenum</t>
+  </si>
+  <si>
+    <t>UFXLCUC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to Unconnectorized, 1.6 mm Duplex Fiber Pigtail, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UFX</t>
+  </si>
+  <si>
+    <t>UGGMPMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGGMXMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>FFXLCLC21</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>SYSTIMAX InstaPATCH® 360</t>
+  </si>
+  <si>
+    <t>FFX</t>
+  </si>
+  <si>
+    <t>UQGMPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQG</t>
+  </si>
+  <si>
+    <t>Fiber array cable assembly</t>
+  </si>
+  <si>
+    <t>URGMPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URG</t>
+  </si>
+  <si>
+    <t>URGQXQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Pinned) to MPO/8(Pinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGQPQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Unpinned) to MPO/8(Unpinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>UQGQPQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Unpinned) to MPO/8(Unpinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQGQPQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Unpinned) to MPO/8(Pinned), 24-Fiber,Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQGQXQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Pinned) to MPO/8(Pinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>AQGMPLUGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to LC/UPC Uniboot, Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQG</t>
+  </si>
+  <si>
+    <t>ARGMPLUGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to LC/UPC Uniboot, Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARG</t>
+  </si>
+  <si>
+    <t>FFWLASC42</t>
+  </si>
+  <si>
+    <t>Singlemode LC/APC to SC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Dual Rated Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>FFW</t>
+  </si>
+  <si>
+    <t>FGWMXMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (pinned) to MPO (pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGW</t>
+  </si>
+  <si>
+    <t>ARGMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen, Method-A Polarity: Method A</t>
+  </si>
+  <si>
+    <t>FSXLCLCWL</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 LC/UPC to LC/UPC, Distribution Cable, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FSX</t>
+  </si>
+  <si>
+    <t>Fiber distribution cable assembly</t>
+  </si>
+  <si>
+    <t>UGGMWMWAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 Female with Push-Pull Boot to MPO12 Female with Push-Pull Boot, Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQPQPT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Unpinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>Propel | SYSTIMAX ULL</t>
+  </si>
+  <si>
+    <t>UJG</t>
+  </si>
+  <si>
+    <t>FAVLCUC0C</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 WideBand LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAV</t>
+  </si>
+  <si>
+    <t>Fiber pigtail | unjacketed</t>
+  </si>
+  <si>
+    <t>UQGMWMWGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 Push-Pull(Unpinned) to MPO12 Push-Pull (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQGMYMWGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 Push-Pull (Pinned) to MPO12 Push-Pull (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum. Method A</t>
+  </si>
+  <si>
+    <t>URXMVMVGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 APC (Unpinned) to MPO12 APC (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX</t>
+  </si>
+  <si>
+    <t>ARGRPLA7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Method A Singlemode MPO16 Non-Pinned to LC/APC, Fiber Cable Assembly, Low Smoke Zero Halogen/Riser</t>
+  </si>
+  <si>
+    <t>UFGCSLU62</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, CS/UPC to LC/UPC Uniboot, 2.0 mm Duplex Fiber Patch Cord, Low Smoke Zero Halogen/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPCP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 288-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>XPPCSRJ/J</t>
+  </si>
+  <si>
+    <t>CommScope XPND™ Singlemode SC/APC to SC/APC, Fiber Patch Cord, 1.6 mm Simplex, Dual Rated LSZH/Riser</t>
+  </si>
+  <si>
+    <t>XPPC</t>
+  </si>
+  <si>
+    <t>XPPCSR7/7</t>
+  </si>
+  <si>
+    <t>CommScope XPND™ Singlemode SC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Dual Rated LSZH/Riser</t>
+  </si>
+  <si>
+    <t>UQGQWQWJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) Push-Pull to MPO8 (Unpinned) Push-Pull, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRWRW7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push-Pull to MPO16 (Non-Pinned) Push-Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UNGRXQX3W</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to MPO8 (Pinned), Fiber Ruggedized Fanout Cable Assembly, 576-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UNG</t>
+  </si>
+  <si>
+    <t>Ruggedized fanout</t>
+  </si>
+  <si>
+    <t>MRGQW2QW28R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2, MPO8 (Unpinned) to MPO8 (Unpinned), 2x2 Shuffle Cable Assembly, LSZH</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL | Propel</t>
+  </si>
+  <si>
+    <t>MRG</t>
+  </si>
+  <si>
+    <t>MJGQW2QW23M</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2, MPO8 (Unpinned) to MPO8 (Unpinned), 2x2 Shuffle Cable Assembly, 144-Fiber, LSZH</t>
+  </si>
+  <si>
+    <t>MJG</t>
+  </si>
+  <si>
+    <t>URGQWLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>Propel</t>
+  </si>
+  <si>
+    <t>UQGQWLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQWQWF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGQWQWF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQYQYT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTQ</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly,128-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQYQYT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly,32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly,64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQPQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQPUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJX</t>
+  </si>
+  <si>
+    <t>UGGQPQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQXUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQPQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQPQPF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQXQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGX</t>
+  </si>
+  <si>
+    <t>URXQPQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGQPLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXQXLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQXQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQPQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQXQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQPQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQXQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FSXLCLCW6</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 LC/UPC to LC/UPC, Distribution Cable, 6-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGMPLUUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-pinned) to LC Uniboot, Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGLCLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to LC/UPC Fanout Cable, 12-Fiber, LSZH &amp; OFNR</t>
+  </si>
+  <si>
+    <t>UQXLCLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to LC/UPC Fanout Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX</t>
+  </si>
+  <si>
+    <t>FJXMPUCAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to Unconnectorized, InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJX</t>
+  </si>
+  <si>
+    <t>FQWMPMPHF</t>
+  </si>
+  <si>
+    <t>Singlemode, MPO/12(Unpinned) to MPO/12(Unpinned), InstaPATCH® 360 Array Cord, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQW</t>
+  </si>
+  <si>
+    <t>URG2X2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Extension Cable Assembly, 24-Fiber, LSZH</t>
+  </si>
+  <si>
+    <t>URXRVQX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, 16F MM APC MPO (Unpinned) to 8F MPO (pinned), Fiber Extension Cable Assembly, 16-Fiber, Dual rate (LSZH/RISER)</t>
+  </si>
+  <si>
+    <t>ARGQPLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO8 Unpinned to LC/UPC Uniboot, 8-Fiber Array Cord, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>AQGQPQPF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to MPO8 (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FPCA</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, 1.2 mm OFNP and LSZH jacket</t>
+  </si>
+  <si>
+    <t>OCJ</t>
+  </si>
+  <si>
+    <t>OCJ Series Singlemode Fiber Optic Patch Cord</t>
+  </si>
+  <si>
+    <t>Fiber patch cord | duplex | Fiber patch cord | simplex</t>
+  </si>
+  <si>
+    <t>FFWLCLA42</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to LC/APC, Fiber Patch Cord, 1.6 mm Duplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FDWLCSA42</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to SC/APC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDW</t>
+  </si>
+  <si>
+    <t>URXRVQP7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, 16F MM APC MPO (Unpinned) to 8F MPO (Unpinned), Fiber Extension Cable Assembly, 16-Fiber, Dual rate (LSZH/RISER)</t>
+  </si>
+  <si>
+    <t>ARGQPCSJ8</t>
+  </si>
+  <si>
+    <t>Singlemode MPO8 (Unpinned) to CS/UPC 8-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>UQXRVUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRZUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGRPLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRPRP7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to MPO16 (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRPRX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to MPO16 (Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGRPRX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to MPO16 (Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGRXLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to LC Uniboot UPC, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGRPUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQZQZTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGRXLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 UPC (Pinned) to LC Uniboot UPC, Fiber Array Cable Assembly, 16-Fiber,  Plenum</t>
+  </si>
+  <si>
+    <t>UJXQZQZTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQVQZT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRXRX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to MPO16 (Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8L</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQZQZTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>AQXQPQPF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQX</t>
+  </si>
+  <si>
+    <t>URXMPLUF2</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Unpinned to LC/UPC Uniboot 12-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>UJXMXMXCP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 288-Fiber, LSZH, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGGRXRX8H</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQZQZTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGRXUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQZQZTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGRXRX8M</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8S</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGRXRX8Q</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 128-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8U</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGRXRX8S</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQVQZTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGRXRX8U</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQVQZTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQZLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQZQZT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXQZQZF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQZUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQVLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXRZLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXRVLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQZQZTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGRXRX8H</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXRZUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGRXRX8L</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXRVUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16 APC  APC (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGRXRX8N</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQZLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQZQZF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGRXRX8S</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGRXRX8U</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXRVLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UDGLALA21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, LC/APC to LC/APC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760256099</t>
+  </si>
+  <si>
+    <t>760256099</t>
+  </si>
+  <si>
+    <t>OCJ-EC-10MASIA-LF</t>
+  </si>
+  <si>
+    <t>Variant of OCJ</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LSH/APC to LC/UPC, 1.8 mm diameter, yellow, 10m</t>
+  </si>
+  <si>
+    <t>UJGQWQWT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTQ</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 128-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGMWMWCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGMWMWCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 36-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 288-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGMWMWUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQYTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>1-1920675-0</t>
+  </si>
+  <si>
+    <t>OCJ-L1-10MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-1920604-0</t>
+  </si>
+  <si>
+    <t>OCJ-S1-10MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/UPC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-1920675-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-15MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>1-1920751-0</t>
+  </si>
+  <si>
+    <t>OCJ-S1-10MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/UPC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-1920779-0</t>
+  </si>
+  <si>
+    <t>OCJ-L2-10MASIA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to LC/APC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-1920606-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-15MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/UPC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>1-1920721-5</t>
+  </si>
+  <si>
+    <t>OCJ-L2-15MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to SC/APC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>1-1920838-0</t>
+  </si>
+  <si>
+    <t>OCJ-L1-10MASHA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-1920533-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-15MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>1-2055554-0</t>
+  </si>
+  <si>
+    <t>OCJ-S3-10MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to SC/APC 9°, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-2055372-0</t>
+  </si>
+  <si>
+    <t>OCJ-L1-10MASIA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/APC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-2055554-5</t>
+  </si>
+  <si>
+    <t>OCJ-S3-15MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to SC/APC 9°, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>1-2055025-5</t>
+  </si>
+  <si>
+    <t>OCJ-S2-15MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to SC/APC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>1-2055253-0</t>
+  </si>
+  <si>
+    <t>OCJ-S2-10MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to SC/APC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-2055315-0</t>
+  </si>
+  <si>
+    <t>OCJ-L1-10MASHA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/APC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-2160363-5</t>
+  </si>
+  <si>
+    <t>OCJ-S1-15MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/APC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>1-2160485-0</t>
+  </si>
+  <si>
+    <t>OCJ-LG-10MASIA-SG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/APC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-2160832-0</t>
+  </si>
+  <si>
+    <t>OCJ-SG-10MASIA-SG</t>
+  </si>
+  <si>
+    <t>1-2105081-0</t>
+  </si>
+  <si>
+    <t>Variant of 2105081</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, 0.9mm, LSZH, Singlemode, LC/UPC to LC/UPC, Yellow, 10 m</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>1-2105082-0</t>
+  </si>
+  <si>
+    <t>Variant of 2105082</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, 0.9mm, LSZH, Singlemode, SC/UPC to SC/UPC, Yellow, 10 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249505</t>
+  </si>
+  <si>
+    <t>760249505</t>
+  </si>
+  <si>
+    <t>OCP-S2-02MALEN-XX-WH</t>
+  </si>
+  <si>
+    <t>Variant of OCP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 2 m, loose buffered cable</t>
+  </si>
+  <si>
+    <t>OCP</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760252457</t>
+  </si>
+  <si>
+    <t>760252457</t>
+  </si>
+  <si>
+    <t>OCP-LF-02MALEN-XX-WH</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 2 m, loose buffered cable</t>
+  </si>
+  <si>
+    <t>EH0108-001</t>
+  </si>
+  <si>
+    <t>OCP-S1-15DASEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0108-002</t>
+  </si>
+  <si>
+    <t>OCP-S2-15DASEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, Singlemode, SC/APC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0194-007</t>
+  </si>
+  <si>
+    <t>OCP-S5-15DGSEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, OM4, SC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>1920533-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-05MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>1920720-3</t>
+  </si>
+  <si>
+    <t>OCJ-L2-03MASHA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to LC/APC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>1920604-3</t>
+  </si>
+  <si>
+    <t>OCJ-S1-03MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/UPC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>1920618-6</t>
+  </si>
+  <si>
+    <t>OCP-L2-06MASIA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, yellow, 6 m</t>
+  </si>
+  <si>
+    <t>1920720-5</t>
+  </si>
+  <si>
+    <t>OCJ-L2-05MASHA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to LC/APC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>1920533-2</t>
+  </si>
+  <si>
+    <t>OCJ-L1-02MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>1920606-1</t>
+  </si>
+  <si>
+    <t>OCJ-L1-01MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/UPC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>1920750-5</t>
+  </si>
+  <si>
+    <t>OCJ-L2-05MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/APC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>1920751-1</t>
+  </si>
+  <si>
+    <t>OCJ-S1-01MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/UPC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>1920751-2</t>
+  </si>
+  <si>
+    <t>OCJ-S1-02MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/UPC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>1920751-3</t>
+  </si>
+  <si>
+    <t>OCJ-S1-03MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/UPC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>1920779-2</t>
+  </si>
+  <si>
+    <t>OCJ-L2-02MASIA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to LC/APC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>1920606-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-05MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/UPC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>1920779-3</t>
+  </si>
+  <si>
+    <t>OCJ-L2-03MASIA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to LC/APC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>1920838-3</t>
+  </si>
+  <si>
+    <t>OCJ-L1-03MASHA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>2-1920604-0</t>
+  </si>
+  <si>
+    <t>OCJ-S1-20MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/UPC, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-1920720-0</t>
+  </si>
+  <si>
+    <t>OCJ-L2-20MASHA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to LC/APC, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-1920604-5</t>
+  </si>
+  <si>
+    <t>OCJ-S1-25MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/UPC, yellow, 25 m</t>
+  </si>
+  <si>
+    <t>2-1920779-0</t>
+  </si>
+  <si>
+    <t>OCJ-L2-20MASIA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to LC/APC, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-2055025-0</t>
+  </si>
+  <si>
+    <t>OCJ-S2-20MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/APC to SC/APC, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-2055554-5</t>
+  </si>
+  <si>
+    <t>OCJ-S3-25MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC 9° to SC/APC 9°, yellow, 25 m</t>
+  </si>
+  <si>
+    <t>2-2055582-0</t>
+  </si>
+  <si>
+    <t>OCJ-L1-20MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/APC, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-2160565-0</t>
+  </si>
+  <si>
+    <t>OCP-SF-20MASIA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-2160363-5</t>
+  </si>
+  <si>
+    <t>OCJ-S1-25MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/APC, yellow, 25 m</t>
+  </si>
+  <si>
+    <t>2-2160564-0</t>
+  </si>
+  <si>
+    <t>OCP-LG-20MASIA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2160363-5</t>
+  </si>
+  <si>
+    <t>OCJ-S1-05MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/APC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>2160485-2</t>
+  </si>
+  <si>
+    <t>OCJ-LG-02MASIA-SG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/APC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>2160669-6</t>
+  </si>
+  <si>
+    <t>OCP-S2-06MASCA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, yellow, 6 m</t>
+  </si>
+  <si>
+    <t>2160872-2</t>
+  </si>
+  <si>
+    <t>OCJ-SF-02MASIA-SG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/APC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>3-1920720-0</t>
+  </si>
+  <si>
+    <t>OCJ-L2-30MASHA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to LC/APC, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>3-2055442-0</t>
+  </si>
+  <si>
+    <t>OCJ-L1-30MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/UPC, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>2055025-5</t>
+  </si>
+  <si>
+    <t>OCJ-S2-05MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/APC to SC/APC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>2055457-3</t>
+  </si>
+  <si>
+    <t>OCJ-S1-03MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/APC 9°, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>2055096-3</t>
+  </si>
+  <si>
+    <t>OCJ-L2-03MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/UPC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>2055253-1</t>
+  </si>
+  <si>
+    <t>OCJ-S2-01MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to SC/APC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>2055371-3</t>
+  </si>
+  <si>
+    <t>OCJ-S3-03MASHA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/APC 9° to SC/APC 9°, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>2055554-5</t>
+  </si>
+  <si>
+    <t>OCJ-S3-05MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC 9° to SC/APC 9°, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>2055025-1</t>
+  </si>
+  <si>
+    <t>OCJ-S2-01MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/APC to SC/APC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>2055582-2</t>
+  </si>
+  <si>
+    <t>OCJ-L1-02MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/APC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>2055664-2</t>
+  </si>
+  <si>
+    <t>OCJ-S3-02MASEN-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC 9° to SC/APC 9°, white, 2 m</t>
+  </si>
+  <si>
+    <t>2055664-5</t>
+  </si>
+  <si>
+    <t>OCJ-S3-05MASEN-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC 9° to SC/APC 9°, white, 5 m</t>
+  </si>
+  <si>
+    <t>FEWLASA21</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to SC APC, Fiber Patch Cord, 1.6 mm Simplex, Riser</t>
+  </si>
+  <si>
+    <t>FEW</t>
+  </si>
+  <si>
+    <t>FEWLCSA21</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to SC/APC, Fiber Patch Cord, 1.6 mm Simplex, Riser</t>
+  </si>
+  <si>
+    <t>FEWLCLA21</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to LC/APC, Fiber Patch Cord, 1.6 mm Simplex, Riser</t>
+  </si>
+  <si>
+    <t>FEWSCSA21</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to SC/APC, Fiber Patch Cord, 1.6 mm Simplex, Riser</t>
+  </si>
+  <si>
+    <t>FEWLCSC21</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Riser</t>
+  </si>
+  <si>
+    <t>FEWSCSA42</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to SC/APC, Fiber Patch Cord, 1.6 mm Duplex, Riser</t>
+  </si>
+  <si>
+    <t>FEWSASA21</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to SC APC, Fiber Patch Cord, 1.6 mm Simplex, Riser</t>
+  </si>
+  <si>
+    <t>FEWLCLA42</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to LC/APC, Fiber Patch Cord, 1.6 mm Duplex, Riser</t>
+  </si>
+  <si>
+    <t>FEWSCLA21</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to LC/APC, Fiber Patch Cord, 1.6 mm Simplex, Riser</t>
+  </si>
+  <si>
+    <t>FEWSCSC21</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Riser</t>
+  </si>
+  <si>
+    <t>FEWSCLA42</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to LC/APC, Fiber Patch Cord, 1.6 mm Duplex, Riser</t>
+  </si>
+  <si>
+    <t>FEXLCLC42</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Riser</t>
+  </si>
+  <si>
+    <t>FEX</t>
+  </si>
+  <si>
+    <t>FEXLCSC21</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to SC/UPC Fiber Patch Cord, 1.6 mm Simplex, Riser</t>
+  </si>
+  <si>
+    <t>FFWLALA42</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to LC APC, Fiber Patch Cord, 1.6 mm Duplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FEXLCSC42</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Riser</t>
+  </si>
+  <si>
+    <t>FEXSCSC42</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Riser</t>
+  </si>
+  <si>
+    <t>FFWSCSC42</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FFXSCSC42</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FFWSASA42</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to SC APC, Fiber Patch Cord, 1.6 mm Duplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FFWLALA21</t>
+  </si>
+  <si>
+    <t>Singlemode LC/APC to LC/APC, Fiber Patch Cord, 1.6 mm Simplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FFWLCSC21</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Simplex, LSZH</t>
+  </si>
+  <si>
+    <t>FFWLCSC42</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FFWSCSA42</t>
+  </si>
+  <si>
+    <t>TeraSPEED® SC to SC APC, Fiber Patch Cord, 1.6 mm Duplex, LSZH</t>
+  </si>
+  <si>
+    <t>FFWSCSC21</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FGWMPMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber,  Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGX</t>
+  </si>
+  <si>
+    <t>FGXMXMXAD</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Cross Connect Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMXMXAF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Cross Connect Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAH</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Extension Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FJWMPMXAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJW</t>
+  </si>
+  <si>
+    <t>FJWMPMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FQWMPMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMXLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMPMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQX</t>
+  </si>
+  <si>
+    <t>FQXMPSCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMQLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Equipment) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMPLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMXLCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMPMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FRWMQMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Equipment) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRW</t>
+  </si>
+  <si>
+    <t>FRXMPMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRX</t>
+  </si>
+  <si>
+    <t>FRXMPMPHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>FRWMXLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMPMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMPMXHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber,LSZH array cord</t>
+  </si>
+  <si>
+    <t>FRWMXMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMXLCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRWMXSCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FSWL2UCWH</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC Keyed Yellow to Unconnectorized, Distribution Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FSW</t>
+  </si>
+  <si>
+    <t>FSWLCLCW6</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to LC/UPC, Distribution Cable, 6-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FSWLCLCWH</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to LC/UPC, Distribution Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FSWLCLCWK</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to LC/UPC, Distribution Cable, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FSXLCLCWH</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 LC/UPC to LC/UPC, Distribution Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FSXLCLCWK</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 LC/UPC to LC/UPC, Distribution Cable, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FSXLCLCWM</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 LC/UPC to LC/UPC, Distribution Cable, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FSXLCLCWD</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 LC/UPC to LC/UPC, Distribution Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMXMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQPLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Unpinned to LC/UPC 8-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQGQPLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO8 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO12 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQPQPJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) TeraSpeed® MPO/8 (Unpinned) to MPO/8 (Unpinned), 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQPQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX2XLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Pinned to LC/UPC 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQGQXLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX2XLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Pinned to LC/UPC Uniboot 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQXQPQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Unpinned) to MPO/8 (Unpinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQXMXLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX2CMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGMPMPGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UQXMXLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO12 Pinned to LC/UPC Uniboot 12-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQXQPQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Unpinned) to MPO/8 (Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQX2P2PHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQPQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQPQPJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Unpinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQXMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMXMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>URGMXLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO/12 (Pinned) to LC/UPC Uniboot, 12-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UQX2PLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQXQFQFJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 unpinned MPO-08 Polarity and Gender Changeable Fiber Array Cable Assembly, , Plenum</t>
+  </si>
+  <si>
+    <t>UQXQXLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Pinned to LC/UPC Uniboot 8-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>URGQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Pinned to LC/UPC 8-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>UQXQXQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Pinned) to MPO/8 (Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQX2PLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC Uniboot 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>URGMXMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGQXLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO8 QSFP (Pinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQX2PQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Unpinned) to MPO8 QSFP (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQPLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Unpinned to LC/UPC 8-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>URGMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQXQPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO8 QSFP (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQXLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO8 Pinned to LC/UPC Uniboot, 8-Fiber Array Cord, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UQX2X2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQXQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQXQPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO8 QSFP (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2PLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC 24-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>URXQPLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Unpinned to LC/UPC Uniboot 8-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URX2X2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO/24 (Pinned) to MPO/24 (Pinned), 24-Fiber, Low Smoke Zero Halogen (LSZH) / Riser</t>
+  </si>
+  <si>
+    <t>URXMPMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2C2PHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>URX2C2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Unpinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>URXMXLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQPQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Unpinned) to MPO/8 (Unpinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>URXMXLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO12 Pinned to LC/UPC Uniboot 12-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URXMXMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQPQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Unpinned) to MPO/8 (Pinned), 24-Fiber,LSZH array cord</t>
+  </si>
+  <si>
+    <t>URXMXMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>URXQPQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACGSGUCN1</t>
+  </si>
+  <si>
+    <t>Singlemode SC/APC to Stub, Fiber Pigtail, Simplex 0.6 mm, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACG</t>
+  </si>
+  <si>
+    <t>AGGMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGG</t>
+  </si>
+  <si>
+    <t>AGGMXMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>ACGLFUCN1</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Stub, Fiber Pigtail, Simplex 0.6 mm, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGGMPMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>ACGLFUCNC</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Stub, Fiber Pigtail 0.6 mm, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGGMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGX</t>
+  </si>
+  <si>
+    <t>ACGSFUCNC</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Stub, Fiber Pigtail 0.6mm, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGGMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXUCCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXUCCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO-12 (Pinned) to MPO-12 (Unpinned), Pre-terminated Trunk Cable, 96-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJGMPMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJG</t>
+  </si>
+  <si>
+    <t>AJGMPMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGXMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJGMPMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGXMXMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJGMXMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGXMXMXAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJGMPMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGXMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJX</t>
+  </si>
+  <si>
+    <t>AJGMXMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO-12 (Pinned) to MPO-12 (Unpinned), Pre-terminated Trunk Cable, 12-Fiber, LSZH, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARGMXMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AQGMXMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJXMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AQGMXMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJXMXMXAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO-12 (Pinned) to MPO-12 (Pinned), Pre-terminated Trunk Cable, 96-Fiber, LSZH, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AQX2P2PHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQV</t>
+  </si>
+  <si>
+    <t>ARX2X2PHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Pinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARX</t>
+  </si>
+  <si>
+    <t>AJXMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AQX2X2PHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Pinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQX2X2XHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJXMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARXMPMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AQXMXMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJXMXMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARXMXMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UJXMPMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXQXQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO QSFP (Pinned) to MPO QSFP (Pinned), Pre-terminated Trunk Cable, MPO8, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJXQPQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO QSFP (Unpinned) to MPO QSFP (Pinned), Pre-terminated Trunk Cable, MPO8, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJXMXMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FAWLCUC0A</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FAW</t>
+  </si>
+  <si>
+    <t>FAWLCUC0B</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWSCUC0B</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWSCUC0C</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAWLAUC01</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC APC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer</t>
+  </si>
+  <si>
+    <t>FAWSAUC01</t>
+  </si>
+  <si>
+    <t>TeraSPEED® SC APC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer</t>
+  </si>
+  <si>
+    <t>FAWLAUC0A</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to Unconnectorized, 0.9 mm Tight Buffer Fiber Pigtail, 6-fiber Kit, Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FAXLCUC0C</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAX</t>
+  </si>
+  <si>
+    <t>FAWSAUC0A</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to Unconnectorized, 0.9 mm Tight Buffer Fiber Pigtail, 6-fiber Kit, Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FAWLAUC0B</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWLAUC0C</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to Unconnectorized, 0.9 mm Tight Buffer Fiber Pigtail, 12-fiber Kit, Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAWSAUC0C</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to Unconnectorized, 0.9 mm Tight Buffer Fiber Pigtail, 12-fiber Kit, Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAXSCUC0A</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FBXLCUC11</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FBX</t>
+  </si>
+  <si>
+    <t>FBWLCUC11</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FBW</t>
+  </si>
+  <si>
+    <t>FDWLASA42</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to SC APC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWLALA21</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to LC APC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWLCLC42</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWSCSA42</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to SC/APC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWLALA42</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to LC APC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWLCSA21</t>
+  </si>
+  <si>
+    <t>Low Loss Singlemode, LC/UPC to SC/APC, Plenum, 1-Fiber 1.6 mm Simplex Fiber Patch Cord</t>
+  </si>
+  <si>
+    <t>FDWSCLA21</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to LC/APC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWSCSC42</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWSCLA42</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to LC/APC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWLCLC21</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDXLCLC21</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDX</t>
+  </si>
+  <si>
+    <t>FDXLCLC42</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDXLCSC42</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMPAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMXMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXQPQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 QSFP (Unpinned) to MPO8 QSFP (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMPAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO (Unpinned) to MPO (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UJGMXMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UJGMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FPM-0M/0-M003M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, OS2, LC/APC-stub, 12F soft wall 900 μm buffered fiber, 3 m, yellow, 12" breakout</t>
+  </si>
+  <si>
+    <t>FPM</t>
+  </si>
+  <si>
+    <t>FPM-0K/0-M003M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, LC/UPC to Stub, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>FPM-0E/0-M005F</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, SC/UPC to stub, yellow, 5 ft</t>
+  </si>
+  <si>
+    <t>FPM-0E/0-P030M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 6 fibers, SC/APC to Stub, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>UQXMPMXUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Non-Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQPQPTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Unpinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGRWUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRYUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGRWRW3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRWRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>AQGRWRW3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>AQGRYUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>ARGRWRW3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRYRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRWRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRWUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>UQGRWLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber,  Plenum</t>
+  </si>
+  <si>
+    <t>URGRWLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRYLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>ARGRWLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>AQGRWLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>UJGQXQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGQXLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQXQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGQXQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQXQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQPQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQPQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQPQPF8</t>
+  </si>
+  <si>
+    <t>UJGQPQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQPQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQPQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQXLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQXQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQXQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQXQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQXQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQPLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQPQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>CB9468-000</t>
+  </si>
+  <si>
+    <t>OCJ-S3-03MASEN-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC 9° to SC/APC 9°, white, 3 m</t>
+  </si>
+  <si>
+    <t>CC0909-000</t>
+  </si>
+  <si>
+    <t>OCJ-L1-15MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/UPC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>CC0932-000</t>
+  </si>
+  <si>
+    <t>OCP-S1-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 2 m</t>
+  </si>
+  <si>
+    <t>CC0871-000</t>
+  </si>
+  <si>
+    <t>OCP-L1-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 2 m</t>
+  </si>
+  <si>
+    <t>CC0877-000</t>
+  </si>
+  <si>
+    <t>OCJ-L1-10MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/UPC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>CC0905-000</t>
+  </si>
+  <si>
+    <t>OCJ-L1-03MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/UPC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>CC0906-000</t>
+  </si>
+  <si>
+    <t>OCJ-L1-05MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/UPC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>CC2430-000</t>
+  </si>
+  <si>
+    <t>OCJ-L1-02MASIA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/UPC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>FPCC-7MYP</t>
+  </si>
+  <si>
+    <t>Variant of FPCC</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, duplex, singlemode, 1.2 mm OFNP jacket, SC/UPC-LC/APC, yellow</t>
+  </si>
+  <si>
+    <t>FPCC</t>
+  </si>
+  <si>
+    <t>1-2056006-1</t>
+  </si>
+  <si>
+    <t>OCP-L1-02MALEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 fibers, Singlemode, LC/UPC to Stub, 0.9 mm diameter, multicolor, 2m, loose buffered cable</t>
+  </si>
+  <si>
+    <t>9-1920523-1</t>
+  </si>
+  <si>
+    <t>OCP-S2-15DASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 15 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251755</t>
+  </si>
+  <si>
+    <t>760251755</t>
+  </si>
+  <si>
+    <t>OCP-EC-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 0.9 mm diameter, Grade B, LSH/APC to Stub, white, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255331</t>
+  </si>
+  <si>
+    <t>760255331</t>
+  </si>
+  <si>
+    <t>OCJ-EC-03MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LSH/APC to LC/UPC, 1.8 mm diameter, yellow, 3m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255327</t>
+  </si>
+  <si>
+    <t>760255327</t>
+  </si>
+  <si>
+    <t>OCJ-EC-03MASIA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LSH/APC to LC/UPC, 1.8 mm diameter, yellow, 3m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255328</t>
+  </si>
+  <si>
+    <t>760255328</t>
+  </si>
+  <si>
+    <t>OCJ-EC-10MASIA-L1</t>
+  </si>
+  <si>
+    <t>CB9644-000</t>
+  </si>
+  <si>
+    <t>OCJ-L1-10MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/UPC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251848</t>
+  </si>
+  <si>
+    <t>760251848</t>
+  </si>
+  <si>
+    <t>OCJ-L1-01MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250393</t>
+  </si>
+  <si>
+    <t>760250393</t>
+  </si>
+  <si>
+    <t>OCJ-L1-30MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>2-1920533-0</t>
+  </si>
+  <si>
+    <t>OCJ-L1-20MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245626</t>
+  </si>
+  <si>
+    <t>760245626</t>
+  </si>
+  <si>
+    <t>OCJ-L1-05MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>CC1782-000</t>
+  </si>
+  <si>
+    <t>OCJ-L1-20MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245622</t>
+  </si>
+  <si>
+    <t>760245622</t>
+  </si>
+  <si>
+    <t>OCJ-L1-25MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 25 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245625</t>
+  </si>
+  <si>
+    <t>760245625</t>
+  </si>
+  <si>
+    <t>OCJ-L1-30MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>EH0194-002</t>
+  </si>
+  <si>
+    <t>OCP-S2-15DASEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, Singlemode, SC/APC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>CV5972-000</t>
+  </si>
+  <si>
+    <t>OCJ-L1-02MASHA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/APC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>EH0194-003</t>
+  </si>
+  <si>
+    <t>OCP-L1-15DASEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0194-004</t>
+  </si>
+  <si>
+    <t>OCP-L2-15DASEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, Singlemode, LC/APC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>FPCC-7KYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, duplex, singlemode, 1.2 mm OFNP jacket, SC/UPC-LC/UPC, yellow</t>
+  </si>
+  <si>
+    <t>FPCC-EMYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, duplex, singlemode, 1.2 mm OFNP jacket, SC/APC-LC/APC, yellow</t>
+  </si>
+  <si>
+    <t>FPCC-7EYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, duplex, singlemode, 1.2 mm OFNP jacket, SC/UPC-SC/APC, yellow</t>
+  </si>
+  <si>
     <t>FPCA-77YZ</t>
   </si>
   <si>
     <t>Variant of FPCA</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, singlemode, 1.2 mm LSZH jacket, SC/UPC-SC/UPC, yellow</t>
   </si>
   <si>
-    <t>FPCA</t>
-[...29 lines deleted...]
-    <t>Fiber Optic Patch Cord, duplex, singlemode, 1.2 mm OFNP jacket, SC/UPC-SC/APC, yellow</t>
+    <t>FPCA-77YP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, singlemode, 1.2 mm OFNP jacket, SC/UPC-SC/UPC, yellow</t>
+  </si>
+  <si>
+    <t>FPCA-EEYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, singlemode, 1.2 mm OFNP jacket, SC/APC-SC/APC, yellow</t>
+  </si>
+  <si>
+    <t>FPCA-KKYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, singlemode, 1.2 mm OFNP jacket, LC/UPC-LC/UPC, yellow</t>
+  </si>
+  <si>
+    <t>1920838-1</t>
+  </si>
+  <si>
+    <t>OCJ-L1-01MASHA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>1920838-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-05MASHA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>1-2055582-0</t>
+  </si>
+  <si>
+    <t>OCJ-L1-10MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/APC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>3-2055582-0</t>
+  </si>
+  <si>
+    <t>OCJ-L1-30MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/APC, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>2055442-1</t>
+  </si>
+  <si>
+    <t>OCJ-L1-01MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/UPC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>2055315-1</t>
+  </si>
+  <si>
+    <t>OCJ-L1-01MASHA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/APC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>CV6062-000</t>
+  </si>
+  <si>
+    <t>OCJ-L1-03MASHA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/APC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245907</t>
+  </si>
+  <si>
+    <t>760245907</t>
+  </si>
+  <si>
+    <t>OCJ-L1-03MASIA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/UPC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245620</t>
+  </si>
+  <si>
+    <t>760245620</t>
+  </si>
+  <si>
+    <t>OCJ-L1-25MASIA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/UPC, yellow, 25 m</t>
+  </si>
+  <si>
+    <t>2056004-1</t>
+  </si>
+  <si>
+    <t>OCJ-LG-01MASHA-LG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to LC/APC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248886</t>
+  </si>
+  <si>
+    <t>760248886</t>
+  </si>
+  <si>
+    <t>OCJ-LG-03MASHA-LG</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252172</t>
+  </si>
+  <si>
+    <t>760252172</t>
+  </si>
+  <si>
+    <t>OCJ-LG-01MASIA-LG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to LC/APC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250027</t>
+  </si>
+  <si>
+    <t>760250027</t>
+  </si>
+  <si>
+    <t>OCJ-LG-03MASIA-LG</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250821</t>
+  </si>
+  <si>
+    <t>760250821</t>
+  </si>
+  <si>
+    <t>OCJ-LG-15MASIA-LG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to LC/APC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248510</t>
+  </si>
+  <si>
+    <t>760248510</t>
+  </si>
+  <si>
+    <t>OCJ-LG-03MASIA-SG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/APC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250830</t>
+  </si>
+  <si>
+    <t>760250830</t>
+  </si>
+  <si>
+    <t>OCJ-LG-08MASIA-SG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/APC, yellow, 8 m</t>
+  </si>
+  <si>
+    <t>1-2160485-5</t>
+  </si>
+  <si>
+    <t>OCJ-LG-15MASIA-SG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/APC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>2-2160485-0</t>
+  </si>
+  <si>
+    <t>OCJ-LG-20-MASIA-SG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/APC, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-1920721-5</t>
+  </si>
+  <si>
+    <t>OCJ-L2-25MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to SC/APC, yellow, 25 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248795</t>
+  </si>
+  <si>
+    <t>760248795</t>
+  </si>
+  <si>
+    <t>OCJ-L2-01MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/APC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>1920750-2</t>
+  </si>
+  <si>
+    <t>OCJ-L2-02MASIA-S2</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245634</t>
+  </si>
+  <si>
+    <t>760245634</t>
+  </si>
+  <si>
+    <t>OCJ-L2-03MASIA-S2</t>
+  </si>
+  <si>
+    <t>1-1920750-5</t>
+  </si>
+  <si>
+    <t>OCJ-L2-15MASIA-S2</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760240943</t>
+  </si>
+  <si>
+    <t>760240943</t>
+  </si>
+  <si>
+    <t>OCJ-L2-03MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/APC 9°, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760242507</t>
+  </si>
+  <si>
+    <t>760242507</t>
+  </si>
+  <si>
+    <t>OCJ-L2-10MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to SC/UPC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760249615</t>
+  </si>
+  <si>
+    <t>760249615</t>
+  </si>
+  <si>
+    <t>OCJ-L2-02MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/UPC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252170</t>
+  </si>
+  <si>
+    <t>760252170</t>
+  </si>
+  <si>
+    <t>OCJ-L2-05MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/UPC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254386</t>
+  </si>
+  <si>
+    <t>760254386</t>
+  </si>
+  <si>
+    <t>OCJ-L2-10MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/UPC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760242190</t>
+  </si>
+  <si>
+    <t>760242190</t>
+  </si>
+  <si>
+    <t>OCJ-LF-02MASHA-LF</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/UPC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250500</t>
+  </si>
+  <si>
+    <t>760250500</t>
+  </si>
+  <si>
+    <t>OCJ-LF-01MASIA-LF</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/UPC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250502</t>
+  </si>
+  <si>
+    <t>760250502</t>
+  </si>
+  <si>
+    <t>OCJ-LF-05MASIA-LF</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/UPC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250503</t>
+  </si>
+  <si>
+    <t>760250503</t>
+  </si>
+  <si>
+    <t>OCJ-LF-10MASIA-LF</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/UPC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250504</t>
+  </si>
+  <si>
+    <t>760250504</t>
+  </si>
+  <si>
+    <t>OCJ-LF-15MASIA-LF</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/UPC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250506</t>
+  </si>
+  <si>
+    <t>760250506</t>
+  </si>
+  <si>
+    <t>OCJ-LF-25MASIA-LF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254431</t>
+  </si>
+  <si>
+    <t>760254431</t>
+  </si>
+  <si>
+    <t>OCJ-LF-03MASIA-SG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to LC/UPC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245912</t>
+  </si>
+  <si>
+    <t>760245912</t>
+  </si>
+  <si>
+    <t>OCJ-LF-15MASIA-SG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to LC/UPC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252488</t>
+  </si>
+  <si>
+    <t>760252488</t>
+  </si>
+  <si>
+    <t>OCJ-LF-02MASHA-SF</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/UPC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252489</t>
+  </si>
+  <si>
+    <t>760252489</t>
+  </si>
+  <si>
+    <t>OCJ-LF-05MASHA-SF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252491</t>
+  </si>
+  <si>
+    <t>760252491</t>
+  </si>
+  <si>
+    <t>OCJ-LF-15MASHA-SF</t>
+  </si>
+  <si>
+    <t>1-2055253-5</t>
+  </si>
+  <si>
+    <t>OCJ-S2-15MASIA-S2</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760241463</t>
+  </si>
+  <si>
+    <t>760241463</t>
+  </si>
+  <si>
+    <t>OCJ-S2-02MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to SC/APC 9°, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254254</t>
+  </si>
+  <si>
+    <t>760254254</t>
+  </si>
+  <si>
+    <t>OCJ-SH-01MASIA-SH</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC 9° to SC/APC 9°, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252505</t>
+  </si>
+  <si>
+    <t>760252505</t>
+  </si>
+  <si>
+    <t>OCJ-S3-01MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC 9° to SC/UPC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253274</t>
+  </si>
+  <si>
+    <t>760253274</t>
+  </si>
+  <si>
+    <t>OCJ-SF-02MASHA-SF</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/UPC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>1-2160363-0</t>
+  </si>
+  <si>
+    <t>OCJ-S1-10MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/APC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253713</t>
+  </si>
+  <si>
+    <t>760253713</t>
+  </si>
+  <si>
+    <t>OCJ-S1-03MASHA-L1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253714</t>
+  </si>
+  <si>
+    <t>760253714</t>
+  </si>
+  <si>
+    <t>OCJ-S1-05MASHA-L1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253385</t>
+  </si>
+  <si>
+    <t>760253385</t>
+  </si>
+  <si>
+    <t>OCJ-S1-10MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/UPC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253386</t>
+  </si>
+  <si>
+    <t>760253386</t>
+  </si>
+  <si>
+    <t>OCJ-S1-15MASHA-L1</t>
+  </si>
+  <si>
+    <t>2055083-1</t>
+  </si>
+  <si>
+    <t>OCJ-S1-01MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/APC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>2055083-3</t>
+  </si>
+  <si>
+    <t>OCJ-S1-03MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/APC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>2055083-5</t>
+  </si>
+  <si>
+    <t>OCJ-S1-05MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/APC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>1-2055083-0</t>
+  </si>
+  <si>
+    <t>OCJ-S1-10MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/APC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253381</t>
+  </si>
+  <si>
+    <t>760253381</t>
+  </si>
+  <si>
+    <t>OCJ-SF-03MASHA-SF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253276</t>
+  </si>
+  <si>
+    <t>760253276</t>
+  </si>
+  <si>
+    <t>OCJ-SF-10MASHA-SF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253277</t>
+  </si>
+  <si>
+    <t>760253277</t>
+  </si>
+  <si>
+    <t>OCJ-SF-15MASHA-SF</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/UPC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253383</t>
+  </si>
+  <si>
+    <t>760253383</t>
+  </si>
+  <si>
+    <t>OCJ-S1-15MASHA-S1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245629</t>
+  </si>
+  <si>
+    <t>760245629</t>
+  </si>
+  <si>
+    <t>OCJ-S1-02MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/APC 9°, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245632</t>
+  </si>
+  <si>
+    <t>760245632</t>
+  </si>
+  <si>
+    <t>OCJ-S1-20MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/APC 9°, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245630</t>
+  </si>
+  <si>
+    <t>760245630</t>
+  </si>
+  <si>
+    <t>OCJ-S1-25MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/APC 9°, yellow, 25 m</t>
+  </si>
+  <si>
+    <t>1-1920751-5</t>
+  </si>
+  <si>
+    <t>OCJ-S1-15MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/UPC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>2160634-2</t>
+  </si>
+  <si>
+    <t>OCP-S1-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246010</t>
   </si>
   <si>
     <t>760246010</t>
   </si>
   <si>
     <t>OCP-EC-02MASEN-XX-(12COL)</t>
   </si>
   <si>
-    <t>Variant of OCP</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber Optic Pigtail, 12 fibers, Singlemode, LSH/APC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
   </si>
   <si>
-    <t>OCP</t>
-[...4450 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253156</t>
   </si>
   <si>
     <t>760253156</t>
   </si>
   <si>
     <t>OCP-L1-02MASEN-XX-(100)</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 2 m, Kit of 100 pigtails</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255331</t>
-[...782 lines deleted...]
-    <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 0.9 mm diameter, Grade B, LSH/APC to Stub, white, 2 m</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249511</t>
+  </si>
+  <si>
+    <t>760249511</t>
+  </si>
+  <si>
+    <t>OCP-L5-02MGLEN-XX-(12COL/D)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Multimode, OM4, LC/PC to Stub, 0.9 mm diameter, 12 fibers, multicolor, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248796</t>
+  </si>
+  <si>
+    <t>760248796</t>
+  </si>
+  <si>
+    <t>OCJ-L2-10MASIA-S2</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251763</t>
   </si>
   <si>
     <t>760251763</t>
   </si>
   <si>
     <t>OCJ-EC-05MASCA-EC</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Simplex, Singlemode, LSZH, 2.4 mm diameter, LSH/APC to LSH/APC, tuned, grade B, yellow, 5 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251762</t>
   </si>
   <si>
     <t>760251762</t>
   </si>
   <si>
     <t>OCJ-EC-06MASCA-EC</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Simplex, Singlemode, LSZH, 2.4 mm diameter, LSH/APC to LSH/APC, tuned, grade B, yellow, 6 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251761</t>
   </si>
   <si>
     <t>760251761</t>
   </si>
   <si>
     <t>OCJ-EC-10MASCA-EC</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Simplex, Singlemode, LSZH, 2.4 mm diameter, LSH/APC to LSH/APC, tuned, grade B, yellow, 10 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251759</t>
   </si>
   <si>
     <t>760251759</t>
   </si>
   <si>
     <t>OCJ-EC-20MASCA-EC</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Simplex, Singlemode, LSZH, 2.4 mm diameter, LSH/APC to LSH/APC, tuned, grade B, yellow, 20 m</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249511</t>
-[...17 lines deleted...]
-    <t>OCJ-L2-10MASIA-S2</t>
+    <t>UFXLULU62-MGM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, LC/UPC Uniboot to LC/UPC Uniboot, 2.0 mm Duplex Fiber Patch Cord, Low Smoke Zero Halogen/Riser</t>
+  </si>
+  <si>
+    <t>FPCC-77YP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, duplex, singlemode, 1.2 mm OFNP jacket, SC/UPC-SC/UPC, yellow</t>
+  </si>
+  <si>
+    <t>FPCC-EEYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, duplex, singlemode, 1.2 mm OFNP jacket, SC/APC-SC/APC, yellow</t>
+  </si>
+  <si>
+    <t>FPCC-KKYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, duplex, singlemode, 1.2 mm OFNP jacket, LC/UPC-LC/UPC, yellow</t>
+  </si>
+  <si>
+    <t>FPCC-MMYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, duplex, singlemode, 1.2 mm OFNP jacket, LC/APC-LC/APC, yellow</t>
+  </si>
+  <si>
+    <t>FPCC-KMYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, duplex, singlemode, 1.2 mm OFNP jacket, LC/UPC-LC/APC, yellow</t>
   </si>
   <si>
     <t>FPCA-7MYP</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, singlemode, 1.2 mm OFNP jacket, SC/UPC-LC/APC, yellow</t>
   </si>
   <si>
+    <t>FPCA-7KYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, singlemode, 1.2 mm OFNP jacket, SC/UPC-LC/UPC, yellow</t>
+  </si>
+  <si>
+    <t>FPCA-EMYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, singlemode, 1.2 mm OFNP jacket, SC/APC-LC/APC, yellow</t>
+  </si>
+  <si>
+    <t>FPCA-MMYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, singlemode, 1.2 mm OFNP jacket, LC/APC-LC/APC, yellow</t>
+  </si>
+  <si>
+    <t>FPCA-7EYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, singlemode, 1.2 mm OFNP jacket, SC/UPC-SC/APC, yellow</t>
+  </si>
+  <si>
+    <t>FPCA-EKYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, singlemode, 1.2 mm OFNP jacket, SC/APC-LC/UPC yellow</t>
+  </si>
+  <si>
+    <t>FPCA-KMYP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, singlemode, 1.2 mm OFNP jacket, LC/UPC-LC/APC, yellow</t>
+  </si>
+  <si>
+    <t>UQGMXLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO12 (Pinned) to LC/UPC Unitboot, Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQPLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPMPGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Pinned to LC/UPC 8-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQGMXLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO8 QSFP (Pinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMXLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO12 Pinned to LC/UPC 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQX2C2PHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMXLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQX2C2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Unpinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGMPLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO12 Unpinned to LC/UPC Uniboot 24-Fiber Low Smoke Zero Halogen Riser Array Cord</t>
+  </si>
+  <si>
+    <t>UQX2XQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Pinned) to MPO8 QSFP (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQPQPJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to MPO8 (Unpinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMFMFGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) Polarity and Gender Changeable,  Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGMPMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQXMXMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGMXLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQX2P2XHF</t>
+  </si>
+  <si>
+    <t>UQXQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4 MPO/12 (Unpinned) to LC/UPC Uniboot, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQPQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQXMPMPGD</t>
+  </si>
+  <si>
+    <t>URGMXLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) TeraSpeed® MPO/12 (Pinned) to LC/UPC Uniboot, 24-Fiber, LSZH/Riser</t>
+  </si>
+  <si>
+    <t>UQXQPLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQXQPLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Unpinned to LC/UPC Uniboot 8-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQXQXQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGMPLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGQPLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO8 QSFP (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2P2XHF</t>
+  </si>
+  <si>
+    <t>URGQPLUJ8</t>
+  </si>
+  <si>
+    <t>URXQFQFJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 unpinned MPO-08 Polarity and Gender Changeable Fiber Array Cable Assembly, , Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>URXMPLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO12 Unpinned to LC/UPC Uniboot 12-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URXQXLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Pinned to LC/UPC Uniboot 8-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URXQPLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMPMPGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2PLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC Uniboot 24-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>FPCA-EEYZ</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, singlemode, 1.2 mm LSZH jacket, SC/APC-SC/APC, yellow</t>
+  </si>
+  <si>
+    <t>FPCA-KKYZ</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, singlemode, 1.2 mm LSZH jacket, LC/UPC-LC/UPC, yellow</t>
+  </si>
+  <si>
+    <t>FPCA-MMYZ</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, singlemode, 1.2 mm LSZH jacket, LC/APC-LC/APC, yellow</t>
+  </si>
+  <si>
     <t>FPCE-33YZ</t>
   </si>
   <si>
     <t>Variant of FPCE</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, singlemode, 1.2 mm LSZH jacket, LC/APC-LC/APC, yellow. tuned</t>
   </si>
   <si>
     <t>FPCE</t>
   </si>
   <si>
+    <t>2160938-1</t>
+  </si>
+  <si>
+    <t>OCP-LG-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253498</t>
+  </si>
+  <si>
+    <t>760253498</t>
+  </si>
+  <si>
+    <t>OCJ-EC-03MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LSH/APC to SC/APC, 1.8 mm diameter, yellow, 3m</t>
+  </si>
+  <si>
+    <t>2055554-2</t>
+  </si>
+  <si>
+    <t>OCJ-S3-02MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC 9° to SC/APC 9°, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253157</t>
+  </si>
+  <si>
+    <t>760253157</t>
+  </si>
+  <si>
+    <t>OCP-S1-02MASEN-XX-(100)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 2 m, Kit of 100 pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760256098</t>
+  </si>
+  <si>
+    <t>760256098</t>
+  </si>
+  <si>
+    <t>OCJ-EC-01MASIA-LF</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LSH/APC to LC/UPC, 1.8 mm diameter, yellow, 1m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254331</t>
+  </si>
+  <si>
+    <t>760254331</t>
+  </si>
+  <si>
+    <t>OCJ-EC-02MASIA-LF</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LSH/APC to LC/UPC, 1.8 mm diameter, yellow, 2m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254332</t>
+  </si>
+  <si>
+    <t>760254332</t>
+  </si>
+  <si>
+    <t>OCJ-EC-03MASIA-LF</t>
+  </si>
+  <si>
+    <t>EH0108-003</t>
+  </si>
+  <si>
+    <t>OCP-L1-15DASEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0108-004</t>
+  </si>
+  <si>
+    <t>OCP-L2-15DASEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, Singlemode, LC/APC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0108-008</t>
+  </si>
+  <si>
+    <t>OCP-L5-15DGSEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, OM4, LC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0194-008</t>
+  </si>
+  <si>
+    <t>OCP-L5-15DGSEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, OM4, LC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>AQGQPLCJ8</t>
+  </si>
+  <si>
+    <t>AQG2PMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/24(Unpinned) to MPO/12(Unpinned), 24-Fiber, Plenum, Array Cord</t>
+  </si>
+  <si>
+    <t>ARGMXCSGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (pinned) to CS/UPC 12-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>FSWLCUCWH</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to Unconnectorized, Distribution Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQGMPLCGD</t>
+  </si>
+  <si>
+    <t>URXMTMTGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4  MPO12 (Pinned) Polarity and Gender Changeable, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AQGQPQPJ8</t>
+  </si>
+  <si>
+    <t>UJXQXQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQXLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQXQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGQXQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQXQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQPQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQPQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQXQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXQPLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQXQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXQPUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQXQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQPQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGQPQPF8</t>
+  </si>
+  <si>
+    <t>URXQXQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGQPQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXQXUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQXQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPMPUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Non-Pinned) to MPO12 (Non-Pinned), Fiber Array Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGMPMPUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-pinned) to MPO12 (Non-pinned), Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXMPMPUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Non-Pinned) to MPO12 (Non-Pinned), Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXMXLUUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to LC Uniboot, Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQFLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MTPPro8 to LC Uniboot, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXLCLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to LC/UPC Fanout Cable, 12-Fiber, LSZH &amp; OFNR</t>
+  </si>
+  <si>
+    <t>UQGLCLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to LC/UPC Fanout Cable,12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UBWLCUC11</t>
+  </si>
+  <si>
+    <t>UBW</t>
+  </si>
+  <si>
+    <t>UGXQZQZTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRVRZ7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to MPO16  APC (Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQGRPRG7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 UPC (Non-Pinned) to MPO16 (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>ARGRPRG7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 UPC (Non-Pinned) to MPO16 (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber,  Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXRZLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRZRZ7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRPLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 UPC (Non-Pinned) to LC Uniboot UPC, Fiber Array Cable Assembly, 16-Fiber,  Plenum</t>
+  </si>
+  <si>
+    <t>UQGRPRP7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to MPO16 (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGRPUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRXRX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to MPO16 (Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8H</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQZQZTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8M</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>ARG2P2PHF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRWMPMPHF</t>
+  </si>
+  <si>
+    <t>Singlemode, MPO/12(Unpinned) to MPO/12(Unpinned), InstaPATCH® 360 Array Cord, 24-Fiber, LSZH &amp; OFNR</t>
+  </si>
+  <si>
+    <t>UGGQXQXTP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned) Pre-terminated Trunk Cable, Plenum, 288-Fiber</t>
+  </si>
+  <si>
+    <t>ARGRPLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO16 (Non-Pinned) to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>UGGQYQYTQ</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 128-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMYMWAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 Male with Push-Pull Boot to MPO12 Female with Push-Pull boot, Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>FAWSCUC01</t>
+  </si>
+  <si>
+    <t>Low Loss Singlemode SC/UPC to Stub, Fiber Pigtail, Simplex 0.9mm, Unrated</t>
+  </si>
+  <si>
+    <t>URGQWQWJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) Push-Pull to MPO8 (Unpinned) Push-Pull, Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>XPPCSRM/M</t>
+  </si>
+  <si>
+    <t>CommScope XPND™ Singlemode LC/APC to LC/APC, Fiber Patch Cord, 1.6 mm Simplex, Dual Rated LSZH/Riser</t>
+  </si>
+  <si>
+    <t>XPPCSR8/8</t>
+  </si>
+  <si>
+    <t>CommScope XPND™ Singlemode LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Dual Rated LSZH/Riser</t>
+  </si>
+  <si>
+    <t>ARGQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Pinned to LC/UPC 8-Fiber, Method A, Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>AQGMXLUGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to LC/UPC Uniboot, Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQGQPLUJ8</t>
+  </si>
+  <si>
+    <t>UJGQYQYTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQYQYTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTQ</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 128-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXQXQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Pinned) to MPO/8 (Pinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>URX2PQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Unpinned) to MPO8 QSFP (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>URXQXQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO8 QSFP (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber,LSZH array cord</t>
+  </si>
+  <si>
+    <t>URX2XLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Pinned to LC/UPC 24-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>URXQPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO8 QSFP (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2XLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Pinned to LC/UPC Uniboot 24-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URX2XQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Pinned) to MPO8 QSFP (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2CMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQPQPJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to MPO8 (Unpinned), 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2P2PHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>URXMFMFGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4  MPO12 (Unpinned) Polarity and Gender Changeable, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACGSGUCNC</t>
+  </si>
+  <si>
+    <t>Singlemode SC/APC to Stub, Fiber Pigtail 0.6 mm, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGGMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>ACGLGUCN1</t>
+  </si>
+  <si>
+    <t>Singlemode LC/APC to Stub, Fiber Pigtail, Simplex 0.6 mm, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGGMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>ACGLGUCNC</t>
+  </si>
+  <si>
+    <t>Singlemode LC/APC to Stub, Fiber Pigtail 0.6 mm, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGGMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>ACGSFUCN1</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Stub, Fiber Pigtail, Simplex 0.6 mm, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGGMXMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJGMPMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGXMXMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJGMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>FEXLCLC21</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Riser</t>
+  </si>
+  <si>
+    <t>FEXSCSC21</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Riser</t>
+  </si>
+  <si>
+    <t>FFWLCLC21</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Riser</t>
+  </si>
+  <si>
+    <t>FFWLCLC42</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FFWSASA21</t>
+  </si>
+  <si>
+    <t>Singlemode SC/APC to SC/APC, Fiber Patch Cord, 1.6 mm Simplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FFWLCSA42</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to SC/APC, Fiber Patch Cord, 1.6 mm Duplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FFXLCSC42</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FFXLCLC42</t>
+  </si>
+  <si>
+    <t>Fiber Patch Cord, LC/UPC/UPC to LC/UPC/UPC, Multimode OM4, 1.6 mm Duplex, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>FGWMPMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FAWSCUC0A</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FAWLCUC0C</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAXLCUC0B</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWSAUC0B</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWLCUC01</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer</t>
+  </si>
+  <si>
+    <t>FAXSCUC01</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer</t>
+  </si>
+  <si>
+    <t>FBWSCUC11</t>
+  </si>
+  <si>
+    <t>TeraSPEED® SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FAXSCUC0B</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAXSCUC0C</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAXLCUC01</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized,0.9mm Tight Buffer Simplex Fiber Pigtail</t>
+  </si>
+  <si>
+    <t>FAXLCUC0A</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FBXSCUC11</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FBWLAUC11</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC APC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FBWSAUC11</t>
+  </si>
+  <si>
+    <t>TeraSPEED® SC APC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FDVLCLC42</t>
+  </si>
+  <si>
+    <t>OM5 LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDV</t>
+  </si>
+  <si>
+    <t>FDWLCLA21</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to LC/APC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWSCSC21</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWLASA21</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to SC APC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWLCLA42</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to LC/APC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWLCSC21</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWLCSC42</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWSASA21</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to SC APC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWSCSA21</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to SC/APC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDWSASA42</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to SC APC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDXSCSC42</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDXLCSC21</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to SC/UPC Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>FDXSCSC21</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to SC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>UJGMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGQXQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO QSFP (Pinned) to MPO QSFP (Pinned), Pre-terminated Trunk Cable, MPO8, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGQPQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO QSFP (Unpinned) to MPO QSFP (Pinned), Pre-terminated Trunk Cable, MPO8, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJXMPMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, OFNR Riser | Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>AGXMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AQGMPMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJXMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Dual Rated LSZH/Riser, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARGMXMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARX2P2PHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARX2X2XHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Method A,  Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AQXMPMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJXMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>ARXMXMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AQXMXMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>ARGMPMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FQWMPMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMPSCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMPMXHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>FQWMXMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMPLCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMQMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Equipment) to MPO (Unpinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMXSCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMXMXHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>FQXMXSCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMQMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Equipment) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMXMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMPMPHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>FRWMPSCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRWMPLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMXMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRWMPMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMPSCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMXMXHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>FRWMPMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMXSCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMPLCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FSWLCLCWD</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to LC/UPC, Distribution Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FSWLCLCWF</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to LC/UPC, Distribution Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FSXLCLCWF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 LC/UPC to LC/UPC, Distribution Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FSWLCLCWM</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to LC/UPC, Distribution Cable, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UAXLCUC0C</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-fiber Kit, Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>UAX</t>
+  </si>
+  <si>
+    <t>UBXLCUC11</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Riser - SBJ</t>
+  </si>
+  <si>
+    <t>UBX</t>
+  </si>
+  <si>
+    <t>UGGMPMPAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UFGLCLC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UFGLCLC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UFXLCLC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UFGLCUC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to Unconnectorized, 1.6 mm Duplex Fiber Pigtail, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UFXLCLC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Duplex, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UDXLCLC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, LC/UPC to LC/UPC, Fiber Patch Cord, 1.6 mm Simplex, Plenum</t>
+  </si>
+  <si>
+    <t>UDGLCUC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to Unconnectorized, 1.6 mm Duplex Fiber Pigtail, Plenum</t>
+  </si>
+  <si>
+    <t>UFXLCUC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to Unconnectorized, 1.6 mm Simplex Fiber Pigtail, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UFGLULU62</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, LC/UPC Uniboot to LC/UPC Uniboot, 2.0 mm Duplex Fiber Patch Cord, Low Smoke Zero Halogen/Riser</t>
+  </si>
+  <si>
+    <t>UDGLULU62</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, LC/UPC Uniboot to LC/UPC Uniboot, 2.0 mm Duplex Fiber Patch Cord, Plenum</t>
+  </si>
+  <si>
+    <t>UFGLULUK2</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, LC/UPC Uniboot to LC/UPC Uniboot, 1.5 mm Duplex Fiber Patch Cord, Low Smoke Zero Halogen/Riser</t>
+  </si>
+  <si>
+    <t>UDXLCUC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to Unconnectorized, 1.6 mm Duplex Fiber Pigtail, Plenum</t>
+  </si>
+  <si>
+    <t>UDGLULUK2</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, LC/UPC Uniboot to LC/UPC Uniboot, 1.5 mm Duplex Fiber Patch Cord, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UFXLULU62</t>
+  </si>
+  <si>
+    <t>UGGMPMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UDXLULU62</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, LC/UPC Uniboot to LC/UPC Uniboot, 2.0 mm Duplex Fiber Patch Cord, Plenum</t>
+  </si>
+  <si>
+    <t>UFXLULUK2</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, LC/UPC Uniboot to LC/UPC Uniboot, 1.5 mm Duplex Fiber Patch Cord, Low Smoke Zero Halogen/Riser</t>
+  </si>
+  <si>
+    <t>UGGMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 QSFP (Unpinned) to MPO8 QSFP (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO (Unpinned) to MPO (Pinned), Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMXMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MP12O (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMXMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXQXQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 QSFP (Pinned) to MPO8 QSFP (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGMPMPAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UQGMPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQGMXMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(ale) to MPO/12(Pinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>URGMPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGMXMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGQPQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Unpinned) to MPO/8(Pinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
     <t>FPCE-44YZ</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, singlemode, 1.2 mm LSZH jacket, LC/UPC-LC/UPC, yellow, tuned</t>
   </si>
   <si>
     <t>FPCE-55YZ</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, singlemode, 1.2 mm LSZH jacket, SC/APC-SC/APC, yellow. tuned</t>
   </si>
   <si>
     <t>FPCE-66YZ</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, singlemode, 1.2 mm LSZH jacket, SC/UPC-SC/UPC, yellow. tuned</t>
   </si>
   <si>
-    <t>FPCA-EEYZ</t>
-[...53 lines deleted...]
-    <t>Fiber Optic Patch Cord, duplex, singlemode, 1.2 mm OFNP jacket, LC/UPC-LC/APC, yellow</t>
+    <t>2160662-3</t>
+  </si>
+  <si>
+    <t>OCP-S3-03MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 3 m</t>
+  </si>
+  <si>
+    <t>2160742-2</t>
+  </si>
+  <si>
+    <t>OCP-L2-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>2160832-5</t>
+  </si>
+  <si>
+    <t>OCJ-SG-05MASIA-SG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to SC/APC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>2160872-5</t>
+  </si>
+  <si>
+    <t>OCJ-SF-05MASIA-SG</t>
+  </si>
+  <si>
+    <t>2160832-2</t>
+  </si>
+  <si>
+    <t>OCJ-SG-02MASIA-SG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to SC/APC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>3-2055554-0</t>
+  </si>
+  <si>
+    <t>OCJ-S3-30MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC 9° to SC/APC 9°, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>3-1920604-0</t>
+  </si>
+  <si>
+    <t>OCJ-S1-30MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/UPC, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>3-1920606-0</t>
+  </si>
+  <si>
+    <t>OCJ-L1-30MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/UPC, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>CC0936-000</t>
+  </si>
+  <si>
+    <t>OCJ-S1-05MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/UPC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>CC0872-000</t>
+  </si>
+  <si>
+    <t>OCP-L2-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, 0.9 mm diameter, 2 m</t>
+  </si>
+  <si>
+    <t>CC0908-000</t>
+  </si>
+  <si>
+    <t>OCJ-L1-10MASHA-S1</t>
+  </si>
+  <si>
+    <t>CC2247-000</t>
+  </si>
+  <si>
+    <t>OCP-L1-06MASIA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, yellow, 6 m</t>
+  </si>
+  <si>
+    <t>CC2979-000</t>
+  </si>
+  <si>
+    <t>OCP-S1-03MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 3 m</t>
+  </si>
+  <si>
+    <t>CV6134-000</t>
+  </si>
+  <si>
+    <t>OCJ-L2-05MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to SC/APC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>EH0194-001</t>
+  </si>
+  <si>
+    <t>OCP-S1-15DASEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>1-2055025-0</t>
+  </si>
+  <si>
+    <t>OCJ-S2-10MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/APC to SC/APC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-2055372-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-15MASIA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/APC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>1-2055334-0</t>
+  </si>
+  <si>
+    <t>OCP-L2-02MASEN-XX-YE</t>
+  </si>
+  <si>
+    <t>1-2055457-5</t>
+  </si>
+  <si>
+    <t>OCJ-S1-15MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/APC 9°, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>1-1920604-5</t>
+  </si>
+  <si>
+    <t>1-1920720-0</t>
+  </si>
+  <si>
+    <t>OCJ-L2-10MASHA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to LC/APC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-1920721-0</t>
+  </si>
+  <si>
+    <t>OCJ-L2-10MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to SC/APC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>1-1920617-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-15MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/UPC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>1920608-1</t>
+  </si>
+  <si>
+    <t>OCJ-L1-01MASIA-L1</t>
+  </si>
+  <si>
+    <t>1920604-1</t>
+  </si>
+  <si>
+    <t>OCJ-S1-01MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/UPC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>1920533-3</t>
+  </si>
+  <si>
+    <t>OCJ-L1-03MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>1920608-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-05MASIA-L1</t>
+  </si>
+  <si>
+    <t>1920617-2</t>
+  </si>
+  <si>
+    <t>OCJ-L1-02MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/UPC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>1920523-2</t>
+  </si>
+  <si>
+    <t>OCP-S2-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 2 m</t>
+  </si>
+  <si>
+    <t>1920617-3</t>
+  </si>
+  <si>
+    <t>OCJ-L1-03MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/UPC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>1920604-5</t>
+  </si>
+  <si>
+    <t>OCJ-S1-05MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/UPC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>1920721-3</t>
+  </si>
+  <si>
+    <t>OCJ-L2-03MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to SC/APC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>1920675-3</t>
+  </si>
+  <si>
+    <t>OCJ-L1-03MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>1920606-2</t>
+  </si>
+  <si>
+    <t>OCJ-L1-02MASHA-L1</t>
+  </si>
+  <si>
+    <t>1920606-3</t>
+  </si>
+  <si>
+    <t>OCJ-L1-03MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/UPC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>1920779-5</t>
+  </si>
+  <si>
+    <t>OCJ-L2-05MASIA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to LC/APC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>2-1920606-0</t>
+  </si>
+  <si>
+    <t>OCJ-L1-20MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/UPC, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-1920721-0</t>
+  </si>
+  <si>
+    <t>OCJ-L2-20MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to SC/APC, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-1920751-0</t>
+  </si>
+  <si>
+    <t>OCJ-S1-20MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to SC/UPC, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-1920606-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-25MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/UPC, yellow, 25 m</t>
+  </si>
+  <si>
+    <t>2-2055442-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-25MASHA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/UPC, yellow, 25 m</t>
+  </si>
+  <si>
+    <t>2-2055554-0</t>
+  </si>
+  <si>
+    <t>OCJ-S3-20MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC 9° to SC/APC 9°, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-2055253-0</t>
+  </si>
+  <si>
+    <t>OCJ-S2-20MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to SC/APC, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2055025-3</t>
+  </si>
+  <si>
+    <t>OCJ-S2-03MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/APC to SC/APC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>2055253-3</t>
+  </si>
+  <si>
+    <t>OCJ-S2-03MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to SC/APC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>2055253-5</t>
+  </si>
+  <si>
+    <t>OCJ-S2-05MASIA-S2</t>
+  </si>
+  <si>
+    <t>2055083-2</t>
+  </si>
+  <si>
+    <t>OCJ-S1-02MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/APC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>2055554-3</t>
+  </si>
+  <si>
+    <t>OCJ-S3-03MASIA-S3</t>
+  </si>
+  <si>
+    <t>2055253-2</t>
+  </si>
+  <si>
+    <t>OCJ-S2-02MASIA-S2</t>
+  </si>
+  <si>
+    <t>2055371-5</t>
+  </si>
+  <si>
+    <t>OCJ-S3-05MASHA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/APC 9° to SC/APC 9°, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>2055025-2</t>
+  </si>
+  <si>
+    <t>OCJ-S2-02MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/APC to SC/APC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1712297</t>
+  </si>
+  <si>
+    <t>1712297</t>
+  </si>
+  <si>
+    <t>FPM-07/0-M006.17M-46</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, SC/UPC to stub, 6.17 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246159</t>
+  </si>
+  <si>
+    <t>760246159</t>
+  </si>
+  <si>
+    <t>OCP-L1-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 fibers, Singlemode, LC/UPC to Stub, 0.9 mm diameter, multicolor, 2m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255329</t>
+  </si>
+  <si>
+    <t>760255329</t>
+  </si>
+  <si>
+    <t>OCJ-EC-01MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LSH/APC to LC/UPC, 1.8 mm diameter, yellow, 1m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255325</t>
+  </si>
+  <si>
+    <t>760255325</t>
+  </si>
+  <si>
+    <t>OCJ-EC-01MASIA-L1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255326</t>
+  </si>
+  <si>
+    <t>760255326</t>
+  </si>
+  <si>
+    <t>OCJ-EC-02MASIA-L1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255330</t>
+  </si>
+  <si>
+    <t>760255330</t>
+  </si>
+  <si>
+    <t>OCJ-EC-02MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LSH/APC to LC/UPC, 1.8 mm diameter, yellow, 2m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255332</t>
+  </si>
+  <si>
+    <t>760255332</t>
+  </si>
+  <si>
+    <t>OCJ-EC-10MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LSH/APC to LC/UPC, 1.8 mm diameter, yellow, 10m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253829</t>
+  </si>
+  <si>
+    <t>760253829</t>
+  </si>
+  <si>
+    <t>OCJ-EC-20MASHA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LSH/APC to LC/UPC, 1.8 mm diameter, yellow, 20m</t>
+  </si>
+  <si>
+    <t>1920617-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-05MASIA-S1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/UPC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>1-1920533-0</t>
+  </si>
+  <si>
+    <t>OCJ-L1-10MASIA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC, yellow, 10 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245627</t>
+  </si>
+  <si>
+    <t>760245627</t>
+  </si>
+  <si>
+    <t>OCJ-L1-01MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245623</t>
+  </si>
+  <si>
+    <t>760245623</t>
+  </si>
+  <si>
+    <t>OCJ-L1-02MASIA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>1920838-2</t>
+  </si>
+  <si>
+    <t>OCJ-L1-02MASHA-S3</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>2055582-1</t>
+  </si>
+  <si>
+    <t>OCJ-L1-01MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/APC, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>2055582-3</t>
+  </si>
+  <si>
+    <t>OCJ-L1-03MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/APC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>2055582-5</t>
+  </si>
+  <si>
+    <t>OCJ-L1-05MASHA-S2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to SC/APC, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>2055442-2</t>
+  </si>
+  <si>
+    <t>OCJ-L1-02MASHA-S1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251530</t>
+  </si>
+  <si>
+    <t>760251530</t>
+  </si>
+  <si>
+    <t>OCJ-L1-02MASIA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/APC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254676</t>
+  </si>
+  <si>
+    <t>760254676</t>
+  </si>
+  <si>
+    <t>OCJ-L1-03MASIA-L2</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/APC, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245621</t>
+  </si>
+  <si>
+    <t>760245621</t>
+  </si>
+  <si>
+    <t>OCJ-L1-10MASIA-L1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245908</t>
+  </si>
+  <si>
+    <t>760245908</t>
+  </si>
+  <si>
+    <t>OCJ-L1-15MASIA-L1</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item460158649</t>
+  </si>
+  <si>
+    <t>460158649</t>
+  </si>
+  <si>
+    <t>OCJ-L1-30MASIA-L1</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/UPC, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248794</t>
+  </si>
+  <si>
+    <t>760248794</t>
+  </si>
+  <si>
+    <t>OCJ-L2-01MASIA-L2</t>
+  </si>
+  <si>
+    <t>2056004-2</t>
+  </si>
+  <si>
+    <t>OCJ-LG-02MASHA-LG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to LC/APC, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>2056004-4</t>
+  </si>
+  <si>
+    <t>OCJ-LG-04MASHA-LG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to LC/APC, yellow, 4 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248887</t>
+  </si>
+  <si>
+    <t>760248887</t>
+  </si>
+  <si>
+    <t>OCJ-LG-05MASHA-LG</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248889</t>
+  </si>
+  <si>
+    <t>760248889</t>
+  </si>
+  <si>
+    <t>OCJ-LG-10MASHA-LG</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248891</t>
+  </si>
+  <si>
+    <t>760248891</t>
+  </si>
+  <si>
+    <t>OCJ-LG-15MASHA-LG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/APC to LC/APC, yellow, 15 m</t>
+  </si>
+  <si>
+    <t>2161003-2</t>
+  </si>
+  <si>
+    <t>OCJ-LG-02MASIA-LG</t>
+  </si>
+  <si>
+    <t>2161003-5</t>
+  </si>
+  <si>
+    <t>OCJ-LG-05MASIA-LG</t>
+  </si>
+  <si>
+    <t>1-2161003-0</t>
+  </si>
+  <si>
+    <t>OCJ-LG-10MASIA-LG</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252386</t>
+  </si>
+  <si>
+    <t>760252386</t>
+  </si>
+  <si>
+    <t>OCJ-LG-30MASIA-LG</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to LC/APC, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>2160485-5</t>
+  </si>
+  <si>
+    <t>OCJ-LG-05MASIA-SG</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760242835</t>
+  </si>
+  <si>
+    <t>760242835</t>
+  </si>
+  <si>
+    <t>OCJ-LG-01MASIA-SH</t>
+  </si>
+  <si>
+    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/APC to SC/APC 9°, yellow, 1 m</t>
+  </si>
+  <si>
+    <t>1920720-2</t>
+  </si>
+  <si>
+    <t>OCJ-L2-02MASHA-L2</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252179</t>
   </si>
   <si>
     <t>760252179</t>
   </si>
   <si>
     <t>OCJ-LF-01MASHA-LF</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254256</t>
   </si>
   <si>
     <t>760254256</t>
   </si>
   <si>
     <t>OCJ-LF-03MASHA-LF</t>
   </si>
   <si>
-    <t>Fiber Optic Patch Cord, Duplex, Singlemode, LC/UPC to LC/UPC, yellow, 3 m</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250501</t>
   </si>
   <si>
     <t>760250501</t>
   </si>
   <si>
     <t>OCJ-LF-02MASIA-LF</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250505</t>
   </si>
   <si>
     <t>760250505</t>
   </si>
   <si>
     <t>OCJ-LF-20MASIA-LF</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/UPC, yellow, 20 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250498</t>
   </si>
   <si>
     <t>760250498</t>
   </si>
   <si>
     <t>OCJ-LF-30MASIA-LF</t>
   </si>
   <si>
-    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to LC/UPC, yellow, 30 m</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254432</t>
   </si>
   <si>
     <t>760254432</t>
   </si>
   <si>
     <t>OCJ-LF-04MASIA-SG</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to LC/UPC, yellow, 4 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254253</t>
   </si>
   <si>
     <t>760254253</t>
   </si>
   <si>
     <t>OCJ-LF-03MASIA-SH</t>
   </si>
   <si>
-    <t>Fiber Optic Patch Cord, Simplex, Singlemode, LC/UPC to SC/APC 9°, yellow, 3 m</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253382</t>
   </si>
   <si>
     <t>760253382</t>
   </si>
   <si>
     <t>OCJ-LF-03MASHA-SF</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252490</t>
   </si>
   <si>
     <t>760252490</t>
   </si>
   <si>
     <t>OCJ-LF-10MASHA-SF</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254484</t>
   </si>
   <si>
     <t>760254484</t>
   </si>
   <si>
     <t>OCJ-LF-04MASIA-SF</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/UPC to LC/UPC, yellow, 4 m</t>
   </si>
   <si>
     <t>2160832-3</t>
   </si>
   <si>
     <t>OCJ-SG-03MASIA-SG</t>
   </si>
   <si>
-    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to SC/APC, yellow, 3 m</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250822</t>
   </si>
   <si>
     <t>760250822</t>
   </si>
   <si>
     <t>OCJ-SG-15MASIA-SG</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250366</t>
   </si>
   <si>
     <t>760250366</t>
   </si>
   <si>
     <t>OCJ-SG-02MHSIA-SG</t>
   </si>
   <si>
-    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/APC to SC/APC, yellow, 2 m</t>
-[...1 lines deleted...]
-  <si>
     <t>2-2055025-5</t>
   </si>
   <si>
     <t>OCJ-S2-25MASHA-S2</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC to SC/APC, yellow, 25 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250392</t>
   </si>
   <si>
     <t>760250392</t>
   </si>
   <si>
     <t>OCJ-S2-30MASHA-S2</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/APC to SC/APC, yellow, 30 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254255</t>
   </si>
   <si>
     <t>760254255</t>
   </si>
   <si>
     <t>OCJ-SH-03MASIA-SH</t>
   </si>
   <si>
-    <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC 9° to SC/APC 9°, yellow, 3 m</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254252</t>
   </si>
   <si>
     <t>760254252</t>
   </si>
   <si>
     <t>OCJ-SH-02MASIA-SH</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Simplex, Singlemode, SC/APC 9° to SC/APC 9°, yellow, 2 m</t>
   </si>
   <si>
     <t>2055554-1</t>
   </si>
   <si>
     <t>OCJ-S3-01MASIA-S3</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760239117</t>
   </si>
   <si>
     <t>760239117</t>
   </si>
   <si>
     <t>OCJ-SF-01MASIA-SG</t>
@@ -5788,473 +9124,104 @@
   <si>
     <t>OCJ-S1-15MASHA-S2</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/APC, yellow, 15 m</t>
   </si>
   <si>
     <t>3-2055083-0</t>
   </si>
   <si>
     <t>OCJ-S1-30MASHA-S2</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/APC, yellow, 30 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253275</t>
   </si>
   <si>
     <t>760253275</t>
   </si>
   <si>
     <t>OCJ-SF-05MASHA-SF</t>
   </si>
   <si>
-    <t>Fiber Optic Patch Cord, Duplex, Singlemode, SC/UPC to SC/UPC, yellow, 5 m</t>
-[...1 lines deleted...]
-  <si>
     <t>1920604-2</t>
   </si>
   <si>
     <t>OCJ-S1-02MASHA-S1</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242789</t>
   </si>
   <si>
     <t>760242789</t>
   </si>
   <si>
     <t>OCP-LF-02MASEN-XX-(12COL)</t>
   </si>
   <si>
-    <t>Fiber Optic Pigtail, 12 fibers, Singlemode, LC/UPC to Stub, 0.9 mm diameter, multicolor, 2m</t>
-[...1 lines deleted...]
-  <si>
     <t>2160852-2</t>
   </si>
   <si>
     <t>OCP-LF-02MASEN-XX</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 2 m, semi-tight cable</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242776</t>
   </si>
   <si>
     <t>760242776</t>
   </si>
   <si>
     <t>OCP-LG-02MASEN-XX-(8COL)</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, 0.9 mm diameter, multicolor, 8 fibers, 2 m</t>
   </si>
   <si>
     <t>2160937-1</t>
   </si>
   <si>
     <t>OCP-SF-02MASEN-XX-(12COL)</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760243059</t>
   </si>
   <si>
     <t>760243059</t>
   </si>
   <si>
     <t>OCP-SH-02MASEN-XX-(12COL)</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246159</t>
-[...361 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251765</t>
   </si>
   <si>
     <t>760251765</t>
   </si>
   <si>
     <t>OCJ-EC-02MASCA-EC</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Simplex, Singlemode, LSZH, 2.4 mm diameter, LSH/APC to LSH/APC, tuned, grade B, yellow, 2 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251764</t>
   </si>
   <si>
     <t>760251764</t>
   </si>
   <si>
     <t>OCJ-EC-03MASCA-EC</t>
   </si>
   <si>
     <t>Fiber Optic Patch Cord, Simplex, Singlemode, LSZH, 2.4 mm diameter, LSH/APC to LSH/APC, tuned, grade B, yellow, 3 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251760</t>
@@ -6293,3587 +9260,50 @@
     <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 2.4 mm diameter, tuned, Grade B, LSH/APC to Stub, yellow, 2 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251756</t>
   </si>
   <si>
     <t>760251756</t>
   </si>
   <si>
     <t>OCP-EC-06MASCA-XX</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 2.4 mm diameter, tuned, Grade B, LSH/APC to Stub, yellow, 6 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760250062</t>
   </si>
   <si>
     <t>760250062</t>
   </si>
   <si>
     <t>OCP-EC-26DASQI-XX</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 1.8 mm diameter, tuned, Grade B, LSH/APC to Stub, yellow, 26 m</t>
-  </si>
-[...3535 lines deleted...]
-    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -9974,33028 +9404,30578 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J1431" totalsRowShown="0">
-  <autoFilter ref="A1:J1431"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J1328" totalsRowShown="0">
+  <autoFilter ref="A1:J1328"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-77yz" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-7kyp" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-emyp" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-7eyp" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246010" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-77yp" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-eeyp" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-kkyp" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249505" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-001" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-002" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-007" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920675-0" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920604-0" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920675-5" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920751-0" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920779-0" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920606-5" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920721-5" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920838-0" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920533-5" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055554-0" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055372-0" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055554-5" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055025-5" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055253-0" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055315-0" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2160363-5" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2160485-0" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2160832-0" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2105081-0" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/2105081" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2105082-0" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/2105082" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0e-0-m005f" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0e-0-p030m" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1-2056006-1" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920533-5" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920720-3" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920604-3" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1920618-6" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920720-5" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920533-2" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920606-1" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920750-5" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920751-1" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920751-2" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920751-3" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920779-2" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920606-5" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920779-3" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920838-3" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920604-0" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920720-0" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920604-5" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920779-0" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055025-0" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055554-5" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055582-0" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2-2160565-0" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2160363-5" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2-2160564-0" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160363-5" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160485-2" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160669-6" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160872-2" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-1920720-0" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-2055442-0" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcb9468-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc0909-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0932-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0871-000" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc0877-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc0905-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item9-1920523-1" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcv5972-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc0906-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc2430-000" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055025-5" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055457-3" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055096-3" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055253-1" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055371-3" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055554-5" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055025-1" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055582-2" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055664-2" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055664-5" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-7myp" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxud" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqpts" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwuc3r" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgryuc3r" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwrw3r" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwry3r" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwrw3r" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgryuc3r" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwrw3r" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argryry3r" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwry3r" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwuc3r" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwlu7r" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwlu7r" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrylu7r" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwlu7r" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwlu7r" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0m-0-m003m" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m003m" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760252457" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760256099" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-002" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0b" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0b" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0c" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc01" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc01" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0a" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0c" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0a" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0b" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0c" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0c" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0a" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbxlcuc11" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwlcuc11" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlasa42" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlala21" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlclc42" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwscsa42" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlala42" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlcsa21" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwscla21" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwscsc42" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwscla42" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlclc21" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdxlclc21" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdxlclc42" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdxlcsc42" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlasa21" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlcsa21" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlcla21" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewscsa21" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlcsc21" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewscsa42" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewsasa21" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlcla42" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewscla21" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewscsc21" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewscla42" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0a" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsgucn1" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcd" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpam" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcf" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxad" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcg" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglfucn1" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpad" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcm" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglfucnc" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpck" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpad" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpag" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcl" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxak" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcm" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpah" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpah" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcf" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpal" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcl" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcd" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpah" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsfucnc" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcf" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpak" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccf" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpah" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccg" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcf" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpak" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxam" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpal" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcd" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcd" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxch" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcf" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxucck" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxck" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccl" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcg" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcl" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccm" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxch" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxag" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpad" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpal" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcl" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxah" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpaf" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpad" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpag" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpah" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxak" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpah" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxck" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpal" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffxlclc21" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmphf" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmphf" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxhf" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqphf" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqphf" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxhf" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxhf" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmplugd" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmplugd" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcl" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcd" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcg" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxad" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpad" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpad" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxaf" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxch" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccd" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpak" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcg" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcm" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcg" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxal" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpch" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcl" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpch" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxad" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpam" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpck" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcd" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcl" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxag" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpad" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxmpgd" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxah" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcl" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxmpgd" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcd" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxmxgd" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxal" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcf" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2p2phf" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2x2phf" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcg" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2x2phf" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2x2xhf" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxch" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcf" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpal" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmpmpgd" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmxmpgd" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpam" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmxmxgd" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udxluluk2" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpah" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udglclc21" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpak" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udglclc42" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcl" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufglcuc21" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpal" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcm" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udglcuc21" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpam" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udxlclc42" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxam" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcd" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udxlcuc21" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufxlcuc42" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxad" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcd" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxag" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxah" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpch" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxch" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcl" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxah" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxak" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpck" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxal" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcl" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcm" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxch" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxck" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxak" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcm" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpad" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxam" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxad" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcf" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcg" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxch" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxch" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxck" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxak" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxck" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxbm" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcm" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcl" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcd" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpch" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcd" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxal" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcg" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxam" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpad" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpck" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcd" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpaf" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpah" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcg" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxad" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxah" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxch" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxaf" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxak" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxag" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxam" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcm" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxah" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcd" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxad" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxck" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxaf" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxag" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxag" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcf" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxch" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpck" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxck" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcl" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcl" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcm" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcg" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcf" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcg" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxbm" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxbm" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxah" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxak" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxal" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxmxgd" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmplcgd" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqplcj8" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluhf" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpluhf" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqpj8" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxj8" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmxgd" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xlchf" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluj8" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xluhf" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqphf" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxlcgd" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2cmphf" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmpgd" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxlugd" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxhf" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2p2phf" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxj8" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqpj8" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmplcgd" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxmxhf" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxlugd" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2plchf" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqfqfj8" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxluj8" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxlcj8" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxhf" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2pluhf" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxmxgd" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluhf" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2pqphf" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqplcj8" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmplcgd" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpmphf" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluj8" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2x2xhf" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxj8" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpmxhf" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmplcgd" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2plchf" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpluj8" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2x2xhf" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmxgd" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2c2phf" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2c2xhf" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxlcgd" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqphf" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxlugd" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxmxgd" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxhf" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxmxhf" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxj8" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxlcj8" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmpgd" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxlcgd" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmxgd" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpscgd" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqlcgd" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmplcgd" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxlcgd" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmpgd" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmqmxgd" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmpgd" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmphf" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxlcgd" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmxgd" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmxhf" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxmxgd" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxlcgd" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxscgd" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswl2ucwh" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlclcw6" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlclcwh" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlclcwk" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcwh" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcwk" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcwm" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcwd" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmphf" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urg2x2xhf" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvqx7r" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqpluj8" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpqpf8" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtu" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqpf8" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxf8" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxt8" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpucf8" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxts" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtk" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxucf8" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtm" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtn" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtr" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxt8" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtf" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxth" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtk" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqpf8" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtl" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxth" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxf8" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluf8" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxluf8" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtm" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxts" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtn" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtu" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtr" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtu" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcw6" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpluud" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/urglclcgd" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/uqxlclcgd" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpucah" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxqpqpf8" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpluf2" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcp" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwt8" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtm" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtn" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtr" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwts" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtq" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcm" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcd" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcg" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwch" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcn" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycl" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycm" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycf" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymyck" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcf" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcg" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcl" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcp" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcn" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymych" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymyck" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmwmwud" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqyth" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztn" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8h" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzth" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztr" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxuc7r" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzts" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8m" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztl" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8r" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztm" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8s" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztr" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8q" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8u" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzts" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztu" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8s" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztf" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8u" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzth" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztk" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztm" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztn" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzluf8" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzt8" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzqzf8" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztu" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzucf8" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvluf8" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzlu7r" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvlu7r" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8r" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztk" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8h" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzuc7r" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8l" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvuc7r" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8n" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzluf8" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzqzf8" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8s" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8u" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvlu7r" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udglala21" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlcsa42" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvqp7r" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqpcsj8" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvuc7r" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztr" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztu" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzuc7r" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrplu7r" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrprp7r" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrprx7r" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzt8" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrprx7r" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrxlu7r" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrpuc7r" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztk" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxlu7r" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztl" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzt8" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxrx7r" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8l" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtm" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluf8" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtn" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxf8" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxucf8" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtu" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtl" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtm" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxt8" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtn" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtf" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxth" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtk" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtl" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtm" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqpf8" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtn" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxf8" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtr" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtf" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxluf8" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxth" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxf8" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtk" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxts" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtr" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtu" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluf8" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlcla42" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fexlclc42" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fexlcsc21" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlala42" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fexlcsc42" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fexscsc42" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwscsc42" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffxscsc42" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwsasa42" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlala21" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlcsc21" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlcsc42" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwscsa42" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwscsc21" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpag" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpak" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxal" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpam" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpal" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmxmxad" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpam" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxaf" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmxmxaf" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxaf" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxag" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpag" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxah" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxam" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxam" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpaf" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpag" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpah" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxad" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpam" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpad" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxah" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxal" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxam" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxal" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpag" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpak" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpal" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxaf" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxag" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxak" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlasc42" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmxmxad" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmplcgd" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcwl" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwad" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqpt8" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/favlcuc0c" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmwmwgd" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmymwgd" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmvmvgd" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrpla7r" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufgcslu62" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcp" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/xppcsrj-j" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/xppcsr7-7" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwqwj8" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwrw7r" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ungrxqx3w" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/mrgqw2qw28r" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/mjgqw2qw23m" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwluf8" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwluf8" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwqwf8" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwqwf8" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyt8" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyth" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytm" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytn" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytu" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytq" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyt8" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytf" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytn" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytr" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyts" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytu" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwth" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtk" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtl" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtm" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwts" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtu" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/itemifc-7-02050-ngf" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/itemifc-7-02120-ngf" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/itemifc-7-7vp036-ppv" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253156" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255331" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255327" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255328" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcb9644-000" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251848" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250393" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920533-0" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245626" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc1782-000" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245622" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245625" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920838-1" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920838-5" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055582-0" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-2055582-0" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055442-1" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055315-1" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcv6062-000" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245907" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245620" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2056004-1" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248886" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252172" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250027" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250821" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248510" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250830" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2160485-5" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2160485-0" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920721-5" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248795" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920750-2" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245634" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920750-5" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760240943" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760242507" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760249615" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252170" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254386" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760242190" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250500" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250502" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250503" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250504" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250506" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254431" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245912" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252488" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252489" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252491" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055253-5" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760241463" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254254" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252505" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253274" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2160363-0" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253713" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253714" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253385" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253386" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055083-1" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055083-3" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055083-5" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055083-0" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253381" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253276" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253277" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253383" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245629" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245632" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245630" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920751-5" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160634-2" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-003" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-004" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251755" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251763" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251762" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251761" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251759" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249511" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248796" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-7myp" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpce-33yz" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpce" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpce-44yz" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpce" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpce-55yz" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpce" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpce-66yz" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpce" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-eeyz" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-kkyz" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-mmyz" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160938-1" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-77yp" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-eeyp" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-kkyp" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-mmyp" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-kmyp" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252179" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254256" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250501" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250505" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250498" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254432" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254253" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253382" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252490" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254484" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160832-3" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250822" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250366" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055025-5" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250392" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254255" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254252" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055554-1" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760239117" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160872-3" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160363-1" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160363-2" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254921" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253384" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253712" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055083-5" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-2055083-0" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253275" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920604-2" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242789" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160852-2" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242776" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160937-1" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760243059" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246159" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255329" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255325" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255326" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255330" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255332" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253829" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920617-5" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920533-0" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245627" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245623" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920838-2" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055582-1" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055582-3" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055582-5" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055442-2" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251530" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254676" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245621" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245908" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item460158649" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248794" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2056004-2" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2056004-4" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248887" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248889" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248891" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2161003-2" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2161003-5" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2161003-0" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252386" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160485-5" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760242835" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920720-2" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253498" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055554-2" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253157" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251765" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251764" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251760" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251758" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251757" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251756" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760250062" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-7kyp" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-emyp" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-mmyp" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-7eyp" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-ekyp" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-kmyp" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxt8" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxts" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtf" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxth" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtu" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxt8" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtk" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtf" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpluf8" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtm" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtk" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpucf8" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtn" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtl" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtr" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqpf8" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxf8" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxf8" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxucf8" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxts" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmpud" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmpud" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmpud" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxluud" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqfluj8" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/urxlclcgd" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/uqglclcgd" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqplcj8" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqg2pmphf" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxcsgd" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlcucwh" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmplcgd" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmtmtgd" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpqpj8" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmxhf" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxmxhf" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmxhf" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxmxhf" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxhf" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ubwlcuc11" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/itemifc-7-02080-ngf" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/itemifc-7-7vp038-ppp3v" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/itemifc-7-7vp070-ppv" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/itemifc-7-7vp093-ppp3v" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arg2p2phf" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmphf" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtp" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrplu7r" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytq" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmymwad" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc01" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwqwj8" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/xppcsrm-m" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/xppcsr8-8" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqxlcj8" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxlugd" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpluj8" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufglusu62" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufxlulu62-mgm" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytf" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytk" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytl" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytr" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyts" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyth" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytk" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytl" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytm" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwt8" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtf" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtn" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtr" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtq" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtf" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwth" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtk" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtl" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtu" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqpf8" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcl" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcf" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwck" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwrw3r" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgryry3r" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwry3r" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgryry3r" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwuc3r" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgryuc3r" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgryry3r" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwry3r" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwuc3r" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argryuc3r" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrylu7r" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrylu7r" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrylu7r" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m002m" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m006-17m" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-07-0-m005f" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-07-0-m005m" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtl" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpucf8" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtr" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxt8" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxts" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtf" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxth" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtk" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxt8" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtf" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxth" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtk" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpluf8" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtl" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtm" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxt8" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpucf8" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtn" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxts" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtr" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtu" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxucf8" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtl" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxts" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtm" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtn" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtr" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtf" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluf8" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxth" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtu" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxf8" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtl" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcp" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycd" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycg" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymych" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcd" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwch" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwck" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcm" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycm" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycd" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycf" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycg" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycl" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxah" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcl" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxal" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxam" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcf" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcm" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcg" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcf" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcg" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxbm" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpak" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpal" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpam" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcf" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpch" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcl" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcf" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcm" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxck" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxal" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcl" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcm" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcf" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxak" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcg" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxch" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcl" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxbm" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxbm" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxad" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxaf" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcd" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxluhf" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmplugd" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxj8" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluj8" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmpgd" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxlcj8" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlcgd" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluhf" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlchf" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2c2phf" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlugd" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxhf" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2c2xhf" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpluhf" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xqphf" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqpj8" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmfmfgd" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmxgd" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxmxgd" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxlcgd" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2p2xhf" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxlcj8" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmplugd" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxj8" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmpgd" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxluhf" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqplcj8" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmphf" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpluj8" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxj8" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxgd" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmplugd" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluhf" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2p2xhf" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluj8" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqfqfj8" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmplugd" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxluj8" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqplcj8" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmpgd" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2pluhf" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxhf" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2pqphf" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmphf" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxj8" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpmphf" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmxhf" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xlchf" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpmxhf" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xluhf" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xqphf" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2cmphf" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqpj8" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2p2phf" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmfmfgd" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmxgd" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpscgd" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmxhf" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxmxgd" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmplcgd" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqmpgd" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxscgd" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxmxhf" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxscgd" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqmxgd" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxmxgd" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmphf" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpscgd" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmplcgd" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxmxgd" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmpgd" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpscgd" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxmxhf" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmxgd" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxscgd" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmplcgd" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlclcwd" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlclcwf" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcwf" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlclcwm" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxah" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcg" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxak" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpch" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxal" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxam" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxam" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcd" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcf" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcd" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcm" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxad" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxch" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxaf" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxck" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxag" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcl" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcm" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsgucnc" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxch" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxck" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcl" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxaf" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpch" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxag" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpaf" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcg" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxah" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglgucn1" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxch" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpaf" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglgucnc" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxck" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxal" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpag" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcd" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpak" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxam" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsfucn1" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpak" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcg" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpam" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpal" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcm" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcm" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpag" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcd" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxal" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpal" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpam" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcg" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxucch" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpam" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcf" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxad" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcg" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpch" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxaf" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpad" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpak" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcd" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpck" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcm" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcf" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpaf" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxck" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcg" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpag" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpaf" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxch" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxam" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpak" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcd" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcl" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpam" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcf" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpam" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcm" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcm" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcf" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpaf" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpaf" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxag" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxck" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpag" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpag" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxah" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcl" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpah" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcf" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxak" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxck" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpal" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpck" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxch" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxaf" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcm" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxck" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcl" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmpmpgd" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcm" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcm" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpaf" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxmxgd" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxak" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcm" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpag" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2p2phf" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpah" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxam" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcd" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpak" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0c" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0b" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0b" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc01" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc01" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwscuc11" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0b" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0c" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc01" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0a" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbxscuc11" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwlauc11" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwsauc11" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdvlclc42" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlcla21" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwscsc21" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlasa21" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlcla42" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlcsc21" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlcsc42" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwsasa21" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwscsa21" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwsasa42" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdxscsc42" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdxlcsc21" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdxscsc21" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlclc21" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlasa42" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlala21" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlclc42" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlala42" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewsasa42" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlcsa42" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlcsc42" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewscsc42" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/uaxlcuc0c" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ubxlcuc11" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpaf" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufglclc21" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufglclc42" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufxlclc21" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufglcuc42" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufxlclc42" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udxlclc21" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udglcuc42" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufxlcuc21" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufglulu62" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udglulu62" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufgluluk2" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udxlcuc42" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udgluluk2" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcf" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufxlulu62" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxaf" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcf" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udxlulu62" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufxluluk2" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcg" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcg" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxag" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpad" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxck" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcm" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxak" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxal" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxam" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcd" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcf" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcg" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0a" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztn" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvrz7r" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrprg7r" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrprg7r" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzlu7r" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzts" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzrz7r" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrplu7r" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrprp7r" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrpuc7r" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztf" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrxrx7r" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzth" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8h" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztm" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8m" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztf" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8n" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztk" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8l" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8q" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztu" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fexlclc21" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fexscsc21" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlclc21" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlclc42" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwsasa21" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlcsa42" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffxlcsc42" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffxlclc42" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpah" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxak" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpal" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxam" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxad" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpad" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxag" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpaf" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxah" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxad" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpad" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpaf" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpah" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpak" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxak" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxal" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpad" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpak" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxaf" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpal" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxag" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpaf" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxak" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmxmxad" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpah" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmxmxaf" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpam" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxad" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxah" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8n" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztn" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8r" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzt8" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvluf8" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztl" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8h" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqvf8" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8l" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqzf8" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvucf8" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztr" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8m" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzts" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8n" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztf" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8q" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvqvf8" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzth" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvrv7r" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8s" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzrz7r" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvqzf8" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvrz7r" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8u" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztl" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvucf8" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8m" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztm" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8q" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8r" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzucf8" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvrv7r" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udglcla21" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2x2xhf" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmpmpgd" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcg" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmxmpgd" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmxmxgd" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmpmpgd" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-2055554-0" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-1920604-0" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-1920606-0" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160662-3" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160742-2" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160832-5" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160872-5" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160832-2" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920606-0" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920721-0" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920751-0" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920606-5" TargetMode="External" /><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055442-5" TargetMode="External" /><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055554-0" TargetMode="External" /><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055253-0" TargetMode="External" /><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055025-3" TargetMode="External" /><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055253-3" TargetMode="External" /><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055253-5" TargetMode="External" /><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055083-2" TargetMode="External" /><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055554-3" TargetMode="External" /><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055253-2" TargetMode="External" /><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055371-5" TargetMode="External" /><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055025-2" TargetMode="External" /><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1712297" TargetMode="External" /><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920608-1" TargetMode="External" /><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920604-1" TargetMode="External" /><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920533-3" TargetMode="External" /><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920608-5" TargetMode="External" /><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920617-2" TargetMode="External" /><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1920523-2" TargetMode="External" /><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920617-3" TargetMode="External" /><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920604-5" TargetMode="External" /><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920721-3" TargetMode="External" /><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920675-3" TargetMode="External" /><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920606-2" TargetMode="External" /><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920606-3" TargetMode="External" /><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920779-5" TargetMode="External" /><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udxluluk2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpah" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udglclc21" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpak" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udglclc42" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcl" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufglcuc21" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpal" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcm" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udglcuc21" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpam" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udxlclc42" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxam" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcd" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udxlcuc21" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufxlcuc42" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxad" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcd" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxag" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxah" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpch" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxch" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcl" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxah" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxak" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpck" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxal" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcl" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcm" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffxlclc21" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmphf" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmphf" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxhf" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqphf" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqphf" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxhf" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxhf" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmplugd" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmplugd" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlasc42" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmxmxad" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmplcgd" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcwl" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwad" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqpt8" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/favlcuc0c" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmwmwgd" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmymwgd" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmvmvgd" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrpla7r" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufgcslu62" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcp" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/xppcsrj-j" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/xppcsr7-7" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwqwj8" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwrw7r" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ungrxqx3w" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/mrgqw2qw28r" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/mjgqw2qw23m" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwluf8" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwluf8" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwqwf8" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwqwf8" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyt8" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyth" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytm" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytn" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytu" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytq" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyt8" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytf" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytn" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytr" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyts" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytu" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwth" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtk" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtl" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtm" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwts" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtu" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxf8" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxt8" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpucf8" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxts" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtk" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxucf8" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtm" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtn" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtr" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxt8" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtf" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxth" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtk" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqpf8" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtl" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxth" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxf8" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluf8" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxluf8" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtm" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxts" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtn" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtu" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtr" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtu" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcw6" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpluud" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/urglclcgd" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/uqxlclcgd" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpucah" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmphf" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urg2x2xhf" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvqx7r" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqpluj8" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpqpf8" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlcla42" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlcsa42" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvqp7r" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqpcsj8" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvuc7r" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztr" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztu" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzuc7r" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrplu7r" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrprp7r" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrprx7r" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzt8" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrprx7r" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrxlu7r" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrpuc7r" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztk" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxlu7r" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztl" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzt8" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxrx7r" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8l" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztn" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxqpqpf8" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpluf2" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcp" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8h" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzth" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztr" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxuc7r" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzts" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8m" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztl" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8r" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztm" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8s" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztr" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8q" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8u" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzts" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztu" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8s" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztf" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8u" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzth" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztk" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztm" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztn" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzluf8" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzt8" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzqzf8" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztu" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzucf8" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvluf8" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzlu7r" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvlu7r" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8r" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztk" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8h" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzuc7r" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8l" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvuc7r" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8n" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzluf8" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzqzf8" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8s" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8u" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvlu7r" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udglala21" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760256099" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwt8" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtm" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtn" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtr" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwts" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtq" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcm" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcd" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcg" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwch" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcn" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycl" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycm" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycf" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymyck" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcf" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcg" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcl" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcp" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcn" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymych" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymyck" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmwmwud" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqyth" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920675-0" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920604-0" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920675-5" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920751-0" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920779-0" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920606-5" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920721-5" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920838-0" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920533-5" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055554-0" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055372-0" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055554-5" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055025-5" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055253-0" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055315-0" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2160363-5" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2160485-0" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2160832-0" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2105081-0" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/2105081" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2105082-0" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/2105082" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249505" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760252457" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-001" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-002" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-007" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920533-5" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920720-3" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920604-3" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1920618-6" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920720-5" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920533-2" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920606-1" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920750-5" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920751-1" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920751-2" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920751-3" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920779-2" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920606-5" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920779-3" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920838-3" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920604-0" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920720-0" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920604-5" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920779-0" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055025-0" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055554-5" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055582-0" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2-2160565-0" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2160363-5" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2-2160564-0" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160363-5" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160485-2" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160669-6" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160872-2" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-1920720-0" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-2055442-0" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055025-5" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055457-3" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055096-3" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055253-1" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055371-3" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055554-5" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055025-1" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055582-2" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055664-2" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055664-5" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlasa21" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlcsa21" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlcla21" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewscsa21" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlcsc21" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewscsa42" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewsasa21" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewlcla42" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewscla21" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewscsc21" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fewscla42" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fexlclc42" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fexlcsc21" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlala42" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fexlcsc42" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fexscsc42" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwscsc42" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffxscsc42" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwsasa42" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlala21" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlcsc21" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlcsc42" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwscsa42" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwscsc21" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpag" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpak" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxal" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpam" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpal" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmxmxad" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpam" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxaf" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmxmxaf" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxaf" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxag" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpag" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxah" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxam" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxam" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpaf" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpag" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpah" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxad" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpam" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpad" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxah" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxal" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxam" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxal" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpag" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpak" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpal" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxaf" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxag" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxak" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmpgd" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxlcgd" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmxgd" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpscgd" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqlcgd" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmplcgd" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxlcgd" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmpgd" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmqmxgd" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmpgd" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmphf" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxlcgd" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmxgd" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmxhf" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxmxgd" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxlcgd" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxscgd" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswl2ucwh" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlclcw6" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlclcwh" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlclcwk" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcwh" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcwk" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcwm" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcwd" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxmxgd" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmplcgd" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqplcj8" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluhf" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpluhf" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqpj8" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxj8" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmxgd" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xlchf" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluj8" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xluhf" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqphf" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxlcgd" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2cmphf" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmpgd" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxlugd" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxhf" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2p2phf" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxj8" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqpj8" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmplcgd" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxmxhf" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxlugd" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2plchf" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqfqfj8" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxluj8" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxlcj8" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxhf" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2pluhf" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxmxgd" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluhf" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2pqphf" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqplcj8" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmplcgd" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpmphf" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluj8" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2x2xhf" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxj8" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpmxhf" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmplcgd" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2plchf" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpluj8" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2x2xhf" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmxgd" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2c2phf" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2c2xhf" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxlcgd" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqphf" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxlugd" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxmxgd" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxhf" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxmxhf" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxj8" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxlcj8" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsgucn1" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcd" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpam" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcf" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxad" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcg" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglfucn1" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpad" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcm" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglfucnc" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpck" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpad" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpag" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcl" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxak" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcm" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpah" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpah" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcf" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpal" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcl" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcd" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpah" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsfucnc" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcf" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpak" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccf" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpah" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccg" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcf" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpak" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxam" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpal" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcd" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcd" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxch" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcf" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxucck" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxck" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccl" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcg" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcl" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccm" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxch" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxag" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpad" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpal" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcl" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxah" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpaf" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpad" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpag" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpah" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxak" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpah" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxck" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpal" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcl" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcd" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcg" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxad" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpad" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpad" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxaf" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxch" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccd" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpak" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcg" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcm" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcg" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxal" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpch" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcl" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpch" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxad" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpam" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpck" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcd" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcl" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxag" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpad" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxmpgd" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxah" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcl" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxmpgd" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcd" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxmxgd" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxal" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcf" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2p2phf" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2x2phf" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcg" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2x2phf" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2x2xhf" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxch" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcf" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpal" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmpmpgd" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmxmpgd" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpam" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmxmxgd" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxag" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcf" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxch" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpck" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxck" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcl" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcl" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcm" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcg" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcf" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcg" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxbm" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxbm" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxah" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxak" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxal" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0a" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0b" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0b" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0c" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc01" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc01" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0a" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0c" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0a" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0b" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0c" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0c" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0a" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbxlcuc11" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwlcuc11" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlasa42" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlala21" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlclc42" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwscsa42" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlala42" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlcsa21" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwscla21" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwscsc42" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwscla42" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlclc21" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdxlclc21" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdxlclc42" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdxlcsc42" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxch" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxck" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxak" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcm" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpad" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxam" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxad" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcf" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcg" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxch" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxch" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxck" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxak" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxck" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxbm" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcm" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcl" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcd" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpch" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcd" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxal" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcg" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxam" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpad" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpck" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcd" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpaf" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpah" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcg" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxad" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxah" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxch" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxaf" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxak" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxag" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxam" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcm" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxah" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcd" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxad" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxck" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxaf" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxag" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0m-0-m003m" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m003m" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0e-0-m005f" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0e-0-p030m" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxud" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqpts" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwuc3r" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgryuc3r" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwrw3r" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwry3r" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwrw3r" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgryuc3r" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwrw3r" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argryry3r" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwry3r" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwuc3r" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwlu7r" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwlu7r" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrylu7r" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwlu7r" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwlu7r" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtm" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluf8" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtn" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxf8" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxucf8" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtu" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtl" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtm" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxt8" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtn" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtf" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxth" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtk" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtl" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtm" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqpf8" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtn" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxf8" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtr" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtf" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxluf8" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxth" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxf8" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtk" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxts" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtr" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtu" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluf8" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtu" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcb9468-000" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc0909-000" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0932-000" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0871-000" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc0877-000" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc0905-000" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc0906-000" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc2430-000" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-7myp" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1-2056006-1" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item9-1920523-1" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251755" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255331" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255327" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255328" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcb9644-000" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251848" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250393" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920533-0" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245626" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc1782-000" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245622" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245625" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-002" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcv5972-000" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-003" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-004" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-7kyp" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-emyp" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-7eyp" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-77yz" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-77yp" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-eeyp" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-kkyp" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920838-1" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920838-5" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055582-0" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-2055582-0" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055442-1" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055315-1" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcv6062-000" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245907" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245620" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2056004-1" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248886" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252172" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250027" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250821" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248510" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250830" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2160485-5" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2160485-0" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920721-5" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248795" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920750-2" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245634" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920750-5" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760240943" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760242507" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760249615" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252170" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254386" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760242190" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250500" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250502" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250503" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250504" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250506" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254431" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245912" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252488" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252489" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252491" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055253-5" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760241463" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254254" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252505" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253274" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2160363-0" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253713" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253714" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253385" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253386" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055083-1" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055083-3" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055083-5" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055083-0" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253381" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253276" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253277" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253383" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245629" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245632" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245630" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920751-5" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160634-2" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246010" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253156" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249511" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248796" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251763" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251762" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251761" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251759" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufxlulu62-mgm" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-77yp" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-eeyp" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-kkyp" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-mmyp" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpcc-kmyp" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpcc" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-7myp" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-7kyp" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-emyp" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-mmyp" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-7eyp" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-ekyp" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-kmyp" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxluhf" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmplugd" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxj8" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluj8" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmpgd" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxlcj8" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlcgd" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluhf" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlchf" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2c2phf" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlugd" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxhf" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2c2xhf" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpluhf" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xqphf" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqpj8" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmfmfgd" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmxgd" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxmxgd" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxlcgd" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2p2xhf" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxlcj8" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmplugd" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxj8" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmpgd" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxluhf" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqplcj8" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmphf" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpluj8" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxj8" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxgd" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmplugd" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluhf" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2p2xhf" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluj8" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqfqfj8" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmplugd" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxluj8" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqplcj8" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmpgd" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2pluhf" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-eeyz" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-kkyz" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpca-mmyz" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fpca" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpce-33yz" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpce" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160938-1" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253498" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055554-2" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253157" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760256098" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254331" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254332" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-003" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-004" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-008" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-008" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqplcj8" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqg2pmphf" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxcsgd" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlcucwh" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmplcgd" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmtmtgd" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpqpj8" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtn" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtr" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtf" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluf8" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxth" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtu" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxf8" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtl" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxt8" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxts" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtf" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxth" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtu" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxt8" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtk" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtf" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpluf8" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtm" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtk" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpucf8" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtn" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtl" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtr" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqpf8" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxf8" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxf8" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxucf8" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxts" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmpud" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmpud" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmpud" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxluud" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqfluj8" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/urxlclcgd" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/uqglclcgd" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ubwlcuc11" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztn" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvrz7r" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrprg7r" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrprg7r" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzlu7r" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzts" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzrz7r" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrplu7r" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrprp7r" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrpuc7r" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztf" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrxrx7r" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzth" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8h" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztm" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8m" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztf" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arg2p2phf" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmphf" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtp" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrplu7r" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytq" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmymwad" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc01" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwqwj8" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/xppcsrm-m" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/xppcsr8-8" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqxlcj8" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxlugd" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpluj8" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytf" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytk" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytl" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytr" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyts" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyth" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytk" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytl" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytm" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwt8" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtf" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtn" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtr" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtq" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxhf" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2pqphf" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmphf" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxj8" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpmphf" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmxhf" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xlchf" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpmxhf" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xluhf" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xqphf" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2cmphf" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqpj8" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2p2phf" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmfmfgd" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsgucnc" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxch" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxck" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcl" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxaf" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpch" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxag" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpaf" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcg" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxah" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglgucn1" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxch" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpaf" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglgucnc" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxck" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxal" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpag" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcd" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpak" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxam" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsfucn1" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpak" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcg" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpam" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpal" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcm" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcm" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpag" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcd" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxal" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpal" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpam" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcg" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxucch" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpam" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcf" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxad" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcg" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpch" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxaf" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpad" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpak" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcd" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpck" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcm" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcf" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpaf" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxck" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcg" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpag" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpaf" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxch" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxam" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpak" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcd" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcl" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpam" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcf" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpam" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcm" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fexlclc21" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fexscsc21" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlclc21" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlclc42" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwsasa21" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffwlcsa42" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffxlcsc42" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ffxlclc42" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpah" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxak" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpal" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxam" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxad" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpad" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxag" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpaf" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxah" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0a" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0c" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0b" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0b" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc01" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc01" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwscuc11" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0b" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0c" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc01" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0a" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbxscuc11" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwlauc11" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwsauc11" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdvlclc42" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlcla21" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwscsc21" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlasa21" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlcla42" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlcsc21" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwlcsc42" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwsasa21" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwscsa21" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdwsasa42" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdxscsc42" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdxlcsc21" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/fdxscsc21" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcl" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxbm" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxbm" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxad" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxaf" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcd" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxah" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcg" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxak" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpch" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxal" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxam" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxam" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcd" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcf" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcd" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcm" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxad" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxch" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxaf" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxck" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxag" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcl" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcm" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcm" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcf" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpaf" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpaf" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxag" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxck" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpag" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpag" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxah" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcl" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpah" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcf" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxak" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxck" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpal" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpck" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxch" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxaf" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcm" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxck" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcl" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmpmpgd" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcm" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcm" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpaf" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxmxgd" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxak" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcm" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpag" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2p2phf" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpah" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxam" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcd" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpak" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2x2xhf" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmpmpgd" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcg" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmxmpgd" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmxmxgd" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmpmpgd" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmxgd" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpscgd" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmxhf" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxmxgd" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmplcgd" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqmpgd" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxscgd" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxmxhf" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxscgd" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqmxgd" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxmxgd" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmphf" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpscgd" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmplcgd" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxmxgd" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmpgd" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpscgd" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxmxhf" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmxgd" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxscgd" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmplcgd" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlclcwd" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlclcwf" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fsxlclcwf" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/distribution-assemblies/fswlclcwm" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/uaxlcuc0c" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ubxlcuc11" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpaf" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufglclc21" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufglclc42" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufxlclc21" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufglcuc42" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufxlclc42" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udxlclc21" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udglcuc42" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufxlcuc21" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufglulu62" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udglulu62" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufgluluk2" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udxlcuc42" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udgluluk2" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcf" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufxlulu62" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxaf" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcf" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/udxlulu62" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ufxluluk2" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcg" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcg" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxag" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpad" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxck" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcm" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxak" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxal" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxam" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcd" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcf" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcg" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxad" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxaf" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxbm" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpck" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcl" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxal" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpaf" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxad" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpah" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcd" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxaf" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxag" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxaf" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxah" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcd" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxag" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxah" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcl" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxal" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxam" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcf" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcm" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcg" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcf" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcg" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxbm" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpak" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpal" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpam" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcf" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpch" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcl" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcf" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcm" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxck" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxal" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcl" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcm" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcf" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxak" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcg" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxch" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmxhf" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxmxhf" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmxhf" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxmxhf" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxhf" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpce-44yz" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpce" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpce-55yz" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpce" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemfpce-66yz" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-patch-cords/fpce" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160662-3" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160742-2" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160832-5" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160872-5" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160832-2" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-2055554-0" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-1920604-0" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-1920606-0" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc0936-000" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0872-000" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcc0908-000" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc2247-000" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc2979-000" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/itemcv6134-000" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-001" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055025-0" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055372-5" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1-2055334-0" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055457-5" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920604-5" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920720-0" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920721-0" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920617-5" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920608-1" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920604-1" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920533-3" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920608-5" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920617-2" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1920523-2" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920617-3" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920604-5" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920721-3" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920675-3" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920606-2" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920606-3" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920779-5" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920606-0" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920721-0" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920751-0" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-1920606-5" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055442-5" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055554-0" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055253-0" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055025-3" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055253-3" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055253-5" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055083-2" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055554-3" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055253-2" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055371-5" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055025-2" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1712297" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246159" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255329" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255325" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255326" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255330" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760255332" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253829" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920617-5" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-1920533-0" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245627" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245623" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920838-2" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055582-1" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055582-3" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055582-5" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055442-2" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251530" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254676" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245621" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760245908" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item460158649" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248794" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2056004-2" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2056004-4" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248887" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248889" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760248891" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2161003-2" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2161003-5" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2161003-0" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252386" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160485-5" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760242835" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920720-2" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252179" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254256" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250501" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250505" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250498" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254432" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254253" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253382" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760252490" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254484" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160832-3" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250822" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250366" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2-2055025-5" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760250392" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254255" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254252" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2055554-1" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760239117" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160872-3" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160363-1" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item2160363-2" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760254921" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253384" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253712" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1-2055083-5" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item3-2055083-0" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760253275" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item1920604-2" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242789" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160852-2" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242776" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160937-1" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760243059" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251765" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251764" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251760" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/item760251758" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/patch-cords/ocj" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251757" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251756" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760250062" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J1431"/>
+  <dimension ref="A1:J1328"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="22" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="19.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="172.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="49.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
+      <c r="E2" t="s">
+        <v>13</v>
+      </c>
+      <c r="F2" t="s">
+        <v>14</v>
+      </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>21</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" t="s">
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>25</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="C6" s="1" t="s">
         <v>27</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="C7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" t="s">
+        <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
+      <c r="E9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
       <c r="G9" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="H9" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
         <v>38</v>
       </c>
-      <c r="B10" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="E10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>39</v>
+      </c>
+      <c r="C11" t="s">
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>40</v>
+      </c>
+      <c r="E11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" t="s">
+        <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>41</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>42</v>
+      </c>
+      <c r="E12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" t="s">
+        <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="H12" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>43</v>
+      </c>
+      <c r="C13" t="s">
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>44</v>
+      </c>
+      <c r="E13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>45</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>46</v>
+      </c>
+      <c r="E14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" t="s">
+        <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H14" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>47</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>48</v>
+      </c>
+      <c r="E15" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>49</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>50</v>
+      </c>
+      <c r="E16" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="H16" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="C17" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>52</v>
       </c>
-      <c r="D17" t="s">
-        <v>63</v>
+      <c r="E17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>55</v>
+      </c>
+      <c r="E18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H18" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>56</v>
+      </c>
+      <c r="C19" t="s">
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>57</v>
+      </c>
+      <c r="E19" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" t="s">
+        <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H19" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>58</v>
+      </c>
+      <c r="C20" t="s">
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>59</v>
+      </c>
+      <c r="E20" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" t="s">
+        <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H20" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>60</v>
+      </c>
+      <c r="C21" t="s">
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>75</v>
+        <v>61</v>
+      </c>
+      <c r="E21" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" t="s">
+        <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H21" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>62</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>63</v>
+      </c>
+      <c r="E22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H22" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>64</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>65</v>
+      </c>
+      <c r="E23" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H23" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>66</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>84</v>
+        <v>67</v>
+      </c>
+      <c r="E24" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H24" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>68</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>69</v>
+      </c>
+      <c r="E25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H25" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>70</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
+        <v>71</v>
+      </c>
+      <c r="E26" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H26" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>72</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>93</v>
+        <v>73</v>
+      </c>
+      <c r="E27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" t="s">
+        <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>74</v>
+      </c>
+      <c r="C28" t="s">
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>96</v>
+        <v>75</v>
+      </c>
+      <c r="E28" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" t="s">
+        <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H28" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>76</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>99</v>
+        <v>77</v>
+      </c>
+      <c r="E29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" t="s">
+        <v>14</v>
       </c>
       <c r="G29" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H29" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>78</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>102</v>
+        <v>79</v>
+      </c>
+      <c r="E30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H30" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>80</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>93</v>
+        <v>81</v>
+      </c>
+      <c r="E31" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" t="s">
+        <v>82</v>
       </c>
       <c r="G31" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="H31" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>84</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="E32" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
       </c>
       <c r="G32" t="s">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="H32" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>88</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>112</v>
+        <v>89</v>
       </c>
       <c r="E33" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="H33" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="C34" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>115</v>
+        <v>92</v>
+      </c>
+      <c r="E34" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
       </c>
       <c r="G34" t="s">
-        <v>116</v>
+        <v>90</v>
       </c>
       <c r="H34" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>118</v>
+        <v>93</v>
       </c>
       <c r="C35" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>119</v>
+        <v>94</v>
+      </c>
+      <c r="E35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
       </c>
       <c r="G35" t="s">
-        <v>116</v>
+        <v>90</v>
       </c>
       <c r="H35" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>95</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>122</v>
+        <v>96</v>
+      </c>
+      <c r="E36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="H36" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>97</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>125</v>
+        <v>98</v>
+      </c>
+      <c r="E37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="H37" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>99</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>128</v>
+        <v>100</v>
+      </c>
+      <c r="E38" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="H38" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>101</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>131</v>
+        <v>102</v>
+      </c>
+      <c r="E39" t="s">
+        <v>13</v>
       </c>
       <c r="G39" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="H39" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>104</v>
+      </c>
+      <c r="C40" t="s">
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>134</v>
+        <v>105</v>
+      </c>
+      <c r="E40" t="s">
+        <v>13</v>
       </c>
       <c r="G40" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
       <c r="H40" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>107</v>
+      </c>
+      <c r="C41" t="s">
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>137</v>
+        <v>108</v>
+      </c>
+      <c r="E41" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" t="s">
+        <v>82</v>
       </c>
       <c r="G41" t="s">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="H41" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>110</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>140</v>
+        <v>111</v>
+      </c>
+      <c r="E42" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" t="s">
+        <v>82</v>
       </c>
       <c r="G42" t="s">
-        <v>54</v>
+        <v>112</v>
       </c>
       <c r="H42" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>113</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>143</v>
+        <v>114</v>
+      </c>
+      <c r="E43" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
       </c>
       <c r="G43" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="H43" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>115</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>146</v>
+        <v>116</v>
+      </c>
+      <c r="E44" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" t="s">
+        <v>82</v>
       </c>
       <c r="G44" t="s">
-        <v>54</v>
+        <v>117</v>
       </c>
       <c r="H44" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>119</v>
+      </c>
+      <c r="C45" t="s">
+        <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>149</v>
+        <v>120</v>
+      </c>
+      <c r="E45" t="s">
+        <v>13</v>
+      </c>
+      <c r="F45" t="s">
+        <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H45" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>121</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>152</v>
+        <v>122</v>
+      </c>
+      <c r="E46" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" t="s">
+        <v>123</v>
       </c>
       <c r="G46" t="s">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="H46" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>125</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>155</v>
+        <v>126</v>
+      </c>
+      <c r="E47" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" t="s">
+        <v>82</v>
       </c>
       <c r="G47" t="s">
-        <v>54</v>
+        <v>127</v>
       </c>
       <c r="H47" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>129</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>158</v>
+        <v>130</v>
+      </c>
+      <c r="E48" t="s">
+        <v>13</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
       </c>
       <c r="G48" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="H48" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>131</v>
+      </c>
+      <c r="C49" t="s">
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>161</v>
+        <v>132</v>
+      </c>
+      <c r="E49" t="s">
+        <v>13</v>
+      </c>
+      <c r="F49" t="s">
+        <v>14</v>
       </c>
       <c r="G49" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="H49" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>133</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>164</v>
+        <v>134</v>
+      </c>
+      <c r="E50" t="s">
+        <v>13</v>
+      </c>
+      <c r="F50" t="s">
+        <v>14</v>
       </c>
       <c r="G50" t="s">
-        <v>54</v>
+        <v>135</v>
       </c>
       <c r="H50" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>136</v>
+      </c>
+      <c r="C51" t="s">
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>167</v>
+        <v>137</v>
+      </c>
+      <c r="E51" t="s">
+        <v>13</v>
+      </c>
+      <c r="F51" t="s">
+        <v>123</v>
       </c>
       <c r="G51" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="H51" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>138</v>
+      </c>
+      <c r="C52" t="s">
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>170</v>
+        <v>139</v>
+      </c>
+      <c r="E52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F52" t="s">
+        <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="H52" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>140</v>
+      </c>
+      <c r="C53" t="s">
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>173</v>
+        <v>141</v>
+      </c>
+      <c r="E53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F53" t="s">
+        <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="H53" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>142</v>
+      </c>
+      <c r="C54" t="s">
+        <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>176</v>
+        <v>143</v>
+      </c>
+      <c r="E54" t="s">
+        <v>13</v>
+      </c>
+      <c r="F54" t="s">
+        <v>82</v>
       </c>
       <c r="G54" t="s">
-        <v>54</v>
+        <v>144</v>
       </c>
       <c r="H54" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>145</v>
+      </c>
+      <c r="C55" t="s">
+        <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>179</v>
+        <v>146</v>
+      </c>
+      <c r="E55" t="s">
+        <v>13</v>
+      </c>
+      <c r="F55" t="s">
+        <v>82</v>
       </c>
       <c r="G55" t="s">
-        <v>54</v>
+        <v>144</v>
       </c>
       <c r="H55" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>147</v>
+      </c>
+      <c r="C56" t="s">
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>182</v>
+        <v>148</v>
+      </c>
+      <c r="E56" t="s">
+        <v>13</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
       </c>
       <c r="G56" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="H56" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>149</v>
+      </c>
+      <c r="C57" t="s">
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>185</v>
+        <v>150</v>
+      </c>
+      <c r="E57" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" t="s">
+        <v>123</v>
       </c>
       <c r="G57" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="H57" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>151</v>
+      </c>
+      <c r="C58" t="s">
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>188</v>
+        <v>152</v>
+      </c>
+      <c r="E58" t="s">
+        <v>13</v>
+      </c>
+      <c r="F58" t="s">
+        <v>123</v>
       </c>
       <c r="G58" t="s">
-        <v>54</v>
+        <v>153</v>
       </c>
       <c r="H58" t="s">
-        <v>19</v>
+        <v>154</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>155</v>
+      </c>
+      <c r="C59" t="s">
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>191</v>
+        <v>156</v>
+      </c>
+      <c r="E59" t="s">
+        <v>13</v>
+      </c>
+      <c r="F59" t="s">
+        <v>157</v>
       </c>
       <c r="G59" t="s">
-        <v>29</v>
+        <v>158</v>
       </c>
       <c r="H59" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>159</v>
+      </c>
+      <c r="C60" t="s">
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>194</v>
+        <v>160</v>
+      </c>
+      <c r="E60" t="s">
+        <v>13</v>
+      </c>
+      <c r="F60" t="s">
+        <v>123</v>
       </c>
       <c r="G60" t="s">
-        <v>54</v>
+        <v>161</v>
       </c>
       <c r="H60" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>162</v>
+      </c>
+      <c r="C61" t="s">
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>197</v>
+        <v>163</v>
+      </c>
+      <c r="E61" t="s">
+        <v>13</v>
+      </c>
+      <c r="F61" t="s">
+        <v>164</v>
       </c>
       <c r="G61" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="H61" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>165</v>
+      </c>
+      <c r="C62" t="s">
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>200</v>
+        <v>166</v>
+      </c>
+      <c r="E62" t="s">
+        <v>13</v>
+      </c>
+      <c r="F62" t="s">
+        <v>164</v>
       </c>
       <c r="G62" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="H62" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>167</v>
+      </c>
+      <c r="C63" t="s">
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>203</v>
+        <v>168</v>
+      </c>
+      <c r="E63" t="s">
+        <v>13</v>
+      </c>
+      <c r="F63" t="s">
+        <v>164</v>
       </c>
       <c r="G63" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H63" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>169</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>206</v>
+        <v>170</v>
+      </c>
+      <c r="E64" t="s">
+        <v>13</v>
+      </c>
+      <c r="F64" t="s">
+        <v>164</v>
       </c>
       <c r="G64" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="H64" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>171</v>
+      </c>
+      <c r="C65" t="s">
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>209</v>
+        <v>172</v>
+      </c>
+      <c r="E65" t="s">
+        <v>13</v>
+      </c>
+      <c r="F65" t="s">
+        <v>164</v>
       </c>
       <c r="G65" t="s">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="H65" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>173</v>
+      </c>
+      <c r="C66" t="s">
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>212</v>
+        <v>174</v>
+      </c>
+      <c r="E66" t="s">
+        <v>13</v>
+      </c>
+      <c r="F66" t="s">
+        <v>164</v>
       </c>
       <c r="G66" t="s">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="H66" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>175</v>
+      </c>
+      <c r="C67" t="s">
+        <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>215</v>
+        <v>176</v>
+      </c>
+      <c r="E67" t="s">
+        <v>13</v>
+      </c>
+      <c r="F67" t="s">
+        <v>164</v>
       </c>
       <c r="G67" t="s">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="H67" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>177</v>
+      </c>
+      <c r="C68" t="s">
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>218</v>
+        <v>178</v>
+      </c>
+      <c r="E68" t="s">
+        <v>13</v>
+      </c>
+      <c r="F68" t="s">
+        <v>164</v>
       </c>
       <c r="G68" t="s">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="H68" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>179</v>
+      </c>
+      <c r="C69" t="s">
+        <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>221</v>
+        <v>180</v>
+      </c>
+      <c r="E69" t="s">
+        <v>13</v>
+      </c>
+      <c r="F69" t="s">
+        <v>164</v>
       </c>
       <c r="G69" t="s">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="H69" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>181</v>
+      </c>
+      <c r="C70" t="s">
+        <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>224</v>
+        <v>182</v>
+      </c>
+      <c r="E70" t="s">
+        <v>13</v>
+      </c>
+      <c r="F70" t="s">
+        <v>164</v>
       </c>
       <c r="G70" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="H70" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>183</v>
+      </c>
+      <c r="C71" t="s">
+        <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>227</v>
+        <v>184</v>
+      </c>
+      <c r="E71" t="s">
+        <v>13</v>
+      </c>
+      <c r="F71" t="s">
+        <v>164</v>
       </c>
       <c r="G71" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="H71" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>185</v>
+      </c>
+      <c r="C72" t="s">
+        <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>230</v>
+        <v>186</v>
+      </c>
+      <c r="E72" t="s">
+        <v>13</v>
+      </c>
+      <c r="F72" t="s">
+        <v>164</v>
       </c>
       <c r="G72" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H72" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>187</v>
+      </c>
+      <c r="C73" t="s">
+        <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>233</v>
+        <v>188</v>
+      </c>
+      <c r="E73" t="s">
+        <v>13</v>
+      </c>
+      <c r="F73" t="s">
+        <v>164</v>
       </c>
       <c r="G73" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H73" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>189</v>
+      </c>
+      <c r="C74" t="s">
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>236</v>
+        <v>190</v>
+      </c>
+      <c r="E74" t="s">
+        <v>13</v>
+      </c>
+      <c r="F74" t="s">
+        <v>164</v>
       </c>
       <c r="G74" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="H74" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>191</v>
+      </c>
+      <c r="C75" t="s">
+        <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>239</v>
+        <v>192</v>
+      </c>
+      <c r="E75" t="s">
+        <v>13</v>
+      </c>
+      <c r="F75" t="s">
+        <v>164</v>
       </c>
       <c r="G75" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H75" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>193</v>
+      </c>
+      <c r="C76" t="s">
+        <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>242</v>
+        <v>194</v>
+      </c>
+      <c r="E76" t="s">
+        <v>13</v>
+      </c>
+      <c r="F76" t="s">
+        <v>164</v>
       </c>
       <c r="G76" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H76" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>195</v>
+      </c>
+      <c r="C77" t="s">
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>245</v>
+        <v>196</v>
+      </c>
+      <c r="E77" t="s">
+        <v>13</v>
+      </c>
+      <c r="F77" t="s">
+        <v>164</v>
       </c>
       <c r="G77" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H77" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>197</v>
+      </c>
+      <c r="C78" t="s">
+        <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>248</v>
+        <v>198</v>
+      </c>
+      <c r="E78" t="s">
+        <v>13</v>
+      </c>
+      <c r="F78" t="s">
+        <v>164</v>
       </c>
       <c r="G78" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H78" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>199</v>
+      </c>
+      <c r="C79" t="s">
+        <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>251</v>
+        <v>200</v>
+      </c>
+      <c r="E79" t="s">
+        <v>13</v>
+      </c>
+      <c r="F79" t="s">
+        <v>164</v>
       </c>
       <c r="G79" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H79" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>201</v>
+      </c>
+      <c r="C80" t="s">
+        <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>254</v>
+        <v>202</v>
+      </c>
+      <c r="E80" t="s">
+        <v>13</v>
+      </c>
+      <c r="F80" t="s">
+        <v>164</v>
       </c>
       <c r="G80" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H80" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>203</v>
+      </c>
+      <c r="C81" t="s">
+        <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>257</v>
+        <v>204</v>
+      </c>
+      <c r="E81" t="s">
+        <v>13</v>
+      </c>
+      <c r="F81" t="s">
+        <v>164</v>
       </c>
       <c r="G81" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H81" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>205</v>
+      </c>
+      <c r="C82" t="s">
+        <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>260</v>
+        <v>206</v>
+      </c>
+      <c r="E82" t="s">
+        <v>13</v>
+      </c>
+      <c r="F82" t="s">
+        <v>164</v>
       </c>
       <c r="G82" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H82" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>207</v>
+      </c>
+      <c r="C83" t="s">
+        <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>263</v>
+        <v>208</v>
+      </c>
+      <c r="E83" t="s">
+        <v>13</v>
+      </c>
+      <c r="F83" t="s">
+        <v>123</v>
       </c>
       <c r="G83" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H83" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>209</v>
+      </c>
+      <c r="C84" t="s">
+        <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>266</v>
+        <v>210</v>
+      </c>
+      <c r="E84" t="s">
+        <v>13</v>
+      </c>
+      <c r="F84" t="s">
+        <v>123</v>
       </c>
       <c r="G84" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H84" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>211</v>
+      </c>
+      <c r="C85" t="s">
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>269</v>
+        <v>212</v>
+      </c>
+      <c r="E85" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" t="s">
+        <v>123</v>
       </c>
       <c r="G85" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H85" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>213</v>
+      </c>
+      <c r="C86" t="s">
+        <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>272</v>
+        <v>214</v>
+      </c>
+      <c r="E86" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" t="s">
+        <v>123</v>
       </c>
       <c r="G86" t="s">
-        <v>54</v>
+        <v>215</v>
       </c>
       <c r="H86" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>216</v>
+      </c>
+      <c r="C87" t="s">
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>275</v>
+        <v>217</v>
+      </c>
+      <c r="E87" t="s">
+        <v>13</v>
+      </c>
+      <c r="F87" t="s">
+        <v>123</v>
       </c>
       <c r="G87" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H87" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>218</v>
+      </c>
+      <c r="C88" t="s">
+        <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>277</v>
+        <v>219</v>
+      </c>
+      <c r="E88" t="s">
+        <v>13</v>
+      </c>
+      <c r="F88" t="s">
+        <v>123</v>
       </c>
       <c r="G88" t="s">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="H88" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>278</v>
+        <v>220</v>
       </c>
       <c r="C89" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>280</v>
+        <v>221</v>
       </c>
       <c r="E89" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F89" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G89" t="s">
-        <v>282</v>
+        <v>19</v>
       </c>
       <c r="H89" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>284</v>
+        <v>222</v>
       </c>
       <c r="C90" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>285</v>
+        <v>223</v>
       </c>
       <c r="E90" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F90" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G90" t="s">
-        <v>286</v>
+        <v>19</v>
       </c>
       <c r="H90" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>288</v>
+        <v>224</v>
       </c>
       <c r="C91" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>289</v>
+        <v>225</v>
       </c>
       <c r="E91" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F91" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G91" t="s">
-        <v>291</v>
+        <v>19</v>
       </c>
       <c r="H91" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>292</v>
+        <v>226</v>
       </c>
       <c r="C92" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>293</v>
+        <v>227</v>
       </c>
       <c r="E92" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F92" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G92" t="s">
-        <v>291</v>
+        <v>215</v>
       </c>
       <c r="H92" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>294</v>
+        <v>228</v>
       </c>
       <c r="C93" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>295</v>
+        <v>229</v>
       </c>
       <c r="E93" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F93" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G93" t="s">
-        <v>296</v>
+        <v>124</v>
       </c>
       <c r="H93" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>297</v>
+        <v>230</v>
       </c>
       <c r="C94" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>298</v>
+        <v>231</v>
       </c>
       <c r="E94" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F94" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G94" t="s">
-        <v>296</v>
+        <v>215</v>
       </c>
       <c r="H94" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>299</v>
+        <v>232</v>
       </c>
       <c r="C95" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>300</v>
+        <v>233</v>
       </c>
       <c r="E95" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F95" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G95" t="s">
-        <v>301</v>
+        <v>124</v>
       </c>
       <c r="H95" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>302</v>
+        <v>234</v>
       </c>
       <c r="C96" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>303</v>
+        <v>235</v>
       </c>
       <c r="E96" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F96" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G96" t="s">
-        <v>301</v>
+        <v>135</v>
       </c>
       <c r="H96" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>304</v>
+        <v>236</v>
       </c>
       <c r="C97" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>305</v>
+        <v>237</v>
       </c>
       <c r="E97" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F97" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G97" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="H97" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>307</v>
+        <v>238</v>
       </c>
       <c r="C98" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>308</v>
+        <v>239</v>
       </c>
       <c r="E98" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F98" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G98" t="s">
-        <v>306</v>
+        <v>240</v>
       </c>
       <c r="H98" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>309</v>
+        <v>241</v>
       </c>
       <c r="C99" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>310</v>
+        <v>242</v>
       </c>
       <c r="E99" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F99" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G99" t="s">
-        <v>306</v>
+        <v>135</v>
       </c>
       <c r="H99" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>311</v>
+        <v>243</v>
       </c>
       <c r="C100" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>312</v>
+        <v>244</v>
       </c>
       <c r="E100" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F100" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G100" t="s">
-        <v>306</v>
+        <v>86</v>
       </c>
       <c r="H100" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>313</v>
+        <v>245</v>
       </c>
       <c r="C101" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>314</v>
+        <v>246</v>
       </c>
       <c r="E101" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F101" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G101" t="s">
-        <v>291</v>
+        <v>135</v>
       </c>
       <c r="H101" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>315</v>
+        <v>247</v>
       </c>
       <c r="C102" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>316</v>
+        <v>248</v>
       </c>
       <c r="E102" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F102" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G102" t="s">
-        <v>296</v>
+        <v>240</v>
       </c>
       <c r="H102" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>317</v>
+        <v>249</v>
       </c>
       <c r="C103" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>318</v>
+        <v>250</v>
       </c>
       <c r="E103" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F103" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G103" t="s">
-        <v>296</v>
+        <v>215</v>
       </c>
       <c r="H103" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>319</v>
+        <v>251</v>
       </c>
       <c r="C104" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>320</v>
+        <v>252</v>
       </c>
       <c r="E104" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F104" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G104" t="s">
-        <v>306</v>
+        <v>240</v>
       </c>
       <c r="H104" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>321</v>
+        <v>253</v>
       </c>
       <c r="C105" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>322</v>
+        <v>254</v>
       </c>
       <c r="E105" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F105" t="s">
-        <v>290</v>
+        <v>123</v>
       </c>
       <c r="G105" t="s">
-        <v>301</v>
+        <v>215</v>
       </c>
       <c r="H105" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>323</v>
+        <v>255</v>
       </c>
       <c r="C106" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>324</v>
+        <v>256</v>
+      </c>
+      <c r="E106" t="s">
+        <v>13</v>
+      </c>
+      <c r="F106" t="s">
+        <v>123</v>
       </c>
       <c r="G106" t="s">
-        <v>116</v>
+        <v>240</v>
       </c>
       <c r="H106" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>325</v>
+        <v>257</v>
       </c>
       <c r="C107" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>326</v>
+        <v>258</v>
+      </c>
+      <c r="E107" t="s">
+        <v>13</v>
+      </c>
+      <c r="F107" t="s">
+        <v>123</v>
       </c>
       <c r="G107" t="s">
-        <v>116</v>
+        <v>240</v>
       </c>
       <c r="H107" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>259</v>
+      </c>
+      <c r="C108" t="s">
+        <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>330</v>
+        <v>260</v>
+      </c>
+      <c r="E108" t="s">
+        <v>13</v>
+      </c>
+      <c r="F108" t="s">
+        <v>82</v>
       </c>
       <c r="G108" t="s">
-        <v>29</v>
+        <v>117</v>
       </c>
       <c r="H108" t="s">
-        <v>30</v>
+        <v>118</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>261</v>
+      </c>
+      <c r="C109" t="s">
+        <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>334</v>
+        <v>262</v>
+      </c>
+      <c r="E109" t="s">
+        <v>13</v>
+      </c>
+      <c r="F109" t="s">
+        <v>123</v>
       </c>
       <c r="G109" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H109" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>263</v>
+      </c>
+      <c r="C110" t="s">
+        <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>337</v>
+        <v>264</v>
+      </c>
+      <c r="E110" t="s">
+        <v>13</v>
+      </c>
+      <c r="F110" t="s">
+        <v>14</v>
       </c>
       <c r="G110" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="H110" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>338</v>
+        <v>265</v>
       </c>
       <c r="C111" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>339</v>
+        <v>266</v>
       </c>
       <c r="E111" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F111" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G111" t="s">
-        <v>341</v>
+        <v>267</v>
       </c>
       <c r="H111" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>342</v>
+        <v>268</v>
       </c>
       <c r="C112" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>343</v>
+        <v>269</v>
       </c>
       <c r="E112" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F112" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G112" t="s">
-        <v>341</v>
+        <v>270</v>
       </c>
       <c r="H112" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>344</v>
+        <v>271</v>
       </c>
       <c r="C113" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>345</v>
+        <v>272</v>
       </c>
       <c r="E113" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F113" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G113" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="H113" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>346</v>
+        <v>274</v>
       </c>
       <c r="C114" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>347</v>
+        <v>275</v>
       </c>
       <c r="E114" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G114" t="s">
-        <v>341</v>
+        <v>90</v>
       </c>
       <c r="H114" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>348</v>
+        <v>276</v>
       </c>
       <c r="C115" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>349</v>
+        <v>277</v>
       </c>
       <c r="E115" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F115" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G115" t="s">
-        <v>341</v>
+        <v>135</v>
       </c>
       <c r="H115" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>350</v>
+        <v>278</v>
       </c>
       <c r="C116" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" t="s">
         <v>279</v>
       </c>
-      <c r="D116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F116" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G116" t="s">
-        <v>341</v>
+        <v>106</v>
       </c>
       <c r="H116" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>352</v>
+        <v>280</v>
       </c>
       <c r="C117" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>353</v>
+        <v>281</v>
       </c>
       <c r="E117" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F117" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G117" t="s">
-        <v>354</v>
+        <v>103</v>
       </c>
       <c r="H117" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>355</v>
+        <v>282</v>
       </c>
       <c r="C118" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>356</v>
+        <v>283</v>
       </c>
       <c r="E118" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G118" t="s">
-        <v>341</v>
+        <v>282</v>
       </c>
       <c r="H118" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>357</v>
+        <v>284</v>
       </c>
       <c r="C119" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>285</v>
       </c>
       <c r="G119" t="s">
-        <v>341</v>
+        <v>284</v>
       </c>
       <c r="H119" t="s">
-        <v>30</v>
+        <v>286</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>359</v>
+        <v>287</v>
       </c>
       <c r="C120" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>360</v>
+        <v>288</v>
       </c>
       <c r="E120" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F120" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G120" t="s">
-        <v>341</v>
+        <v>109</v>
       </c>
       <c r="H120" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>361</v>
+        <v>289</v>
       </c>
       <c r="C121" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>362</v>
+        <v>290</v>
       </c>
       <c r="E121" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F121" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G121" t="s">
-        <v>341</v>
+        <v>291</v>
       </c>
       <c r="H121" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>363</v>
+        <v>292</v>
       </c>
       <c r="C122" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>364</v>
+        <v>293</v>
       </c>
       <c r="E122" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F122" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G122" t="s">
-        <v>354</v>
+        <v>135</v>
       </c>
       <c r="H122" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>365</v>
+        <v>294</v>
       </c>
       <c r="C123" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>366</v>
+        <v>295</v>
       </c>
       <c r="E123" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G123" t="s">
-        <v>367</v>
+        <v>106</v>
       </c>
       <c r="H123" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>368</v>
+        <v>296</v>
       </c>
       <c r="C124" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>369</v>
+        <v>297</v>
       </c>
       <c r="E124" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F124" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G124" t="s">
-        <v>370</v>
+        <v>267</v>
       </c>
       <c r="H124" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>371</v>
+        <v>298</v>
       </c>
       <c r="C125" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>372</v>
+        <v>299</v>
       </c>
       <c r="E125" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F125" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G125" t="s">
-        <v>373</v>
+        <v>240</v>
       </c>
       <c r="H125" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>374</v>
+        <v>300</v>
       </c>
       <c r="C126" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>375</v>
+        <v>301</v>
       </c>
       <c r="E126" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F126" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G126" t="s">
-        <v>373</v>
+        <v>240</v>
       </c>
       <c r="H126" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>376</v>
+        <v>302</v>
       </c>
       <c r="C127" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>377</v>
+        <v>303</v>
       </c>
       <c r="E127" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F127" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G127" t="s">
-        <v>373</v>
+        <v>267</v>
       </c>
       <c r="H127" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>378</v>
+        <v>304</v>
       </c>
       <c r="C128" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>379</v>
+        <v>305</v>
       </c>
       <c r="E128" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F128" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G128" t="s">
-        <v>373</v>
+        <v>90</v>
       </c>
       <c r="H128" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>380</v>
+        <v>306</v>
       </c>
       <c r="C129" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>381</v>
+        <v>307</v>
       </c>
       <c r="E129" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F129" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G129" t="s">
-        <v>373</v>
+        <v>90</v>
       </c>
       <c r="H129" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>382</v>
+        <v>308</v>
       </c>
       <c r="C130" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>383</v>
+        <v>309</v>
       </c>
       <c r="E130" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F130" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G130" t="s">
-        <v>373</v>
+        <v>90</v>
       </c>
       <c r="H130" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>384</v>
+        <v>310</v>
       </c>
       <c r="C131" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>385</v>
+        <v>311</v>
       </c>
       <c r="E131" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F131" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G131" t="s">
-        <v>373</v>
+        <v>215</v>
       </c>
       <c r="H131" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>386</v>
+        <v>312</v>
       </c>
       <c r="C132" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>387</v>
+        <v>313</v>
       </c>
       <c r="E132" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F132" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G132" t="s">
-        <v>373</v>
+        <v>86</v>
       </c>
       <c r="H132" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>388</v>
+        <v>314</v>
       </c>
       <c r="C133" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>389</v>
+        <v>315</v>
       </c>
       <c r="E133" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F133" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G133" t="s">
-        <v>373</v>
+        <v>90</v>
       </c>
       <c r="H133" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>390</v>
+        <v>316</v>
       </c>
       <c r="C134" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>391</v>
+        <v>317</v>
       </c>
       <c r="E134" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F134" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G134" t="s">
-        <v>373</v>
+        <v>86</v>
       </c>
       <c r="H134" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>392</v>
+        <v>318</v>
       </c>
       <c r="C135" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>393</v>
+        <v>319</v>
       </c>
       <c r="E135" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F135" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G135" t="s">
-        <v>394</v>
+        <v>215</v>
       </c>
       <c r="H135" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>395</v>
+        <v>320</v>
       </c>
       <c r="C136" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>396</v>
+        <v>321</v>
       </c>
       <c r="E136" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F136" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G136" t="s">
-        <v>394</v>
+        <v>86</v>
       </c>
       <c r="H136" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>397</v>
+        <v>322</v>
       </c>
       <c r="C137" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>398</v>
+        <v>323</v>
       </c>
       <c r="E137" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F137" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G137" t="s">
-        <v>394</v>
+        <v>215</v>
       </c>
       <c r="H137" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>399</v>
+        <v>324</v>
       </c>
       <c r="C138" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>400</v>
+        <v>325</v>
       </c>
       <c r="E138" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F138" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G138" t="s">
-        <v>401</v>
+        <v>240</v>
       </c>
       <c r="H138" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>402</v>
+        <v>326</v>
       </c>
       <c r="C139" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>403</v>
+        <v>327</v>
       </c>
       <c r="E139" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F139" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G139" t="s">
-        <v>401</v>
+        <v>86</v>
       </c>
       <c r="H139" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>404</v>
+        <v>328</v>
       </c>
       <c r="C140" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>405</v>
+        <v>329</v>
       </c>
       <c r="E140" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F140" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G140" t="s">
-        <v>401</v>
+        <v>240</v>
       </c>
       <c r="H140" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>406</v>
+        <v>330</v>
       </c>
       <c r="C141" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>407</v>
+        <v>331</v>
       </c>
       <c r="E141" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F141" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G141" t="s">
-        <v>401</v>
+        <v>215</v>
       </c>
       <c r="H141" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>408</v>
+        <v>332</v>
       </c>
       <c r="C142" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>409</v>
+        <v>333</v>
       </c>
       <c r="E142" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F142" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G142" t="s">
-        <v>401</v>
+        <v>334</v>
       </c>
       <c r="H142" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>410</v>
+        <v>335</v>
       </c>
       <c r="C143" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>411</v>
+        <v>336</v>
       </c>
       <c r="E143" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F143" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G143" t="s">
-        <v>401</v>
+        <v>135</v>
       </c>
       <c r="H143" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>412</v>
+        <v>337</v>
       </c>
       <c r="C144" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>413</v>
+        <v>338</v>
       </c>
       <c r="E144" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F144" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G144" t="s">
-        <v>401</v>
+        <v>215</v>
       </c>
       <c r="H144" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>414</v>
+        <v>339</v>
       </c>
       <c r="C145" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>415</v>
+        <v>340</v>
       </c>
       <c r="E145" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F145" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G145" t="s">
-        <v>401</v>
+        <v>19</v>
       </c>
       <c r="H145" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>416</v>
+        <v>341</v>
       </c>
       <c r="C146" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>417</v>
+        <v>342</v>
       </c>
       <c r="E146" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F146" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G146" t="s">
-        <v>401</v>
+        <v>240</v>
       </c>
       <c r="H146" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>418</v>
+        <v>343</v>
       </c>
       <c r="C147" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>419</v>
+        <v>344</v>
       </c>
       <c r="E147" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F147" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G147" t="s">
-        <v>401</v>
+        <v>215</v>
       </c>
       <c r="H147" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>420</v>
+        <v>345</v>
       </c>
       <c r="C148" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D148" t="s">
-        <v>421</v>
+        <v>346</v>
       </c>
       <c r="E148" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F148" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G148" t="s">
-        <v>401</v>
+        <v>86</v>
       </c>
       <c r="H148" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>13</v>
+        <v>347</v>
       </c>
       <c r="C149" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E149" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F149" t="s">
+        <v>123</v>
       </c>
       <c r="G149" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="H149" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="C150" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>424</v>
+        <v>350</v>
       </c>
       <c r="E150" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F150" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G150" t="s">
-        <v>341</v>
+        <v>19</v>
       </c>
       <c r="H150" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>425</v>
+        <v>351</v>
       </c>
       <c r="C151" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>426</v>
+        <v>352</v>
       </c>
       <c r="E151" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F151" t="s">
+        <v>123</v>
       </c>
       <c r="G151" t="s">
-        <v>427</v>
+        <v>240</v>
       </c>
       <c r="H151" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>428</v>
+        <v>353</v>
       </c>
       <c r="C152" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>429</v>
+        <v>354</v>
       </c>
       <c r="E152" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F152" t="s">
+        <v>123</v>
       </c>
       <c r="G152" t="s">
-        <v>430</v>
+        <v>240</v>
       </c>
       <c r="H152" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>431</v>
+        <v>355</v>
       </c>
       <c r="C153" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>432</v>
+        <v>356</v>
       </c>
       <c r="E153" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F153" t="s">
+        <v>123</v>
       </c>
       <c r="G153" t="s">
-        <v>430</v>
+        <v>240</v>
       </c>
       <c r="H153" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>433</v>
+        <v>357</v>
       </c>
       <c r="C154" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>434</v>
+        <v>358</v>
       </c>
       <c r="E154" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F154" t="s">
+        <v>123</v>
       </c>
       <c r="G154" t="s">
-        <v>430</v>
+        <v>240</v>
       </c>
       <c r="H154" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>435</v>
+        <v>359</v>
       </c>
       <c r="C155" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>436</v>
+        <v>360</v>
       </c>
       <c r="E155" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F155" t="s">
+        <v>123</v>
       </c>
       <c r="G155" t="s">
-        <v>430</v>
+        <v>240</v>
       </c>
       <c r="H155" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>437</v>
+        <v>361</v>
       </c>
       <c r="C156" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D156" t="s">
-        <v>438</v>
+        <v>362</v>
       </c>
       <c r="E156" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F156" t="s">
+        <v>123</v>
       </c>
       <c r="G156" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H156" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>439</v>
+        <v>363</v>
       </c>
       <c r="C157" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D157" t="s">
-        <v>440</v>
+        <v>364</v>
       </c>
       <c r="E157" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F157" t="s">
+        <v>123</v>
       </c>
       <c r="G157" t="s">
-        <v>427</v>
+        <v>240</v>
       </c>
       <c r="H157" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>441</v>
+        <v>365</v>
       </c>
       <c r="C158" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>442</v>
+        <v>366</v>
       </c>
       <c r="E158" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F158" t="s">
+        <v>123</v>
       </c>
       <c r="G158" t="s">
-        <v>430</v>
+        <v>240</v>
       </c>
       <c r="H158" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>443</v>
+        <v>367</v>
       </c>
       <c r="C159" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>444</v>
+        <v>368</v>
       </c>
       <c r="E159" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F159" t="s">
+        <v>123</v>
       </c>
       <c r="G159" t="s">
-        <v>430</v>
+        <v>240</v>
       </c>
       <c r="H159" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>445</v>
+        <v>369</v>
       </c>
       <c r="C160" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>446</v>
+        <v>370</v>
       </c>
       <c r="E160" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F160" t="s">
+        <v>123</v>
       </c>
       <c r="G160" t="s">
-        <v>427</v>
+        <v>19</v>
       </c>
       <c r="H160" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>447</v>
+        <v>371</v>
       </c>
       <c r="C161" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>448</v>
+        <v>372</v>
       </c>
       <c r="E161" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F161" t="s">
+        <v>123</v>
       </c>
       <c r="G161" t="s">
-        <v>430</v>
+        <v>215</v>
       </c>
       <c r="H161" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>449</v>
+        <v>373</v>
       </c>
       <c r="C162" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>450</v>
+        <v>374</v>
       </c>
       <c r="E162" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F162" t="s">
+        <v>123</v>
       </c>
       <c r="G162" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H162" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>451</v>
+        <v>375</v>
       </c>
       <c r="C163" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>452</v>
+        <v>376</v>
       </c>
       <c r="E163" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F163" t="s">
+        <v>123</v>
       </c>
       <c r="G163" t="s">
-        <v>430</v>
+        <v>215</v>
       </c>
       <c r="H163" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>453</v>
+        <v>377</v>
       </c>
       <c r="C164" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>454</v>
+        <v>378</v>
       </c>
       <c r="E164" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F164" t="s">
+        <v>123</v>
       </c>
       <c r="G164" t="s">
-        <v>430</v>
+        <v>215</v>
       </c>
       <c r="H164" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>455</v>
+        <v>379</v>
       </c>
       <c r="C165" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>456</v>
+        <v>380</v>
       </c>
       <c r="E165" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F165" t="s">
+        <v>123</v>
       </c>
       <c r="G165" t="s">
-        <v>430</v>
+        <v>215</v>
       </c>
       <c r="H165" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>457</v>
+        <v>381</v>
       </c>
       <c r="C166" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>458</v>
+        <v>382</v>
       </c>
       <c r="E166" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F166" t="s">
+        <v>123</v>
       </c>
       <c r="G166" t="s">
-        <v>430</v>
+        <v>215</v>
       </c>
       <c r="H166" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>459</v>
+        <v>383</v>
       </c>
       <c r="C167" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>460</v>
+        <v>384</v>
       </c>
       <c r="E167" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F167" t="s">
+        <v>123</v>
       </c>
       <c r="G167" t="s">
-        <v>430</v>
+        <v>135</v>
       </c>
       <c r="H167" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>461</v>
+        <v>385</v>
       </c>
       <c r="C168" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D168" t="s">
-        <v>462</v>
+        <v>386</v>
       </c>
       <c r="E168" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F168" t="s">
+        <v>123</v>
       </c>
       <c r="G168" t="s">
-        <v>430</v>
+        <v>240</v>
       </c>
       <c r="H168" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>463</v>
+        <v>387</v>
       </c>
       <c r="C169" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D169" t="s">
-        <v>464</v>
+        <v>388</v>
       </c>
       <c r="E169" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F169" t="s">
+        <v>123</v>
       </c>
       <c r="G169" t="s">
-        <v>430</v>
+        <v>135</v>
       </c>
       <c r="H169" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>465</v>
+        <v>389</v>
       </c>
       <c r="C170" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D170" t="s">
-        <v>466</v>
+        <v>390</v>
       </c>
       <c r="E170" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F170" t="s">
+        <v>123</v>
       </c>
       <c r="G170" t="s">
-        <v>430</v>
+        <v>215</v>
       </c>
       <c r="H170" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>467</v>
+        <v>391</v>
       </c>
       <c r="C171" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D171" t="s">
-        <v>468</v>
+        <v>392</v>
       </c>
       <c r="E171" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F171" t="s">
+        <v>123</v>
       </c>
       <c r="G171" t="s">
-        <v>430</v>
+        <v>135</v>
       </c>
       <c r="H171" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>469</v>
+        <v>393</v>
       </c>
       <c r="C172" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D172" t="s">
-        <v>470</v>
+        <v>394</v>
       </c>
       <c r="E172" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F172" t="s">
+        <v>123</v>
       </c>
       <c r="G172" t="s">
-        <v>430</v>
+        <v>267</v>
       </c>
       <c r="H172" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>471</v>
+        <v>395</v>
       </c>
       <c r="C173" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D173" t="s">
-        <v>472</v>
+        <v>396</v>
       </c>
       <c r="E173" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F173" t="s">
+        <v>123</v>
       </c>
       <c r="G173" t="s">
-        <v>473</v>
+        <v>135</v>
       </c>
       <c r="H173" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>474</v>
+        <v>397</v>
       </c>
       <c r="C174" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D174" t="s">
-        <v>475</v>
+        <v>398</v>
       </c>
       <c r="E174" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F174" t="s">
+        <v>123</v>
       </c>
       <c r="G174" t="s">
-        <v>427</v>
+        <v>135</v>
       </c>
       <c r="H174" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>476</v>
+        <v>399</v>
       </c>
       <c r="C175" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D175" t="s">
-        <v>477</v>
+        <v>400</v>
       </c>
       <c r="E175" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F175" t="s">
+        <v>123</v>
       </c>
       <c r="G175" t="s">
-        <v>430</v>
+        <v>215</v>
       </c>
       <c r="H175" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>478</v>
+        <v>401</v>
       </c>
       <c r="C176" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D176" t="s">
-        <v>479</v>
+        <v>402</v>
       </c>
       <c r="E176" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F176" t="s">
+        <v>123</v>
       </c>
       <c r="G176" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H176" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>480</v>
+        <v>403</v>
       </c>
       <c r="C177" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D177" t="s">
-        <v>481</v>
+        <v>404</v>
       </c>
       <c r="E177" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F177" t="s">
+        <v>123</v>
       </c>
       <c r="G177" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H177" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>482</v>
+        <v>405</v>
       </c>
       <c r="C178" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>483</v>
+        <v>406</v>
       </c>
       <c r="E178" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F178" t="s">
+        <v>123</v>
       </c>
       <c r="G178" t="s">
-        <v>473</v>
+        <v>135</v>
       </c>
       <c r="H178" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>484</v>
+        <v>407</v>
       </c>
       <c r="C179" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D179" t="s">
-        <v>485</v>
+        <v>408</v>
       </c>
       <c r="E179" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F179" t="s">
+        <v>123</v>
       </c>
       <c r="G179" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H179" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>486</v>
+        <v>409</v>
       </c>
       <c r="C180" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D180" t="s">
-        <v>487</v>
+        <v>410</v>
       </c>
       <c r="E180" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F180" t="s">
+        <v>123</v>
       </c>
       <c r="G180" t="s">
-        <v>473</v>
+        <v>135</v>
       </c>
       <c r="H180" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>488</v>
+        <v>411</v>
       </c>
       <c r="C181" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D181" t="s">
-        <v>489</v>
+        <v>412</v>
       </c>
       <c r="E181" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F181" t="s">
+        <v>123</v>
       </c>
       <c r="G181" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H181" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>490</v>
+        <v>413</v>
       </c>
       <c r="C182" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>491</v>
+        <v>414</v>
       </c>
       <c r="E182" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F182" t="s">
+        <v>123</v>
       </c>
       <c r="G182" t="s">
-        <v>473</v>
+        <v>267</v>
       </c>
       <c r="H182" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>492</v>
+        <v>415</v>
       </c>
       <c r="C183" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>493</v>
+        <v>416</v>
       </c>
       <c r="E183" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F183" t="s">
+        <v>123</v>
       </c>
       <c r="G183" t="s">
-        <v>473</v>
+        <v>267</v>
       </c>
       <c r="H183" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>494</v>
+        <v>417</v>
       </c>
       <c r="C184" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D184" t="s">
-        <v>495</v>
+        <v>418</v>
       </c>
       <c r="E184" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F184" t="s">
+        <v>123</v>
       </c>
       <c r="G184" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H184" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>496</v>
+        <v>419</v>
       </c>
       <c r="C185" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>497</v>
+        <v>420</v>
       </c>
       <c r="E185" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F185" t="s">
+        <v>123</v>
       </c>
       <c r="G185" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H185" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>498</v>
+        <v>421</v>
       </c>
       <c r="C186" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>499</v>
+        <v>422</v>
       </c>
       <c r="E186" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F186" t="s">
+        <v>123</v>
       </c>
       <c r="G186" t="s">
-        <v>473</v>
+        <v>267</v>
       </c>
       <c r="H186" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>500</v>
+        <v>423</v>
       </c>
       <c r="C187" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>501</v>
+        <v>424</v>
       </c>
       <c r="E187" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F187" t="s">
+        <v>14</v>
       </c>
       <c r="G187" t="s">
-        <v>473</v>
+        <v>23</v>
       </c>
       <c r="H187" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>426</v>
+      </c>
+      <c r="B188" t="s">
+        <v>427</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D188" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>429</v>
       </c>
       <c r="G188" t="s">
-        <v>473</v>
+        <v>284</v>
       </c>
       <c r="H188" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>504</v>
+        <v>430</v>
       </c>
       <c r="C189" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>505</v>
+        <v>431</v>
       </c>
       <c r="E189" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F189" t="s">
+        <v>164</v>
       </c>
       <c r="G189" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H189" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>506</v>
+        <v>432</v>
       </c>
       <c r="C190" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D190" t="s">
-        <v>507</v>
+        <v>433</v>
       </c>
       <c r="E190" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F190" t="s">
+        <v>164</v>
       </c>
       <c r="G190" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H190" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>508</v>
+        <v>434</v>
       </c>
       <c r="C191" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D191" t="s">
-        <v>509</v>
+        <v>435</v>
       </c>
       <c r="E191" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F191" t="s">
+        <v>164</v>
       </c>
       <c r="G191" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H191" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>510</v>
+        <v>436</v>
       </c>
       <c r="C192" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D192" t="s">
-        <v>511</v>
+        <v>437</v>
       </c>
       <c r="E192" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F192" t="s">
+        <v>164</v>
       </c>
       <c r="G192" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H192" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>512</v>
+        <v>438</v>
       </c>
       <c r="C193" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D193" t="s">
-        <v>513</v>
+        <v>439</v>
       </c>
       <c r="E193" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F193" t="s">
+        <v>164</v>
       </c>
       <c r="G193" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H193" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>514</v>
+        <v>440</v>
       </c>
       <c r="C194" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D194" t="s">
-        <v>515</v>
+        <v>441</v>
       </c>
       <c r="E194" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F194" t="s">
+        <v>164</v>
       </c>
       <c r="G194" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H194" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>516</v>
+        <v>442</v>
       </c>
       <c r="C195" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D195" t="s">
-        <v>517</v>
+        <v>443</v>
       </c>
       <c r="E195" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F195" t="s">
+        <v>164</v>
       </c>
       <c r="G195" t="s">
-        <v>473</v>
+        <v>19</v>
       </c>
       <c r="H195" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>518</v>
+        <v>444</v>
       </c>
       <c r="C196" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D196" t="s">
-        <v>519</v>
+        <v>445</v>
       </c>
       <c r="E196" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F196" t="s">
+        <v>164</v>
       </c>
       <c r="G196" t="s">
-        <v>520</v>
+        <v>19</v>
       </c>
       <c r="H196" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>521</v>
+        <v>446</v>
       </c>
       <c r="C197" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D197" t="s">
-        <v>522</v>
+        <v>447</v>
       </c>
       <c r="E197" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F197" t="s">
+        <v>164</v>
       </c>
       <c r="G197" t="s">
-        <v>520</v>
+        <v>19</v>
       </c>
       <c r="H197" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>523</v>
+        <v>448</v>
       </c>
       <c r="C198" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D198" t="s">
-        <v>524</v>
+        <v>449</v>
       </c>
       <c r="E198" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F198" t="s">
+        <v>164</v>
       </c>
       <c r="G198" t="s">
-        <v>473</v>
+        <v>19</v>
       </c>
       <c r="H198" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>525</v>
+        <v>450</v>
       </c>
       <c r="C199" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D199" t="s">
-        <v>526</v>
+        <v>451</v>
       </c>
       <c r="E199" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F199" t="s">
+        <v>164</v>
       </c>
       <c r="G199" t="s">
-        <v>473</v>
+        <v>19</v>
       </c>
       <c r="H199" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>527</v>
+        <v>452</v>
       </c>
       <c r="C200" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D200" t="s">
-        <v>528</v>
+        <v>453</v>
       </c>
       <c r="E200" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F200" t="s">
+        <v>164</v>
       </c>
       <c r="G200" t="s">
-        <v>520</v>
+        <v>19</v>
       </c>
       <c r="H200" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>529</v>
+        <v>454</v>
       </c>
       <c r="C201" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D201" t="s">
-        <v>530</v>
+        <v>455</v>
       </c>
       <c r="E201" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F201" t="s">
+        <v>164</v>
       </c>
       <c r="G201" t="s">
-        <v>473</v>
+        <v>19</v>
       </c>
       <c r="H201" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>531</v>
+        <v>456</v>
       </c>
       <c r="C202" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D202" t="s">
-        <v>532</v>
+        <v>457</v>
       </c>
       <c r="E202" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F202" t="s">
+        <v>164</v>
       </c>
       <c r="G202" t="s">
-        <v>473</v>
+        <v>19</v>
       </c>
       <c r="H202" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>533</v>
+        <v>458</v>
       </c>
       <c r="C203" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D203" t="s">
-        <v>534</v>
+        <v>459</v>
       </c>
       <c r="E203" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F203" t="s">
+        <v>164</v>
       </c>
       <c r="G203" t="s">
-        <v>520</v>
+        <v>19</v>
       </c>
       <c r="H203" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>535</v>
+        <v>460</v>
       </c>
       <c r="C204" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D204" t="s">
-        <v>536</v>
+        <v>461</v>
       </c>
       <c r="E204" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F204" t="s">
+        <v>164</v>
       </c>
       <c r="G204" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H204" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>537</v>
+        <v>462</v>
       </c>
       <c r="C205" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D205" t="s">
-        <v>538</v>
+        <v>463</v>
       </c>
       <c r="E205" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F205" t="s">
+        <v>164</v>
       </c>
       <c r="G205" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H205" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>539</v>
+        <v>464</v>
       </c>
       <c r="C206" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D206" t="s">
-        <v>540</v>
+        <v>465</v>
       </c>
       <c r="E206" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F206" t="s">
+        <v>164</v>
       </c>
       <c r="G206" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H206" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>541</v>
+        <v>466</v>
       </c>
       <c r="C207" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D207" t="s">
-        <v>542</v>
+        <v>467</v>
       </c>
       <c r="E207" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F207" t="s">
+        <v>164</v>
       </c>
       <c r="G207" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H207" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>543</v>
+        <v>468</v>
       </c>
       <c r="C208" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D208" t="s">
-        <v>544</v>
+        <v>469</v>
       </c>
       <c r="E208" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F208" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G208" t="s">
-        <v>545</v>
+        <v>124</v>
       </c>
       <c r="H208" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>546</v>
+        <v>470</v>
       </c>
       <c r="C209" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D209" t="s">
-        <v>547</v>
+        <v>471</v>
       </c>
       <c r="E209" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F209" t="s">
-        <v>548</v>
+        <v>164</v>
       </c>
       <c r="G209" t="s">
-        <v>291</v>
+        <v>124</v>
       </c>
       <c r="H209" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>549</v>
+        <v>472</v>
       </c>
       <c r="C210" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D210" t="s">
-        <v>550</v>
+        <v>473</v>
       </c>
       <c r="E210" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F210" t="s">
-        <v>548</v>
+        <v>164</v>
       </c>
       <c r="G210" t="s">
-        <v>296</v>
+        <v>124</v>
       </c>
       <c r="H210" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>551</v>
+        <v>474</v>
       </c>
       <c r="C211" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D211" t="s">
-        <v>552</v>
+        <v>475</v>
       </c>
       <c r="E211" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F211" t="s">
-        <v>548</v>
+        <v>164</v>
       </c>
       <c r="G211" t="s">
-        <v>296</v>
+        <v>90</v>
       </c>
       <c r="H211" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>553</v>
+        <v>476</v>
       </c>
       <c r="C212" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D212" t="s">
-        <v>554</v>
+        <v>477</v>
       </c>
       <c r="E212" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F212" t="s">
-        <v>548</v>
+        <v>164</v>
       </c>
       <c r="G212" t="s">
-        <v>296</v>
+        <v>124</v>
       </c>
       <c r="H212" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>478</v>
+      </c>
+      <c r="B213" t="s">
+        <v>479</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D213" t="s">
-        <v>556</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>480</v>
       </c>
       <c r="G213" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="H213" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>481</v>
+      </c>
+      <c r="B214" t="s">
+        <v>482</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D214" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>483</v>
       </c>
       <c r="G214" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="H214" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>484</v>
+      </c>
+      <c r="B215" t="s">
+        <v>485</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D215" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>486</v>
       </c>
       <c r="G215" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="H215" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>487</v>
+      </c>
+      <c r="B216" t="s">
+        <v>488</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D216" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>489</v>
       </c>
       <c r="G216" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="H216" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>490</v>
+      </c>
+      <c r="B217" t="s">
+        <v>491</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D217" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>492</v>
       </c>
       <c r="G217" t="s">
-        <v>306</v>
+        <v>284</v>
       </c>
       <c r="H217" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>493</v>
+      </c>
+      <c r="B218" t="s">
+        <v>494</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D218" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>495</v>
       </c>
       <c r="G218" t="s">
-        <v>473</v>
+        <v>284</v>
       </c>
       <c r="H218" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>496</v>
+      </c>
+      <c r="B219" t="s">
+        <v>497</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D219" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>498</v>
       </c>
       <c r="G219" t="s">
-        <v>520</v>
+        <v>284</v>
       </c>
       <c r="H219" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>499</v>
+      </c>
+      <c r="B220" t="s">
+        <v>500</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D220" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>501</v>
       </c>
       <c r="G220" t="s">
-        <v>520</v>
+        <v>284</v>
       </c>
       <c r="H220" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>502</v>
+      </c>
+      <c r="B221" t="s">
+        <v>503</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D221" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>504</v>
       </c>
       <c r="G221" t="s">
-        <v>520</v>
+        <v>284</v>
       </c>
       <c r="H221" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>505</v>
+      </c>
+      <c r="B222" t="s">
+        <v>506</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D222" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>507</v>
       </c>
       <c r="G222" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H222" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>508</v>
+      </c>
+      <c r="B223" t="s">
+        <v>509</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D223" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>510</v>
       </c>
       <c r="G223" t="s">
-        <v>520</v>
+        <v>284</v>
       </c>
       <c r="H223" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>511</v>
+      </c>
+      <c r="B224" t="s">
+        <v>512</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D224" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>513</v>
       </c>
       <c r="G224" t="s">
-        <v>520</v>
+        <v>284</v>
       </c>
       <c r="H224" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>514</v>
+      </c>
+      <c r="B225" t="s">
+        <v>515</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D225" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>516</v>
       </c>
       <c r="G225" t="s">
-        <v>520</v>
+        <v>284</v>
       </c>
       <c r="H225" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>517</v>
+      </c>
+      <c r="B226" t="s">
+        <v>518</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D226" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>519</v>
       </c>
       <c r="G226" t="s">
-        <v>473</v>
+        <v>284</v>
       </c>
       <c r="H226" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>520</v>
+      </c>
+      <c r="B227" t="s">
+        <v>521</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D227" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>522</v>
       </c>
       <c r="G227" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H227" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>523</v>
+      </c>
+      <c r="B228" t="s">
+        <v>524</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D228" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>525</v>
       </c>
       <c r="G228" t="s">
-        <v>520</v>
+        <v>284</v>
       </c>
       <c r="H228" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>526</v>
+      </c>
+      <c r="B229" t="s">
+        <v>527</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D229" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>528</v>
       </c>
       <c r="G229" t="s">
-        <v>520</v>
+        <v>284</v>
       </c>
       <c r="H229" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>529</v>
+      </c>
+      <c r="B230" t="s">
+        <v>530</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D230" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>519</v>
       </c>
       <c r="G230" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H230" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>531</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>532</v>
       </c>
       <c r="D231" t="s">
-        <v>593</v>
+        <v>533</v>
       </c>
       <c r="E231" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="G231" t="s">
-        <v>520</v>
+        <v>534</v>
       </c>
       <c r="H231" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>535</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>536</v>
       </c>
       <c r="D232" t="s">
-        <v>595</v>
+        <v>537</v>
       </c>
       <c r="E232" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="G232" t="s">
-        <v>520</v>
+        <v>534</v>
       </c>
       <c r="H232" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>539</v>
+      </c>
+      <c r="B233" t="s">
+        <v>540</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D233" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>542</v>
       </c>
       <c r="G233" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H233" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>545</v>
+      </c>
+      <c r="B234" t="s">
+        <v>546</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D234" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>547</v>
       </c>
       <c r="G234" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H234" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>548</v>
+      </c>
+      <c r="B235" t="s">
+        <v>549</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D235" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>550</v>
       </c>
       <c r="G235" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H235" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>551</v>
+      </c>
+      <c r="B236" t="s">
+        <v>552</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D236" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>553</v>
       </c>
       <c r="G236" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H236" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>554</v>
+      </c>
+      <c r="B237" t="s">
+        <v>555</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D237" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>556</v>
       </c>
       <c r="G237" t="s">
-        <v>520</v>
+        <v>543</v>
       </c>
       <c r="H237" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>557</v>
+      </c>
+      <c r="B238" t="s">
+        <v>558</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D238" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>559</v>
       </c>
       <c r="G238" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H238" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>560</v>
+      </c>
+      <c r="B239" t="s">
+        <v>561</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D239" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>562</v>
       </c>
       <c r="G239" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H239" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>563</v>
+      </c>
+      <c r="B240" t="s">
+        <v>564</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D240" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>565</v>
       </c>
       <c r="G240" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H240" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>566</v>
+      </c>
+      <c r="B241" t="s">
+        <v>567</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D241" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>568</v>
       </c>
       <c r="G241" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H241" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>569</v>
+      </c>
+      <c r="B242" t="s">
+        <v>570</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D242" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>571</v>
       </c>
       <c r="G242" t="s">
-        <v>306</v>
+        <v>284</v>
       </c>
       <c r="H242" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>572</v>
+      </c>
+      <c r="B243" t="s">
+        <v>573</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D243" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>574</v>
       </c>
       <c r="G243" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H243" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>575</v>
+      </c>
+      <c r="B244" t="s">
+        <v>576</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D244" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>577</v>
       </c>
       <c r="G244" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H244" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>578</v>
+      </c>
+      <c r="B245" t="s">
+        <v>579</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D245" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>580</v>
       </c>
       <c r="G245" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="H245" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>581</v>
+      </c>
+      <c r="B246" t="s">
+        <v>582</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D246" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>583</v>
       </c>
       <c r="G246" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H246" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>584</v>
+      </c>
+      <c r="B247" t="s">
+        <v>585</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D247" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>586</v>
       </c>
       <c r="G247" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="H247" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>587</v>
+      </c>
+      <c r="B248" t="s">
+        <v>588</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D248" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>589</v>
       </c>
       <c r="G248" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H248" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>590</v>
+      </c>
+      <c r="B249" t="s">
+        <v>591</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D249" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>592</v>
       </c>
       <c r="G249" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H249" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>593</v>
+      </c>
+      <c r="B250" t="s">
+        <v>594</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D250" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>595</v>
       </c>
       <c r="G250" t="s">
-        <v>632</v>
+        <v>284</v>
       </c>
       <c r="H250" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>596</v>
+      </c>
+      <c r="B251" t="s">
+        <v>597</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D251" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>598</v>
       </c>
       <c r="G251" t="s">
-        <v>635</v>
+        <v>284</v>
       </c>
       <c r="H251" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>599</v>
+      </c>
+      <c r="B252" t="s">
+        <v>600</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D252" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>601</v>
       </c>
       <c r="G252" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H252" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>602</v>
+      </c>
+      <c r="B253" t="s">
+        <v>603</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D253" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>604</v>
       </c>
       <c r="G253" t="s">
-        <v>632</v>
+        <v>284</v>
       </c>
       <c r="H253" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>605</v>
+      </c>
+      <c r="B254" t="s">
+        <v>606</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D254" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>607</v>
       </c>
       <c r="G254" t="s">
-        <v>632</v>
+        <v>284</v>
       </c>
       <c r="H254" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>608</v>
+      </c>
+      <c r="B255" t="s">
+        <v>609</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D255" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>610</v>
       </c>
       <c r="G255" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H255" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>611</v>
+      </c>
+      <c r="B256" t="s">
+        <v>612</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D256" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>613</v>
       </c>
       <c r="G256" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H256" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>614</v>
+      </c>
+      <c r="B257" t="s">
+        <v>615</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D257" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>616</v>
       </c>
       <c r="G257" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H257" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>617</v>
+      </c>
+      <c r="B258" t="s">
+        <v>618</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D258" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>619</v>
       </c>
       <c r="G258" t="s">
-        <v>635</v>
+        <v>284</v>
       </c>
       <c r="H258" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>620</v>
+      </c>
+      <c r="B259" t="s">
+        <v>621</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D259" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>622</v>
       </c>
       <c r="G259" t="s">
-        <v>632</v>
+        <v>284</v>
       </c>
       <c r="H259" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>623</v>
+      </c>
+      <c r="B260" t="s">
+        <v>624</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D260" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>625</v>
       </c>
       <c r="G260" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H260" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>626</v>
+      </c>
+      <c r="B261" t="s">
+        <v>627</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D261" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>628</v>
       </c>
       <c r="G261" t="s">
-        <v>635</v>
+        <v>284</v>
       </c>
       <c r="H261" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>629</v>
+      </c>
+      <c r="B262" t="s">
+        <v>630</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D262" t="s">
-        <v>657</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>631</v>
       </c>
       <c r="G262" t="s">
-        <v>658</v>
+        <v>543</v>
       </c>
       <c r="H262" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>632</v>
+      </c>
+      <c r="B263" t="s">
+        <v>633</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D263" t="s">
-        <v>660</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>634</v>
       </c>
       <c r="G263" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H263" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>635</v>
+      </c>
+      <c r="B264" t="s">
+        <v>636</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D264" t="s">
-        <v>663</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>637</v>
       </c>
       <c r="G264" t="s">
-        <v>664</v>
+        <v>284</v>
       </c>
       <c r="H264" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>638</v>
+      </c>
+      <c r="B265" t="s">
+        <v>639</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D265" t="s">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>640</v>
       </c>
       <c r="G265" t="s">
-        <v>661</v>
+        <v>543</v>
       </c>
       <c r="H265" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>641</v>
+      </c>
+      <c r="B266" t="s">
+        <v>642</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D266" t="s">
-        <v>668</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>643</v>
       </c>
       <c r="G266" t="s">
-        <v>664</v>
+        <v>284</v>
       </c>
       <c r="H266" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>644</v>
+      </c>
+      <c r="B267" t="s">
+        <v>645</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D267" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>646</v>
       </c>
       <c r="G267" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H267" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>647</v>
+      </c>
+      <c r="B268" t="s">
+        <v>648</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D268" t="s">
-        <v>672</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>649</v>
       </c>
       <c r="G268" t="s">
-        <v>673</v>
+        <v>284</v>
       </c>
       <c r="H268" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>650</v>
+      </c>
+      <c r="B269" t="s">
+        <v>651</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D269" t="s">
-        <v>675</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>652</v>
       </c>
       <c r="G269" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H269" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>653</v>
+      </c>
+      <c r="B270" t="s">
+        <v>654</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D270" t="s">
-        <v>677</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>655</v>
       </c>
       <c r="G270" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H270" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>656</v>
+      </c>
+      <c r="B271" t="s">
+        <v>657</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D271" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>658</v>
       </c>
       <c r="G271" t="s">
-        <v>664</v>
+        <v>284</v>
       </c>
       <c r="H271" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>659</v>
+      </c>
+      <c r="B272" t="s">
+        <v>660</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D272" t="s">
-        <v>681</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>661</v>
       </c>
       <c r="G272" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H272" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>662</v>
+      </c>
+      <c r="B273" t="s">
+        <v>663</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D273" t="s">
-        <v>683</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>664</v>
       </c>
       <c r="G273" t="s">
-        <v>658</v>
+        <v>284</v>
       </c>
       <c r="H273" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>665</v>
+      </c>
+      <c r="B274" t="s">
+        <v>666</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D274" t="s">
-        <v>685</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>667</v>
       </c>
       <c r="G274" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H274" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>668</v>
+      </c>
+      <c r="B275" t="s">
+        <v>669</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D275" t="s">
-        <v>687</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>670</v>
       </c>
       <c r="G275" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H275" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>671</v>
+      </c>
+      <c r="B276" t="s">
+        <v>672</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D276" t="s">
-        <v>689</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>673</v>
       </c>
       <c r="G276" t="s">
-        <v>658</v>
+        <v>284</v>
       </c>
       <c r="H276" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>674</v>
+      </c>
+      <c r="B277" t="s">
+        <v>675</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D277" t="s">
-        <v>691</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>676</v>
       </c>
       <c r="G277" t="s">
-        <v>692</v>
+        <v>284</v>
       </c>
       <c r="H277" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>677</v>
+      </c>
+      <c r="B278" t="s">
+        <v>678</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D278" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>679</v>
       </c>
       <c r="G278" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H278" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>695</v>
+        <v>680</v>
       </c>
       <c r="C279" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D279" t="s">
-        <v>696</v>
+        <v>681</v>
       </c>
       <c r="E279" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F279" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G279" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="H279" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>697</v>
+        <v>683</v>
       </c>
       <c r="C280" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D280" t="s">
-        <v>698</v>
+        <v>684</v>
       </c>
       <c r="E280" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F280" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G280" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="H280" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>699</v>
+        <v>685</v>
       </c>
       <c r="C281" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D281" t="s">
-        <v>700</v>
+        <v>686</v>
       </c>
       <c r="E281" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F281" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G281" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="H281" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>701</v>
+        <v>687</v>
       </c>
       <c r="C282" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D282" t="s">
-        <v>702</v>
+        <v>688</v>
       </c>
       <c r="E282" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F282" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G282" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="H282" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>703</v>
+        <v>689</v>
       </c>
       <c r="C283" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D283" t="s">
-        <v>704</v>
+        <v>690</v>
       </c>
       <c r="E283" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F283" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G283" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="H283" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>705</v>
+        <v>691</v>
       </c>
       <c r="C284" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D284" t="s">
-        <v>706</v>
+        <v>692</v>
       </c>
       <c r="E284" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F284" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G284" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="H284" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>707</v>
+        <v>693</v>
       </c>
       <c r="C285" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D285" t="s">
-        <v>708</v>
+        <v>694</v>
       </c>
       <c r="E285" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F285" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G285" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="H285" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>709</v>
+        <v>695</v>
       </c>
       <c r="C286" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D286" t="s">
-        <v>710</v>
+        <v>696</v>
       </c>
       <c r="E286" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F286" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G286" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="H286" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>711</v>
+        <v>697</v>
       </c>
       <c r="C287" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D287" t="s">
-        <v>712</v>
+        <v>698</v>
       </c>
       <c r="E287" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F287" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G287" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="H287" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>713</v>
+        <v>699</v>
       </c>
       <c r="C288" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D288" t="s">
-        <v>714</v>
+        <v>700</v>
       </c>
       <c r="E288" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F288" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G288" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="H288" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>715</v>
+        <v>701</v>
       </c>
       <c r="C289" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D289" t="s">
-        <v>716</v>
+        <v>702</v>
       </c>
       <c r="E289" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F289" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G289" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="H289" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>717</v>
+        <v>703</v>
       </c>
       <c r="C290" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D290" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="E290" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F290" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G290" t="s">
-        <v>661</v>
+        <v>705</v>
       </c>
       <c r="H290" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
       <c r="C291" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D291" t="s">
-        <v>720</v>
+        <v>707</v>
       </c>
       <c r="E291" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F291" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G291" t="s">
-        <v>661</v>
+        <v>705</v>
       </c>
       <c r="H291" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>721</v>
+        <v>708</v>
       </c>
       <c r="C292" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D292" t="s">
-        <v>722</v>
+        <v>709</v>
       </c>
       <c r="E292" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F292" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G292" t="s">
-        <v>661</v>
+        <v>109</v>
       </c>
       <c r="H292" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>723</v>
+        <v>710</v>
       </c>
       <c r="C293" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D293" t="s">
-        <v>724</v>
+        <v>711</v>
       </c>
       <c r="E293" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F293" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G293" t="s">
-        <v>725</v>
+        <v>705</v>
       </c>
       <c r="H293" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="C294" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D294" t="s">
-        <v>727</v>
+        <v>713</v>
       </c>
       <c r="E294" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F294" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G294" t="s">
-        <v>725</v>
+        <v>705</v>
       </c>
       <c r="H294" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>728</v>
+        <v>714</v>
       </c>
       <c r="C295" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D295" t="s">
-        <v>729</v>
+        <v>715</v>
       </c>
       <c r="E295" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F295" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G295" t="s">
-        <v>725</v>
+        <v>109</v>
       </c>
       <c r="H295" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>730</v>
+        <v>716</v>
       </c>
       <c r="C296" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D296" t="s">
-        <v>731</v>
+        <v>717</v>
       </c>
       <c r="E296" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F296" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G296" t="s">
-        <v>725</v>
+        <v>83</v>
       </c>
       <c r="H296" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>732</v>
+        <v>718</v>
       </c>
       <c r="C297" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D297" t="s">
-        <v>733</v>
+        <v>719</v>
       </c>
       <c r="E297" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F297" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G297" t="s">
-        <v>725</v>
+        <v>109</v>
       </c>
       <c r="H297" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>734</v>
+        <v>720</v>
       </c>
       <c r="C298" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D298" t="s">
-        <v>735</v>
+        <v>721</v>
       </c>
       <c r="E298" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F298" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G298" t="s">
-        <v>725</v>
+        <v>109</v>
       </c>
       <c r="H298" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>736</v>
+        <v>722</v>
       </c>
       <c r="C299" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D299" t="s">
-        <v>737</v>
+        <v>723</v>
       </c>
       <c r="E299" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F299" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G299" t="s">
-        <v>725</v>
+        <v>109</v>
       </c>
       <c r="H299" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>738</v>
+        <v>724</v>
       </c>
       <c r="C300" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D300" t="s">
-        <v>739</v>
+        <v>725</v>
       </c>
       <c r="E300" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F300" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G300" t="s">
-        <v>725</v>
+        <v>109</v>
       </c>
       <c r="H300" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>740</v>
+        <v>726</v>
       </c>
       <c r="C301" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D301" t="s">
-        <v>741</v>
+        <v>727</v>
       </c>
       <c r="E301" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F301" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G301" t="s">
-        <v>725</v>
+        <v>109</v>
       </c>
       <c r="H301" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>742</v>
+        <v>728</v>
       </c>
       <c r="C302" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D302" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
       <c r="E302" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F302" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G302" t="s">
-        <v>725</v>
+        <v>109</v>
       </c>
       <c r="H302" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>744</v>
+        <v>730</v>
       </c>
       <c r="C303" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D303" t="s">
-        <v>745</v>
+        <v>731</v>
       </c>
       <c r="E303" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F303" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G303" t="s">
-        <v>725</v>
+        <v>112</v>
       </c>
       <c r="H303" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>746</v>
+        <v>732</v>
       </c>
       <c r="C304" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D304" t="s">
-        <v>747</v>
+        <v>733</v>
       </c>
       <c r="E304" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F304" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G304" t="s">
-        <v>725</v>
+        <v>112</v>
       </c>
       <c r="H304" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
       <c r="C305" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D305" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="E305" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F305" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G305" t="s">
-        <v>725</v>
+        <v>112</v>
       </c>
       <c r="H305" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="C306" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D306" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
       <c r="E306" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F306" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G306" t="s">
-        <v>725</v>
+        <v>112</v>
       </c>
       <c r="H306" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="C307" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D307" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="E307" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F307" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G307" t="s">
-        <v>725</v>
+        <v>740</v>
       </c>
       <c r="H307" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="C308" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D308" t="s">
-        <v>755</v>
+        <v>742</v>
       </c>
       <c r="E308" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F308" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G308" t="s">
-        <v>725</v>
+        <v>740</v>
       </c>
       <c r="H308" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>756</v>
+        <v>743</v>
       </c>
       <c r="C309" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D309" t="s">
-        <v>757</v>
+        <v>744</v>
       </c>
       <c r="E309" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F309" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G309" t="s">
-        <v>725</v>
+        <v>740</v>
       </c>
       <c r="H309" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>758</v>
+        <v>745</v>
       </c>
       <c r="C310" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D310" t="s">
-        <v>759</v>
+        <v>746</v>
       </c>
       <c r="E310" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F310" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G310" t="s">
-        <v>286</v>
+        <v>112</v>
       </c>
       <c r="H310" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>760</v>
+        <v>747</v>
       </c>
       <c r="C311" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D311" t="s">
-        <v>761</v>
+        <v>748</v>
       </c>
       <c r="E311" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F311" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G311" t="s">
-        <v>286</v>
+        <v>740</v>
       </c>
       <c r="H311" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>762</v>
+        <v>749</v>
       </c>
       <c r="C312" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D312" t="s">
-        <v>763</v>
+        <v>750</v>
       </c>
       <c r="E312" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F312" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G312" t="s">
-        <v>286</v>
+        <v>740</v>
       </c>
       <c r="H312" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>764</v>
+        <v>751</v>
       </c>
       <c r="C313" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D313" t="s">
-        <v>765</v>
+        <v>752</v>
       </c>
       <c r="E313" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F313" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G313" t="s">
-        <v>286</v>
+        <v>740</v>
       </c>
       <c r="H313" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>766</v>
+        <v>753</v>
       </c>
       <c r="C314" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D314" t="s">
-        <v>767</v>
+        <v>754</v>
       </c>
       <c r="E314" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F314" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G314" t="s">
-        <v>286</v>
+        <v>740</v>
       </c>
       <c r="H314" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>768</v>
+        <v>755</v>
       </c>
       <c r="C315" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D315" t="s">
-        <v>769</v>
+        <v>756</v>
       </c>
       <c r="E315" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F315" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G315" t="s">
-        <v>286</v>
+        <v>740</v>
       </c>
       <c r="H315" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>770</v>
+        <v>757</v>
       </c>
       <c r="C316" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D316" t="s">
-        <v>771</v>
+        <v>758</v>
       </c>
       <c r="E316" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F316" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G316" t="s">
-        <v>286</v>
+        <v>740</v>
       </c>
       <c r="H316" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>772</v>
+        <v>759</v>
       </c>
       <c r="C317" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D317" t="s">
-        <v>773</v>
+        <v>760</v>
       </c>
       <c r="E317" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F317" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G317" t="s">
-        <v>286</v>
+        <v>761</v>
       </c>
       <c r="H317" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>774</v>
+        <v>762</v>
       </c>
       <c r="C318" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D318" t="s">
-        <v>775</v>
+        <v>763</v>
       </c>
       <c r="E318" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F318" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G318" t="s">
-        <v>286</v>
+        <v>761</v>
       </c>
       <c r="H318" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>776</v>
+        <v>764</v>
       </c>
       <c r="C319" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D319" t="s">
-        <v>777</v>
+        <v>765</v>
       </c>
       <c r="E319" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F319" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G319" t="s">
-        <v>286</v>
+        <v>761</v>
       </c>
       <c r="H319" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>778</v>
+        <v>766</v>
       </c>
       <c r="C320" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D320" t="s">
-        <v>779</v>
+        <v>767</v>
       </c>
       <c r="E320" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F320" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G320" t="s">
-        <v>286</v>
+        <v>761</v>
       </c>
       <c r="H320" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>780</v>
+        <v>768</v>
       </c>
       <c r="C321" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D321" t="s">
-        <v>781</v>
+        <v>769</v>
       </c>
       <c r="E321" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F321" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G321" t="s">
-        <v>286</v>
+        <v>761</v>
       </c>
       <c r="H321" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>782</v>
+        <v>770</v>
       </c>
       <c r="C322" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D322" t="s">
-        <v>783</v>
+        <v>771</v>
       </c>
       <c r="E322" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F322" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G322" t="s">
-        <v>286</v>
+        <v>761</v>
       </c>
       <c r="H322" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>784</v>
+        <v>772</v>
       </c>
       <c r="C323" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D323" t="s">
-        <v>785</v>
+        <v>773</v>
       </c>
       <c r="E323" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F323" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G323" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="H323" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>786</v>
+        <v>774</v>
       </c>
       <c r="C324" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D324" t="s">
-        <v>787</v>
+        <v>775</v>
       </c>
       <c r="E324" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F324" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G324" t="s">
-        <v>286</v>
+        <v>761</v>
       </c>
       <c r="H324" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>788</v>
+        <v>776</v>
       </c>
       <c r="C325" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D325" t="s">
-        <v>789</v>
+        <v>777</v>
       </c>
       <c r="E325" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F325" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G325" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="H325" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>790</v>
+        <v>778</v>
       </c>
       <c r="C326" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D326" t="s">
-        <v>791</v>
+        <v>779</v>
       </c>
       <c r="E326" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F326" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G326" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="H326" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>792</v>
+        <v>780</v>
       </c>
       <c r="C327" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D327" t="s">
-        <v>793</v>
+        <v>781</v>
       </c>
       <c r="E327" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F327" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G327" t="s">
-        <v>286</v>
+        <v>761</v>
       </c>
       <c r="H327" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>794</v>
+        <v>782</v>
       </c>
       <c r="C328" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D328" t="s">
-        <v>795</v>
+        <v>783</v>
       </c>
       <c r="E328" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F328" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G328" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="H328" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>796</v>
+        <v>784</v>
       </c>
       <c r="C329" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D329" t="s">
-        <v>797</v>
+        <v>785</v>
       </c>
       <c r="E329" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F329" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G329" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="H329" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>798</v>
+        <v>786</v>
       </c>
       <c r="C330" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D330" t="s">
-        <v>799</v>
+        <v>787</v>
       </c>
       <c r="E330" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F330" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G330" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="H330" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>800</v>
+        <v>788</v>
       </c>
       <c r="C331" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D331" t="s">
-        <v>801</v>
+        <v>789</v>
       </c>
       <c r="E331" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F331" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G331" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="H331" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="C332" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D332" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
       <c r="E332" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F332" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G332" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="H332" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>804</v>
+        <v>792</v>
       </c>
       <c r="C333" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D333" t="s">
-        <v>805</v>
+        <v>793</v>
       </c>
       <c r="E333" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F333" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G333" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="H333" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>806</v>
+        <v>794</v>
       </c>
       <c r="C334" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D334" t="s">
-        <v>807</v>
+        <v>795</v>
       </c>
       <c r="E334" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F334" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G334" t="s">
-        <v>808</v>
+        <v>273</v>
       </c>
       <c r="H334" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>809</v>
+        <v>796</v>
       </c>
       <c r="C335" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D335" t="s">
-        <v>810</v>
+        <v>797</v>
       </c>
       <c r="E335" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F335" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G335" t="s">
-        <v>808</v>
+        <v>273</v>
       </c>
       <c r="H335" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>811</v>
+        <v>798</v>
       </c>
       <c r="C336" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D336" t="s">
-        <v>812</v>
+        <v>799</v>
       </c>
       <c r="E336" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F336" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G336" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="H336" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>813</v>
+        <v>801</v>
       </c>
       <c r="C337" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D337" t="s">
-        <v>814</v>
+        <v>802</v>
       </c>
       <c r="E337" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F337" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G337" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="H337" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>815</v>
+        <v>803</v>
       </c>
       <c r="C338" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D338" t="s">
-        <v>816</v>
+        <v>804</v>
       </c>
       <c r="E338" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F338" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G338" t="s">
-        <v>808</v>
+        <v>273</v>
       </c>
       <c r="H338" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>817</v>
+        <v>805</v>
       </c>
       <c r="C339" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D339" t="s">
-        <v>818</v>
+        <v>806</v>
       </c>
       <c r="E339" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F339" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G339" t="s">
-        <v>808</v>
+        <v>273</v>
       </c>
       <c r="H339" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>819</v>
+        <v>807</v>
       </c>
       <c r="C340" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D340" t="s">
-        <v>820</v>
+        <v>808</v>
       </c>
       <c r="E340" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F340" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G340" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="H340" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>821</v>
+        <v>809</v>
       </c>
       <c r="C341" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D341" t="s">
-        <v>822</v>
+        <v>810</v>
       </c>
       <c r="E341" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F341" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G341" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="H341" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>823</v>
+        <v>811</v>
       </c>
       <c r="C342" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D342" t="s">
-        <v>824</v>
+        <v>812</v>
       </c>
       <c r="E342" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F342" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G342" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="H342" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>825</v>
+        <v>814</v>
       </c>
       <c r="C343" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D343" t="s">
-        <v>826</v>
+        <v>815</v>
       </c>
       <c r="E343" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F343" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G343" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="H343" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>827</v>
+        <v>817</v>
       </c>
       <c r="C344" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D344" t="s">
-        <v>828</v>
+        <v>818</v>
       </c>
       <c r="E344" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F344" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G344" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="H344" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>829</v>
+        <v>819</v>
       </c>
       <c r="C345" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D345" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
       <c r="E345" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F345" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G345" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="H345" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>831</v>
+        <v>821</v>
       </c>
       <c r="C346" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D346" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
       <c r="E346" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F346" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G346" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="H346" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
       <c r="C347" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D347" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="E347" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F347" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G347" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="H347" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>835</v>
+        <v>825</v>
       </c>
       <c r="C348" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D348" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
       <c r="E348" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F348" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G348" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="H348" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="C349" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D349" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="E349" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F349" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G349" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="H349" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
       <c r="C350" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D350" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E350" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F350" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G350" t="s">
-        <v>291</v>
+        <v>813</v>
       </c>
       <c r="H350" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="C351" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D351" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="E351" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F351" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G351" t="s">
-        <v>291</v>
+        <v>833</v>
       </c>
       <c r="H351" t="s">
-        <v>283</v>
+        <v>118</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="C352" t="s">
-        <v>279</v>
+        <v>835</v>
       </c>
       <c r="D352" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E352" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F352" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G352" t="s">
-        <v>291</v>
+        <v>833</v>
       </c>
       <c r="H352" t="s">
-        <v>283</v>
+        <v>118</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="C353" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D353" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E353" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F353" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G353" t="s">
-        <v>291</v>
+        <v>833</v>
       </c>
       <c r="H353" t="s">
-        <v>283</v>
+        <v>118</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="C354" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D354" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E354" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F354" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G354" t="s">
-        <v>291</v>
+        <v>833</v>
       </c>
       <c r="H354" t="s">
-        <v>283</v>
+        <v>118</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="C355" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D355" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E355" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F355" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G355" t="s">
-        <v>291</v>
+        <v>117</v>
       </c>
       <c r="H355" t="s">
-        <v>283</v>
+        <v>118</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="C356" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D356" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E356" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F356" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G356" t="s">
-        <v>291</v>
+        <v>117</v>
       </c>
       <c r="H356" t="s">
-        <v>283</v>
+        <v>118</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="C357" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D357" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="E357" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F357" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G357" t="s">
-        <v>291</v>
+        <v>117</v>
       </c>
       <c r="H357" t="s">
-        <v>283</v>
+        <v>118</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="C358" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D358" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E358" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F358" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G358" t="s">
-        <v>282</v>
+        <v>117</v>
       </c>
       <c r="H358" t="s">
-        <v>283</v>
+        <v>118</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="C359" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D359" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E359" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F359" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G359" t="s">
-        <v>291</v>
+        <v>86</v>
       </c>
       <c r="H359" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="C360" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D360" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
       <c r="E360" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F360" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G360" t="s">
-        <v>282</v>
+        <v>86</v>
       </c>
       <c r="H360" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="C361" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D361" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="E361" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F361" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G361" t="s">
-        <v>282</v>
+        <v>86</v>
       </c>
       <c r="H361" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
       <c r="C362" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D362" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E362" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F362" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G362" t="s">
-        <v>282</v>
+        <v>86</v>
       </c>
       <c r="H362" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="C363" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D363" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
       <c r="E363" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F363" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G363" t="s">
-        <v>282</v>
+        <v>86</v>
       </c>
       <c r="H363" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="C364" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D364" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="E364" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F364" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G364" t="s">
-        <v>296</v>
+        <v>86</v>
       </c>
       <c r="H364" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="C365" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D365" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E365" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F365" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G365" t="s">
-        <v>282</v>
+        <v>86</v>
       </c>
       <c r="H365" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="C366" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D366" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
       <c r="E366" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F366" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G366" t="s">
-        <v>282</v>
+        <v>86</v>
       </c>
       <c r="H366" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="C367" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D367" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="E367" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F367" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G367" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="H367" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>875</v>
+        <v>867</v>
       </c>
       <c r="C368" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D368" t="s">
-        <v>876</v>
+        <v>868</v>
       </c>
       <c r="E368" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F368" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G368" t="s">
-        <v>282</v>
+        <v>86</v>
       </c>
       <c r="H368" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>877</v>
+        <v>869</v>
       </c>
       <c r="C369" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D369" t="s">
-        <v>878</v>
+        <v>870</v>
       </c>
       <c r="E369" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F369" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G369" t="s">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="H369" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>879</v>
+        <v>871</v>
       </c>
       <c r="C370" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D370" t="s">
-        <v>880</v>
+        <v>872</v>
       </c>
       <c r="E370" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F370" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G370" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="H370" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>881</v>
+        <v>873</v>
       </c>
       <c r="C371" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D371" t="s">
-        <v>882</v>
+        <v>874</v>
       </c>
       <c r="E371" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F371" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G371" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="H371" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>883</v>
+        <v>875</v>
       </c>
       <c r="C372" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D372" t="s">
-        <v>884</v>
+        <v>876</v>
       </c>
       <c r="E372" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F372" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G372" t="s">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="H372" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>885</v>
+        <v>877</v>
       </c>
       <c r="C373" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D373" t="s">
-        <v>886</v>
+        <v>878</v>
       </c>
       <c r="E373" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F373" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G373" t="s">
-        <v>282</v>
+        <v>90</v>
       </c>
       <c r="H373" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>887</v>
+        <v>879</v>
       </c>
       <c r="C374" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D374" t="s">
-        <v>888</v>
+        <v>880</v>
       </c>
       <c r="E374" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F374" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G374" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="H374" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>889</v>
+        <v>881</v>
       </c>
       <c r="C375" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D375" t="s">
-        <v>890</v>
+        <v>882</v>
       </c>
       <c r="E375" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F375" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G375" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="H375" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>891</v>
+        <v>883</v>
       </c>
       <c r="C376" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D376" t="s">
-        <v>892</v>
+        <v>884</v>
       </c>
       <c r="E376" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F376" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G376" t="s">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="H376" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>893</v>
+        <v>885</v>
       </c>
       <c r="C377" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D377" t="s">
-        <v>894</v>
+        <v>886</v>
       </c>
       <c r="E377" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F377" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G377" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="H377" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>895</v>
+        <v>887</v>
       </c>
       <c r="C378" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D378" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="E378" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F378" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G378" t="s">
-        <v>282</v>
+        <v>90</v>
       </c>
       <c r="H378" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>897</v>
+        <v>889</v>
       </c>
       <c r="C379" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D379" t="s">
-        <v>898</v>
+        <v>890</v>
       </c>
       <c r="E379" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F379" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G379" t="s">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="H379" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>899</v>
+        <v>891</v>
       </c>
       <c r="C380" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D380" t="s">
-        <v>900</v>
+        <v>892</v>
       </c>
       <c r="E380" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F380" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G380" t="s">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="H380" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>901</v>
+        <v>893</v>
       </c>
       <c r="C381" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D381" t="s">
-        <v>902</v>
+        <v>894</v>
       </c>
       <c r="E381" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F381" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G381" t="s">
-        <v>282</v>
+        <v>90</v>
       </c>
       <c r="H381" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>903</v>
+        <v>895</v>
       </c>
       <c r="C382" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D382" t="s">
-        <v>904</v>
+        <v>896</v>
       </c>
       <c r="E382" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F382" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G382" t="s">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="H382" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>905</v>
+        <v>897</v>
       </c>
       <c r="C383" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D383" t="s">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="E383" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F383" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G383" t="s">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="H383" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>907</v>
+        <v>899</v>
       </c>
       <c r="C384" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D384" t="s">
-        <v>908</v>
+        <v>900</v>
       </c>
       <c r="E384" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F384" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G384" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="H384" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>909</v>
+        <v>901</v>
       </c>
       <c r="C385" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D385" t="s">
-        <v>910</v>
+        <v>902</v>
       </c>
       <c r="E385" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F385" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G385" t="s">
-        <v>296</v>
+        <v>90</v>
       </c>
       <c r="H385" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>911</v>
+        <v>903</v>
       </c>
       <c r="C386" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D386" t="s">
-        <v>912</v>
+        <v>904</v>
       </c>
       <c r="E386" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F386" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G386" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="H386" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>913</v>
+        <v>905</v>
       </c>
       <c r="C387" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D387" t="s">
-        <v>914</v>
+        <v>906</v>
       </c>
       <c r="E387" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F387" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G387" t="s">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="H387" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>915</v>
+        <v>907</v>
       </c>
       <c r="C388" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D388" t="s">
-        <v>916</v>
+        <v>908</v>
       </c>
       <c r="E388" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F388" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G388" t="s">
-        <v>282</v>
+        <v>90</v>
       </c>
       <c r="H388" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>917</v>
+        <v>909</v>
       </c>
       <c r="C389" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D389" t="s">
-        <v>918</v>
+        <v>910</v>
       </c>
       <c r="E389" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F389" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G389" t="s">
-        <v>919</v>
+        <v>90</v>
       </c>
       <c r="H389" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="C390" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D390" t="s">
-        <v>921</v>
+        <v>912</v>
       </c>
       <c r="E390" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F390" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G390" t="s">
-        <v>919</v>
+        <v>267</v>
       </c>
       <c r="H390" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>922</v>
+        <v>913</v>
       </c>
       <c r="C391" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D391" t="s">
-        <v>923</v>
+        <v>914</v>
       </c>
       <c r="E391" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F391" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G391" t="s">
-        <v>919</v>
+        <v>90</v>
       </c>
       <c r="H391" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>924</v>
+        <v>915</v>
       </c>
       <c r="C392" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D392" t="s">
-        <v>925</v>
+        <v>916</v>
       </c>
       <c r="E392" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F392" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G392" t="s">
-        <v>919</v>
+        <v>90</v>
       </c>
       <c r="H392" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>926</v>
+        <v>917</v>
       </c>
       <c r="C393" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D393" t="s">
-        <v>927</v>
+        <v>918</v>
       </c>
       <c r="E393" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F393" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G393" t="s">
-        <v>919</v>
+        <v>267</v>
       </c>
       <c r="H393" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>928</v>
+        <v>919</v>
       </c>
       <c r="C394" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D394" t="s">
-        <v>929</v>
+        <v>920</v>
       </c>
       <c r="E394" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F394" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G394" t="s">
-        <v>919</v>
+        <v>90</v>
       </c>
       <c r="H394" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>930</v>
+        <v>921</v>
       </c>
       <c r="C395" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D395" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="E395" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F395" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G395" t="s">
-        <v>919</v>
+        <v>267</v>
       </c>
       <c r="H395" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
       <c r="C396" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D396" t="s">
-        <v>933</v>
+        <v>924</v>
       </c>
       <c r="E396" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F396" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G396" t="s">
-        <v>919</v>
+        <v>90</v>
       </c>
       <c r="H396" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>934</v>
+        <v>925</v>
       </c>
       <c r="C397" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D397" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
       <c r="E397" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F397" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G397" t="s">
-        <v>919</v>
+        <v>267</v>
       </c>
       <c r="H397" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>936</v>
+        <v>927</v>
       </c>
       <c r="C398" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D398" t="s">
-        <v>937</v>
+        <v>928</v>
       </c>
       <c r="E398" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F398" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G398" t="s">
-        <v>919</v>
+        <v>135</v>
       </c>
       <c r="H398" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>938</v>
+        <v>929</v>
       </c>
       <c r="C399" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D399" t="s">
-        <v>939</v>
+        <v>930</v>
       </c>
       <c r="E399" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F399" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G399" t="s">
-        <v>919</v>
+        <v>135</v>
       </c>
       <c r="H399" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>940</v>
+        <v>931</v>
       </c>
       <c r="C400" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D400" t="s">
-        <v>941</v>
+        <v>932</v>
       </c>
       <c r="E400" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F400" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G400" t="s">
-        <v>919</v>
+        <v>135</v>
       </c>
       <c r="H400" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>942</v>
+        <v>933</v>
       </c>
       <c r="C401" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D401" t="s">
-        <v>943</v>
+        <v>934</v>
       </c>
       <c r="E401" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F401" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G401" t="s">
-        <v>919</v>
+        <v>135</v>
       </c>
       <c r="H401" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>944</v>
+        <v>935</v>
       </c>
       <c r="C402" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D402" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="E402" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F402" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G402" t="s">
-        <v>919</v>
+        <v>135</v>
       </c>
       <c r="H402" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
       <c r="C403" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D403" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
       <c r="E403" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F403" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G403" t="s">
-        <v>919</v>
+        <v>135</v>
       </c>
       <c r="H403" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>948</v>
+        <v>939</v>
       </c>
       <c r="C404" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D404" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
       <c r="E404" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F404" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G404" t="s">
-        <v>950</v>
+        <v>135</v>
       </c>
       <c r="H404" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>951</v>
+        <v>941</v>
       </c>
       <c r="C405" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D405" t="s">
-        <v>952</v>
+        <v>942</v>
       </c>
       <c r="E405" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F405" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G405" t="s">
-        <v>950</v>
+        <v>135</v>
       </c>
       <c r="H405" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="C406" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D406" t="s">
-        <v>954</v>
+        <v>944</v>
       </c>
       <c r="E406" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F406" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G406" t="s">
-        <v>955</v>
+        <v>135</v>
       </c>
       <c r="H406" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>956</v>
+        <v>945</v>
       </c>
       <c r="C407" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D407" t="s">
-        <v>957</v>
+        <v>946</v>
       </c>
       <c r="E407" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F407" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G407" t="s">
-        <v>955</v>
+        <v>135</v>
       </c>
       <c r="H407" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>958</v>
+        <v>947</v>
       </c>
       <c r="C408" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D408" t="s">
-        <v>959</v>
+        <v>948</v>
       </c>
       <c r="E408" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F408" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G408" t="s">
-        <v>950</v>
+        <v>135</v>
       </c>
       <c r="H408" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>960</v>
+        <v>949</v>
       </c>
       <c r="C409" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D409" t="s">
-        <v>961</v>
+        <v>950</v>
       </c>
       <c r="E409" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F409" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G409" t="s">
-        <v>950</v>
+        <v>135</v>
       </c>
       <c r="H409" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>962</v>
+        <v>951</v>
       </c>
       <c r="C410" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D410" t="s">
-        <v>963</v>
+        <v>952</v>
       </c>
       <c r="E410" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F410" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G410" t="s">
-        <v>955</v>
+        <v>135</v>
       </c>
       <c r="H410" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>964</v>
+        <v>953</v>
       </c>
       <c r="C411" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D411" t="s">
-        <v>965</v>
+        <v>954</v>
       </c>
       <c r="E411" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F411" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G411" t="s">
-        <v>955</v>
+        <v>135</v>
       </c>
       <c r="H411" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>966</v>
+        <v>955</v>
       </c>
       <c r="C412" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D412" t="s">
-        <v>967</v>
+        <v>956</v>
       </c>
       <c r="E412" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F412" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G412" t="s">
-        <v>968</v>
+        <v>135</v>
       </c>
       <c r="H412" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>969</v>
+        <v>957</v>
       </c>
       <c r="C413" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D413" t="s">
-        <v>970</v>
+        <v>958</v>
       </c>
       <c r="E413" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G413" t="s">
-        <v>971</v>
+        <v>959</v>
       </c>
       <c r="H413" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>972</v>
+        <v>960</v>
       </c>
       <c r="C414" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D414" t="s">
-        <v>973</v>
+        <v>961</v>
       </c>
       <c r="E414" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G414" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="H414" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>974</v>
+        <v>963</v>
       </c>
       <c r="C415" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D415" t="s">
-        <v>975</v>
+        <v>964</v>
       </c>
       <c r="E415" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G415" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="H415" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>976</v>
+        <v>965</v>
       </c>
       <c r="C416" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D416" t="s">
-        <v>977</v>
+        <v>966</v>
       </c>
       <c r="E416" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G416" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="H416" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>978</v>
+        <v>967</v>
       </c>
       <c r="C417" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D417" t="s">
-        <v>979</v>
+        <v>968</v>
       </c>
       <c r="E417" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G417" t="s">
-        <v>971</v>
+        <v>962</v>
       </c>
       <c r="H417" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>980</v>
+        <v>969</v>
       </c>
       <c r="C418" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D418" t="s">
-        <v>981</v>
+        <v>970</v>
       </c>
       <c r="E418" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G418" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="H418" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>982</v>
+        <v>971</v>
       </c>
       <c r="C419" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D419" t="s">
-        <v>983</v>
+        <v>972</v>
       </c>
       <c r="E419" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G419" t="s">
-        <v>971</v>
+        <v>959</v>
       </c>
       <c r="H419" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>984</v>
+        <v>973</v>
       </c>
       <c r="C420" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D420" t="s">
-        <v>985</v>
+        <v>974</v>
       </c>
       <c r="E420" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G420" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="H420" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>986</v>
+        <v>975</v>
       </c>
       <c r="C421" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D421" t="s">
-        <v>987</v>
+        <v>976</v>
       </c>
       <c r="E421" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G421" t="s">
-        <v>988</v>
+        <v>962</v>
       </c>
       <c r="H421" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>990</v>
+        <v>977</v>
       </c>
       <c r="C422" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D422" t="s">
-        <v>991</v>
+        <v>978</v>
       </c>
       <c r="E422" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G422" t="s">
-        <v>988</v>
+        <v>959</v>
       </c>
       <c r="H422" t="s">
-        <v>989</v>
+        <v>128</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>992</v>
+        <v>979</v>
       </c>
       <c r="C423" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D423" t="s">
-        <v>993</v>
+        <v>980</v>
       </c>
       <c r="E423" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G423" t="s">
-        <v>988</v>
+        <v>962</v>
       </c>
       <c r="H423" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>994</v>
+        <v>981</v>
       </c>
       <c r="C424" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D424" t="s">
-        <v>995</v>
+        <v>982</v>
       </c>
       <c r="E424" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G424" t="s">
-        <v>988</v>
+        <v>962</v>
       </c>
       <c r="H424" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>996</v>
+        <v>983</v>
       </c>
       <c r="C425" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D425" t="s">
-        <v>997</v>
+        <v>984</v>
       </c>
       <c r="E425" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G425" t="s">
-        <v>998</v>
+        <v>962</v>
       </c>
       <c r="H425" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>999</v>
+        <v>985</v>
       </c>
       <c r="C426" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D426" t="s">
-        <v>1000</v>
+        <v>986</v>
       </c>
       <c r="E426" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G426" t="s">
-        <v>998</v>
+        <v>962</v>
       </c>
       <c r="H426" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1001</v>
+        <v>987</v>
       </c>
       <c r="C427" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D427" t="s">
-        <v>1002</v>
+        <v>988</v>
       </c>
       <c r="E427" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G427" t="s">
-        <v>998</v>
+        <v>962</v>
       </c>
       <c r="H427" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1003</v>
+        <v>989</v>
       </c>
       <c r="C428" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D428" t="s">
-        <v>1004</v>
+        <v>990</v>
       </c>
       <c r="E428" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G428" t="s">
-        <v>998</v>
+        <v>962</v>
       </c>
       <c r="H428" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1005</v>
+        <v>991</v>
       </c>
       <c r="C429" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D429" t="s">
-        <v>1006</v>
+        <v>992</v>
       </c>
       <c r="E429" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G429" t="s">
-        <v>950</v>
+        <v>962</v>
       </c>
       <c r="H429" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1007</v>
+        <v>993</v>
       </c>
       <c r="C430" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D430" t="s">
-        <v>1008</v>
+        <v>994</v>
       </c>
       <c r="E430" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="G430" t="s">
-        <v>296</v>
+        <v>962</v>
       </c>
       <c r="H430" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1009</v>
+        <v>995</v>
       </c>
       <c r="C431" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D431" t="s">
-        <v>1010</v>
+        <v>996</v>
       </c>
       <c r="E431" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G431" t="s">
-        <v>919</v>
+        <v>962</v>
       </c>
       <c r="H431" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1011</v>
+        <v>997</v>
       </c>
       <c r="C432" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D432" t="s">
-        <v>1012</v>
+        <v>998</v>
       </c>
       <c r="E432" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G432" t="s">
-        <v>306</v>
+        <v>962</v>
       </c>
       <c r="H432" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1013</v>
+        <v>999</v>
       </c>
       <c r="C433" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D433" t="s">
-        <v>1014</v>
+        <v>1000</v>
       </c>
       <c r="E433" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G433" t="s">
-        <v>301</v>
+        <v>962</v>
       </c>
       <c r="H433" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1015</v>
+        <v>1001</v>
       </c>
       <c r="C434" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D434" t="s">
-        <v>1016</v>
+        <v>1002</v>
       </c>
       <c r="E434" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G434" t="s">
-        <v>725</v>
+        <v>962</v>
       </c>
       <c r="H434" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1017</v>
+        <v>1003</v>
       </c>
       <c r="C435" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D435" t="s">
-        <v>1018</v>
+        <v>1004</v>
       </c>
       <c r="E435" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G435" t="s">
-        <v>296</v>
+        <v>1005</v>
       </c>
       <c r="H435" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1019</v>
+        <v>1006</v>
       </c>
       <c r="C436" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D436" t="s">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="E436" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G436" t="s">
-        <v>296</v>
+        <v>959</v>
       </c>
       <c r="H436" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1021</v>
+        <v>1008</v>
       </c>
       <c r="C437" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D437" t="s">
-        <v>1022</v>
+        <v>1009</v>
       </c>
       <c r="E437" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G437" t="s">
-        <v>661</v>
+        <v>962</v>
       </c>
       <c r="H437" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1023</v>
+        <v>1010</v>
       </c>
       <c r="C438" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D438" t="s">
-        <v>1024</v>
+        <v>1011</v>
       </c>
       <c r="E438" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G438" t="s">
-        <v>296</v>
+        <v>1005</v>
       </c>
       <c r="H438" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1025</v>
+        <v>1012</v>
       </c>
       <c r="C439" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D439" t="s">
-        <v>1026</v>
+        <v>1013</v>
       </c>
       <c r="E439" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G439" t="s">
-        <v>808</v>
+        <v>1005</v>
       </c>
       <c r="H439" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1027</v>
+        <v>1014</v>
       </c>
       <c r="C440" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D440" t="s">
-        <v>1028</v>
+        <v>1015</v>
       </c>
       <c r="E440" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G440" t="s">
-        <v>661</v>
+        <v>1005</v>
       </c>
       <c r="H440" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1029</v>
+        <v>1016</v>
       </c>
       <c r="C441" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D441" t="s">
-        <v>1030</v>
+        <v>1017</v>
       </c>
       <c r="E441" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G441" t="s">
-        <v>296</v>
+        <v>1005</v>
       </c>
       <c r="H441" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1031</v>
+        <v>1018</v>
       </c>
       <c r="C442" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D442" t="s">
-        <v>1032</v>
+        <v>1019</v>
       </c>
       <c r="E442" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G442" t="s">
-        <v>661</v>
+        <v>1005</v>
       </c>
       <c r="H442" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1033</v>
+        <v>1020</v>
       </c>
       <c r="C443" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D443" t="s">
-        <v>1034</v>
+        <v>1021</v>
       </c>
       <c r="E443" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G443" t="s">
-        <v>661</v>
+        <v>1005</v>
       </c>
       <c r="H443" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1035</v>
+        <v>1022</v>
       </c>
       <c r="C444" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D444" t="s">
-        <v>1036</v>
+        <v>1023</v>
       </c>
       <c r="E444" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G444" t="s">
-        <v>661</v>
+        <v>1005</v>
       </c>
       <c r="H444" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1037</v>
+        <v>1024</v>
       </c>
       <c r="C445" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D445" t="s">
-        <v>1038</v>
+        <v>1025</v>
       </c>
       <c r="E445" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G445" t="s">
-        <v>808</v>
+        <v>1005</v>
       </c>
       <c r="H445" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1039</v>
+        <v>1026</v>
       </c>
       <c r="C446" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D446" t="s">
-        <v>1040</v>
+        <v>1027</v>
       </c>
       <c r="E446" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G446" t="s">
-        <v>286</v>
+        <v>1005</v>
       </c>
       <c r="H446" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1041</v>
+        <v>1028</v>
       </c>
       <c r="C447" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D447" t="s">
-        <v>1042</v>
+        <v>1029</v>
       </c>
       <c r="E447" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G447" t="s">
-        <v>808</v>
+        <v>1005</v>
       </c>
       <c r="H447" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1043</v>
+        <v>1030</v>
       </c>
       <c r="C448" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D448" t="s">
-        <v>1044</v>
+        <v>1031</v>
       </c>
       <c r="E448" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G448" t="s">
-        <v>286</v>
+        <v>1005</v>
       </c>
       <c r="H448" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1045</v>
+        <v>1032</v>
       </c>
       <c r="C449" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D449" t="s">
-        <v>1046</v>
+        <v>1033</v>
       </c>
       <c r="E449" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G449" t="s">
-        <v>919</v>
+        <v>1005</v>
       </c>
       <c r="H449" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1047</v>
+        <v>1034</v>
       </c>
       <c r="C450" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D450" t="s">
-        <v>1048</v>
+        <v>1035</v>
       </c>
       <c r="E450" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G450" t="s">
-        <v>808</v>
+        <v>1005</v>
       </c>
       <c r="H450" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1049</v>
+        <v>1036</v>
       </c>
       <c r="C451" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D451" t="s">
-        <v>1050</v>
+        <v>1037</v>
       </c>
       <c r="E451" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G451" t="s">
-        <v>725</v>
+        <v>1005</v>
       </c>
       <c r="H451" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1051</v>
+        <v>1038</v>
       </c>
       <c r="C452" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D452" t="s">
-        <v>1052</v>
+        <v>1039</v>
       </c>
       <c r="E452" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G452" t="s">
-        <v>919</v>
+        <v>1005</v>
       </c>
       <c r="H452" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1053</v>
+        <v>1040</v>
       </c>
       <c r="C453" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D453" t="s">
-        <v>1054</v>
+        <v>1041</v>
       </c>
       <c r="E453" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G453" t="s">
-        <v>291</v>
+        <v>1005</v>
       </c>
       <c r="H453" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1055</v>
+        <v>1042</v>
       </c>
       <c r="C454" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D454" t="s">
-        <v>1056</v>
+        <v>1043</v>
       </c>
       <c r="E454" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G454" t="s">
-        <v>919</v>
+        <v>1005</v>
       </c>
       <c r="H454" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1057</v>
+        <v>1044</v>
       </c>
       <c r="C455" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D455" t="s">
-        <v>1058</v>
+        <v>1045</v>
       </c>
       <c r="E455" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G455" t="s">
-        <v>725</v>
+        <v>1005</v>
       </c>
       <c r="H455" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1059</v>
+        <v>1046</v>
       </c>
       <c r="C456" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D456" t="s">
-        <v>1060</v>
+        <v>1047</v>
       </c>
       <c r="E456" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G456" t="s">
-        <v>808</v>
+        <v>1005</v>
       </c>
       <c r="H456" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1061</v>
+        <v>1048</v>
       </c>
       <c r="C457" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D457" t="s">
-        <v>1062</v>
+        <v>1049</v>
       </c>
       <c r="E457" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G457" t="s">
-        <v>725</v>
+        <v>1005</v>
       </c>
       <c r="H457" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1063</v>
+        <v>1050</v>
       </c>
       <c r="C458" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D458" t="s">
-        <v>1064</v>
+        <v>1051</v>
       </c>
       <c r="E458" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G458" t="s">
-        <v>808</v>
+        <v>1052</v>
       </c>
       <c r="H458" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1065</v>
+        <v>1053</v>
       </c>
       <c r="C459" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D459" t="s">
-        <v>1066</v>
+        <v>1054</v>
       </c>
       <c r="E459" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G459" t="s">
-        <v>725</v>
+        <v>1052</v>
       </c>
       <c r="H459" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1067</v>
+        <v>1055</v>
       </c>
       <c r="C460" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D460" t="s">
-        <v>1068</v>
+        <v>1056</v>
       </c>
       <c r="E460" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G460" t="s">
-        <v>725</v>
+        <v>1005</v>
       </c>
       <c r="H460" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1069</v>
+        <v>1057</v>
       </c>
       <c r="C461" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D461" t="s">
-        <v>1070</v>
+        <v>1058</v>
       </c>
       <c r="E461" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G461" t="s">
-        <v>998</v>
+        <v>1005</v>
       </c>
       <c r="H461" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1071</v>
+        <v>1059</v>
       </c>
       <c r="C462" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D462" t="s">
-        <v>1072</v>
+        <v>1060</v>
       </c>
       <c r="E462" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G462" t="s">
-        <v>296</v>
+        <v>1052</v>
       </c>
       <c r="H462" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1073</v>
+        <v>1061</v>
       </c>
       <c r="C463" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D463" t="s">
-        <v>1074</v>
+        <v>1062</v>
       </c>
       <c r="E463" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G463" t="s">
-        <v>296</v>
+        <v>1005</v>
       </c>
       <c r="H463" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1075</v>
+        <v>1063</v>
       </c>
       <c r="C464" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D464" t="s">
-        <v>1076</v>
+        <v>1064</v>
       </c>
       <c r="E464" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G464" t="s">
-        <v>282</v>
+        <v>1005</v>
       </c>
       <c r="H464" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1077</v>
+        <v>1065</v>
       </c>
       <c r="C465" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D465" t="s">
-        <v>1078</v>
+        <v>1066</v>
       </c>
       <c r="E465" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G465" t="s">
-        <v>1079</v>
+        <v>1052</v>
       </c>
       <c r="H465" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1080</v>
+        <v>1067</v>
       </c>
       <c r="C466" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D466" t="s">
-        <v>1081</v>
+        <v>1068</v>
       </c>
       <c r="E466" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G466" t="s">
-        <v>1082</v>
+        <v>1005</v>
       </c>
       <c r="H466" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1083</v>
+        <v>1069</v>
       </c>
       <c r="C467" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D467" t="s">
-        <v>1084</v>
+        <v>1070</v>
       </c>
       <c r="E467" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G467" t="s">
-        <v>919</v>
+        <v>1052</v>
       </c>
       <c r="H467" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1085</v>
+        <v>1071</v>
       </c>
       <c r="C468" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D468" t="s">
-        <v>1086</v>
+        <v>1072</v>
       </c>
       <c r="E468" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G468" t="s">
-        <v>808</v>
+        <v>1052</v>
       </c>
       <c r="H468" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1087</v>
+        <v>1073</v>
       </c>
       <c r="C469" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D469" t="s">
-        <v>1088</v>
+        <v>1074</v>
       </c>
       <c r="E469" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G469" t="s">
-        <v>286</v>
+        <v>1052</v>
       </c>
       <c r="H469" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1089</v>
+        <v>1075</v>
       </c>
       <c r="C470" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D470" t="s">
-        <v>1090</v>
+        <v>1076</v>
       </c>
       <c r="E470" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G470" t="s">
-        <v>286</v>
+        <v>1005</v>
       </c>
       <c r="H470" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1091</v>
+        <v>1077</v>
       </c>
       <c r="C471" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D471" t="s">
-        <v>1092</v>
+        <v>1078</v>
       </c>
       <c r="E471" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G471" t="s">
-        <v>286</v>
+        <v>1052</v>
       </c>
       <c r="H471" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1093</v>
+        <v>1079</v>
       </c>
       <c r="C472" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D472" t="s">
-        <v>1094</v>
+        <v>1080</v>
       </c>
       <c r="E472" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G472" t="s">
-        <v>286</v>
+        <v>1052</v>
       </c>
       <c r="H472" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1095</v>
+        <v>1081</v>
       </c>
       <c r="C473" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D473" t="s">
-        <v>1096</v>
+        <v>1082</v>
       </c>
       <c r="E473" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G473" t="s">
-        <v>286</v>
+        <v>1052</v>
       </c>
       <c r="H473" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1097</v>
+        <v>1083</v>
       </c>
       <c r="C474" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D474" t="s">
-        <v>1098</v>
+        <v>1084</v>
       </c>
       <c r="E474" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G474" t="s">
-        <v>286</v>
+        <v>1085</v>
       </c>
       <c r="H474" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>1099</v>
+        <v>1086</v>
       </c>
       <c r="C475" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D475" t="s">
-        <v>1100</v>
+        <v>1087</v>
       </c>
       <c r="E475" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G475" t="s">
-        <v>661</v>
+        <v>1052</v>
       </c>
       <c r="H475" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>1101</v>
+        <v>1088</v>
       </c>
       <c r="C476" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D476" t="s">
-        <v>1102</v>
+        <v>1089</v>
       </c>
       <c r="E476" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G476" t="s">
-        <v>661</v>
+        <v>1052</v>
       </c>
       <c r="H476" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>1103</v>
+        <v>1090</v>
       </c>
       <c r="C477" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D477" t="s">
-        <v>1104</v>
+        <v>1091</v>
       </c>
       <c r="E477" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G477" t="s">
-        <v>661</v>
+        <v>1052</v>
       </c>
       <c r="H477" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>1105</v>
+        <v>1092</v>
       </c>
       <c r="C478" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D478" t="s">
-        <v>1106</v>
+        <v>1093</v>
       </c>
       <c r="E478" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G478" t="s">
-        <v>661</v>
+        <v>1005</v>
       </c>
       <c r="H478" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1107</v>
+        <v>1094</v>
       </c>
       <c r="C479" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D479" t="s">
-        <v>1108</v>
+        <v>1095</v>
       </c>
       <c r="E479" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G479" t="s">
-        <v>661</v>
+        <v>1085</v>
       </c>
       <c r="H479" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1109</v>
+        <v>1096</v>
       </c>
       <c r="C480" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D480" t="s">
-        <v>1110</v>
+        <v>1097</v>
       </c>
       <c r="E480" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G480" t="s">
-        <v>661</v>
+        <v>1052</v>
       </c>
       <c r="H480" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1111</v>
+        <v>1098</v>
       </c>
       <c r="C481" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D481" t="s">
-        <v>1112</v>
+        <v>1099</v>
       </c>
       <c r="E481" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G481" t="s">
-        <v>661</v>
+        <v>1052</v>
       </c>
       <c r="H481" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1113</v>
+        <v>1100</v>
       </c>
       <c r="C482" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D482" t="s">
-        <v>1114</v>
+        <v>1101</v>
       </c>
       <c r="E482" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G482" t="s">
-        <v>661</v>
+        <v>1085</v>
       </c>
       <c r="H482" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1115</v>
+        <v>1102</v>
       </c>
       <c r="C483" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D483" t="s">
-        <v>1116</v>
+        <v>1103</v>
       </c>
       <c r="E483" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G483" t="s">
-        <v>661</v>
+        <v>1052</v>
       </c>
       <c r="H483" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1117</v>
+        <v>1104</v>
       </c>
       <c r="C484" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D484" t="s">
-        <v>1118</v>
+        <v>1105</v>
       </c>
       <c r="E484" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G484" t="s">
-        <v>286</v>
+        <v>1052</v>
       </c>
       <c r="H484" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1119</v>
+        <v>1106</v>
       </c>
       <c r="C485" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D485" t="s">
-        <v>1120</v>
+        <v>1107</v>
       </c>
       <c r="E485" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G485" t="s">
-        <v>286</v>
+        <v>1085</v>
       </c>
       <c r="H485" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1121</v>
+        <v>1108</v>
       </c>
       <c r="C486" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D486" t="s">
-        <v>1122</v>
+        <v>1109</v>
       </c>
       <c r="E486" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G486" t="s">
-        <v>286</v>
+        <v>1085</v>
       </c>
       <c r="H486" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1123</v>
+        <v>1110</v>
       </c>
       <c r="C487" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D487" t="s">
-        <v>1124</v>
+        <v>1111</v>
       </c>
       <c r="E487" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G487" t="s">
-        <v>286</v>
+        <v>1085</v>
       </c>
       <c r="H487" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1125</v>
+        <v>1112</v>
       </c>
       <c r="C488" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D488" t="s">
-        <v>1126</v>
+        <v>1113</v>
       </c>
       <c r="E488" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G488" t="s">
-        <v>286</v>
+        <v>1085</v>
       </c>
       <c r="H488" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>1127</v>
+        <v>1114</v>
       </c>
       <c r="C489" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D489" t="s">
-        <v>1128</v>
+        <v>1115</v>
       </c>
       <c r="E489" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G489" t="s">
-        <v>286</v>
+        <v>1052</v>
       </c>
       <c r="H489" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1129</v>
+        <v>1116</v>
       </c>
       <c r="C490" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D490" t="s">
-        <v>1130</v>
+        <v>1117</v>
       </c>
       <c r="E490" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G490" t="s">
-        <v>286</v>
+        <v>1085</v>
       </c>
       <c r="H490" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1131</v>
+        <v>1118</v>
       </c>
       <c r="C491" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D491" t="s">
-        <v>1132</v>
+        <v>1119</v>
       </c>
       <c r="E491" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G491" t="s">
-        <v>296</v>
+        <v>1085</v>
       </c>
       <c r="H491" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1133</v>
+        <v>1120</v>
       </c>
       <c r="C492" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D492" t="s">
-        <v>1134</v>
+        <v>1121</v>
       </c>
       <c r="E492" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G492" t="s">
-        <v>286</v>
+        <v>1085</v>
       </c>
       <c r="H492" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1135</v>
+        <v>1122</v>
       </c>
       <c r="C493" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D493" t="s">
-        <v>1136</v>
+        <v>1123</v>
       </c>
       <c r="E493" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G493" t="s">
-        <v>808</v>
+        <v>1085</v>
       </c>
       <c r="H493" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1137</v>
+        <v>1124</v>
       </c>
       <c r="C494" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D494" t="s">
-        <v>1138</v>
+        <v>1125</v>
       </c>
       <c r="E494" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G494" t="s">
-        <v>661</v>
+        <v>106</v>
       </c>
       <c r="H494" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1139</v>
+        <v>1126</v>
       </c>
       <c r="C495" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D495" t="s">
-        <v>1140</v>
+        <v>1127</v>
       </c>
       <c r="E495" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G495" t="s">
-        <v>725</v>
+        <v>1085</v>
       </c>
       <c r="H495" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1141</v>
+        <v>1128</v>
       </c>
       <c r="C496" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D496" t="s">
-        <v>1142</v>
+        <v>1129</v>
       </c>
       <c r="E496" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G496" t="s">
-        <v>808</v>
+        <v>1085</v>
       </c>
       <c r="H496" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1143</v>
+        <v>1130</v>
       </c>
       <c r="C497" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D497" t="s">
-        <v>1144</v>
+        <v>1131</v>
       </c>
       <c r="E497" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G497" t="s">
-        <v>291</v>
+        <v>103</v>
       </c>
       <c r="H497" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1145</v>
+        <v>1132</v>
       </c>
       <c r="C498" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D498" t="s">
-        <v>1146</v>
+        <v>1133</v>
       </c>
       <c r="E498" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G498" t="s">
-        <v>808</v>
+        <v>1085</v>
       </c>
       <c r="H498" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1147</v>
+        <v>1134</v>
       </c>
       <c r="C499" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D499" t="s">
-        <v>1148</v>
+        <v>1135</v>
       </c>
       <c r="E499" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G499" t="s">
-        <v>661</v>
+        <v>103</v>
       </c>
       <c r="H499" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1149</v>
+        <v>1136</v>
       </c>
       <c r="C500" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D500" t="s">
-        <v>1150</v>
+        <v>1137</v>
       </c>
       <c r="E500" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G500" t="s">
-        <v>725</v>
+        <v>1085</v>
       </c>
       <c r="H500" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1151</v>
+        <v>1138</v>
       </c>
       <c r="C501" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D501" t="s">
-        <v>1152</v>
+        <v>1139</v>
       </c>
       <c r="E501" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G501" t="s">
-        <v>725</v>
+        <v>1085</v>
       </c>
       <c r="H501" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1153</v>
+        <v>1140</v>
       </c>
       <c r="C502" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D502" t="s">
-        <v>1154</v>
+        <v>1141</v>
       </c>
       <c r="E502" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G502" t="s">
-        <v>725</v>
+        <v>1142</v>
       </c>
       <c r="H502" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1155</v>
+        <v>1143</v>
       </c>
       <c r="C503" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D503" t="s">
-        <v>1156</v>
+        <v>1144</v>
       </c>
       <c r="E503" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G503" t="s">
-        <v>725</v>
+        <v>1145</v>
       </c>
       <c r="H503" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1157</v>
+        <v>1146</v>
       </c>
       <c r="C504" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D504" t="s">
-        <v>1158</v>
+        <v>1147</v>
       </c>
       <c r="E504" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G504" t="s">
-        <v>725</v>
+        <v>1085</v>
       </c>
       <c r="H504" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1159</v>
+        <v>1148</v>
       </c>
       <c r="C505" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D505" t="s">
-        <v>1160</v>
+        <v>1149</v>
       </c>
       <c r="E505" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G505" t="s">
-        <v>661</v>
+        <v>1142</v>
       </c>
       <c r="H505" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1161</v>
+        <v>1150</v>
       </c>
       <c r="C506" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D506" t="s">
-        <v>1162</v>
+        <v>1151</v>
       </c>
       <c r="E506" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G506" t="s">
-        <v>725</v>
+        <v>1142</v>
       </c>
       <c r="H506" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1163</v>
+        <v>1152</v>
       </c>
       <c r="C507" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D507" t="s">
-        <v>1164</v>
+        <v>1153</v>
       </c>
       <c r="E507" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G507" t="s">
-        <v>725</v>
+        <v>1085</v>
       </c>
       <c r="H507" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1165</v>
+        <v>1154</v>
       </c>
       <c r="C508" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D508" t="s">
-        <v>1166</v>
+        <v>1155</v>
       </c>
       <c r="E508" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G508" t="s">
-        <v>725</v>
+        <v>1085</v>
       </c>
       <c r="H508" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1167</v>
+        <v>1156</v>
       </c>
       <c r="C509" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D509" t="s">
-        <v>1168</v>
+        <v>1157</v>
       </c>
       <c r="E509" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G509" t="s">
-        <v>661</v>
+        <v>1085</v>
       </c>
       <c r="H509" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1169</v>
+        <v>1158</v>
       </c>
       <c r="C510" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D510" t="s">
-        <v>1170</v>
+        <v>1159</v>
       </c>
       <c r="E510" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G510" t="s">
-        <v>808</v>
+        <v>1145</v>
       </c>
       <c r="H510" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1171</v>
+        <v>1160</v>
       </c>
       <c r="C511" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D511" t="s">
-        <v>1172</v>
+        <v>1161</v>
       </c>
       <c r="E511" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G511" t="s">
-        <v>661</v>
+        <v>1142</v>
       </c>
       <c r="H511" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1173</v>
+        <v>1162</v>
       </c>
       <c r="C512" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D512" t="s">
-        <v>1174</v>
+        <v>1163</v>
       </c>
       <c r="E512" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G512" t="s">
-        <v>808</v>
+        <v>1085</v>
       </c>
       <c r="H512" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1175</v>
+        <v>1164</v>
       </c>
       <c r="C513" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D513" t="s">
-        <v>1176</v>
+        <v>1165</v>
       </c>
       <c r="E513" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G513" t="s">
-        <v>808</v>
+        <v>1145</v>
       </c>
       <c r="H513" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1177</v>
+        <v>1166</v>
       </c>
       <c r="C514" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D514" t="s">
-        <v>1178</v>
+        <v>1167</v>
       </c>
       <c r="E514" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F514" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G514" t="s">
-        <v>808</v>
+        <v>215</v>
       </c>
       <c r="H514" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1179</v>
+        <v>1168</v>
       </c>
       <c r="C515" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D515" t="s">
-        <v>1180</v>
+        <v>1169</v>
       </c>
       <c r="E515" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F515" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G515" t="s">
-        <v>808</v>
+        <v>215</v>
       </c>
       <c r="H515" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1181</v>
+        <v>1170</v>
       </c>
       <c r="C516" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D516" t="s">
-        <v>1182</v>
+        <v>1171</v>
       </c>
       <c r="E516" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F516" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G516" t="s">
-        <v>919</v>
+        <v>215</v>
       </c>
       <c r="H516" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1183</v>
+        <v>1172</v>
       </c>
       <c r="C517" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D517" t="s">
-        <v>1184</v>
+        <v>1173</v>
       </c>
       <c r="E517" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F517" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G517" t="s">
-        <v>725</v>
+        <v>215</v>
       </c>
       <c r="H517" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1185</v>
+        <v>1174</v>
       </c>
       <c r="C518" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D518" t="s">
-        <v>1186</v>
+        <v>1175</v>
       </c>
       <c r="E518" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F518" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G518" t="s">
-        <v>919</v>
+        <v>215</v>
       </c>
       <c r="H518" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1187</v>
+        <v>1176</v>
       </c>
       <c r="C519" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D519" t="s">
-        <v>1188</v>
+        <v>1177</v>
       </c>
       <c r="E519" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F519" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G519" t="s">
-        <v>808</v>
+        <v>215</v>
       </c>
       <c r="H519" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="C520" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D520" t="s">
-        <v>1190</v>
+        <v>1179</v>
       </c>
       <c r="E520" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F520" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G520" t="s">
-        <v>919</v>
+        <v>215</v>
       </c>
       <c r="H520" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1191</v>
+        <v>1180</v>
       </c>
       <c r="C521" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D521" t="s">
-        <v>1192</v>
+        <v>1181</v>
       </c>
       <c r="E521" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F521" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G521" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="H521" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1193</v>
+        <v>1182</v>
       </c>
       <c r="C522" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D522" t="s">
-        <v>1194</v>
+        <v>1183</v>
       </c>
       <c r="E522" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F522" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G522" t="s">
-        <v>919</v>
+        <v>215</v>
       </c>
       <c r="H522" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1195</v>
+        <v>1184</v>
       </c>
       <c r="C523" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D523" t="s">
-        <v>1196</v>
+        <v>1185</v>
       </c>
       <c r="E523" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F523" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G523" t="s">
-        <v>919</v>
+        <v>215</v>
       </c>
       <c r="H523" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1197</v>
+        <v>1186</v>
       </c>
       <c r="C524" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D524" t="s">
-        <v>1198</v>
+        <v>1187</v>
       </c>
       <c r="E524" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F524" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G524" t="s">
-        <v>808</v>
+        <v>215</v>
       </c>
       <c r="H524" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1199</v>
+        <v>1188</v>
       </c>
       <c r="C525" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D525" t="s">
-        <v>1200</v>
+        <v>1189</v>
       </c>
       <c r="E525" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F525" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G525" t="s">
-        <v>725</v>
+        <v>215</v>
       </c>
       <c r="H525" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1201</v>
+        <v>1190</v>
       </c>
       <c r="C526" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D526" t="s">
-        <v>1202</v>
+        <v>1191</v>
       </c>
       <c r="E526" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F526" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G526" t="s">
-        <v>286</v>
+        <v>215</v>
       </c>
       <c r="H526" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1203</v>
+        <v>1192</v>
       </c>
       <c r="C527" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D527" t="s">
-        <v>1204</v>
+        <v>1193</v>
       </c>
       <c r="E527" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F527" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G527" t="s">
-        <v>919</v>
+        <v>215</v>
       </c>
       <c r="H527" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1205</v>
+        <v>1194</v>
       </c>
       <c r="C528" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D528" t="s">
-        <v>1206</v>
+        <v>1195</v>
       </c>
       <c r="E528" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F528" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G528" t="s">
-        <v>286</v>
+        <v>215</v>
       </c>
       <c r="H528" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1207</v>
+        <v>1196</v>
       </c>
       <c r="C529" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D529" t="s">
-        <v>1208</v>
+        <v>1197</v>
       </c>
       <c r="E529" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F529" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G529" t="s">
-        <v>919</v>
+        <v>215</v>
       </c>
       <c r="H529" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1209</v>
+        <v>1198</v>
       </c>
       <c r="C530" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D530" t="s">
-        <v>1210</v>
+        <v>1199</v>
       </c>
       <c r="E530" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F530" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G530" t="s">
-        <v>286</v>
+        <v>1200</v>
       </c>
       <c r="H530" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1211</v>
+        <v>1201</v>
       </c>
       <c r="C531" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D531" t="s">
-        <v>1212</v>
+        <v>1202</v>
       </c>
       <c r="E531" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F531" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G531" t="s">
-        <v>282</v>
+        <v>1200</v>
       </c>
       <c r="H531" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1213</v>
+        <v>1203</v>
       </c>
       <c r="C532" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D532" t="s">
-        <v>1214</v>
+        <v>1204</v>
       </c>
       <c r="E532" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F532" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G532" t="s">
-        <v>282</v>
+        <v>1200</v>
       </c>
       <c r="H532" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1215</v>
+        <v>1205</v>
       </c>
       <c r="C533" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D533" t="s">
-        <v>1216</v>
+        <v>1206</v>
       </c>
       <c r="E533" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F533" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G533" t="s">
-        <v>286</v>
+        <v>1200</v>
       </c>
       <c r="H533" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1217</v>
+        <v>1207</v>
       </c>
       <c r="C534" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D534" t="s">
-        <v>1218</v>
+        <v>1208</v>
       </c>
       <c r="E534" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F534" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G534" t="s">
-        <v>286</v>
+        <v>1200</v>
       </c>
       <c r="H534" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1219</v>
+        <v>1209</v>
       </c>
       <c r="C535" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D535" t="s">
-        <v>1220</v>
+        <v>1210</v>
       </c>
       <c r="E535" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F535" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G535" t="s">
-        <v>282</v>
+        <v>1200</v>
       </c>
       <c r="H535" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1221</v>
+        <v>1211</v>
       </c>
       <c r="C536" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D536" t="s">
-        <v>1222</v>
+        <v>1212</v>
       </c>
       <c r="E536" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F536" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G536" t="s">
-        <v>664</v>
+        <v>1200</v>
       </c>
       <c r="H536" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
     </row>
     <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1223</v>
+        <v>1213</v>
       </c>
       <c r="C537" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D537" t="s">
-        <v>1224</v>
+        <v>1214</v>
       </c>
       <c r="E537" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F537" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G537" t="s">
-        <v>373</v>
+        <v>1215</v>
       </c>
       <c r="H537" t="s">
-        <v>19</v>
+        <v>128</v>
       </c>
     </row>
     <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1225</v>
+        <v>1216</v>
       </c>
       <c r="C538" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D538" t="s">
-        <v>1226</v>
+        <v>1217</v>
       </c>
       <c r="E538" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F538" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G538" t="s">
-        <v>919</v>
+        <v>1200</v>
       </c>
       <c r="H538" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1227</v>
+        <v>1218</v>
       </c>
       <c r="C539" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D539" t="s">
-        <v>1228</v>
+        <v>1219</v>
       </c>
       <c r="E539" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F539" t="s">
+        <v>82</v>
       </c>
       <c r="G539" t="s">
-        <v>306</v>
+        <v>1200</v>
       </c>
       <c r="H539" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1229</v>
+        <v>1220</v>
       </c>
       <c r="C540" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D540" t="s">
-        <v>1230</v>
+        <v>1221</v>
       </c>
       <c r="E540" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F540" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G540" t="s">
-        <v>282</v>
+        <v>1200</v>
       </c>
       <c r="H540" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1231</v>
+        <v>1222</v>
       </c>
       <c r="C541" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D541" t="s">
-        <v>1232</v>
+        <v>1223</v>
       </c>
       <c r="E541" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F541" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G541" t="s">
-        <v>725</v>
+        <v>1200</v>
       </c>
       <c r="H541" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="542" spans="1:8" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1233</v>
+        <v>1224</v>
       </c>
       <c r="C542" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D542" t="s">
-        <v>1234</v>
+        <v>1225</v>
       </c>
       <c r="E542" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F542" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G542" t="s">
-        <v>725</v>
+        <v>1215</v>
       </c>
       <c r="H542" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1235</v>
+        <v>1226</v>
       </c>
       <c r="C543" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D543" t="s">
-        <v>1236</v>
+        <v>1227</v>
       </c>
       <c r="E543" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F543" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G543" t="s">
-        <v>282</v>
+        <v>1228</v>
       </c>
       <c r="H543" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1237</v>
+        <v>1229</v>
       </c>
       <c r="C544" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D544" t="s">
-        <v>1238</v>
+        <v>1230</v>
       </c>
       <c r="E544" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F544" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G544" t="s">
-        <v>296</v>
+        <v>1231</v>
       </c>
       <c r="H544" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1239</v>
+        <v>1232</v>
       </c>
       <c r="C545" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D545" t="s">
-        <v>1240</v>
+        <v>1233</v>
       </c>
       <c r="E545" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F545" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G545" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="H545" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1241</v>
+        <v>1234</v>
       </c>
       <c r="C546" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D546" t="s">
-        <v>1242</v>
+        <v>1235</v>
       </c>
       <c r="E546" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F546" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G546" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="H546" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1243</v>
+        <v>1236</v>
       </c>
       <c r="C547" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D547" t="s">
-        <v>1244</v>
+        <v>1237</v>
       </c>
       <c r="E547" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F547" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G547" t="s">
-        <v>808</v>
+        <v>291</v>
       </c>
       <c r="H547" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1245</v>
+        <v>1238</v>
       </c>
       <c r="C548" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D548" t="s">
-        <v>1246</v>
+        <v>1239</v>
       </c>
       <c r="E548" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F548" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G548" t="s">
         <v>291</v>
       </c>
       <c r="H548" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1247</v>
+        <v>1240</v>
       </c>
       <c r="C549" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D549" t="s">
-        <v>1248</v>
+        <v>1241</v>
       </c>
       <c r="E549" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F549" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G549" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="H549" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1249</v>
+        <v>1242</v>
       </c>
       <c r="C550" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D550" t="s">
-        <v>1250</v>
+        <v>1243</v>
       </c>
       <c r="E550" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F550" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G550" t="s">
         <v>291</v>
       </c>
       <c r="H550" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1251</v>
+        <v>1244</v>
       </c>
       <c r="C551" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D551" t="s">
-        <v>1252</v>
+        <v>1245</v>
       </c>
       <c r="E551" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F551" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G551" t="s">
-        <v>808</v>
+        <v>291</v>
       </c>
       <c r="H551" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="552" spans="1:8" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1253</v>
+        <v>1246</v>
       </c>
       <c r="C552" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D552" t="s">
-        <v>1254</v>
+        <v>1247</v>
       </c>
       <c r="E552" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F552" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G552" t="s">
         <v>291</v>
       </c>
       <c r="H552" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1255</v>
+        <v>1248</v>
       </c>
       <c r="C553" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D553" t="s">
-        <v>1256</v>
+        <v>1249</v>
       </c>
       <c r="E553" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F553" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G553" t="s">
-        <v>808</v>
+        <v>291</v>
       </c>
       <c r="H553" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1257</v>
+        <v>1250</v>
       </c>
       <c r="C554" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D554" t="s">
-        <v>1258</v>
+        <v>1251</v>
       </c>
       <c r="E554" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F554" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G554" t="s">
-        <v>725</v>
+        <v>291</v>
       </c>
       <c r="H554" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1259</v>
+        <v>1252</v>
       </c>
       <c r="C555" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D555" t="s">
-        <v>1260</v>
+        <v>1253</v>
       </c>
       <c r="E555" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F555" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G555" t="s">
-        <v>291</v>
+        <v>1254</v>
       </c>
       <c r="H555" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1261</v>
+        <v>1255</v>
       </c>
       <c r="C556" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D556" t="s">
-        <v>1262</v>
+        <v>1256</v>
       </c>
       <c r="E556" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F556" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G556" t="s">
-        <v>725</v>
+        <v>1254</v>
       </c>
       <c r="H556" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1263</v>
+        <v>1257</v>
       </c>
       <c r="C557" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D557" t="s">
-        <v>1264</v>
+        <v>1258</v>
       </c>
       <c r="E557" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F557" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G557" t="s">
-        <v>286</v>
+        <v>1254</v>
       </c>
       <c r="H557" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1265</v>
+        <v>1259</v>
       </c>
       <c r="C558" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D558" t="s">
-        <v>1266</v>
+        <v>1260</v>
       </c>
       <c r="E558" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F558" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G558" t="s">
-        <v>291</v>
+        <v>19</v>
       </c>
       <c r="H558" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1267</v>
+        <v>1261</v>
       </c>
       <c r="C559" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D559" t="s">
-        <v>1268</v>
+        <v>1262</v>
       </c>
       <c r="E559" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F559" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G559" t="s">
-        <v>286</v>
+        <v>19</v>
       </c>
       <c r="H559" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1269</v>
+        <v>1263</v>
       </c>
       <c r="C560" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D560" t="s">
-        <v>1270</v>
+        <v>1264</v>
       </c>
       <c r="E560" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F560" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G560" t="s">
-        <v>291</v>
+        <v>240</v>
       </c>
       <c r="H560" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1271</v>
+        <v>1265</v>
       </c>
       <c r="C561" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D561" t="s">
-        <v>1272</v>
+        <v>1266</v>
       </c>
       <c r="E561" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F561" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G561" t="s">
-        <v>291</v>
+        <v>240</v>
       </c>
       <c r="H561" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1273</v>
+        <v>1267</v>
       </c>
       <c r="C562" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D562" t="s">
-        <v>1274</v>
+        <v>1268</v>
       </c>
       <c r="E562" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F562" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G562" t="s">
-        <v>286</v>
+        <v>240</v>
       </c>
       <c r="H562" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1275</v>
+        <v>1269</v>
       </c>
       <c r="C563" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D563" t="s">
-        <v>1276</v>
+        <v>1270</v>
       </c>
       <c r="E563" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F563" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G563" t="s">
-        <v>725</v>
+        <v>240</v>
       </c>
       <c r="H563" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1277</v>
+        <v>1271</v>
       </c>
       <c r="C564" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D564" t="s">
-        <v>1278</v>
+        <v>1272</v>
       </c>
       <c r="E564" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F564" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G564" t="s">
-        <v>725</v>
+        <v>240</v>
       </c>
       <c r="H564" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1279</v>
+        <v>1273</v>
       </c>
       <c r="C565" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D565" t="s">
-        <v>1280</v>
+        <v>1274</v>
       </c>
       <c r="E565" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F565" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G565" t="s">
-        <v>661</v>
+        <v>240</v>
       </c>
       <c r="H565" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1281</v>
+        <v>1275</v>
       </c>
       <c r="C566" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D566" t="s">
-        <v>1282</v>
+        <v>1276</v>
       </c>
       <c r="E566" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F566" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G566" t="s">
-        <v>725</v>
+        <v>240</v>
       </c>
       <c r="H566" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1283</v>
+        <v>1277</v>
       </c>
       <c r="C567" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D567" t="s">
-        <v>1284</v>
+        <v>1278</v>
       </c>
       <c r="E567" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F567" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G567" t="s">
-        <v>286</v>
+        <v>240</v>
       </c>
       <c r="H567" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1285</v>
+        <v>1279</v>
       </c>
       <c r="C568" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D568" t="s">
-        <v>1286</v>
+        <v>1280</v>
       </c>
       <c r="E568" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F568" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G568" t="s">
-        <v>286</v>
+        <v>240</v>
       </c>
       <c r="H568" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1287</v>
+        <v>1281</v>
       </c>
       <c r="C569" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D569" t="s">
-        <v>1288</v>
+        <v>1282</v>
       </c>
       <c r="E569" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F569" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G569" t="s">
-        <v>286</v>
+        <v>240</v>
       </c>
       <c r="H569" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1289</v>
+        <v>1283</v>
       </c>
       <c r="C570" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D570" t="s">
-        <v>1290</v>
+        <v>1284</v>
       </c>
       <c r="E570" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F570" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G570" t="s">
-        <v>286</v>
+        <v>240</v>
       </c>
       <c r="H570" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1291</v>
+        <v>1285</v>
       </c>
       <c r="C571" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D571" t="s">
-        <v>1292</v>
+        <v>1286</v>
       </c>
       <c r="E571" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F571" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G571" t="s">
-        <v>286</v>
+        <v>240</v>
       </c>
       <c r="H571" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1293</v>
+        <v>1287</v>
       </c>
       <c r="C572" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D572" t="s">
-        <v>1081</v>
+        <v>1288</v>
       </c>
       <c r="E572" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F572" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G572" t="s">
-        <v>282</v>
+        <v>240</v>
       </c>
       <c r="H572" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1294</v>
+        <v>1289</v>
       </c>
       <c r="C573" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D573" t="s">
-        <v>1295</v>
+        <v>1290</v>
       </c>
       <c r="E573" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F573" t="s">
-        <v>281</v>
+        <v>164</v>
       </c>
       <c r="G573" t="s">
-        <v>286</v>
+        <v>240</v>
       </c>
       <c r="H573" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1296</v>
+        <v>1291</v>
       </c>
       <c r="C574" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D574" t="s">
-        <v>1297</v>
+        <v>1292</v>
       </c>
       <c r="E574" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F574" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G574" t="s">
-        <v>282</v>
+        <v>240</v>
       </c>
       <c r="H574" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1298</v>
+        <v>1293</v>
       </c>
       <c r="C575" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D575" t="s">
-        <v>1299</v>
+        <v>1294</v>
       </c>
       <c r="E575" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F575" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G575" t="s">
-        <v>286</v>
+        <v>240</v>
       </c>
       <c r="H575" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1300</v>
+        <v>1295</v>
       </c>
       <c r="C576" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D576" t="s">
-        <v>1301</v>
+        <v>1296</v>
       </c>
       <c r="E576" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F576" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G576" t="s">
-        <v>808</v>
+        <v>240</v>
       </c>
       <c r="H576" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1302</v>
+        <v>1297</v>
       </c>
       <c r="C577" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D577" t="s">
-        <v>1303</v>
+        <v>1298</v>
       </c>
       <c r="E577" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F577" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G577" t="s">
-        <v>282</v>
+        <v>124</v>
       </c>
       <c r="H577" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1304</v>
+        <v>1299</v>
       </c>
       <c r="C578" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D578" t="s">
-        <v>1305</v>
+        <v>1300</v>
       </c>
       <c r="E578" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F578" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G578" t="s">
-        <v>808</v>
+        <v>124</v>
       </c>
       <c r="H578" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1306</v>
+        <v>1301</v>
       </c>
       <c r="C579" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D579" t="s">
-        <v>1307</v>
+        <v>1302</v>
       </c>
       <c r="E579" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F579" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G579" t="s">
-        <v>282</v>
+        <v>124</v>
       </c>
       <c r="H579" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1308</v>
+        <v>1303</v>
       </c>
       <c r="C580" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D580" t="s">
-        <v>1309</v>
+        <v>1304</v>
       </c>
       <c r="E580" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F580" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G580" t="s">
-        <v>808</v>
+        <v>124</v>
       </c>
       <c r="H580" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1310</v>
+        <v>1305</v>
       </c>
       <c r="C581" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D581" t="s">
-        <v>1311</v>
+        <v>1306</v>
       </c>
       <c r="E581" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F581" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G581" t="s">
-        <v>661</v>
+        <v>124</v>
       </c>
       <c r="H581" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1312</v>
+        <v>1307</v>
       </c>
       <c r="C582" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D582" t="s">
-        <v>1313</v>
+        <v>1308</v>
       </c>
       <c r="E582" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F582" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G582" t="s">
-        <v>725</v>
+        <v>124</v>
       </c>
       <c r="H582" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1314</v>
+        <v>1309</v>
       </c>
       <c r="C583" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D583" t="s">
-        <v>1315</v>
+        <v>1310</v>
       </c>
       <c r="E583" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F583" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G583" t="s">
-        <v>661</v>
+        <v>124</v>
       </c>
       <c r="H583" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1316</v>
+        <v>1311</v>
       </c>
       <c r="C584" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D584" t="s">
-        <v>1317</v>
+        <v>1312</v>
       </c>
       <c r="E584" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F584" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G584" t="s">
-        <v>296</v>
+        <v>124</v>
       </c>
       <c r="H584" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>54</v>
+        <v>1313</v>
       </c>
       <c r="C585" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D585" t="s">
-        <v>1318</v>
+        <v>1314</v>
+      </c>
+      <c r="E585" t="s">
+        <v>13</v>
+      </c>
+      <c r="F585" t="s">
+        <v>14</v>
       </c>
       <c r="G585" t="s">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="H585" t="s">
-        <v>1319</v>
+        <v>20</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>1320</v>
+        <v>1315</v>
       </c>
       <c r="C586" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D586" t="s">
-        <v>1321</v>
+        <v>1316</v>
       </c>
       <c r="E586" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F586" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G586" t="s">
-        <v>1322</v>
+        <v>124</v>
       </c>
       <c r="H586" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1323</v>
+        <v>1317</v>
       </c>
       <c r="C587" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D587" t="s">
-        <v>1324</v>
+        <v>1318</v>
       </c>
       <c r="E587" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F587" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G587" t="s">
-        <v>1325</v>
+        <v>124</v>
       </c>
       <c r="H587" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1326</v>
+        <v>1319</v>
       </c>
       <c r="C588" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D588" t="s">
-        <v>1327</v>
+        <v>1320</v>
       </c>
       <c r="E588" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F588" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G588" t="s">
-        <v>1325</v>
+        <v>124</v>
       </c>
       <c r="H588" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1328</v>
+        <v>1321</v>
       </c>
       <c r="C589" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D589" t="s">
-        <v>1329</v>
+        <v>1322</v>
       </c>
       <c r="E589" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F589" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G589" t="s">
-        <v>1322</v>
+        <v>124</v>
       </c>
       <c r="H589" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1330</v>
+        <v>1323</v>
       </c>
       <c r="C590" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D590" t="s">
-        <v>1331</v>
+        <v>1324</v>
       </c>
       <c r="E590" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F590" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G590" t="s">
-        <v>1325</v>
+        <v>124</v>
       </c>
       <c r="H590" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1332</v>
+        <v>1325</v>
       </c>
       <c r="C591" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D591" t="s">
-        <v>1333</v>
+        <v>1326</v>
       </c>
       <c r="E591" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F591" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G591" t="s">
-        <v>1325</v>
+        <v>124</v>
       </c>
       <c r="H591" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1334</v>
+        <v>1327</v>
       </c>
       <c r="C592" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D592" t="s">
-        <v>1335</v>
+        <v>1328</v>
       </c>
       <c r="E592" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F592" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G592" t="s">
-        <v>1322</v>
+        <v>124</v>
       </c>
       <c r="H592" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1336</v>
+        <v>1329</v>
       </c>
       <c r="C593" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D593" t="s">
-        <v>1337</v>
+        <v>1330</v>
       </c>
       <c r="E593" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F593" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G593" t="s">
-        <v>545</v>
+        <v>124</v>
       </c>
       <c r="H593" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1338</v>
+        <v>1331</v>
       </c>
       <c r="C594" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D594" t="s">
-        <v>1339</v>
+        <v>1332</v>
       </c>
       <c r="E594" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F594" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G594" t="s">
-        <v>1322</v>
+        <v>124</v>
       </c>
       <c r="H594" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1340</v>
+        <v>1333</v>
       </c>
       <c r="C595" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D595" t="s">
-        <v>1341</v>
+        <v>1334</v>
       </c>
       <c r="E595" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F595" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G595" t="s">
-        <v>1322</v>
+        <v>124</v>
       </c>
       <c r="H595" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1342</v>
+        <v>1335</v>
       </c>
       <c r="C596" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D596" t="s">
-        <v>1343</v>
+        <v>1336</v>
       </c>
       <c r="E596" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F596" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G596" t="s">
-        <v>1322</v>
+        <v>124</v>
       </c>
       <c r="H596" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1344</v>
+        <v>1337</v>
       </c>
       <c r="C597" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D597" t="s">
-        <v>1345</v>
+        <v>1338</v>
       </c>
       <c r="E597" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F597" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G597" t="s">
-        <v>1322</v>
+        <v>124</v>
       </c>
       <c r="H597" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1346</v>
+        <v>1339</v>
       </c>
       <c r="C598" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D598" t="s">
-        <v>1347</v>
+        <v>1340</v>
       </c>
       <c r="E598" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F598" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G598" t="s">
-        <v>1322</v>
+        <v>124</v>
       </c>
       <c r="H598" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1348</v>
+        <v>1341</v>
       </c>
       <c r="C599" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D599" t="s">
-        <v>1349</v>
+        <v>1342</v>
       </c>
       <c r="E599" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F599" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G599" t="s">
-        <v>1322</v>
+        <v>124</v>
       </c>
       <c r="H599" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1350</v>
+        <v>1343</v>
       </c>
       <c r="C600" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D600" t="s">
-        <v>1351</v>
+        <v>1344</v>
       </c>
       <c r="E600" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F600" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G600" t="s">
-        <v>1352</v>
+        <v>124</v>
       </c>
       <c r="H600" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1353</v>
+        <v>1345</v>
       </c>
       <c r="C601" t="s">
-        <v>279</v>
+        <v>835</v>
       </c>
       <c r="D601" t="s">
-        <v>1354</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>1346</v>
       </c>
       <c r="G601" t="s">
-        <v>1352</v>
+        <v>1347</v>
       </c>
       <c r="H601" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1355</v>
+        <v>1348</v>
       </c>
       <c r="C602" t="s">
-        <v>279</v>
+        <v>835</v>
       </c>
       <c r="D602" t="s">
-        <v>1356</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>1349</v>
       </c>
       <c r="G602" t="s">
-        <v>1352</v>
+        <v>1347</v>
       </c>
       <c r="H602" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1357</v>
+        <v>1350</v>
       </c>
       <c r="C603" t="s">
-        <v>279</v>
+        <v>835</v>
       </c>
       <c r="D603" t="s">
-        <v>1358</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>1351</v>
       </c>
       <c r="G603" t="s">
-        <v>1352</v>
+        <v>1347</v>
       </c>
       <c r="H603" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1359</v>
+        <v>1352</v>
       </c>
       <c r="C604" t="s">
-        <v>279</v>
+        <v>835</v>
       </c>
       <c r="D604" t="s">
-        <v>1360</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>1353</v>
       </c>
       <c r="G604" t="s">
-        <v>1361</v>
+        <v>1347</v>
       </c>
       <c r="H604" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
     </row>
     <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1362</v>
+        <v>1354</v>
       </c>
       <c r="C605" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D605" t="s">
-        <v>1363</v>
+        <v>1355</v>
       </c>
       <c r="E605" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F605" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G605" t="s">
-        <v>1361</v>
+        <v>267</v>
       </c>
       <c r="H605" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>1364</v>
+        <v>1356</v>
       </c>
       <c r="C606" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D606" t="s">
-        <v>1365</v>
+        <v>1357</v>
       </c>
       <c r="E606" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F606" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G606" t="s">
-        <v>1361</v>
+        <v>124</v>
       </c>
       <c r="H606" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>1366</v>
+        <v>1358</v>
       </c>
       <c r="C607" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D607" t="s">
-        <v>1367</v>
+        <v>1359</v>
       </c>
       <c r="E607" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F607" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G607" t="s">
-        <v>1352</v>
+        <v>86</v>
       </c>
       <c r="H607" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>1368</v>
+        <v>1360</v>
       </c>
       <c r="C608" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D608" t="s">
-        <v>1369</v>
+        <v>1361</v>
       </c>
       <c r="E608" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F608" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G608" t="s">
-        <v>1361</v>
+        <v>86</v>
       </c>
       <c r="H608" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
-        <v>1370</v>
+        <v>1362</v>
       </c>
       <c r="C609" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D609" t="s">
-        <v>1371</v>
+        <v>1363</v>
       </c>
       <c r="E609" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F609" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G609" t="s">
-        <v>1361</v>
+        <v>90</v>
       </c>
       <c r="H609" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>1372</v>
+        <v>1364</v>
       </c>
       <c r="C610" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D610" t="s">
-        <v>1373</v>
+        <v>1365</v>
       </c>
       <c r="E610" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F610" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G610" t="s">
-        <v>1361</v>
+        <v>90</v>
       </c>
       <c r="H610" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>1374</v>
+        <v>1366</v>
       </c>
       <c r="C611" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D611" t="s">
-        <v>1375</v>
+        <v>1367</v>
       </c>
       <c r="E611" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F611" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G611" t="s">
-        <v>1361</v>
+        <v>103</v>
       </c>
       <c r="H611" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1376</v>
+        <v>1368</v>
       </c>
       <c r="C612" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D612" t="s">
-        <v>1377</v>
+        <v>1369</v>
       </c>
       <c r="E612" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F612" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G612" t="s">
-        <v>1361</v>
+        <v>103</v>
       </c>
       <c r="H612" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1378</v>
+        <v>1370</v>
       </c>
       <c r="C613" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D613" t="s">
-        <v>1379</v>
+        <v>1371</v>
       </c>
       <c r="E613" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F613" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G613" t="s">
-        <v>1361</v>
+        <v>106</v>
       </c>
       <c r="H613" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1380</v>
+        <v>1372</v>
       </c>
       <c r="C614" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D614" t="s">
-        <v>1381</v>
+        <v>1373</v>
       </c>
       <c r="E614" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F614" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G614" t="s">
-        <v>1382</v>
+        <v>106</v>
       </c>
       <c r="H614" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1383</v>
+        <v>1374</v>
       </c>
       <c r="C615" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D615" t="s">
-        <v>1384</v>
+        <v>1375</v>
       </c>
       <c r="E615" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F615" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G615" t="s">
-        <v>1382</v>
+        <v>106</v>
       </c>
       <c r="H615" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1385</v>
+        <v>1376</v>
       </c>
       <c r="C616" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D616" t="s">
-        <v>1386</v>
+        <v>1377</v>
       </c>
       <c r="E616" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F616" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G616" t="s">
-        <v>1382</v>
+        <v>106</v>
       </c>
       <c r="H616" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1387</v>
+        <v>1378</v>
       </c>
       <c r="C617" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D617" t="s">
-        <v>1388</v>
+        <v>1379</v>
       </c>
       <c r="E617" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F617" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G617" t="s">
-        <v>1382</v>
+        <v>86</v>
       </c>
       <c r="H617" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>1389</v>
+        <v>1380</v>
       </c>
       <c r="C618" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D618" t="s">
-        <v>1390</v>
+        <v>1381</v>
       </c>
       <c r="E618" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F618" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G618" t="s">
-        <v>1382</v>
+        <v>90</v>
       </c>
       <c r="H618" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>1391</v>
+        <v>1382</v>
       </c>
       <c r="C619" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D619" t="s">
-        <v>1392</v>
+        <v>1383</v>
       </c>
       <c r="E619" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F619" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G619" t="s">
-        <v>1382</v>
+        <v>90</v>
       </c>
       <c r="H619" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>1393</v>
+        <v>1384</v>
       </c>
       <c r="C620" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D620" t="s">
-        <v>1394</v>
+        <v>1385</v>
       </c>
       <c r="E620" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F620" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G620" t="s">
-        <v>1079</v>
+        <v>106</v>
       </c>
       <c r="H620" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>1395</v>
+        <v>1386</v>
       </c>
       <c r="C621" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D621" t="s">
-        <v>1396</v>
+        <v>1387</v>
       </c>
       <c r="E621" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F621" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G621" t="s">
-        <v>1382</v>
+        <v>103</v>
       </c>
       <c r="H621" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>1397</v>
+        <v>1388</v>
       </c>
       <c r="C622" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D622" t="s">
-        <v>1398</v>
+        <v>1389</v>
       </c>
       <c r="E622" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F622" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G622" t="s">
-        <v>1079</v>
+        <v>124</v>
       </c>
       <c r="H622" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>1399</v>
+        <v>1390</v>
       </c>
       <c r="C623" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D623" t="s">
-        <v>1400</v>
+        <v>1391</v>
       </c>
       <c r="E623" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F623" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G623" t="s">
-        <v>1079</v>
+        <v>86</v>
       </c>
       <c r="H623" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>1401</v>
+        <v>1392</v>
       </c>
       <c r="C624" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D624" t="s">
-        <v>1402</v>
+        <v>1393</v>
       </c>
       <c r="E624" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F624" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G624" t="s">
-        <v>1382</v>
+        <v>124</v>
       </c>
       <c r="H624" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>1403</v>
+        <v>1394</v>
       </c>
       <c r="C625" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D625" t="s">
-        <v>1404</v>
+        <v>1395</v>
       </c>
       <c r="E625" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F625" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G625" t="s">
-        <v>1079</v>
+        <v>86</v>
       </c>
       <c r="H625" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>1405</v>
+        <v>1396</v>
       </c>
       <c r="C626" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D626" t="s">
-        <v>1406</v>
+        <v>1397</v>
       </c>
       <c r="E626" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F626" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G626" t="s">
-        <v>1079</v>
+        <v>86</v>
       </c>
       <c r="H626" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>1407</v>
+        <v>1398</v>
       </c>
       <c r="C627" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D627" t="s">
-        <v>1408</v>
+        <v>1399</v>
       </c>
       <c r="E627" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F627" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G627" t="s">
-        <v>1079</v>
+        <v>124</v>
       </c>
       <c r="H627" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>1409</v>
+        <v>1400</v>
       </c>
       <c r="C628" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D628" t="s">
-        <v>1410</v>
+        <v>1401</v>
       </c>
       <c r="E628" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F628" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G628" t="s">
-        <v>1079</v>
+        <v>240</v>
       </c>
       <c r="H628" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>1411</v>
+        <v>1402</v>
       </c>
       <c r="C629" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D629" t="s">
-        <v>1412</v>
+        <v>1403</v>
       </c>
       <c r="E629" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F629" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G629" t="s">
-        <v>1079</v>
+        <v>240</v>
       </c>
       <c r="H629" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>1413</v>
+        <v>1404</v>
       </c>
       <c r="C630" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D630" t="s">
-        <v>1414</v>
+        <v>1405</v>
       </c>
       <c r="E630" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F630" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G630" t="s">
-        <v>1079</v>
+        <v>19</v>
       </c>
       <c r="H630" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>1415</v>
+        <v>1406</v>
       </c>
       <c r="C631" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D631" t="s">
-        <v>1416</v>
+        <v>1407</v>
       </c>
       <c r="E631" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F631" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G631" t="s">
-        <v>1322</v>
+        <v>240</v>
       </c>
       <c r="H631" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>1417</v>
+        <v>1408</v>
       </c>
       <c r="C632" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D632" t="s">
-        <v>1418</v>
+        <v>1409</v>
       </c>
       <c r="E632" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F632" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G632" t="s">
-        <v>1352</v>
+        <v>124</v>
       </c>
       <c r="H632" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>1419</v>
+        <v>1410</v>
       </c>
       <c r="C633" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D633" t="s">
-        <v>1420</v>
+        <v>1411</v>
       </c>
       <c r="E633" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F633" t="s">
-        <v>548</v>
+        <v>123</v>
       </c>
       <c r="G633" t="s">
-        <v>306</v>
+        <v>124</v>
       </c>
       <c r="H633" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>1421</v>
+        <v>1412</v>
       </c>
       <c r="C634" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D634" t="s">
-        <v>1422</v>
+        <v>1413</v>
       </c>
       <c r="E634" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F634" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G634" t="s">
-        <v>998</v>
+        <v>124</v>
       </c>
       <c r="H634" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>1423</v>
+        <v>1414</v>
       </c>
       <c r="C635" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D635" t="s">
-        <v>1424</v>
+        <v>1415</v>
       </c>
       <c r="E635" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F635" t="s">
-        <v>548</v>
+        <v>123</v>
       </c>
       <c r="G635" t="s">
-        <v>661</v>
+        <v>124</v>
       </c>
       <c r="H635" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>1425</v>
+        <v>1416</v>
       </c>
       <c r="C636" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D636" t="s">
-        <v>1426</v>
+        <v>1417</v>
       </c>
       <c r="E636" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F636" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G636" t="s">
-        <v>286</v>
+        <v>124</v>
       </c>
       <c r="H636" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>1427</v>
+        <v>1418</v>
       </c>
       <c r="C637" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D637" t="s">
-        <v>1428</v>
+        <v>333</v>
       </c>
       <c r="E637" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F637" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G637" t="s">
-        <v>1429</v>
+        <v>267</v>
       </c>
       <c r="H637" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>1430</v>
+        <v>1419</v>
       </c>
       <c r="C638" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D638" t="s">
-        <v>1431</v>
+        <v>1420</v>
       </c>
       <c r="E638" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F638" t="s">
-        <v>548</v>
+        <v>123</v>
       </c>
       <c r="G638" t="s">
-        <v>291</v>
+        <v>124</v>
       </c>
       <c r="H638" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>1432</v>
+        <v>1421</v>
       </c>
       <c r="C639" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D639" t="s">
-        <v>1433</v>
+        <v>1422</v>
       </c>
       <c r="E639" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F639" t="s">
-        <v>548</v>
+        <v>123</v>
       </c>
       <c r="G639" t="s">
-        <v>301</v>
+        <v>267</v>
       </c>
       <c r="H639" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>1434</v>
+        <v>1423</v>
       </c>
       <c r="C640" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D640" t="s">
-        <v>1435</v>
+        <v>1424</v>
       </c>
       <c r="E640" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F640" t="s">
-        <v>548</v>
+        <v>123</v>
       </c>
       <c r="G640" t="s">
-        <v>919</v>
+        <v>124</v>
       </c>
       <c r="H640" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>1436</v>
+        <v>1425</v>
       </c>
       <c r="C641" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D641" t="s">
-        <v>1437</v>
+        <v>1426</v>
       </c>
       <c r="E641" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F641" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G641" t="s">
-        <v>306</v>
+        <v>215</v>
       </c>
       <c r="H641" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>1438</v>
+        <v>1427</v>
       </c>
       <c r="C642" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D642" t="s">
-        <v>1439</v>
+        <v>1428</v>
       </c>
       <c r="E642" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F642" t="s">
-        <v>548</v>
+        <v>123</v>
       </c>
       <c r="G642" t="s">
-        <v>673</v>
+        <v>267</v>
       </c>
       <c r="H642" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>1440</v>
+        <v>1429</v>
       </c>
       <c r="C643" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D643" t="s">
-        <v>1441</v>
+        <v>1430</v>
       </c>
       <c r="E643" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F643" t="s">
-        <v>548</v>
+        <v>123</v>
       </c>
       <c r="G643" t="s">
-        <v>286</v>
+        <v>215</v>
       </c>
       <c r="H643" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="644" spans="1:8" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>1442</v>
+        <v>1431</v>
       </c>
       <c r="C644" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D644" t="s">
-        <v>1443</v>
+        <v>1432</v>
       </c>
       <c r="E644" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F644" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G644" t="s">
-        <v>1444</v>
+        <v>267</v>
       </c>
       <c r="H644" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>1445</v>
+        <v>1433</v>
       </c>
       <c r="C645" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D645" t="s">
-        <v>1446</v>
+        <v>1434</v>
       </c>
       <c r="E645" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F645" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G645" t="s">
-        <v>1444</v>
+        <v>215</v>
       </c>
       <c r="H645" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>1447</v>
+        <v>1435</v>
       </c>
       <c r="C646" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D646" t="s">
-        <v>1448</v>
+        <v>1436</v>
       </c>
       <c r="E646" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F646" t="s">
-        <v>548</v>
+        <v>123</v>
       </c>
       <c r="G646" t="s">
-        <v>291</v>
+        <v>19</v>
       </c>
       <c r="H646" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>1449</v>
+        <v>1437</v>
       </c>
       <c r="C647" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D647" t="s">
-        <v>1450</v>
+        <v>1438</v>
       </c>
       <c r="E647" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F647" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G647" t="s">
-        <v>291</v>
+        <v>240</v>
       </c>
       <c r="H647" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="648" spans="1:8" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>1451</v>
+        <v>1439</v>
       </c>
       <c r="C648" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D648" t="s">
-        <v>1452</v>
+        <v>1440</v>
       </c>
       <c r="E648" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F648" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G648" t="s">
-        <v>1453</v>
+        <v>19</v>
       </c>
       <c r="H648" t="s">
-        <v>1454</v>
+        <v>20</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>1455</v>
+        <v>1441</v>
       </c>
       <c r="C649" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D649" t="s">
-        <v>1456</v>
+        <v>1442</v>
       </c>
       <c r="E649" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F649" t="s">
-        <v>1457</v>
+        <v>123</v>
       </c>
       <c r="G649" t="s">
-        <v>1458</v>
+        <v>90</v>
       </c>
       <c r="H649" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>1459</v>
+        <v>1443</v>
       </c>
       <c r="C650" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D650" t="s">
-        <v>1460</v>
+        <v>1444</v>
       </c>
       <c r="E650" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F650" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G650" t="s">
-        <v>1461</v>
+        <v>240</v>
       </c>
       <c r="H650" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>1462</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1445</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C651" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D651" t="s">
-        <v>1463</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1447</v>
       </c>
       <c r="G651" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="H651" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>1464</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1448</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C652" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D652" t="s">
-        <v>1465</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1450</v>
       </c>
       <c r="G652" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="H652" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>1466</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1451</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C653" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D653" t="s">
-        <v>1467</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1453</v>
       </c>
       <c r="G653" t="s">
-        <v>296</v>
+        <v>543</v>
       </c>
       <c r="H653" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1454</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C654" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D654" t="s">
-        <v>1469</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1456</v>
       </c>
       <c r="G654" t="s">
-        <v>291</v>
+        <v>543</v>
       </c>
       <c r="H654" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>1470</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1457</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C655" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D655" t="s">
-        <v>1471</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1459</v>
       </c>
       <c r="G655" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="H655" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>1472</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1460</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C656" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D656" t="s">
-        <v>1473</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1462</v>
       </c>
       <c r="G656" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="H656" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>1474</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1463</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C657" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D657" t="s">
-        <v>1475</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1465</v>
       </c>
       <c r="G657" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="H657" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
-        <v>1476</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1466</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C658" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D658" t="s">
-        <v>1477</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1468</v>
       </c>
       <c r="G658" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="H658" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1469</v>
+      </c>
+      <c r="C659" s="1" t="s">
+        <v>1470</v>
       </c>
       <c r="D659" t="s">
-        <v>1479</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1471</v>
       </c>
       <c r="G659" t="s">
-        <v>286</v>
+        <v>1472</v>
       </c>
       <c r="H659" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
-        <v>1480</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1473</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C660" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D660" t="s">
-        <v>1481</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1475</v>
       </c>
       <c r="G660" t="s">
-        <v>286</v>
+        <v>543</v>
       </c>
       <c r="H660" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="661" spans="1:8" ht="12.75">
       <c r="A661" s="1" t="s">
-        <v>1482</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1476</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C661" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D661" t="s">
-        <v>1483</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1478</v>
       </c>
       <c r="G661" t="s">
-        <v>661</v>
+        <v>543</v>
       </c>
       <c r="H661" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="662" spans="1:8" ht="12.75">
       <c r="A662" s="1" t="s">
-        <v>1484</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1480</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C662" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D662" t="s">
-        <v>1485</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1482</v>
       </c>
       <c r="G662" t="s">
-        <v>661</v>
+        <v>543</v>
       </c>
       <c r="H662" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="663" spans="1:8" ht="12.75">
       <c r="A663" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C663" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D663" t="s">
         <v>1486</v>
       </c>
-      <c r="C663" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G663" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H663" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="664" spans="1:8" ht="12.75">
       <c r="A664" s="1" t="s">
         <v>1488</v>
       </c>
-      <c r="C664" t="s">
-        <v>279</v>
+      <c r="B664" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C664" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D664" t="s">
-        <v>1489</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1490</v>
       </c>
       <c r="G664" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H664" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="665" spans="1:8" ht="12.75">
       <c r="A665" s="1" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1492</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C665" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D665" t="s">
-        <v>1491</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>429</v>
       </c>
       <c r="G665" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H665" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
-        <v>1492</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1494</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C666" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D666" t="s">
-        <v>1493</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1496</v>
       </c>
       <c r="G666" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H666" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
-        <v>1494</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1498</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C667" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D667" t="s">
-        <v>1495</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1500</v>
       </c>
       <c r="G667" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H667" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>1496</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1502</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C668" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D668" t="s">
-        <v>1497</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1504</v>
       </c>
       <c r="G668" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H668" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="669" spans="1:8" ht="12.75">
       <c r="A669" s="1" t="s">
-        <v>1498</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1505</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C669" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D669" t="s">
-        <v>1499</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1507</v>
       </c>
       <c r="G669" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H669" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="670" spans="1:8" ht="12.75">
       <c r="A670" s="1" t="s">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1509</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C670" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D670" t="s">
-        <v>1501</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1511</v>
       </c>
       <c r="G670" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H670" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="671" spans="1:8" ht="12.75">
       <c r="A671" s="1" t="s">
-        <v>1502</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1512</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C671" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D671" t="s">
-        <v>1503</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1514</v>
       </c>
       <c r="G671" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H671" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
-        <v>1504</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>1516</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C672" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D672" t="s">
-        <v>1505</v>
-[...5 lines deleted...]
-        <v>290</v>
+        <v>1518</v>
       </c>
       <c r="G672" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H672" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="673" spans="1:8" ht="12.75">
       <c r="A673" s="1" t="s">
-        <v>1506</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>1520</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C673" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D673" t="s">
-        <v>1507</v>
+        <v>1522</v>
       </c>
       <c r="G673" t="s">
-        <v>1508</v>
+        <v>284</v>
       </c>
       <c r="H673" t="s">
-        <v>989</v>
+        <v>24</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
-        <v>1509</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>1523</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C674" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D674" t="s">
-        <v>1510</v>
+        <v>1525</v>
       </c>
       <c r="G674" t="s">
-        <v>1508</v>
+        <v>543</v>
       </c>
       <c r="H674" t="s">
-        <v>989</v>
+        <v>128</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
-        <v>1511</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>1526</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C675" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D675" t="s">
-        <v>1512</v>
+        <v>1528</v>
       </c>
       <c r="G675" t="s">
-        <v>1508</v>
+        <v>284</v>
       </c>
       <c r="H675" t="s">
-        <v>989</v>
+        <v>16</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
-        <v>1514</v>
+        <v>1529</v>
       </c>
       <c r="B676" t="s">
-        <v>1515</v>
+        <v>1530</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>27</v>
+        <v>541</v>
       </c>
       <c r="D676" t="s">
-        <v>1516</v>
+        <v>1531</v>
       </c>
       <c r="G676" t="s">
-        <v>29</v>
+        <v>543</v>
       </c>
       <c r="H676" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
     </row>
     <row r="677" spans="1:8" ht="12.75">
       <c r="A677" s="1" t="s">
-        <v>1518</v>
+        <v>1532</v>
       </c>
       <c r="B677" t="s">
-        <v>1519</v>
+        <v>1533</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>52</v>
+        <v>541</v>
       </c>
       <c r="D677" t="s">
-        <v>1520</v>
+        <v>1534</v>
       </c>
       <c r="G677" t="s">
-        <v>54</v>
+        <v>543</v>
       </c>
       <c r="H677" t="s">
-        <v>19</v>
+        <v>128</v>
       </c>
     </row>
     <row r="678" spans="1:8" ht="12.75">
       <c r="A678" s="1" t="s">
-        <v>1522</v>
-[...2 lines deleted...]
-        <v>1523</v>
+        <v>1535</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>52</v>
+        <v>1470</v>
       </c>
       <c r="D678" t="s">
-        <v>1524</v>
+        <v>1536</v>
       </c>
       <c r="G678" t="s">
-        <v>54</v>
+        <v>1472</v>
       </c>
       <c r="H678" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
-        <v>1526</v>
-[...2 lines deleted...]
-        <v>1527</v>
+        <v>1537</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>52</v>
+        <v>1470</v>
       </c>
       <c r="D679" t="s">
-        <v>334</v>
+        <v>1538</v>
       </c>
       <c r="G679" t="s">
-        <v>54</v>
+        <v>1472</v>
       </c>
       <c r="H679" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
-        <v>1528</v>
-[...2 lines deleted...]
-        <v>1529</v>
+        <v>1539</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>52</v>
+        <v>1470</v>
       </c>
       <c r="D680" t="s">
-        <v>1530</v>
+        <v>1540</v>
       </c>
       <c r="G680" t="s">
-        <v>54</v>
+        <v>1472</v>
       </c>
       <c r="H680" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
-        <v>1532</v>
-[...2 lines deleted...]
-        <v>1533</v>
+        <v>1541</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>52</v>
+        <v>1542</v>
       </c>
       <c r="D681" t="s">
-        <v>1534</v>
+        <v>1543</v>
       </c>
       <c r="G681" t="s">
-        <v>54</v>
+        <v>282</v>
       </c>
       <c r="H681" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
-        <v>1536</v>
-[...2 lines deleted...]
-        <v>1537</v>
+        <v>1544</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>52</v>
+        <v>1542</v>
       </c>
       <c r="D682" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
       <c r="G682" t="s">
-        <v>54</v>
+        <v>282</v>
       </c>
       <c r="H682" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="683" spans="1:8" ht="12.75">
       <c r="A683" s="1" t="s">
-        <v>1539</v>
-[...2 lines deleted...]
-        <v>1540</v>
+        <v>1546</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>52</v>
+        <v>1542</v>
       </c>
       <c r="D683" t="s">
-        <v>1541</v>
+        <v>1547</v>
       </c>
       <c r="G683" t="s">
-        <v>54</v>
+        <v>282</v>
       </c>
       <c r="H683" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="684" spans="1:8" ht="12.75">
       <c r="A684" s="1" t="s">
-        <v>1543</v>
-[...2 lines deleted...]
-        <v>1544</v>
+        <v>1548</v>
       </c>
       <c r="C684" s="1" t="s">
-        <v>52</v>
+        <v>1542</v>
       </c>
       <c r="D684" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
       <c r="G684" t="s">
-        <v>54</v>
+        <v>282</v>
       </c>
       <c r="H684" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="B685" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D685" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="G685" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H685" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="B686" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D686" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="G686" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H686" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="B687" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D687" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="G687" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H687" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
       <c r="B688" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D688" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="G688" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H688" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="689" spans="1:8" ht="12.75">
       <c r="A689" s="1" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
       <c r="B689" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D689" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="G689" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H689" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="B690" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D690" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="G690" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H690" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
       <c r="B691" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D691" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="G691" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H691" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="692" spans="1:8" ht="12.75">
       <c r="A692" s="1" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="B692" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D692" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="G692" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H692" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
       <c r="B693" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D693" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="G693" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H693" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="694" spans="1:8" ht="12.75">
       <c r="A694" s="1" t="s">
-        <v>1575</v>
+        <v>1579</v>
       </c>
       <c r="B694" t="s">
-        <v>1576</v>
+        <v>1580</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D694" t="s">
-        <v>1577</v>
+        <v>1581</v>
       </c>
       <c r="G694" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H694" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="B695" t="s">
-        <v>1580</v>
+        <v>1584</v>
       </c>
       <c r="C695" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D695" t="s">
-        <v>1581</v>
+        <v>562</v>
       </c>
       <c r="G695" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H695" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="B696" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D696" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="G696" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H696" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
-        <v>1586</v>
+        <v>1590</v>
       </c>
       <c r="B697" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D697" t="s">
-        <v>1588</v>
+        <v>598</v>
       </c>
       <c r="G697" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H697" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="B698" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D698" t="s">
-        <v>128</v>
+        <v>1595</v>
       </c>
       <c r="G698" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H698" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="B699" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D699" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="G699" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H699" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
-        <v>1597</v>
+        <v>1601</v>
       </c>
       <c r="B700" t="s">
-        <v>1598</v>
+        <v>1602</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D700" t="s">
-        <v>164</v>
+        <v>1603</v>
       </c>
       <c r="G700" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H700" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>1600</v>
+        <v>1604</v>
       </c>
       <c r="B701" t="s">
-        <v>1601</v>
+        <v>1605</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D701" t="s">
-        <v>1602</v>
+        <v>1606</v>
       </c>
       <c r="G701" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H701" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="702" spans="1:8" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="B702" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D702" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="G702" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H702" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="B703" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D703" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="G703" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H703" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="704" spans="1:8" ht="12.75">
       <c r="A704" s="1" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="B704" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D704" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="G704" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H704" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="B705" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D705" t="s">
-        <v>1616</v>
+        <v>637</v>
       </c>
       <c r="G705" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H705" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="706" spans="1:8" ht="12.75">
       <c r="A706" s="1" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="B706" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D706" t="s">
-        <v>1619</v>
+        <v>1599</v>
       </c>
       <c r="G706" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H706" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="B707" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D707" t="s">
-        <v>1623</v>
+        <v>1606</v>
       </c>
       <c r="G707" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H707" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="708" spans="1:8" ht="12.75">
       <c r="A708" s="1" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B708" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D708" t="s">
-        <v>203</v>
+        <v>1627</v>
       </c>
       <c r="G708" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H708" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="709" spans="1:8" ht="12.75">
       <c r="A709" s="1" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="B709" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D709" t="s">
-        <v>1606</v>
+        <v>1631</v>
       </c>
       <c r="G709" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H709" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="710" spans="1:8" ht="12.75">
       <c r="A710" s="1" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="B710" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D710" t="s">
-        <v>1613</v>
+        <v>1635</v>
       </c>
       <c r="G710" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H710" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="711" spans="1:8" ht="12.75">
       <c r="A711" s="1" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="B711" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D711" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="G711" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H711" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="B712" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D712" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="G712" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H712" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="B713" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D713" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="G713" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H713" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
-        <v>1644</v>
+        <v>1649</v>
       </c>
       <c r="B714" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D714" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="G714" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H714" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
-        <v>1648</v>
+        <v>1653</v>
       </c>
       <c r="B715" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D715" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="G715" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H715" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="716" spans="1:8" ht="12.75">
       <c r="A716" s="1" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="B716" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D716" t="s">
-        <v>1654</v>
+        <v>1659</v>
       </c>
       <c r="G716" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H716" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="B717" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D717" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="G717" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H717" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="718" spans="1:8" ht="12.75">
       <c r="A718" s="1" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="B718" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D718" t="s">
-        <v>1662</v>
+        <v>1578</v>
       </c>
       <c r="G718" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H718" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="719" spans="1:8" ht="12.75">
       <c r="A719" s="1" t="s">
-        <v>1664</v>
+        <v>1668</v>
       </c>
       <c r="B719" t="s">
-        <v>1665</v>
+        <v>1669</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D719" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="G719" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H719" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="B720" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D720" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="G720" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H720" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="B721" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D721" t="s">
-        <v>1585</v>
+        <v>1678</v>
       </c>
       <c r="G721" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H721" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="B722" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D722" t="s">
-        <v>1677</v>
+        <v>1465</v>
       </c>
       <c r="G722" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H722" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
-        <v>1679</v>
+        <v>1683</v>
       </c>
       <c r="B723" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D723" t="s">
-        <v>1681</v>
+        <v>1450</v>
       </c>
       <c r="G723" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H723" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="B724" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D724" t="s">
-        <v>1685</v>
+        <v>516</v>
       </c>
       <c r="G724" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H724" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="725" spans="1:8" ht="12.75">
       <c r="A725" s="1" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="B725" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D725" t="s">
-        <v>242</v>
+        <v>1690</v>
       </c>
       <c r="G725" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H725" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="B726" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D726" t="s">
-        <v>221</v>
+        <v>1694</v>
       </c>
       <c r="G726" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H726" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="B727" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D727" t="s">
-        <v>90</v>
+        <v>1698</v>
       </c>
       <c r="G727" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H727" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="B728" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D728" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="G728" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H728" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="B729" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D729" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
       <c r="G729" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H729" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="B730" t="s">
-        <v>1704</v>
+        <v>1708</v>
       </c>
       <c r="C730" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D730" t="s">
-        <v>1705</v>
+        <v>1462</v>
       </c>
       <c r="G730" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H730" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="731" spans="1:8" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="B731" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="C731" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D731" t="s">
-        <v>1709</v>
+        <v>1465</v>
       </c>
       <c r="G731" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H731" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="B732" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D732" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="G732" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H732" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="733" spans="1:8" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
       <c r="B733" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D733" t="s">
-        <v>233</v>
+        <v>1450</v>
       </c>
       <c r="G733" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H733" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="734" spans="1:8" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="B734" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D734" t="s">
-        <v>242</v>
+        <v>1721</v>
       </c>
       <c r="G734" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H734" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="735" spans="1:8" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="B735" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D735" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
       <c r="G735" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H735" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="736" spans="1:8" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="B736" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D736" t="s">
-        <v>221</v>
+        <v>1727</v>
       </c>
       <c r="G736" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H736" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="737" spans="1:8" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="B737" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D737" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="G737" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H737" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
       <c r="B738" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D738" t="s">
-        <v>1731</v>
+        <v>565</v>
       </c>
       <c r="G738" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H738" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="739" spans="1:8" ht="12.75">
       <c r="A739" s="1" t="s">
-        <v>1732</v>
+        <v>1735</v>
       </c>
       <c r="B739" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D739" t="s">
-        <v>1734</v>
+        <v>483</v>
       </c>
       <c r="G739" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H739" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
       <c r="B740" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D740" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="G740" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H740" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="B741" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C741" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D741" t="s">
         <v>1740</v>
       </c>
-      <c r="C741" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G741" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H741" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="B742" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D742" t="s">
-        <v>57</v>
+        <v>1747</v>
       </c>
       <c r="G742" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H742" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>1745</v>
+        <v>1749</v>
       </c>
       <c r="B743" t="s">
-        <v>1746</v>
+        <v>1750</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D743" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="G743" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H743" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="B744" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D744" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="G744" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H744" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="B745" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D745" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="G745" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H745" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="746" spans="1:8" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="B746" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>52</v>
+        <v>541</v>
       </c>
       <c r="D746" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="G746" t="s">
-        <v>54</v>
+        <v>543</v>
       </c>
       <c r="H746" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="B747" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>52</v>
+        <v>541</v>
       </c>
       <c r="D747" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="G747" t="s">
-        <v>54</v>
+        <v>543</v>
       </c>
       <c r="H747" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="12.75">
       <c r="A748" s="1" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="B748" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>52</v>
+        <v>541</v>
       </c>
       <c r="D748" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="G748" t="s">
-        <v>54</v>
+        <v>543</v>
       </c>
       <c r="H748" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
     </row>
     <row r="749" spans="1:8" ht="12.75">
       <c r="A749" s="1" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
       <c r="B749" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>27</v>
+        <v>541</v>
       </c>
       <c r="D749" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
       <c r="G749" t="s">
-        <v>29</v>
+        <v>543</v>
       </c>
       <c r="H749" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>1769</v>
+        <v>1775</v>
       </c>
       <c r="B750" t="s">
-        <v>1770</v>
+        <v>1776</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>27</v>
+        <v>428</v>
       </c>
       <c r="D750" t="s">
-        <v>1771</v>
+        <v>528</v>
       </c>
       <c r="G750" t="s">
-        <v>29</v>
+        <v>284</v>
       </c>
       <c r="H750" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>1772</v>
+        <v>1778</v>
       </c>
       <c r="B751" t="s">
-        <v>1773</v>
+        <v>1779</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>27</v>
+        <v>428</v>
       </c>
       <c r="D751" t="s">
-        <v>1774</v>
+        <v>1780</v>
       </c>
       <c r="G751" t="s">
-        <v>29</v>
+        <v>284</v>
       </c>
       <c r="H751" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>1776</v>
+        <v>1782</v>
       </c>
       <c r="B752" t="s">
-        <v>1777</v>
+        <v>1783</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>27</v>
+        <v>428</v>
       </c>
       <c r="D752" t="s">
-        <v>1778</v>
+        <v>1784</v>
       </c>
       <c r="G752" t="s">
-        <v>29</v>
+        <v>284</v>
       </c>
       <c r="H752" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="753" spans="1:8" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>1780</v>
+        <v>1786</v>
       </c>
       <c r="B753" t="s">
-        <v>1781</v>
+        <v>1787</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D753" t="s">
-        <v>1782</v>
+        <v>1788</v>
       </c>
       <c r="G753" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H753" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>1784</v>
+        <v>1790</v>
       </c>
       <c r="B754" t="s">
-        <v>1785</v>
+        <v>1791</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D754" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="G754" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H754" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>1788</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1793</v>
+      </c>
+      <c r="C755" t="s">
+        <v>11</v>
       </c>
       <c r="D755" t="s">
-        <v>1790</v>
+        <v>1794</v>
+      </c>
+      <c r="E755" t="s">
+        <v>13</v>
+      </c>
+      <c r="F755" t="s">
+        <v>14</v>
       </c>
       <c r="G755" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H755" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
-        <v>1792</v>
-[...2 lines deleted...]
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>52</v>
+        <v>1470</v>
       </c>
       <c r="D756" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
       <c r="G756" t="s">
-        <v>54</v>
+        <v>1472</v>
       </c>
       <c r="H756" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
-        <v>1796</v>
-[...1 lines deleted...]
-      <c r="B757" t="s">
         <v>1797</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>27</v>
+        <v>1470</v>
       </c>
       <c r="D757" t="s">
         <v>1798</v>
       </c>
       <c r="G757" t="s">
-        <v>29</v>
+        <v>1472</v>
       </c>
       <c r="H757" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C758" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D758" t="s">
         <v>1800</v>
       </c>
-      <c r="B758" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G758" t="s">
-        <v>54</v>
+        <v>1472</v>
       </c>
       <c r="H758" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C759" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D759" t="s">
         <v>1802</v>
       </c>
-      <c r="C759" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G759" t="s">
-        <v>13</v>
+        <v>1472</v>
       </c>
       <c r="H759" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="760" spans="1:8" ht="12.75">
       <c r="A760" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C760" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D760" t="s">
         <v>1804</v>
       </c>
-      <c r="C760" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G760" t="s">
-        <v>1807</v>
+        <v>1472</v>
       </c>
       <c r="H760" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="761" spans="1:8" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>1808</v>
+        <v>1805</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>1805</v>
+        <v>1542</v>
       </c>
       <c r="D761" t="s">
-        <v>1809</v>
+        <v>1806</v>
       </c>
       <c r="G761" t="s">
-        <v>1807</v>
+        <v>282</v>
       </c>
       <c r="H761" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>1810</v>
+        <v>1807</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>1805</v>
+        <v>1542</v>
       </c>
       <c r="D762" t="s">
-        <v>1811</v>
+        <v>1808</v>
       </c>
       <c r="G762" t="s">
-        <v>1807</v>
+        <v>282</v>
       </c>
       <c r="H762" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>1812</v>
+        <v>1809</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>1805</v>
+        <v>1542</v>
       </c>
       <c r="D763" t="s">
-        <v>1813</v>
+        <v>1810</v>
       </c>
       <c r="G763" t="s">
-        <v>1807</v>
+        <v>282</v>
       </c>
       <c r="H763" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="764" spans="1:8" ht="12.75">
       <c r="A764" s="1" t="s">
-        <v>1814</v>
+        <v>1811</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>11</v>
+        <v>1542</v>
       </c>
       <c r="D764" t="s">
-        <v>1815</v>
+        <v>1812</v>
       </c>
       <c r="G764" t="s">
-        <v>13</v>
+        <v>282</v>
       </c>
       <c r="H764" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
-        <v>1816</v>
+        <v>1813</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>11</v>
+        <v>1542</v>
       </c>
       <c r="D765" t="s">
-        <v>1817</v>
+        <v>1814</v>
       </c>
       <c r="G765" t="s">
-        <v>13</v>
+        <v>282</v>
       </c>
       <c r="H765" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>1818</v>
+        <v>1815</v>
       </c>
       <c r="C766" s="1" t="s">
-        <v>11</v>
+        <v>1542</v>
       </c>
       <c r="D766" t="s">
-        <v>1819</v>
+        <v>1816</v>
       </c>
       <c r="G766" t="s">
-        <v>13</v>
+        <v>282</v>
       </c>
       <c r="H766" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
-        <v>1820</v>
-[...2 lines deleted...]
-        <v>1821</v>
+        <v>1817</v>
       </c>
       <c r="C767" s="1" t="s">
-        <v>27</v>
+        <v>1542</v>
       </c>
       <c r="D767" t="s">
-        <v>1822</v>
+        <v>1818</v>
       </c>
       <c r="G767" t="s">
-        <v>29</v>
+        <v>282</v>
       </c>
       <c r="H767" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
-        <v>1823</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1819</v>
+      </c>
+      <c r="C768" t="s">
+        <v>11</v>
       </c>
       <c r="D768" t="s">
-        <v>1824</v>
+        <v>1820</v>
+      </c>
+      <c r="E768" t="s">
+        <v>13</v>
+      </c>
+      <c r="F768" t="s">
+        <v>14</v>
       </c>
       <c r="G768" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
       <c r="H768" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
-        <v>1825</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1821</v>
+      </c>
+      <c r="C769" t="s">
+        <v>11</v>
       </c>
       <c r="D769" t="s">
-        <v>1826</v>
+        <v>1822</v>
+      </c>
+      <c r="E769" t="s">
+        <v>13</v>
+      </c>
+      <c r="F769" t="s">
+        <v>14</v>
       </c>
       <c r="G769" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
       <c r="H769" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
-        <v>1827</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1823</v>
+      </c>
+      <c r="C770" t="s">
+        <v>11</v>
       </c>
       <c r="D770" t="s">
-        <v>1828</v>
+        <v>1824</v>
+      </c>
+      <c r="E770" t="s">
+        <v>13</v>
+      </c>
+      <c r="F770" t="s">
+        <v>14</v>
       </c>
       <c r="G770" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
       <c r="H770" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
-        <v>1829</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1825</v>
+      </c>
+      <c r="C771" t="s">
+        <v>11</v>
       </c>
       <c r="D771" t="s">
-        <v>1830</v>
+        <v>1826</v>
+      </c>
+      <c r="E771" t="s">
+        <v>13</v>
+      </c>
+      <c r="F771" t="s">
+        <v>14</v>
       </c>
       <c r="G771" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
       <c r="H771" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>1831</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1827</v>
+      </c>
+      <c r="C772" t="s">
+        <v>11</v>
       </c>
       <c r="D772" t="s">
-        <v>1832</v>
+        <v>1828</v>
+      </c>
+      <c r="E772" t="s">
+        <v>13</v>
+      </c>
+      <c r="F772" t="s">
+        <v>14</v>
       </c>
       <c r="G772" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
       <c r="H772" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>1834</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1829</v>
+      </c>
+      <c r="C773" t="s">
+        <v>11</v>
       </c>
       <c r="D773" t="s">
-        <v>143</v>
+        <v>1830</v>
+      </c>
+      <c r="E773" t="s">
+        <v>13</v>
+      </c>
+      <c r="F773" t="s">
+        <v>14</v>
       </c>
       <c r="G773" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="H773" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>1837</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1831</v>
+      </c>
+      <c r="C774" t="s">
+        <v>11</v>
       </c>
       <c r="D774" t="s">
-        <v>1839</v>
+        <v>1832</v>
+      </c>
+      <c r="E774" t="s">
+        <v>13</v>
+      </c>
+      <c r="F774" t="s">
+        <v>14</v>
       </c>
       <c r="G774" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="H774" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>1841</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1833</v>
+      </c>
+      <c r="C775" t="s">
+        <v>11</v>
       </c>
       <c r="D775" t="s">
-        <v>245</v>
+        <v>1834</v>
+      </c>
+      <c r="E775" t="s">
+        <v>13</v>
+      </c>
+      <c r="F775" t="s">
+        <v>14</v>
       </c>
       <c r="G775" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="H775" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>1844</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1835</v>
+      </c>
+      <c r="C776" t="s">
+        <v>11</v>
       </c>
       <c r="D776" t="s">
-        <v>1846</v>
+        <v>1836</v>
+      </c>
+      <c r="E776" t="s">
+        <v>13</v>
+      </c>
+      <c r="F776" t="s">
+        <v>14</v>
       </c>
       <c r="G776" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="H776" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>1848</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1837</v>
+      </c>
+      <c r="C777" t="s">
+        <v>11</v>
       </c>
       <c r="D777" t="s">
-        <v>1850</v>
+        <v>1838</v>
+      </c>
+      <c r="E777" t="s">
+        <v>13</v>
+      </c>
+      <c r="F777" t="s">
+        <v>14</v>
       </c>
       <c r="G777" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H777" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>1852</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1839</v>
+      </c>
+      <c r="C778" t="s">
+        <v>11</v>
       </c>
       <c r="D778" t="s">
-        <v>1854</v>
+        <v>1840</v>
+      </c>
+      <c r="E778" t="s">
+        <v>13</v>
+      </c>
+      <c r="F778" t="s">
+        <v>14</v>
       </c>
       <c r="G778" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
       <c r="H778" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="779" spans="1:8" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>1856</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1841</v>
+      </c>
+      <c r="C779" t="s">
+        <v>11</v>
       </c>
       <c r="D779" t="s">
-        <v>1858</v>
+        <v>1842</v>
+      </c>
+      <c r="E779" t="s">
+        <v>13</v>
+      </c>
+      <c r="F779" t="s">
+        <v>14</v>
       </c>
       <c r="G779" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H779" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>1860</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1843</v>
+      </c>
+      <c r="C780" t="s">
+        <v>11</v>
       </c>
       <c r="D780" t="s">
-        <v>233</v>
+        <v>1844</v>
+      </c>
+      <c r="E780" t="s">
+        <v>13</v>
+      </c>
+      <c r="F780" t="s">
+        <v>14</v>
       </c>
       <c r="G780" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H780" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="781" spans="1:8" ht="12.75">
       <c r="A781" s="1" t="s">
-        <v>1863</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1845</v>
+      </c>
+      <c r="C781" t="s">
+        <v>11</v>
       </c>
       <c r="D781" t="s">
-        <v>1722</v>
+        <v>1846</v>
+      </c>
+      <c r="E781" t="s">
+        <v>13</v>
+      </c>
+      <c r="F781" t="s">
+        <v>14</v>
       </c>
       <c r="G781" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H781" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
-        <v>1866</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1847</v>
+      </c>
+      <c r="C782" t="s">
+        <v>11</v>
       </c>
       <c r="D782" t="s">
-        <v>1868</v>
+        <v>1848</v>
+      </c>
+      <c r="E782" t="s">
+        <v>13</v>
+      </c>
+      <c r="F782" t="s">
+        <v>14</v>
       </c>
       <c r="G782" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H782" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
-        <v>1869</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1849</v>
+      </c>
+      <c r="C783" t="s">
+        <v>11</v>
       </c>
       <c r="D783" t="s">
-        <v>1871</v>
+        <v>1850</v>
+      </c>
+      <c r="E783" t="s">
+        <v>13</v>
+      </c>
+      <c r="F783" t="s">
+        <v>14</v>
       </c>
       <c r="G783" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H783" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
-        <v>1873</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1851</v>
+      </c>
+      <c r="C784" t="s">
+        <v>11</v>
       </c>
       <c r="D784" t="s">
-        <v>90</v>
+        <v>1852</v>
+      </c>
+      <c r="E784" t="s">
+        <v>13</v>
+      </c>
+      <c r="F784" t="s">
+        <v>14</v>
       </c>
       <c r="G784" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H784" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
-        <v>1876</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1853</v>
+      </c>
+      <c r="C785" t="s">
+        <v>11</v>
       </c>
       <c r="D785" t="s">
-        <v>1878</v>
+        <v>1854</v>
+      </c>
+      <c r="E785" t="s">
+        <v>13</v>
+      </c>
+      <c r="F785" t="s">
+        <v>14</v>
       </c>
       <c r="G785" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H785" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
-        <v>1879</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1855</v>
+      </c>
+      <c r="C786" t="s">
+        <v>11</v>
       </c>
       <c r="D786" t="s">
-        <v>1881</v>
+        <v>1856</v>
+      </c>
+      <c r="E786" t="s">
+        <v>13</v>
+      </c>
+      <c r="F786" t="s">
+        <v>14</v>
       </c>
       <c r="G786" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H786" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
-        <v>1883</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1857</v>
+      </c>
+      <c r="C787" t="s">
+        <v>11</v>
       </c>
       <c r="D787" t="s">
-        <v>1885</v>
+        <v>1858</v>
+      </c>
+      <c r="E787" t="s">
+        <v>13</v>
+      </c>
+      <c r="F787" t="s">
+        <v>14</v>
       </c>
       <c r="G787" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H787" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="788" spans="1:8" ht="12.75">
       <c r="A788" s="1" t="s">
-        <v>1887</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1859</v>
+      </c>
+      <c r="C788" t="s">
+        <v>11</v>
       </c>
       <c r="D788" t="s">
-        <v>1889</v>
+        <v>1844</v>
+      </c>
+      <c r="E788" t="s">
+        <v>13</v>
+      </c>
+      <c r="F788" t="s">
+        <v>14</v>
       </c>
       <c r="G788" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H788" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
-        <v>1891</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1860</v>
+      </c>
+      <c r="C789" t="s">
+        <v>11</v>
       </c>
       <c r="D789" t="s">
-        <v>1893</v>
+        <v>1861</v>
+      </c>
+      <c r="E789" t="s">
+        <v>13</v>
+      </c>
+      <c r="F789" t="s">
+        <v>14</v>
       </c>
       <c r="G789" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H789" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="790" spans="1:8" ht="12.75">
       <c r="A790" s="1" t="s">
-        <v>1894</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1862</v>
+      </c>
+      <c r="C790" t="s">
+        <v>11</v>
       </c>
       <c r="D790" t="s">
-        <v>1701</v>
+        <v>1863</v>
+      </c>
+      <c r="E790" t="s">
+        <v>13</v>
+      </c>
+      <c r="F790" t="s">
+        <v>14</v>
       </c>
       <c r="G790" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H790" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
-        <v>1897</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1864</v>
+      </c>
+      <c r="C791" t="s">
+        <v>11</v>
       </c>
       <c r="D791" t="s">
-        <v>1899</v>
+        <v>1865</v>
+      </c>
+      <c r="E791" t="s">
+        <v>13</v>
+      </c>
+      <c r="F791" t="s">
+        <v>14</v>
       </c>
       <c r="G791" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H791" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
-        <v>1900</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1866</v>
+      </c>
+      <c r="C792" t="s">
+        <v>11</v>
       </c>
       <c r="D792" t="s">
-        <v>1902</v>
+        <v>1268</v>
+      </c>
+      <c r="E792" t="s">
+        <v>13</v>
+      </c>
+      <c r="F792" t="s">
+        <v>14</v>
       </c>
       <c r="G792" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H792" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
-        <v>1903</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1867</v>
+      </c>
+      <c r="C793" t="s">
+        <v>11</v>
       </c>
       <c r="D793" t="s">
-        <v>1899</v>
+        <v>1868</v>
+      </c>
+      <c r="E793" t="s">
+        <v>13</v>
+      </c>
+      <c r="F793" t="s">
+        <v>14</v>
       </c>
       <c r="G793" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H793" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
-        <v>1905</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1869</v>
+      </c>
+      <c r="C794" t="s">
+        <v>11</v>
       </c>
       <c r="D794" t="s">
-        <v>209</v>
+        <v>1870</v>
+      </c>
+      <c r="E794" t="s">
+        <v>13</v>
+      </c>
+      <c r="F794" t="s">
+        <v>14</v>
       </c>
       <c r="G794" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H794" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="795" spans="1:8" ht="12.75">
       <c r="A795" s="1" t="s">
-        <v>1908</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1871</v>
+      </c>
+      <c r="C795" t="s">
+        <v>11</v>
       </c>
       <c r="D795" t="s">
-        <v>1902</v>
+        <v>1872</v>
+      </c>
+      <c r="E795" t="s">
+        <v>13</v>
+      </c>
+      <c r="F795" t="s">
+        <v>14</v>
       </c>
       <c r="G795" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H795" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>1911</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1873</v>
+      </c>
+      <c r="C796" t="s">
+        <v>11</v>
       </c>
       <c r="D796" t="s">
-        <v>1571</v>
+        <v>1874</v>
+      </c>
+      <c r="E796" t="s">
+        <v>13</v>
+      </c>
+      <c r="F796" t="s">
+        <v>14</v>
       </c>
       <c r="G796" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H796" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>1914</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1875</v>
+      </c>
+      <c r="C797" t="s">
+        <v>11</v>
       </c>
       <c r="D797" t="s">
-        <v>1685</v>
+        <v>1876</v>
+      </c>
+      <c r="E797" t="s">
+        <v>13</v>
+      </c>
+      <c r="F797" t="s">
+        <v>14</v>
       </c>
       <c r="G797" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H797" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>1916</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1877</v>
+      </c>
+      <c r="C798" t="s">
+        <v>11</v>
       </c>
       <c r="D798" t="s">
-        <v>1918</v>
+        <v>1878</v>
+      </c>
+      <c r="E798" t="s">
+        <v>13</v>
+      </c>
+      <c r="F798" t="s">
+        <v>14</v>
       </c>
       <c r="G798" t="s">
-        <v>54</v>
+        <v>267</v>
       </c>
       <c r="H798" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>1919</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1879</v>
+      </c>
+      <c r="C799" t="s">
+        <v>11</v>
       </c>
       <c r="D799" t="s">
-        <v>1921</v>
+        <v>1880</v>
+      </c>
+      <c r="E799" t="s">
+        <v>13</v>
+      </c>
+      <c r="F799" t="s">
+        <v>14</v>
       </c>
       <c r="G799" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H799" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="800" spans="1:8" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>1923</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1881</v>
+      </c>
+      <c r="C800" t="s">
+        <v>11</v>
       </c>
       <c r="D800" t="s">
-        <v>1925</v>
+        <v>1882</v>
+      </c>
+      <c r="E800" t="s">
+        <v>13</v>
+      </c>
+      <c r="F800" t="s">
+        <v>14</v>
       </c>
       <c r="G800" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H800" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>1926</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1883</v>
+      </c>
+      <c r="C801" t="s">
+        <v>11</v>
       </c>
       <c r="D801" t="s">
-        <v>1709</v>
+        <v>940</v>
+      </c>
+      <c r="E801" t="s">
+        <v>13</v>
+      </c>
+      <c r="F801" t="s">
+        <v>14</v>
       </c>
       <c r="G801" t="s">
-        <v>54</v>
+        <v>135</v>
       </c>
       <c r="H801" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>1929</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>1884</v>
+      </c>
+      <c r="C802" t="s">
+        <v>11</v>
       </c>
       <c r="D802" t="s">
-        <v>1931</v>
+        <v>279</v>
+      </c>
+      <c r="E802" t="s">
+        <v>13</v>
+      </c>
+      <c r="F802" t="s">
+        <v>14</v>
       </c>
       <c r="G802" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="H802" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="803" spans="1:8" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>1932</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>1885</v>
+      </c>
+      <c r="C803" t="s">
+        <v>11</v>
       </c>
       <c r="D803" t="s">
-        <v>1934</v>
+        <v>1886</v>
+      </c>
+      <c r="E803" t="s">
+        <v>13</v>
+      </c>
+      <c r="F803" t="s">
+        <v>14</v>
       </c>
       <c r="G803" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="H803" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="804" spans="1:8" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>1936</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>1887</v>
+      </c>
+      <c r="C804" t="s">
+        <v>11</v>
       </c>
       <c r="D804" t="s">
-        <v>1938</v>
+        <v>1888</v>
+      </c>
+      <c r="E804" t="s">
+        <v>13</v>
+      </c>
+      <c r="F804" t="s">
+        <v>14</v>
       </c>
       <c r="G804" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="H804" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="805" spans="1:8" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>1939</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>1889</v>
+      </c>
+      <c r="C805" t="s">
+        <v>11</v>
       </c>
       <c r="D805" t="s">
-        <v>1768</v>
+        <v>1890</v>
+      </c>
+      <c r="E805" t="s">
+        <v>13</v>
+      </c>
+      <c r="F805" t="s">
+        <v>14</v>
       </c>
       <c r="G805" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="H805" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>1942</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>1891</v>
+      </c>
+      <c r="C806" t="s">
+        <v>11</v>
       </c>
       <c r="D806" t="s">
-        <v>1944</v>
+        <v>1892</v>
+      </c>
+      <c r="E806" t="s">
+        <v>13</v>
+      </c>
+      <c r="F806" t="s">
+        <v>14</v>
       </c>
       <c r="G806" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="H806" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>1946</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>1893</v>
+      </c>
+      <c r="C807" t="s">
+        <v>11</v>
       </c>
       <c r="D807" t="s">
-        <v>1931</v>
+        <v>1894</v>
+      </c>
+      <c r="E807" t="s">
+        <v>13</v>
+      </c>
+      <c r="F807" t="s">
+        <v>14</v>
       </c>
       <c r="G807" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="H807" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>1949</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1895</v>
+      </c>
+      <c r="C808" t="s">
+        <v>11</v>
       </c>
       <c r="D808" t="s">
-        <v>1951</v>
+        <v>1896</v>
+      </c>
+      <c r="E808" t="s">
+        <v>13</v>
+      </c>
+      <c r="F808" t="s">
+        <v>14</v>
       </c>
       <c r="G808" t="s">
-        <v>54</v>
+        <v>135</v>
       </c>
       <c r="H808" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>1953</v>
-[...2 lines deleted...]
-        <v>1954</v>
+        <v>1897</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>52</v>
+        <v>1542</v>
       </c>
       <c r="D809" t="s">
-        <v>1955</v>
+        <v>1898</v>
       </c>
       <c r="G809" t="s">
-        <v>54</v>
+        <v>282</v>
       </c>
       <c r="H809" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>1957</v>
-[...2 lines deleted...]
-        <v>1958</v>
+        <v>1899</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>52</v>
+        <v>1542</v>
       </c>
       <c r="D810" t="s">
-        <v>1959</v>
+        <v>1900</v>
       </c>
       <c r="G810" t="s">
-        <v>54</v>
+        <v>282</v>
       </c>
       <c r="H810" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>1961</v>
-[...2 lines deleted...]
-        <v>1962</v>
+        <v>1901</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>52</v>
+        <v>1542</v>
       </c>
       <c r="D811" t="s">
-        <v>1963</v>
+        <v>1902</v>
       </c>
       <c r="G811" t="s">
-        <v>54</v>
+        <v>282</v>
       </c>
       <c r="H811" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>1965</v>
-[...2 lines deleted...]
-        <v>1966</v>
+        <v>1903</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>52</v>
+        <v>1904</v>
       </c>
       <c r="D812" t="s">
-        <v>1967</v>
+        <v>1905</v>
       </c>
       <c r="G812" t="s">
-        <v>54</v>
+        <v>1906</v>
       </c>
       <c r="H812" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>1969</v>
+        <v>1907</v>
       </c>
       <c r="B813" t="s">
-        <v>1970</v>
+        <v>1908</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>52</v>
+        <v>541</v>
       </c>
       <c r="D813" t="s">
-        <v>1971</v>
+        <v>1909</v>
       </c>
       <c r="G813" t="s">
-        <v>54</v>
+        <v>543</v>
       </c>
       <c r="H813" t="s">
-        <v>19</v>
+        <v>128</v>
       </c>
     </row>
     <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>1972</v>
+        <v>1911</v>
       </c>
       <c r="B814" t="s">
-        <v>1973</v>
+        <v>1912</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D814" t="s">
-        <v>1974</v>
+        <v>1913</v>
       </c>
       <c r="G814" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H814" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
-        <v>1975</v>
+        <v>1914</v>
       </c>
       <c r="B815" t="s">
-        <v>1976</v>
+        <v>1915</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D815" t="s">
-        <v>1977</v>
+        <v>1916</v>
       </c>
       <c r="G815" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H815" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
-        <v>1979</v>
+        <v>1918</v>
       </c>
       <c r="B816" t="s">
-        <v>1980</v>
+        <v>1919</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>52</v>
+        <v>541</v>
       </c>
       <c r="D816" t="s">
-        <v>1981</v>
+        <v>1920</v>
       </c>
       <c r="G816" t="s">
-        <v>54</v>
+        <v>543</v>
       </c>
       <c r="H816" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
-        <v>1983</v>
+        <v>1922</v>
       </c>
       <c r="B817" t="s">
-        <v>1984</v>
+        <v>1923</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D817" t="s">
-        <v>1985</v>
+        <v>1924</v>
       </c>
       <c r="G817" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H817" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
-        <v>1986</v>
+        <v>1926</v>
       </c>
       <c r="B818" t="s">
-        <v>1987</v>
+        <v>1927</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D818" t="s">
-        <v>1988</v>
+        <v>1928</v>
       </c>
       <c r="G818" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H818" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="819" spans="1:8" ht="12.75">
       <c r="A819" s="1" t="s">
-        <v>1989</v>
+        <v>1930</v>
       </c>
       <c r="B819" t="s">
-        <v>1990</v>
+        <v>1931</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>52</v>
+        <v>428</v>
       </c>
       <c r="D819" t="s">
-        <v>1991</v>
+        <v>1490</v>
       </c>
       <c r="G819" t="s">
-        <v>54</v>
+        <v>284</v>
       </c>
       <c r="H819" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>1992</v>
+        <v>1932</v>
       </c>
       <c r="B820" t="s">
-        <v>1993</v>
+        <v>1933</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>52</v>
+        <v>541</v>
       </c>
       <c r="D820" t="s">
-        <v>1994</v>
+        <v>1934</v>
       </c>
       <c r="G820" t="s">
-        <v>54</v>
+        <v>543</v>
       </c>
       <c r="H820" t="s">
-        <v>19</v>
+        <v>128</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>1995</v>
+        <v>1935</v>
       </c>
       <c r="B821" t="s">
-        <v>1996</v>
+        <v>1936</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>52</v>
+        <v>541</v>
       </c>
       <c r="D821" t="s">
-        <v>1997</v>
+        <v>1937</v>
       </c>
       <c r="G821" t="s">
-        <v>54</v>
+        <v>543</v>
       </c>
       <c r="H821" t="s">
-        <v>19</v>
+        <v>128</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>1998</v>
+        <v>1938</v>
       </c>
       <c r="B822" t="s">
-        <v>1999</v>
+        <v>1939</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>52</v>
+        <v>541</v>
       </c>
       <c r="D822" t="s">
-        <v>1685</v>
+        <v>1940</v>
       </c>
       <c r="G822" t="s">
-        <v>54</v>
+        <v>543</v>
       </c>
       <c r="H822" t="s">
-        <v>19</v>
+        <v>128</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>2001</v>
+        <v>1941</v>
       </c>
       <c r="B823" t="s">
-        <v>2002</v>
+        <v>1942</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>52</v>
+        <v>541</v>
       </c>
       <c r="D823" t="s">
-        <v>2003</v>
+        <v>1943</v>
       </c>
       <c r="G823" t="s">
-        <v>54</v>
+        <v>543</v>
       </c>
       <c r="H823" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>2005</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1944</v>
+      </c>
+      <c r="C824" t="s">
+        <v>11</v>
       </c>
       <c r="D824" t="s">
-        <v>2007</v>
+        <v>854</v>
+      </c>
+      <c r="E824" t="s">
+        <v>13</v>
+      </c>
+      <c r="F824" t="s">
+        <v>14</v>
       </c>
       <c r="G824" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="H824" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>2009</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1945</v>
+      </c>
+      <c r="C825" t="s">
+        <v>11</v>
       </c>
       <c r="D825" t="s">
-        <v>1666</v>
+        <v>1946</v>
+      </c>
+      <c r="E825" t="s">
+        <v>13</v>
+      </c>
+      <c r="F825" t="s">
+        <v>14</v>
       </c>
       <c r="G825" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="H825" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="826" spans="1:8" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>2012</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1947</v>
+      </c>
+      <c r="C826" t="s">
+        <v>11</v>
       </c>
       <c r="D826" t="s">
-        <v>1670</v>
+        <v>1948</v>
+      </c>
+      <c r="E826" t="s">
+        <v>13</v>
       </c>
       <c r="G826" t="s">
-        <v>54</v>
+        <v>106</v>
       </c>
       <c r="H826" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="827" spans="1:8" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>2015</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1949</v>
+      </c>
+      <c r="C827" t="s">
+        <v>11</v>
       </c>
       <c r="D827" t="s">
-        <v>1850</v>
+        <v>1950</v>
+      </c>
+      <c r="E827" t="s">
+        <v>13</v>
+      </c>
+      <c r="F827" t="s">
+        <v>82</v>
       </c>
       <c r="G827" t="s">
-        <v>54</v>
+        <v>833</v>
       </c>
       <c r="H827" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
     </row>
     <row r="828" spans="1:8" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>2018</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1951</v>
+      </c>
+      <c r="C828" t="s">
+        <v>11</v>
       </c>
       <c r="D828" t="s">
-        <v>1595</v>
+        <v>852</v>
+      </c>
+      <c r="E828" t="s">
+        <v>13</v>
+      </c>
+      <c r="F828" t="s">
+        <v>14</v>
       </c>
       <c r="G828" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="H828" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="829" spans="1:8" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>2020</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1952</v>
+      </c>
+      <c r="C829" t="s">
+        <v>11</v>
       </c>
       <c r="D829" t="s">
-        <v>2022</v>
+        <v>1953</v>
+      </c>
+      <c r="E829" t="s">
+        <v>13</v>
+      </c>
+      <c r="F829" t="s">
+        <v>14</v>
       </c>
       <c r="G829" t="s">
-        <v>54</v>
+        <v>135</v>
       </c>
       <c r="H829" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="830" spans="1:8" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>2023</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1954</v>
+      </c>
+      <c r="C830" t="s">
+        <v>11</v>
       </c>
       <c r="D830" t="s">
-        <v>2025</v>
+        <v>860</v>
+      </c>
+      <c r="E830" t="s">
+        <v>13</v>
+      </c>
+      <c r="F830" t="s">
+        <v>14</v>
       </c>
       <c r="G830" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="H830" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>2027</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1955</v>
+      </c>
+      <c r="C831" t="s">
+        <v>11</v>
       </c>
       <c r="D831" t="s">
-        <v>137</v>
+        <v>1956</v>
+      </c>
+      <c r="E831" t="s">
+        <v>13</v>
+      </c>
+      <c r="F831" t="s">
+        <v>123</v>
       </c>
       <c r="G831" t="s">
-        <v>54</v>
+        <v>215</v>
       </c>
       <c r="H831" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="832" spans="1:8" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>2030</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1957</v>
+      </c>
+      <c r="C832" t="s">
+        <v>11</v>
       </c>
       <c r="D832" t="s">
-        <v>2032</v>
+        <v>1958</v>
+      </c>
+      <c r="E832" t="s">
+        <v>13</v>
+      </c>
+      <c r="F832" t="s">
+        <v>123</v>
       </c>
       <c r="G832" t="s">
-        <v>54</v>
+        <v>215</v>
       </c>
       <c r="H832" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
-        <v>2034</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1959</v>
+      </c>
+      <c r="C833" t="s">
+        <v>11</v>
       </c>
       <c r="D833" t="s">
-        <v>2036</v>
+        <v>1960</v>
+      </c>
+      <c r="E833" t="s">
+        <v>13</v>
+      </c>
+      <c r="F833" t="s">
+        <v>123</v>
       </c>
       <c r="G833" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H833" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>2037</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1961</v>
+      </c>
+      <c r="C834" t="s">
+        <v>11</v>
       </c>
       <c r="D834" t="s">
-        <v>158</v>
+        <v>1962</v>
+      </c>
+      <c r="E834" t="s">
+        <v>13</v>
+      </c>
+      <c r="F834" t="s">
+        <v>123</v>
       </c>
       <c r="G834" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H834" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>2039</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1963</v>
+      </c>
+      <c r="C835" t="s">
+        <v>11</v>
       </c>
       <c r="D835" t="s">
-        <v>2041</v>
+        <v>1964</v>
+      </c>
+      <c r="E835" t="s">
+        <v>13</v>
+      </c>
+      <c r="F835" t="s">
+        <v>123</v>
       </c>
       <c r="G835" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H835" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="836" spans="1:8" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>2042</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1965</v>
+      </c>
+      <c r="C836" t="s">
+        <v>11</v>
       </c>
       <c r="D836" t="s">
-        <v>66</v>
+        <v>1966</v>
+      </c>
+      <c r="E836" t="s">
+        <v>13</v>
+      </c>
+      <c r="F836" t="s">
+        <v>123</v>
       </c>
       <c r="G836" t="s">
-        <v>54</v>
+        <v>215</v>
       </c>
       <c r="H836" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>2045</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1967</v>
+      </c>
+      <c r="C837" t="s">
+        <v>11</v>
       </c>
       <c r="D837" t="s">
-        <v>2047</v>
+        <v>1968</v>
+      </c>
+      <c r="E837" t="s">
+        <v>13</v>
+      </c>
+      <c r="F837" t="s">
+        <v>123</v>
       </c>
       <c r="G837" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="H837" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>2048</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1969</v>
+      </c>
+      <c r="C838" t="s">
+        <v>11</v>
       </c>
       <c r="D838" t="s">
-        <v>146</v>
+        <v>1970</v>
+      </c>
+      <c r="E838" t="s">
+        <v>13</v>
+      </c>
+      <c r="F838" t="s">
+        <v>123</v>
       </c>
       <c r="G838" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H838" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
-        <v>2051</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1971</v>
+      </c>
+      <c r="C839" t="s">
+        <v>11</v>
       </c>
       <c r="D839" t="s">
-        <v>2053</v>
+        <v>1972</v>
+      </c>
+      <c r="E839" t="s">
+        <v>13</v>
+      </c>
+      <c r="F839" t="s">
+        <v>123</v>
       </c>
       <c r="G839" t="s">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="H839" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="840" spans="1:8" ht="12.75">
       <c r="A840" s="1" t="s">
-        <v>2054</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1973</v>
+      </c>
+      <c r="C840" t="s">
+        <v>11</v>
       </c>
       <c r="D840" t="s">
-        <v>2022</v>
+        <v>1974</v>
+      </c>
+      <c r="E840" t="s">
+        <v>13</v>
+      </c>
+      <c r="F840" t="s">
+        <v>123</v>
       </c>
       <c r="G840" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="H840" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>2057</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1975</v>
+      </c>
+      <c r="C841" t="s">
+        <v>11</v>
       </c>
       <c r="D841" t="s">
-        <v>2059</v>
+        <v>1976</v>
+      </c>
+      <c r="E841" t="s">
+        <v>13</v>
+      </c>
+      <c r="F841" t="s">
+        <v>123</v>
       </c>
       <c r="G841" t="s">
-        <v>54</v>
+        <v>215</v>
       </c>
       <c r="H841" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="842" spans="1:8" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>2060</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1977</v>
+      </c>
+      <c r="C842" t="s">
+        <v>11</v>
       </c>
       <c r="D842" t="s">
-        <v>1889</v>
+        <v>1978</v>
+      </c>
+      <c r="E842" t="s">
+        <v>13</v>
+      </c>
+      <c r="F842" t="s">
+        <v>123</v>
       </c>
       <c r="G842" t="s">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="H842" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>2063</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>1979</v>
+      </c>
+      <c r="C843" t="s">
+        <v>11</v>
       </c>
       <c r="D843" t="s">
-        <v>2065</v>
+        <v>1980</v>
+      </c>
+      <c r="E843" t="s">
+        <v>13</v>
+      </c>
+      <c r="F843" t="s">
+        <v>123</v>
       </c>
       <c r="G843" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="H843" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>2067</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1981</v>
+      </c>
+      <c r="C844" t="s">
+        <v>11</v>
       </c>
       <c r="D844" t="s">
-        <v>2069</v>
+        <v>1982</v>
+      </c>
+      <c r="E844" t="s">
+        <v>13</v>
+      </c>
+      <c r="F844" t="s">
+        <v>123</v>
       </c>
       <c r="G844" t="s">
-        <v>54</v>
+        <v>240</v>
       </c>
       <c r="H844" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>2071</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1983</v>
+      </c>
+      <c r="C845" t="s">
+        <v>11</v>
       </c>
       <c r="D845" t="s">
-        <v>2073</v>
+        <v>1984</v>
+      </c>
+      <c r="E845" t="s">
+        <v>13</v>
+      </c>
+      <c r="F845" t="s">
+        <v>123</v>
       </c>
       <c r="G845" t="s">
-        <v>54</v>
+        <v>215</v>
       </c>
       <c r="H845" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="846" spans="1:8" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>2075</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1985</v>
+      </c>
+      <c r="C846" t="s">
+        <v>11</v>
       </c>
       <c r="D846" t="s">
-        <v>2077</v>
+        <v>1986</v>
+      </c>
+      <c r="E846" t="s">
+        <v>13</v>
+      </c>
+      <c r="F846" t="s">
+        <v>123</v>
       </c>
       <c r="G846" t="s">
-        <v>54</v>
+        <v>240</v>
       </c>
       <c r="H846" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="847" spans="1:8" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>2079</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>1987</v>
+      </c>
+      <c r="C847" t="s">
+        <v>11</v>
       </c>
       <c r="D847" t="s">
-        <v>2081</v>
+        <v>1988</v>
+      </c>
+      <c r="E847" t="s">
+        <v>13</v>
+      </c>
+      <c r="F847" t="s">
+        <v>123</v>
       </c>
       <c r="G847" t="s">
-        <v>54</v>
+        <v>135</v>
       </c>
       <c r="H847" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="848" spans="1:8" ht="12.75">
       <c r="A848" s="1" t="s">
-        <v>2083</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>1989</v>
+      </c>
+      <c r="C848" t="s">
+        <v>11</v>
       </c>
       <c r="D848" t="s">
-        <v>2085</v>
+        <v>1990</v>
+      </c>
+      <c r="E848" t="s">
+        <v>13</v>
+      </c>
+      <c r="F848" t="s">
+        <v>123</v>
       </c>
       <c r="G848" t="s">
-        <v>29</v>
+        <v>215</v>
       </c>
       <c r="H848" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
-        <v>2087</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>1991</v>
+      </c>
+      <c r="C849" t="s">
+        <v>11</v>
       </c>
       <c r="D849" t="s">
-        <v>2089</v>
+        <v>1992</v>
+      </c>
+      <c r="E849" t="s">
+        <v>13</v>
+      </c>
+      <c r="F849" t="s">
+        <v>123</v>
       </c>
       <c r="G849" t="s">
-        <v>29</v>
+        <v>240</v>
       </c>
       <c r="H849" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="850" spans="1:8" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>2091</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>1993</v>
+      </c>
+      <c r="C850" t="s">
+        <v>11</v>
       </c>
       <c r="D850" t="s">
-        <v>2093</v>
+        <v>1994</v>
+      </c>
+      <c r="E850" t="s">
+        <v>13</v>
+      </c>
+      <c r="F850" t="s">
+        <v>123</v>
       </c>
       <c r="G850" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="H850" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
     </row>
     <row r="851" spans="1:8" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>2094</v>
-[...1 lines deleted...]
-      <c r="C851" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C851" t="s">
         <v>11</v>
       </c>
       <c r="D851" t="s">
-        <v>2095</v>
+        <v>1996</v>
+      </c>
+      <c r="E851" t="s">
+        <v>13</v>
+      </c>
+      <c r="F851" t="s">
+        <v>123</v>
       </c>
       <c r="G851" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="H851" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="852" spans="1:8" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>2096</v>
-[...1 lines deleted...]
-      <c r="C852" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C852" t="s">
         <v>11</v>
       </c>
       <c r="D852" t="s">
-        <v>2097</v>
+        <v>1998</v>
+      </c>
+      <c r="E852" t="s">
+        <v>13</v>
+      </c>
+      <c r="F852" t="s">
+        <v>123</v>
       </c>
       <c r="G852" t="s">
-        <v>13</v>
+        <v>240</v>
       </c>
       <c r="H852" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>2098</v>
-[...1 lines deleted...]
-      <c r="C853" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C853" t="s">
         <v>11</v>
       </c>
       <c r="D853" t="s">
-        <v>2099</v>
+        <v>2000</v>
+      </c>
+      <c r="E853" t="s">
+        <v>13</v>
+      </c>
+      <c r="F853" t="s">
+        <v>123</v>
       </c>
       <c r="G853" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="H853" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="854" spans="1:8" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>2100</v>
-[...1 lines deleted...]
-      <c r="C854" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C854" t="s">
         <v>11</v>
       </c>
       <c r="D854" t="s">
-        <v>2101</v>
+        <v>281</v>
+      </c>
+      <c r="E854" t="s">
+        <v>13</v>
+      </c>
+      <c r="F854" t="s">
+        <v>123</v>
       </c>
       <c r="G854" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="H854" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="855" spans="1:8" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>2102</v>
-[...1 lines deleted...]
-      <c r="C855" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C855" t="s">
         <v>11</v>
       </c>
       <c r="D855" t="s">
-        <v>2103</v>
+        <v>2003</v>
+      </c>
+      <c r="E855" t="s">
+        <v>13</v>
+      </c>
+      <c r="F855" t="s">
+        <v>123</v>
       </c>
       <c r="G855" t="s">
-        <v>13</v>
+        <v>135</v>
       </c>
       <c r="H855" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="856" spans="1:8" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>2104</v>
-[...1 lines deleted...]
-      <c r="C856" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C856" t="s">
         <v>11</v>
       </c>
       <c r="D856" t="s">
-        <v>2105</v>
+        <v>2005</v>
+      </c>
+      <c r="E856" t="s">
+        <v>13</v>
+      </c>
+      <c r="F856" t="s">
+        <v>123</v>
       </c>
       <c r="G856" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="H856" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
     </row>
     <row r="857" spans="1:8" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>2106</v>
+        <v>2006</v>
       </c>
       <c r="C857" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D857" t="s">
-        <v>2107</v>
+        <v>2007</v>
       </c>
       <c r="E857" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F857" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G857" t="s">
-        <v>286</v>
+        <v>135</v>
       </c>
       <c r="H857" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>2108</v>
+        <v>2008</v>
       </c>
       <c r="C858" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D858" t="s">
-        <v>2109</v>
+        <v>2009</v>
       </c>
       <c r="E858" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F858" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G858" t="s">
-        <v>661</v>
+        <v>240</v>
       </c>
       <c r="H858" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>2110</v>
+        <v>2010</v>
       </c>
       <c r="C859" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D859" t="s">
-        <v>2111</v>
+        <v>2011</v>
       </c>
       <c r="E859" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F859" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G859" t="s">
-        <v>808</v>
+        <v>267</v>
       </c>
       <c r="H859" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
-        <v>2112</v>
+        <v>2012</v>
       </c>
       <c r="C860" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D860" t="s">
-        <v>2113</v>
+        <v>2013</v>
       </c>
       <c r="E860" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F860" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G860" t="s">
-        <v>286</v>
+        <v>90</v>
       </c>
       <c r="H860" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="861" spans="1:8" ht="12.75">
       <c r="A861" s="1" t="s">
-        <v>2114</v>
+        <v>2014</v>
       </c>
       <c r="C861" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D861" t="s">
-        <v>2115</v>
+        <v>2015</v>
       </c>
       <c r="E861" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F861" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G861" t="s">
-        <v>661</v>
+        <v>135</v>
       </c>
       <c r="H861" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="862" spans="1:8" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>2116</v>
+        <v>2016</v>
       </c>
       <c r="C862" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D862" t="s">
-        <v>2117</v>
+        <v>2017</v>
       </c>
       <c r="E862" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F862" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G862" t="s">
-        <v>725</v>
+        <v>135</v>
       </c>
       <c r="H862" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>2118</v>
+        <v>2018</v>
       </c>
       <c r="C863" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D863" t="s">
-        <v>2119</v>
+        <v>2019</v>
       </c>
       <c r="E863" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F863" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G863" t="s">
-        <v>808</v>
+        <v>267</v>
       </c>
       <c r="H863" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="864" spans="1:8" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>2120</v>
+        <v>2020</v>
       </c>
       <c r="C864" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D864" t="s">
-        <v>2121</v>
+        <v>2021</v>
       </c>
       <c r="E864" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F864" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G864" t="s">
-        <v>725</v>
+        <v>135</v>
       </c>
       <c r="H864" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="865" spans="1:8" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>2122</v>
+        <v>2022</v>
       </c>
       <c r="C865" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D865" t="s">
-        <v>2123</v>
+        <v>2023</v>
       </c>
       <c r="E865" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F865" t="s">
-        <v>281</v>
+        <v>14</v>
       </c>
       <c r="G865" t="s">
-        <v>919</v>
+        <v>86</v>
       </c>
       <c r="H865" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="866" spans="1:8" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>2124</v>
+        <v>2024</v>
       </c>
       <c r="C866" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D866" t="s">
-        <v>2125</v>
+        <v>1230</v>
       </c>
       <c r="E866" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F866" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G866" t="s">
-        <v>808</v>
+        <v>2025</v>
       </c>
       <c r="H866" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="867" spans="1:8" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>2126</v>
+        <v>2026</v>
       </c>
       <c r="C867" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D867" t="s">
-        <v>2127</v>
+        <v>2027</v>
       </c>
       <c r="E867" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F867" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G867" t="s">
-        <v>725</v>
+        <v>240</v>
       </c>
       <c r="H867" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="868" spans="1:8" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>2128</v>
+        <v>2028</v>
       </c>
       <c r="C868" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D868" t="s">
-        <v>2129</v>
+        <v>2029</v>
       </c>
       <c r="E868" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F868" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G868" t="s">
-        <v>919</v>
+        <v>267</v>
       </c>
       <c r="H868" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>2130</v>
+        <v>2030</v>
       </c>
       <c r="C869" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D869" t="s">
-        <v>2131</v>
+        <v>2031</v>
       </c>
       <c r="E869" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F869" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G869" t="s">
-        <v>808</v>
+        <v>103</v>
       </c>
       <c r="H869" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="870" spans="1:8" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>2132</v>
+        <v>2032</v>
       </c>
       <c r="C870" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D870" t="s">
-        <v>2133</v>
+        <v>2033</v>
       </c>
       <c r="E870" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F870" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G870" t="s">
-        <v>725</v>
+        <v>106</v>
       </c>
       <c r="H870" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>2134</v>
+        <v>2034</v>
       </c>
       <c r="C871" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D871" t="s">
-        <v>2135</v>
+        <v>2035</v>
       </c>
       <c r="E871" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F871" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G871" t="s">
-        <v>808</v>
+        <v>267</v>
       </c>
       <c r="H871" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="872" spans="1:8" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>2136</v>
+        <v>2036</v>
       </c>
       <c r="C872" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D872" t="s">
-        <v>1014</v>
+        <v>2037</v>
       </c>
       <c r="E872" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F872" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G872" t="s">
-        <v>291</v>
+        <v>240</v>
       </c>
       <c r="H872" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="873" spans="1:8" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>2137</v>
+        <v>2038</v>
       </c>
       <c r="C873" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D873" t="s">
-        <v>2138</v>
+        <v>2039</v>
       </c>
       <c r="E873" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F873" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G873" t="s">
-        <v>919</v>
+        <v>267</v>
       </c>
       <c r="H873" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="874" spans="1:8" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>2139</v>
+        <v>2040</v>
       </c>
       <c r="C874" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D874" t="s">
-        <v>2140</v>
+        <v>2041</v>
       </c>
       <c r="E874" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F874" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G874" t="s">
-        <v>291</v>
+        <v>86</v>
       </c>
       <c r="H874" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="875" spans="1:8" ht="12.75">
       <c r="A875" s="1" t="s">
-        <v>2141</v>
+        <v>2042</v>
       </c>
       <c r="C875" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D875" t="s">
-        <v>2142</v>
+        <v>2043</v>
       </c>
       <c r="E875" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F875" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G875" t="s">
-        <v>919</v>
+        <v>86</v>
       </c>
       <c r="H875" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="876" spans="1:8" ht="12.75">
       <c r="A876" s="1" t="s">
-        <v>2143</v>
+        <v>2044</v>
       </c>
       <c r="C876" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D876" t="s">
-        <v>2144</v>
+        <v>2045</v>
       </c>
       <c r="E876" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F876" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G876" t="s">
-        <v>725</v>
+        <v>90</v>
       </c>
       <c r="H876" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="877" spans="1:8" ht="12.75">
       <c r="A877" s="1" t="s">
-        <v>2145</v>
+        <v>2046</v>
       </c>
       <c r="C877" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D877" t="s">
-        <v>2146</v>
+        <v>2047</v>
       </c>
       <c r="E877" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F877" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G877" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="H877" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="878" spans="1:8" ht="12.75">
       <c r="A878" s="1" t="s">
-        <v>2147</v>
+        <v>2048</v>
       </c>
       <c r="C878" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D878" t="s">
-        <v>2148</v>
+        <v>2049</v>
       </c>
       <c r="E878" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F878" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G878" t="s">
-        <v>296</v>
+        <v>90</v>
       </c>
       <c r="H878" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="879" spans="1:8" ht="12.75">
       <c r="A879" s="1" t="s">
-        <v>2149</v>
+        <v>2050</v>
       </c>
       <c r="C879" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D879" t="s">
-        <v>2150</v>
+        <v>2051</v>
       </c>
       <c r="E879" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F879" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G879" t="s">
-        <v>919</v>
+        <v>215</v>
       </c>
       <c r="H879" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="880" spans="1:8" ht="12.75">
       <c r="A880" s="1" t="s">
-        <v>2151</v>
+        <v>2052</v>
       </c>
       <c r="C880" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D880" t="s">
-        <v>2152</v>
+        <v>2053</v>
       </c>
       <c r="E880" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F880" t="s">
-        <v>281</v>
+        <v>123</v>
       </c>
       <c r="G880" t="s">
-        <v>919</v>
+        <v>240</v>
       </c>
       <c r="H880" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="881" spans="1:8" ht="12.75">
       <c r="A881" s="1" t="s">
-        <v>2153</v>
+        <v>2054</v>
       </c>
       <c r="C881" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D881" t="s">
-        <v>2154</v>
+        <v>2055</v>
       </c>
       <c r="E881" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F881" t="s">
-        <v>548</v>
+        <v>123</v>
       </c>
       <c r="G881" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="H881" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="882" spans="1:8" ht="12.75">
       <c r="A882" s="1" t="s">
-        <v>2155</v>
+        <v>2056</v>
       </c>
       <c r="C882" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D882" t="s">
-        <v>2156</v>
+        <v>2057</v>
       </c>
       <c r="E882" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F882" t="s">
-        <v>548</v>
+        <v>123</v>
       </c>
       <c r="G882" t="s">
-        <v>919</v>
+        <v>240</v>
       </c>
       <c r="H882" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="883" spans="1:8" ht="12.75">
       <c r="A883" s="1" t="s">
-        <v>2157</v>
+        <v>2058</v>
       </c>
       <c r="C883" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D883" t="s">
-        <v>2158</v>
+        <v>2059</v>
       </c>
       <c r="E883" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F883" t="s">
-        <v>548</v>
+        <v>123</v>
       </c>
       <c r="G883" t="s">
-        <v>291</v>
+        <v>240</v>
       </c>
       <c r="H883" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="884" spans="1:8" ht="12.75">
       <c r="A884" s="1" t="s">
-        <v>2159</v>
+        <v>2060</v>
       </c>
       <c r="C884" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D884" t="s">
-        <v>844</v>
+        <v>2061</v>
       </c>
       <c r="E884" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G884" t="s">
-        <v>301</v>
+        <v>106</v>
       </c>
       <c r="H884" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="885" spans="1:8" ht="12.75">
       <c r="A885" s="1" t="s">
-        <v>2160</v>
+        <v>2062</v>
       </c>
       <c r="C885" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D885" t="s">
-        <v>2161</v>
+        <v>2063</v>
       </c>
       <c r="E885" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F885" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G885" t="s">
-        <v>301</v>
+        <v>813</v>
       </c>
       <c r="H885" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="886" spans="1:8" ht="12.75">
       <c r="A886" s="1" t="s">
-        <v>2162</v>
+        <v>2064</v>
       </c>
       <c r="C886" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D886" t="s">
-        <v>2163</v>
+        <v>2065</v>
       </c>
       <c r="E886" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F886" t="s">
+        <v>14</v>
       </c>
       <c r="G886" t="s">
-        <v>306</v>
+        <v>19</v>
       </c>
       <c r="H886" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="887" spans="1:8" ht="12.75">
       <c r="A887" s="1" t="s">
-        <v>2164</v>
+        <v>2066</v>
       </c>
       <c r="C887" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D887" t="s">
-        <v>2165</v>
+        <v>2067</v>
       </c>
       <c r="E887" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F887" t="s">
-        <v>340</v>
+        <v>123</v>
       </c>
       <c r="G887" t="s">
-        <v>988</v>
+        <v>106</v>
       </c>
       <c r="H887" t="s">
-        <v>989</v>
+        <v>87</v>
       </c>
     </row>
     <row r="888" spans="1:8" ht="12.75">
       <c r="A888" s="1" t="s">
-        <v>2166</v>
+        <v>2068</v>
       </c>
       <c r="C888" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D888" t="s">
-        <v>842</v>
+        <v>2069</v>
       </c>
       <c r="E888" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F888" t="s">
-        <v>548</v>
+        <v>164</v>
       </c>
       <c r="G888" t="s">
-        <v>301</v>
+        <v>19</v>
       </c>
       <c r="H888" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="889" spans="1:8" ht="12.75">
       <c r="A889" s="1" t="s">
-        <v>2167</v>
+        <v>2070</v>
       </c>
       <c r="C889" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D889" t="s">
-        <v>2168</v>
+        <v>2071</v>
       </c>
       <c r="E889" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G889" t="s">
-        <v>919</v>
+        <v>962</v>
       </c>
       <c r="H889" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="890" spans="1:8" ht="12.75">
       <c r="A890" s="1" t="s">
-        <v>2169</v>
+        <v>2072</v>
       </c>
       <c r="C890" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D890" t="s">
-        <v>850</v>
+        <v>2073</v>
       </c>
       <c r="E890" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G890" t="s">
-        <v>301</v>
+        <v>1200</v>
       </c>
       <c r="H890" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="891" spans="1:8" ht="12.75">
       <c r="A891" s="1" t="s">
-        <v>2170</v>
+        <v>2074</v>
       </c>
       <c r="C891" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D891" t="s">
-        <v>2171</v>
+        <v>2075</v>
       </c>
       <c r="E891" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F891" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G891" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="H891" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="892" spans="1:8" ht="12.75">
       <c r="A892" s="1" t="s">
-        <v>2172</v>
+        <v>2076</v>
       </c>
       <c r="C892" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D892" t="s">
-        <v>2173</v>
+        <v>2077</v>
       </c>
       <c r="E892" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F892" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G892" t="s">
-        <v>291</v>
+        <v>144</v>
       </c>
       <c r="H892" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="893" spans="1:8" ht="12.75">
       <c r="A893" s="1" t="s">
-        <v>2174</v>
+        <v>2078</v>
       </c>
       <c r="C893" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D893" t="s">
-        <v>2175</v>
+        <v>2079</v>
       </c>
       <c r="E893" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F893" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G893" t="s">
-        <v>296</v>
+        <v>144</v>
       </c>
       <c r="H893" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="894" spans="1:8" ht="12.75">
       <c r="A894" s="1" t="s">
-        <v>2176</v>
+        <v>2080</v>
       </c>
       <c r="C894" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D894" t="s">
-        <v>2177</v>
+        <v>2081</v>
       </c>
       <c r="E894" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F894" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G894" t="s">
-        <v>296</v>
+        <v>106</v>
       </c>
       <c r="H894" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="895" spans="1:8" ht="12.75">
       <c r="A895" s="1" t="s">
-        <v>2178</v>
+        <v>2082</v>
       </c>
       <c r="C895" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D895" t="s">
-        <v>2179</v>
+        <v>2083</v>
       </c>
       <c r="E895" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G895" t="s">
-        <v>296</v>
+        <v>103</v>
       </c>
       <c r="H895" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="896" spans="1:8" ht="12.75">
       <c r="A896" s="1" t="s">
-        <v>2180</v>
+        <v>2084</v>
       </c>
       <c r="C896" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D896" t="s">
-        <v>369</v>
+        <v>1826</v>
       </c>
       <c r="E896" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F896" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="G896" t="s">
-        <v>2181</v>
+        <v>103</v>
       </c>
       <c r="H896" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="897" spans="1:8" ht="12.75">
       <c r="A897" s="1" t="s">
-        <v>2182</v>
+        <v>2085</v>
       </c>
       <c r="C897" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D897" t="s">
-        <v>2183</v>
+        <v>2086</v>
+      </c>
+      <c r="E897" t="s">
+        <v>13</v>
+      </c>
+      <c r="F897" t="s">
+        <v>164</v>
       </c>
       <c r="G897" t="s">
-        <v>1508</v>
+        <v>124</v>
       </c>
       <c r="H897" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="898" spans="1:8" ht="12.75">
       <c r="A898" s="1" t="s">
-        <v>2184</v>
+        <v>2087</v>
       </c>
       <c r="C898" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D898" t="s">
-        <v>2185</v>
+        <v>2088</v>
+      </c>
+      <c r="E898" t="s">
+        <v>13</v>
+      </c>
+      <c r="F898" t="s">
+        <v>164</v>
       </c>
       <c r="G898" t="s">
-        <v>1508</v>
+        <v>124</v>
       </c>
       <c r="H898" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="899" spans="1:8" ht="12.75">
       <c r="A899" s="1" t="s">
-        <v>2186</v>
+        <v>2089</v>
       </c>
       <c r="C899" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D899" t="s">
-        <v>2187</v>
+        <v>2090</v>
+      </c>
+      <c r="E899" t="s">
+        <v>13</v>
+      </c>
+      <c r="F899" t="s">
+        <v>164</v>
       </c>
       <c r="G899" t="s">
-        <v>1508</v>
+        <v>124</v>
       </c>
       <c r="H899" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="900" spans="1:8" ht="12.75">
       <c r="A900" s="1" t="s">
-        <v>2188</v>
+        <v>2091</v>
       </c>
       <c r="C900" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D900" t="s">
-        <v>2189</v>
+        <v>2092</v>
+      </c>
+      <c r="E900" t="s">
+        <v>13</v>
+      </c>
+      <c r="F900" t="s">
+        <v>164</v>
       </c>
       <c r="G900" t="s">
-        <v>1508</v>
+        <v>124</v>
       </c>
       <c r="H900" t="s">
-        <v>989</v>
+        <v>20</v>
       </c>
     </row>
     <row r="901" spans="1:8" ht="12.75">
       <c r="A901" s="1" t="s">
-        <v>2190</v>
+        <v>2093</v>
       </c>
       <c r="C901" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D901" t="s">
-        <v>2191</v>
+        <v>2094</v>
       </c>
       <c r="E901" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F901" t="s">
+        <v>164</v>
       </c>
       <c r="G901" t="s">
-        <v>306</v>
+        <v>124</v>
       </c>
       <c r="H901" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="902" spans="1:8" ht="12.75">
       <c r="A902" s="1" t="s">
-        <v>2192</v>
+        <v>2095</v>
       </c>
       <c r="C902" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D902" t="s">
-        <v>2193</v>
+        <v>2096</v>
       </c>
       <c r="E902" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F902" t="s">
-        <v>548</v>
+        <v>164</v>
       </c>
       <c r="G902" t="s">
-        <v>968</v>
+        <v>19</v>
       </c>
       <c r="H902" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="903" spans="1:8" ht="12.75">
       <c r="A903" s="1" t="s">
-        <v>2194</v>
+        <v>2097</v>
       </c>
       <c r="C903" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D903" t="s">
-        <v>2195</v>
+        <v>2098</v>
       </c>
       <c r="E903" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F903" t="s">
-        <v>548</v>
+        <v>164</v>
       </c>
       <c r="G903" t="s">
-        <v>661</v>
+        <v>19</v>
       </c>
       <c r="H903" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="904" spans="1:8" ht="12.75">
       <c r="A904" s="1" t="s">
-        <v>2196</v>
+        <v>2099</v>
       </c>
       <c r="C904" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D904" t="s">
-        <v>2197</v>
+        <v>2100</v>
       </c>
       <c r="E904" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F904" t="s">
-        <v>281</v>
+        <v>164</v>
       </c>
       <c r="G904" t="s">
-        <v>306</v>
+        <v>19</v>
       </c>
       <c r="H904" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="905" spans="1:8" ht="12.75">
       <c r="A905" s="1" t="s">
-        <v>2198</v>
+        <v>2101</v>
       </c>
       <c r="C905" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D905" t="s">
-        <v>2199</v>
+        <v>2102</v>
       </c>
       <c r="E905" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F905" t="s">
-        <v>290</v>
+        <v>164</v>
       </c>
       <c r="G905" t="s">
-        <v>661</v>
+        <v>19</v>
       </c>
       <c r="H905" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="906" spans="1:8" ht="12.75">
       <c r="A906" s="1" t="s">
-        <v>2200</v>
+        <v>2103</v>
       </c>
       <c r="C906" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D906" t="s">
-        <v>2201</v>
+        <v>2104</v>
       </c>
       <c r="E906" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F906" t="s">
+        <v>164</v>
       </c>
       <c r="G906" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H906" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="907" spans="1:8" ht="12.75">
       <c r="A907" s="1" t="s">
-        <v>2202</v>
+        <v>2105</v>
       </c>
       <c r="C907" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D907" t="s">
-        <v>2203</v>
+        <v>2106</v>
       </c>
       <c r="E907" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F907" t="s">
+        <v>164</v>
       </c>
       <c r="G907" t="s">
-        <v>341</v>
+        <v>19</v>
       </c>
       <c r="H907" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="908" spans="1:8" ht="12.75">
       <c r="A908" s="1" t="s">
-        <v>2204</v>
+        <v>2107</v>
       </c>
       <c r="C908" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D908" t="s">
-        <v>2205</v>
+        <v>2108</v>
       </c>
       <c r="E908" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F908" t="s">
-        <v>548</v>
+        <v>164</v>
       </c>
       <c r="G908" t="s">
-        <v>296</v>
+        <v>19</v>
       </c>
       <c r="H908" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="909" spans="1:8" ht="12.75">
       <c r="A909" s="1" t="s">
-        <v>2206</v>
+        <v>2109</v>
       </c>
       <c r="C909" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D909" t="s">
-        <v>2207</v>
+        <v>2110</v>
       </c>
       <c r="E909" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F909" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G909" t="s">
-        <v>1444</v>
+        <v>19</v>
       </c>
       <c r="H909" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="910" spans="1:8" ht="12.75">
       <c r="A910" s="1" t="s">
-        <v>2208</v>
+        <v>2111</v>
       </c>
       <c r="C910" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D910" t="s">
-        <v>2209</v>
+        <v>2112</v>
       </c>
       <c r="E910" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F910" t="s">
-        <v>340</v>
+        <v>164</v>
       </c>
       <c r="G910" t="s">
-        <v>1444</v>
+        <v>19</v>
       </c>
       <c r="H910" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="911" spans="1:8" ht="12.75">
       <c r="A911" s="1" t="s">
-        <v>2210</v>
+        <v>2113</v>
       </c>
       <c r="C911" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D911" t="s">
-        <v>2211</v>
+        <v>2114</v>
       </c>
       <c r="E911" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F911" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G911" t="s">
-        <v>306</v>
+        <v>135</v>
       </c>
       <c r="H911" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="912" spans="1:8" ht="12.75">
       <c r="A912" s="1" t="s">
-        <v>2212</v>
+        <v>2115</v>
       </c>
       <c r="C912" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D912" t="s">
-        <v>2213</v>
+        <v>2116</v>
       </c>
       <c r="E912" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F912" t="s">
+        <v>14</v>
       </c>
       <c r="G912" t="s">
-        <v>301</v>
+        <v>135</v>
       </c>
       <c r="H912" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="913" spans="1:8" ht="12.75">
       <c r="A913" s="1" t="s">
-        <v>2214</v>
+        <v>2117</v>
       </c>
       <c r="C913" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D913" t="s">
-        <v>2215</v>
+        <v>2118</v>
       </c>
       <c r="E913" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F913" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G913" t="s">
-        <v>301</v>
+        <v>135</v>
       </c>
       <c r="H913" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="914" spans="1:8" ht="12.75">
       <c r="A914" s="1" t="s">
-        <v>2216</v>
+        <v>2119</v>
       </c>
       <c r="C914" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D914" t="s">
-        <v>2217</v>
+        <v>2120</v>
       </c>
       <c r="E914" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F914" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G914" t="s">
-        <v>673</v>
+        <v>135</v>
       </c>
       <c r="H914" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="915" spans="1:8" ht="12.75">
       <c r="A915" s="1" t="s">
-        <v>2218</v>
+        <v>2121</v>
       </c>
       <c r="C915" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D915" t="s">
-        <v>2219</v>
+        <v>2122</v>
       </c>
       <c r="E915" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F915" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G915" t="s">
-        <v>692</v>
+        <v>135</v>
       </c>
       <c r="H915" t="s">
-        <v>19</v>
+        <v>87</v>
       </c>
     </row>
     <row r="916" spans="1:8" ht="12.75">
       <c r="A916" s="1" t="s">
-        <v>2220</v>
+        <v>2123</v>
       </c>
       <c r="C916" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D916" t="s">
-        <v>2221</v>
+        <v>2124</v>
       </c>
       <c r="E916" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F916" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G916" t="s">
-        <v>286</v>
+        <v>135</v>
       </c>
       <c r="H916" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="917" spans="1:8" ht="12.75">
       <c r="A917" s="1" t="s">
-        <v>2222</v>
+        <v>2125</v>
       </c>
       <c r="C917" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D917" t="s">
-        <v>2223</v>
+        <v>2126</v>
       </c>
       <c r="E917" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F917" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G917" t="s">
-        <v>286</v>
+        <v>135</v>
       </c>
       <c r="H917" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="918" spans="1:8" ht="12.75">
       <c r="A918" s="1" t="s">
-        <v>2224</v>
+        <v>2127</v>
       </c>
       <c r="C918" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D918" t="s">
-        <v>2225</v>
+        <v>2128</v>
       </c>
       <c r="E918" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F918" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G918" t="s">
-        <v>286</v>
+        <v>135</v>
       </c>
       <c r="H918" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="919" spans="1:8" ht="12.75">
       <c r="A919" s="1" t="s">
-        <v>2226</v>
+        <v>2129</v>
       </c>
       <c r="C919" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D919" t="s">
-        <v>2227</v>
+        <v>2130</v>
       </c>
       <c r="E919" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F919" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G919" t="s">
-        <v>286</v>
+        <v>135</v>
       </c>
       <c r="H919" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="920" spans="1:8" ht="12.75">
       <c r="A920" s="1" t="s">
-        <v>2228</v>
+        <v>2131</v>
       </c>
       <c r="C920" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D920" t="s">
-        <v>2229</v>
+        <v>2132</v>
       </c>
       <c r="E920" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F920" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G920" t="s">
-        <v>286</v>
+        <v>135</v>
       </c>
       <c r="H920" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="921" spans="1:8" ht="12.75">
       <c r="A921" s="1" t="s">
-        <v>2230</v>
+        <v>2133</v>
       </c>
       <c r="C921" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D921" t="s">
-        <v>2231</v>
+        <v>2134</v>
       </c>
       <c r="E921" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F921" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G921" t="s">
-        <v>661</v>
+        <v>135</v>
       </c>
       <c r="H921" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="922" spans="1:8" ht="12.75">
       <c r="A922" s="1" t="s">
-        <v>2232</v>
+        <v>2135</v>
       </c>
       <c r="C922" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D922" t="s">
-        <v>2233</v>
+        <v>2136</v>
       </c>
       <c r="E922" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F922" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G922" t="s">
-        <v>661</v>
+        <v>135</v>
       </c>
       <c r="H922" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="923" spans="1:8" ht="12.75">
       <c r="A923" s="1" t="s">
-        <v>2234</v>
+        <v>2137</v>
       </c>
       <c r="C923" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D923" t="s">
-        <v>2235</v>
+        <v>2138</v>
       </c>
       <c r="E923" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F923" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G923" t="s">
-        <v>661</v>
+        <v>135</v>
       </c>
       <c r="H923" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="924" spans="1:8" ht="12.75">
       <c r="A924" s="1" t="s">
-        <v>2236</v>
+        <v>2139</v>
       </c>
       <c r="C924" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D924" t="s">
-        <v>2237</v>
+        <v>2140</v>
       </c>
       <c r="E924" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F924" t="s">
-        <v>290</v>
+        <v>14</v>
       </c>
       <c r="G924" t="s">
-        <v>661</v>
+        <v>135</v>
       </c>
       <c r="H924" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="925" spans="1:8" ht="12.75">
       <c r="A925" s="1" t="s">
-        <v>2238</v>
+        <v>2141</v>
       </c>
       <c r="C925" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D925" t="s">
-        <v>2239</v>
+        <v>2142</v>
       </c>
       <c r="E925" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G925" t="s">
-        <v>661</v>
+        <v>959</v>
       </c>
       <c r="H925" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="926" spans="1:8" ht="12.75">
       <c r="A926" s="1" t="s">
-        <v>2240</v>
+        <v>2143</v>
       </c>
       <c r="C926" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D926" t="s">
-        <v>2241</v>
+        <v>2144</v>
       </c>
       <c r="E926" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G926" t="s">
-        <v>661</v>
+        <v>962</v>
       </c>
       <c r="H926" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="927" spans="1:8" ht="12.75">
       <c r="A927" s="1" t="s">
-        <v>2242</v>
+        <v>2145</v>
       </c>
       <c r="C927" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D927" t="s">
-        <v>2243</v>
+        <v>2146</v>
       </c>
       <c r="E927" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G927" t="s">
-        <v>661</v>
+        <v>962</v>
       </c>
       <c r="H927" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="928" spans="1:8" ht="12.75">
       <c r="A928" s="1" t="s">
-        <v>2244</v>
+        <v>2147</v>
       </c>
       <c r="C928" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D928" t="s">
-        <v>2245</v>
+        <v>2148</v>
       </c>
       <c r="E928" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G928" t="s">
-        <v>661</v>
+        <v>962</v>
       </c>
       <c r="H928" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="929" spans="1:8" ht="12.75">
       <c r="A929" s="1" t="s">
-        <v>2246</v>
+        <v>2149</v>
       </c>
       <c r="C929" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D929" t="s">
-        <v>2247</v>
+        <v>2150</v>
       </c>
       <c r="E929" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G929" t="s">
-        <v>661</v>
+        <v>962</v>
       </c>
       <c r="H929" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="930" spans="1:8" ht="12.75">
       <c r="A930" s="1" t="s">
-        <v>2248</v>
+        <v>2151</v>
       </c>
       <c r="C930" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D930" t="s">
-        <v>2249</v>
+        <v>2152</v>
       </c>
       <c r="E930" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G930" t="s">
-        <v>286</v>
+        <v>962</v>
       </c>
       <c r="H930" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="931" spans="1:8" ht="12.75">
       <c r="A931" s="1" t="s">
-        <v>2250</v>
+        <v>2153</v>
       </c>
       <c r="C931" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D931" t="s">
-        <v>2251</v>
+        <v>2154</v>
       </c>
       <c r="E931" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G931" t="s">
-        <v>286</v>
+        <v>962</v>
       </c>
       <c r="H931" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="932" spans="1:8" ht="12.75">
       <c r="A932" s="1" t="s">
-        <v>2252</v>
+        <v>2155</v>
       </c>
       <c r="C932" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D932" t="s">
-        <v>2253</v>
+        <v>2156</v>
       </c>
       <c r="E932" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G932" t="s">
-        <v>286</v>
+        <v>962</v>
       </c>
       <c r="H932" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="933" spans="1:8" ht="12.75">
       <c r="A933" s="1" t="s">
-        <v>2254</v>
+        <v>2157</v>
       </c>
       <c r="C933" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D933" t="s">
-        <v>2255</v>
+        <v>2158</v>
       </c>
       <c r="E933" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G933" t="s">
-        <v>286</v>
+        <v>962</v>
       </c>
       <c r="H933" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="934" spans="1:8" ht="12.75">
       <c r="A934" s="1" t="s">
-        <v>2256</v>
+        <v>2159</v>
       </c>
       <c r="C934" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D934" t="s">
-        <v>2257</v>
+        <v>2160</v>
       </c>
       <c r="E934" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G934" t="s">
-        <v>286</v>
+        <v>962</v>
       </c>
       <c r="H934" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="935" spans="1:8" ht="12.75">
       <c r="A935" s="1" t="s">
-        <v>2258</v>
+        <v>2161</v>
       </c>
       <c r="C935" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D935" t="s">
-        <v>2259</v>
+        <v>2162</v>
       </c>
       <c r="E935" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G935" t="s">
-        <v>919</v>
+        <v>959</v>
       </c>
       <c r="H935" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="936" spans="1:8" ht="12.75">
       <c r="A936" s="1" t="s">
-        <v>2260</v>
+        <v>2163</v>
       </c>
       <c r="C936" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D936" t="s">
-        <v>2261</v>
+        <v>2164</v>
       </c>
       <c r="E936" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G936" t="s">
-        <v>661</v>
+        <v>962</v>
       </c>
       <c r="H936" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="937" spans="1:8" ht="12.75">
       <c r="A937" s="1" t="s">
-        <v>2262</v>
+        <v>2165</v>
       </c>
       <c r="C937" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D937" t="s">
-        <v>2263</v>
+        <v>2166</v>
       </c>
       <c r="E937" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G937" t="s">
-        <v>661</v>
+        <v>962</v>
       </c>
       <c r="H937" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="938" spans="1:8" ht="12.75">
       <c r="A938" s="1" t="s">
-        <v>2264</v>
+        <v>2167</v>
       </c>
       <c r="C938" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D938" t="s">
-        <v>2265</v>
+        <v>2168</v>
       </c>
       <c r="E938" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G938" t="s">
-        <v>661</v>
+        <v>959</v>
       </c>
       <c r="H938" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="939" spans="1:8" ht="12.75">
       <c r="A939" s="1" t="s">
-        <v>2266</v>
+        <v>2169</v>
       </c>
       <c r="C939" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D939" t="s">
-        <v>2267</v>
+        <v>2170</v>
       </c>
       <c r="E939" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G939" t="s">
-        <v>291</v>
+        <v>962</v>
       </c>
       <c r="H939" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="940" spans="1:8" ht="12.75">
       <c r="A940" s="1" t="s">
-        <v>2268</v>
+        <v>2171</v>
       </c>
       <c r="C940" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D940" t="s">
-        <v>2269</v>
+        <v>2172</v>
       </c>
       <c r="E940" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G940" t="s">
-        <v>291</v>
+        <v>962</v>
       </c>
       <c r="H940" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="941" spans="1:8" ht="12.75">
       <c r="A941" s="1" t="s">
-        <v>2270</v>
+        <v>2173</v>
       </c>
       <c r="C941" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D941" t="s">
-        <v>2271</v>
+        <v>2174</v>
       </c>
       <c r="E941" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G941" t="s">
-        <v>291</v>
+        <v>962</v>
       </c>
       <c r="H941" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="942" spans="1:8" ht="12.75">
       <c r="A942" s="1" t="s">
-        <v>2272</v>
+        <v>2175</v>
       </c>
       <c r="C942" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D942" t="s">
-        <v>2273</v>
+        <v>2176</v>
       </c>
       <c r="E942" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G942" t="s">
-        <v>296</v>
+        <v>962</v>
       </c>
       <c r="H942" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="943" spans="1:8" ht="12.75">
       <c r="A943" s="1" t="s">
-        <v>2274</v>
+        <v>2177</v>
       </c>
       <c r="C943" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D943" t="s">
-        <v>2275</v>
+        <v>2178</v>
       </c>
       <c r="E943" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G943" t="s">
-        <v>296</v>
+        <v>962</v>
       </c>
       <c r="H943" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="944" spans="1:8" ht="12.75">
       <c r="A944" s="1" t="s">
-        <v>2276</v>
+        <v>2179</v>
       </c>
       <c r="C944" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D944" t="s">
-        <v>2277</v>
+        <v>2180</v>
       </c>
       <c r="E944" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G944" t="s">
-        <v>296</v>
+        <v>962</v>
       </c>
       <c r="H944" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="945" spans="1:8" ht="12.75">
       <c r="A945" s="1" t="s">
-        <v>2278</v>
+        <v>2181</v>
       </c>
       <c r="C945" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D945" t="s">
-        <v>2279</v>
+        <v>2182</v>
       </c>
       <c r="E945" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G945" t="s">
-        <v>301</v>
+        <v>959</v>
       </c>
       <c r="H945" t="s">
-        <v>283</v>
+        <v>128</v>
       </c>
     </row>
     <row r="946" spans="1:8" ht="12.75">
       <c r="A946" s="1" t="s">
-        <v>2280</v>
+        <v>2183</v>
       </c>
       <c r="C946" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D946" t="s">
-        <v>2281</v>
+        <v>2184</v>
       </c>
       <c r="E946" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G946" t="s">
-        <v>301</v>
+        <v>962</v>
       </c>
       <c r="H946" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="947" spans="1:8" ht="12.75">
       <c r="A947" s="1" t="s">
-        <v>2282</v>
+        <v>2185</v>
       </c>
       <c r="C947" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D947" t="s">
-        <v>2283</v>
+        <v>2186</v>
       </c>
       <c r="E947" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G947" t="s">
-        <v>301</v>
+        <v>962</v>
       </c>
       <c r="H947" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="948" spans="1:8" ht="12.75">
       <c r="A948" s="1" t="s">
-        <v>2284</v>
+        <v>2187</v>
       </c>
       <c r="C948" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D948" t="s">
-        <v>2285</v>
+        <v>2188</v>
       </c>
       <c r="E948" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G948" t="s">
-        <v>306</v>
+        <v>962</v>
       </c>
       <c r="H948" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="949" spans="1:8" ht="12.75">
       <c r="A949" s="1" t="s">
-        <v>2286</v>
+        <v>2189</v>
       </c>
       <c r="C949" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D949" t="s">
-        <v>2287</v>
+        <v>2190</v>
       </c>
       <c r="E949" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G949" t="s">
-        <v>291</v>
+        <v>962</v>
       </c>
       <c r="H949" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="950" spans="1:8" ht="12.75">
       <c r="A950" s="1" t="s">
-        <v>2288</v>
+        <v>2191</v>
       </c>
       <c r="C950" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D950" t="s">
-        <v>2289</v>
+        <v>2192</v>
       </c>
       <c r="E950" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G950" t="s">
-        <v>306</v>
+        <v>962</v>
       </c>
       <c r="H950" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="951" spans="1:8" ht="12.75">
       <c r="A951" s="1" t="s">
-        <v>2290</v>
+        <v>2193</v>
       </c>
       <c r="C951" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D951" t="s">
-        <v>2291</v>
+        <v>2194</v>
       </c>
       <c r="E951" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>13</v>
       </c>
       <c r="G951" t="s">
-        <v>301</v>
+        <v>1005</v>
       </c>
       <c r="H951" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="952" spans="1:8" ht="12.75">
       <c r="A952" s="1" t="s">
-        <v>2292</v>
+        <v>2195</v>
       </c>
       <c r="C952" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D952" t="s">
-        <v>2293</v>
+        <v>2196</v>
+      </c>
+      <c r="E952" t="s">
+        <v>13</v>
       </c>
       <c r="G952" t="s">
-        <v>116</v>
+        <v>1005</v>
       </c>
       <c r="H952" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="953" spans="1:8" ht="12.75">
       <c r="A953" s="1" t="s">
-        <v>2294</v>
+        <v>2197</v>
       </c>
       <c r="C953" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D953" t="s">
-        <v>2295</v>
+        <v>2198</v>
+      </c>
+      <c r="E953" t="s">
+        <v>13</v>
       </c>
       <c r="G953" t="s">
-        <v>116</v>
+        <v>1005</v>
       </c>
       <c r="H953" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="954" spans="1:8" ht="12.75">
       <c r="A954" s="1" t="s">
-        <v>2296</v>
+        <v>2199</v>
       </c>
       <c r="C954" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D954" t="s">
-        <v>115</v>
+        <v>2200</v>
+      </c>
+      <c r="E954" t="s">
+        <v>13</v>
       </c>
       <c r="G954" t="s">
-        <v>116</v>
+        <v>1005</v>
       </c>
       <c r="H954" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="955" spans="1:8" ht="12.75">
       <c r="A955" s="1" t="s">
-        <v>2297</v>
+        <v>2201</v>
       </c>
       <c r="C955" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="D955" t="s">
-        <v>2298</v>
+        <v>2202</v>
+      </c>
+      <c r="E955" t="s">
+        <v>13</v>
       </c>
       <c r="G955" t="s">
-        <v>116</v>
+        <v>1005</v>
       </c>
       <c r="H955" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="956" spans="1:8" ht="12.75">
       <c r="A956" s="1" t="s">
-        <v>2299</v>
+        <v>2203</v>
       </c>
       <c r="C956" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D956" t="s">
-        <v>2300</v>
+        <v>2204</v>
       </c>
       <c r="E956" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G956" t="s">
-        <v>286</v>
+        <v>1005</v>
       </c>
       <c r="H956" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="957" spans="1:8" ht="12.75">
       <c r="A957" s="1" t="s">
-        <v>2301</v>
+        <v>2205</v>
       </c>
       <c r="C957" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D957" t="s">
-        <v>2302</v>
+        <v>2206</v>
       </c>
       <c r="E957" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G957" t="s">
-        <v>291</v>
+        <v>1005</v>
       </c>
       <c r="H957" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="958" spans="1:8" ht="12.75">
       <c r="A958" s="1" t="s">
-        <v>2303</v>
+        <v>2207</v>
       </c>
       <c r="C958" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D958" t="s">
-        <v>2304</v>
+        <v>2208</v>
       </c>
       <c r="E958" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G958" t="s">
-        <v>286</v>
+        <v>1005</v>
       </c>
       <c r="H958" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="959" spans="1:8" ht="12.75">
       <c r="A959" s="1" t="s">
-        <v>2305</v>
+        <v>2209</v>
       </c>
       <c r="C959" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D959" t="s">
-        <v>2306</v>
+        <v>2210</v>
       </c>
       <c r="E959" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G959" t="s">
-        <v>725</v>
+        <v>1005</v>
       </c>
       <c r="H959" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="960" spans="1:8" ht="12.75">
       <c r="A960" s="1" t="s">
-        <v>2307</v>
+        <v>2211</v>
       </c>
       <c r="C960" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D960" t="s">
-        <v>2308</v>
+        <v>2212</v>
       </c>
       <c r="E960" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G960" t="s">
-        <v>286</v>
+        <v>1005</v>
       </c>
       <c r="H960" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="961" spans="1:8" ht="12.75">
       <c r="A961" s="1" t="s">
-        <v>2309</v>
+        <v>2213</v>
       </c>
       <c r="C961" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D961" t="s">
-        <v>2310</v>
+        <v>2214</v>
       </c>
       <c r="E961" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G961" t="s">
-        <v>725</v>
+        <v>1005</v>
       </c>
       <c r="H961" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="962" spans="1:8" ht="12.75">
       <c r="A962" s="1" t="s">
-        <v>2311</v>
+        <v>2215</v>
       </c>
       <c r="C962" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D962" t="s">
-        <v>2312</v>
+        <v>2216</v>
       </c>
       <c r="E962" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G962" t="s">
-        <v>725</v>
+        <v>1005</v>
       </c>
       <c r="H962" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="963" spans="1:8" ht="12.75">
       <c r="A963" s="1" t="s">
-        <v>2313</v>
+        <v>2217</v>
       </c>
       <c r="C963" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D963" t="s">
-        <v>2314</v>
+        <v>2218</v>
       </c>
       <c r="E963" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G963" t="s">
-        <v>725</v>
+        <v>1005</v>
       </c>
       <c r="H963" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="964" spans="1:8" ht="12.75">
       <c r="A964" s="1" t="s">
-        <v>2315</v>
+        <v>2219</v>
       </c>
       <c r="C964" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D964" t="s">
-        <v>2316</v>
+        <v>2220</v>
       </c>
       <c r="E964" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G964" t="s">
-        <v>286</v>
+        <v>1005</v>
       </c>
       <c r="H964" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="965" spans="1:8" ht="12.75">
       <c r="A965" s="1" t="s">
-        <v>2317</v>
+        <v>2221</v>
       </c>
       <c r="C965" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D965" t="s">
-        <v>2318</v>
+        <v>2222</v>
       </c>
       <c r="E965" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G965" t="s">
-        <v>661</v>
+        <v>1005</v>
       </c>
       <c r="H965" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="966" spans="1:8" ht="12.75">
       <c r="A966" s="1" t="s">
-        <v>2319</v>
+        <v>2223</v>
       </c>
       <c r="C966" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D966" t="s">
-        <v>2320</v>
+        <v>2224</v>
       </c>
       <c r="E966" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G966" t="s">
-        <v>661</v>
+        <v>1052</v>
       </c>
       <c r="H966" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="967" spans="1:8" ht="12.75">
       <c r="A967" s="1" t="s">
-        <v>2321</v>
+        <v>2225</v>
       </c>
       <c r="C967" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D967" t="s">
-        <v>2322</v>
+        <v>2226</v>
       </c>
       <c r="E967" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G967" t="s">
-        <v>661</v>
+        <v>1052</v>
       </c>
       <c r="H967" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="968" spans="1:8" ht="12.75">
       <c r="A968" s="1" t="s">
-        <v>2323</v>
+        <v>2227</v>
       </c>
       <c r="C968" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D968" t="s">
-        <v>2324</v>
+        <v>2228</v>
       </c>
       <c r="E968" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G968" t="s">
-        <v>282</v>
+        <v>1005</v>
       </c>
       <c r="H968" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="969" spans="1:8" ht="12.75">
       <c r="A969" s="1" t="s">
-        <v>2325</v>
+        <v>2229</v>
       </c>
       <c r="C969" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D969" t="s">
-        <v>2326</v>
+        <v>2230</v>
       </c>
       <c r="E969" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G969" t="s">
-        <v>661</v>
+        <v>1005</v>
       </c>
       <c r="H969" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="970" spans="1:8" ht="12.75">
       <c r="A970" s="1" t="s">
-        <v>2327</v>
+        <v>2231</v>
       </c>
       <c r="C970" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D970" t="s">
-        <v>2328</v>
+        <v>2232</v>
       </c>
       <c r="E970" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G970" t="s">
-        <v>661</v>
+        <v>1052</v>
       </c>
       <c r="H970" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="971" spans="1:8" ht="12.75">
       <c r="A971" s="1" t="s">
-        <v>2329</v>
+        <v>2233</v>
       </c>
       <c r="C971" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D971" t="s">
-        <v>2330</v>
+        <v>2234</v>
       </c>
       <c r="E971" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G971" t="s">
-        <v>808</v>
+        <v>1005</v>
       </c>
       <c r="H971" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="972" spans="1:8" ht="12.75">
       <c r="A972" s="1" t="s">
-        <v>2331</v>
+        <v>2235</v>
       </c>
       <c r="C972" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D972" t="s">
-        <v>2332</v>
+        <v>2236</v>
       </c>
       <c r="E972" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G972" t="s">
-        <v>282</v>
+        <v>1005</v>
       </c>
       <c r="H972" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="973" spans="1:8" ht="12.75">
       <c r="A973" s="1" t="s">
-        <v>2333</v>
+        <v>2237</v>
       </c>
       <c r="C973" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D973" t="s">
-        <v>2334</v>
+        <v>2238</v>
       </c>
       <c r="E973" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G973" t="s">
-        <v>661</v>
+        <v>1052</v>
       </c>
       <c r="H973" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="974" spans="1:8" ht="12.75">
       <c r="A974" s="1" t="s">
-        <v>2335</v>
+        <v>2239</v>
       </c>
       <c r="C974" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D974" t="s">
-        <v>2336</v>
+        <v>2240</v>
       </c>
       <c r="E974" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G974" t="s">
-        <v>286</v>
+        <v>1052</v>
       </c>
       <c r="H974" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="975" spans="1:8" ht="12.75">
       <c r="A975" s="1" t="s">
-        <v>2337</v>
+        <v>2241</v>
       </c>
       <c r="C975" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D975" t="s">
-        <v>2338</v>
+        <v>2242</v>
       </c>
       <c r="E975" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G975" t="s">
-        <v>661</v>
+        <v>1005</v>
       </c>
       <c r="H975" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="976" spans="1:8" ht="12.75">
       <c r="A976" s="1" t="s">
-        <v>2339</v>
+        <v>2243</v>
       </c>
       <c r="C976" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D976" t="s">
-        <v>2340</v>
+        <v>2244</v>
       </c>
       <c r="E976" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G976" t="s">
-        <v>286</v>
+        <v>1052</v>
       </c>
       <c r="H976" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="977" spans="1:8" ht="12.75">
       <c r="A977" s="1" t="s">
-        <v>2341</v>
+        <v>2245</v>
       </c>
       <c r="C977" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D977" t="s">
-        <v>2342</v>
+        <v>2246</v>
       </c>
       <c r="E977" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G977" t="s">
-        <v>282</v>
+        <v>1052</v>
       </c>
       <c r="H977" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="978" spans="1:8" ht="12.75">
       <c r="A978" s="1" t="s">
-        <v>2343</v>
+        <v>2247</v>
       </c>
       <c r="C978" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D978" t="s">
-        <v>2344</v>
+        <v>2248</v>
       </c>
       <c r="E978" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G978" t="s">
-        <v>808</v>
+        <v>1052</v>
       </c>
       <c r="H978" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="979" spans="1:8" ht="12.75">
       <c r="A979" s="1" t="s">
-        <v>2345</v>
+        <v>2249</v>
       </c>
       <c r="C979" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D979" t="s">
-        <v>2346</v>
+        <v>2250</v>
       </c>
       <c r="E979" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G979" t="s">
-        <v>725</v>
+        <v>1052</v>
       </c>
       <c r="H979" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="980" spans="1:8" ht="12.75">
       <c r="A980" s="1" t="s">
-        <v>2347</v>
+        <v>2251</v>
       </c>
       <c r="C980" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D980" t="s">
-        <v>2348</v>
+        <v>2252</v>
       </c>
       <c r="E980" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G980" t="s">
-        <v>808</v>
+        <v>1052</v>
       </c>
       <c r="H980" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="981" spans="1:8" ht="12.75">
       <c r="A981" s="1" t="s">
-        <v>2349</v>
+        <v>2253</v>
       </c>
       <c r="C981" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D981" t="s">
-        <v>2350</v>
+        <v>2254</v>
       </c>
       <c r="E981" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G981" t="s">
-        <v>808</v>
+        <v>1052</v>
       </c>
       <c r="H981" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="982" spans="1:8" ht="12.75">
       <c r="A982" s="1" t="s">
-        <v>2351</v>
+        <v>2255</v>
       </c>
       <c r="C982" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D982" t="s">
-        <v>2352</v>
+        <v>2256</v>
       </c>
       <c r="E982" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G982" t="s">
-        <v>808</v>
+        <v>1052</v>
       </c>
       <c r="H982" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="983" spans="1:8" ht="12.75">
       <c r="A983" s="1" t="s">
-        <v>2353</v>
+        <v>2257</v>
       </c>
       <c r="C983" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D983" t="s">
-        <v>2354</v>
+        <v>2258</v>
       </c>
       <c r="E983" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G983" t="s">
-        <v>661</v>
+        <v>1052</v>
       </c>
       <c r="H983" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="984" spans="1:8" ht="12.75">
       <c r="A984" s="1" t="s">
-        <v>2355</v>
+        <v>2259</v>
       </c>
       <c r="C984" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D984" t="s">
-        <v>2356</v>
+        <v>2260</v>
       </c>
       <c r="E984" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>13</v>
       </c>
       <c r="G984" t="s">
-        <v>296</v>
+        <v>1052</v>
       </c>
       <c r="H984" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="985" spans="1:8" ht="12.75">
       <c r="A985" s="1" t="s">
-        <v>2357</v>
+        <v>2261</v>
       </c>
       <c r="C985" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D985" t="s">
-        <v>2358</v>
+        <v>2262</v>
       </c>
       <c r="E985" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F985" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G985" t="s">
-        <v>661</v>
+        <v>705</v>
       </c>
       <c r="H985" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="986" spans="1:8" ht="12.75">
       <c r="A986" s="1" t="s">
-        <v>2359</v>
+        <v>2263</v>
       </c>
       <c r="C986" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D986" t="s">
-        <v>2360</v>
+        <v>2264</v>
       </c>
       <c r="E986" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F986" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G986" t="s">
-        <v>808</v>
+        <v>705</v>
       </c>
       <c r="H986" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="987" spans="1:8" ht="12.75">
       <c r="A987" s="1" t="s">
-        <v>2361</v>
+        <v>2265</v>
       </c>
       <c r="C987" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D987" t="s">
-        <v>2362</v>
+        <v>2266</v>
       </c>
       <c r="E987" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F987" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G987" t="s">
-        <v>296</v>
+        <v>109</v>
       </c>
       <c r="H987" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="988" spans="1:8" ht="12.75">
       <c r="A988" s="1" t="s">
-        <v>2363</v>
+        <v>2267</v>
       </c>
       <c r="C988" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D988" t="s">
-        <v>2364</v>
+        <v>2268</v>
       </c>
       <c r="E988" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F988" t="s">
-        <v>281</v>
+        <v>82</v>
       </c>
       <c r="G988" t="s">
-        <v>661</v>
+        <v>109</v>
       </c>
       <c r="H988" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="989" spans="1:8" ht="12.75">
       <c r="A989" s="1" t="s">
-        <v>2365</v>
+        <v>2269</v>
       </c>
       <c r="C989" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D989" t="s">
-        <v>2366</v>
+        <v>2270</v>
       </c>
       <c r="E989" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F989" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G989" t="s">
-        <v>661</v>
+        <v>109</v>
       </c>
       <c r="H989" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="990" spans="1:8" ht="12.75">
       <c r="A990" s="1" t="s">
-        <v>2367</v>
+        <v>2271</v>
       </c>
       <c r="C990" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D990" t="s">
-        <v>2368</v>
+        <v>2272</v>
       </c>
       <c r="E990" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F990" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G990" t="s">
-        <v>661</v>
+        <v>109</v>
       </c>
       <c r="H990" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="991" spans="1:8" ht="12.75">
       <c r="A991" s="1" t="s">
-        <v>2369</v>
+        <v>2273</v>
       </c>
       <c r="C991" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D991" t="s">
-        <v>2370</v>
+        <v>2274</v>
       </c>
       <c r="E991" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F991" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G991" t="s">
-        <v>661</v>
+        <v>83</v>
       </c>
       <c r="H991" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="992" spans="1:8" ht="12.75">
       <c r="A992" s="1" t="s">
-        <v>2371</v>
+        <v>2275</v>
       </c>
       <c r="C992" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D992" t="s">
-        <v>2372</v>
+        <v>2276</v>
       </c>
       <c r="E992" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F992" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G992" t="s">
-        <v>661</v>
+        <v>83</v>
       </c>
       <c r="H992" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="993" spans="1:8" ht="12.75">
       <c r="A993" s="1" t="s">
-        <v>2373</v>
+        <v>2277</v>
       </c>
       <c r="C993" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D993" t="s">
-        <v>2374</v>
+        <v>2278</v>
       </c>
       <c r="E993" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F993" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G993" t="s">
-        <v>286</v>
+        <v>112</v>
       </c>
       <c r="H993" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="994" spans="1:8" ht="12.75">
       <c r="A994" s="1" t="s">
-        <v>2375</v>
+        <v>2279</v>
       </c>
       <c r="C994" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D994" t="s">
-        <v>2376</v>
+        <v>2280</v>
       </c>
       <c r="E994" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F994" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G994" t="s">
-        <v>286</v>
+        <v>112</v>
       </c>
       <c r="H994" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="995" spans="1:8" ht="12.75">
       <c r="A995" s="1" t="s">
-        <v>2377</v>
+        <v>2281</v>
       </c>
       <c r="C995" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D995" t="s">
-        <v>2378</v>
+        <v>2282</v>
       </c>
       <c r="E995" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F995" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G995" t="s">
-        <v>286</v>
+        <v>112</v>
       </c>
       <c r="H995" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="996" spans="1:8" ht="12.75">
       <c r="A996" s="1" t="s">
-        <v>2379</v>
+        <v>2283</v>
       </c>
       <c r="C996" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D996" t="s">
-        <v>2380</v>
+        <v>2284</v>
       </c>
       <c r="E996" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F996" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G996" t="s">
-        <v>286</v>
+        <v>112</v>
       </c>
       <c r="H996" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="997" spans="1:8" ht="12.75">
       <c r="A997" s="1" t="s">
-        <v>2381</v>
+        <v>2285</v>
       </c>
       <c r="C997" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D997" t="s">
-        <v>2382</v>
+        <v>2286</v>
       </c>
       <c r="E997" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F997" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G997" t="s">
-        <v>286</v>
+        <v>112</v>
       </c>
       <c r="H997" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="998" spans="1:8" ht="12.75">
       <c r="A998" s="1" t="s">
-        <v>2383</v>
+        <v>2287</v>
       </c>
       <c r="C998" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D998" t="s">
-        <v>2384</v>
+        <v>2288</v>
       </c>
       <c r="E998" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F998" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G998" t="s">
-        <v>286</v>
+        <v>112</v>
       </c>
       <c r="H998" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="999" spans="1:8" ht="12.75">
       <c r="A999" s="1" t="s">
-        <v>2385</v>
+        <v>2289</v>
       </c>
       <c r="C999" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D999" t="s">
-        <v>2386</v>
+        <v>2290</v>
       </c>
       <c r="E999" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F999" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G999" t="s">
-        <v>286</v>
+        <v>112</v>
       </c>
       <c r="H999" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1000" spans="1:8" ht="12.75">
       <c r="A1000" s="1" t="s">
-        <v>2387</v>
+        <v>2291</v>
       </c>
       <c r="C1000" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1000" t="s">
-        <v>2388</v>
+        <v>2292</v>
       </c>
       <c r="E1000" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1000" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G1000" t="s">
-        <v>286</v>
+        <v>112</v>
       </c>
       <c r="H1000" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1001" spans="1:8" ht="12.75">
       <c r="A1001" s="1" t="s">
-        <v>2389</v>
+        <v>2293</v>
       </c>
       <c r="C1001" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1001" t="s">
-        <v>2390</v>
+        <v>2294</v>
       </c>
       <c r="E1001" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1001" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="G1001" t="s">
-        <v>286</v>
+        <v>112</v>
       </c>
       <c r="H1001" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1002" spans="1:8" ht="12.75">
       <c r="A1002" s="1" t="s">
-        <v>2391</v>
+        <v>2295</v>
       </c>
       <c r="C1002" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1002" t="s">
-        <v>2392</v>
+        <v>2296</v>
       </c>
       <c r="E1002" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1002" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1002" t="s">
-        <v>725</v>
+        <v>1200</v>
       </c>
       <c r="H1002" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1003" spans="1:8" ht="12.75">
       <c r="A1003" s="1" t="s">
-        <v>2393</v>
+        <v>2297</v>
       </c>
       <c r="C1003" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1003" t="s">
-        <v>2394</v>
+        <v>2298</v>
       </c>
       <c r="E1003" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1003" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1003" t="s">
-        <v>725</v>
+        <v>1200</v>
       </c>
       <c r="H1003" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1004" spans="1:8" ht="12.75">
       <c r="A1004" s="1" t="s">
-        <v>2395</v>
+        <v>2299</v>
       </c>
       <c r="C1004" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1004" t="s">
-        <v>2396</v>
+        <v>2300</v>
       </c>
       <c r="E1004" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1004" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1004" t="s">
-        <v>725</v>
+        <v>1215</v>
       </c>
       <c r="H1004" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1005" spans="1:8" ht="12.75">
       <c r="A1005" s="1" t="s">
-        <v>2397</v>
+        <v>2301</v>
       </c>
       <c r="C1005" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1005" t="s">
-        <v>2398</v>
+        <v>2302</v>
       </c>
       <c r="E1005" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1005" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1005" t="s">
-        <v>725</v>
+        <v>1200</v>
       </c>
       <c r="H1005" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1006" spans="1:8" ht="12.75">
       <c r="A1006" s="1" t="s">
-        <v>2399</v>
+        <v>2303</v>
       </c>
       <c r="C1006" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1006" t="s">
-        <v>2400</v>
+        <v>2304</v>
       </c>
       <c r="E1006" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1006" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1006" t="s">
-        <v>725</v>
+        <v>1200</v>
       </c>
       <c r="H1006" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1007" spans="1:8" ht="12.75">
       <c r="A1007" s="1" t="s">
-        <v>2401</v>
+        <v>2305</v>
       </c>
       <c r="C1007" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1007" t="s">
-        <v>2402</v>
+        <v>2306</v>
       </c>
       <c r="E1007" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1007" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1007" t="s">
-        <v>725</v>
+        <v>1215</v>
       </c>
       <c r="H1007" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1008" spans="1:8" ht="12.75">
       <c r="A1008" s="1" t="s">
-        <v>2403</v>
+        <v>2307</v>
       </c>
       <c r="C1008" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1008" t="s">
-        <v>2404</v>
+        <v>2308</v>
       </c>
       <c r="E1008" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1008" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1008" t="s">
-        <v>725</v>
+        <v>1231</v>
       </c>
       <c r="H1008" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1009" spans="1:8" ht="12.75">
       <c r="A1009" s="1" t="s">
-        <v>2405</v>
+        <v>2309</v>
       </c>
       <c r="C1009" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1009" t="s">
-        <v>2406</v>
+        <v>2310</v>
       </c>
       <c r="E1009" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1009" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1009" t="s">
-        <v>725</v>
+        <v>1215</v>
       </c>
       <c r="H1009" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1010" spans="1:8" ht="12.75">
       <c r="A1010" s="1" t="s">
-        <v>2407</v>
+        <v>2311</v>
       </c>
       <c r="C1010" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1010" t="s">
-        <v>2408</v>
+        <v>2312</v>
       </c>
       <c r="E1010" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1010" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1010" t="s">
-        <v>725</v>
+        <v>1215</v>
       </c>
       <c r="H1010" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1011" spans="1:8" ht="12.75">
       <c r="A1011" s="1" t="s">
-        <v>2409</v>
+        <v>2313</v>
       </c>
       <c r="C1011" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1011" t="s">
-        <v>2410</v>
+        <v>2314</v>
       </c>
       <c r="E1011" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1011" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1011" t="s">
-        <v>725</v>
+        <v>1215</v>
       </c>
       <c r="H1011" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1012" spans="1:8" ht="12.75">
       <c r="A1012" s="1" t="s">
-        <v>2411</v>
+        <v>2315</v>
       </c>
       <c r="C1012" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1012" t="s">
-        <v>2412</v>
+        <v>2316</v>
       </c>
       <c r="E1012" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1012" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1012" t="s">
-        <v>286</v>
+        <v>1215</v>
       </c>
       <c r="H1012" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1013" spans="1:8" ht="12.75">
       <c r="A1013" s="1" t="s">
-        <v>2413</v>
+        <v>2317</v>
       </c>
       <c r="C1013" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1013" t="s">
-        <v>2414</v>
+        <v>2318</v>
       </c>
       <c r="E1013" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1013" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1013" t="s">
-        <v>286</v>
+        <v>1228</v>
       </c>
       <c r="H1013" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1014" spans="1:8" ht="12.75">
       <c r="A1014" s="1" t="s">
-        <v>2415</v>
+        <v>2319</v>
       </c>
       <c r="C1014" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1014" t="s">
-        <v>2416</v>
+        <v>2320</v>
       </c>
       <c r="E1014" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1014" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1014" t="s">
-        <v>286</v>
+        <v>1231</v>
       </c>
       <c r="H1014" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1015" spans="1:8" ht="12.75">
       <c r="A1015" s="1" t="s">
-        <v>2417</v>
+        <v>2321</v>
       </c>
       <c r="C1015" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1015" t="s">
-        <v>2418</v>
+        <v>2322</v>
       </c>
       <c r="E1015" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1015" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1015" t="s">
-        <v>286</v>
+        <v>1231</v>
       </c>
       <c r="H1015" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1016" spans="1:8" ht="12.75">
       <c r="A1016" s="1" t="s">
-        <v>2419</v>
+        <v>2323</v>
       </c>
       <c r="C1016" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1016" t="s">
-        <v>2420</v>
+        <v>2324</v>
       </c>
       <c r="E1016" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1016" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1016" t="s">
-        <v>286</v>
+        <v>2325</v>
       </c>
       <c r="H1016" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1017" spans="1:8" ht="12.75">
       <c r="A1017" s="1" t="s">
-        <v>2421</v>
+        <v>2326</v>
       </c>
       <c r="C1017" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1017" t="s">
-        <v>2422</v>
+        <v>2327</v>
       </c>
       <c r="E1017" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1017" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1017" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H1017" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1018" spans="1:8" ht="12.75">
       <c r="A1018" s="1" t="s">
-        <v>2423</v>
+        <v>2328</v>
       </c>
       <c r="C1018" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1018" t="s">
-        <v>2424</v>
+        <v>2329</v>
       </c>
       <c r="E1018" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1018" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1018" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H1018" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1019" spans="1:8" ht="12.75">
       <c r="A1019" s="1" t="s">
-        <v>2425</v>
+        <v>2330</v>
       </c>
       <c r="C1019" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1019" t="s">
-        <v>2426</v>
+        <v>2331</v>
       </c>
       <c r="E1019" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1019" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1019" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H1019" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1020" spans="1:8" ht="12.75">
       <c r="A1020" s="1" t="s">
-        <v>2427</v>
+        <v>2332</v>
       </c>
       <c r="C1020" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1020" t="s">
-        <v>2428</v>
+        <v>2333</v>
       </c>
       <c r="E1020" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1020" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1020" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H1020" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1021" spans="1:8" ht="12.75">
       <c r="A1021" s="1" t="s">
-        <v>2429</v>
+        <v>2334</v>
       </c>
       <c r="C1021" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1021" t="s">
-        <v>2430</v>
+        <v>2335</v>
       </c>
       <c r="E1021" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1021" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1021" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H1021" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1022" spans="1:8" ht="12.75">
       <c r="A1022" s="1" t="s">
-        <v>2431</v>
+        <v>2336</v>
       </c>
       <c r="C1022" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1022" t="s">
-        <v>2432</v>
+        <v>2337</v>
       </c>
       <c r="E1022" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1022" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1022" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H1022" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1023" spans="1:8" ht="12.75">
       <c r="A1023" s="1" t="s">
-        <v>2433</v>
+        <v>2338</v>
       </c>
       <c r="C1023" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1023" t="s">
-        <v>2434</v>
+        <v>2339</v>
       </c>
       <c r="E1023" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1023" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1023" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H1023" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1024" spans="1:8" ht="12.75">
       <c r="A1024" s="1" t="s">
-        <v>2435</v>
+        <v>2340</v>
       </c>
       <c r="C1024" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1024" t="s">
-        <v>2436</v>
+        <v>2341</v>
       </c>
       <c r="E1024" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1024" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1024" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H1024" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1025" spans="1:8" ht="12.75">
       <c r="A1025" s="1" t="s">
-        <v>2437</v>
+        <v>2342</v>
       </c>
       <c r="C1025" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1025" t="s">
-        <v>2438</v>
+        <v>2343</v>
       </c>
       <c r="E1025" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1025" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1025" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H1025" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1026" spans="1:8" ht="12.75">
       <c r="A1026" s="1" t="s">
-        <v>2439</v>
+        <v>2344</v>
       </c>
       <c r="C1026" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1026" t="s">
-        <v>2440</v>
+        <v>2345</v>
       </c>
       <c r="E1026" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1026" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1026" t="s">
-        <v>286</v>
+        <v>1254</v>
       </c>
       <c r="H1026" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1027" spans="1:8" ht="12.75">
       <c r="A1027" s="1" t="s">
-        <v>2441</v>
+        <v>2346</v>
       </c>
       <c r="C1027" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1027" t="s">
-        <v>2442</v>
+        <v>2347</v>
       </c>
       <c r="E1027" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1027" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1027" t="s">
-        <v>286</v>
+        <v>1254</v>
       </c>
       <c r="H1027" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1028" spans="1:8" ht="12.75">
       <c r="A1028" s="1" t="s">
-        <v>2443</v>
+        <v>2348</v>
       </c>
       <c r="C1028" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1028" t="s">
-        <v>2444</v>
+        <v>2349</v>
       </c>
       <c r="E1028" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1028" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1028" t="s">
-        <v>286</v>
+        <v>1254</v>
       </c>
       <c r="H1028" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1029" spans="1:8" ht="12.75">
       <c r="A1029" s="1" t="s">
-        <v>2445</v>
+        <v>2350</v>
       </c>
       <c r="C1029" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1029" t="s">
-        <v>2446</v>
+        <v>2351</v>
       </c>
       <c r="E1029" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1029" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1029" t="s">
-        <v>286</v>
+        <v>124</v>
       </c>
       <c r="H1029" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1030" spans="1:8" ht="12.75">
       <c r="A1030" s="1" t="s">
-        <v>2447</v>
+        <v>2352</v>
       </c>
       <c r="C1030" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1030" t="s">
-        <v>2448</v>
+        <v>2353</v>
       </c>
       <c r="E1030" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1030" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1030" t="s">
-        <v>286</v>
+        <v>124</v>
       </c>
       <c r="H1030" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1031" spans="1:8" ht="12.75">
       <c r="A1031" s="1" t="s">
-        <v>2449</v>
+        <v>2354</v>
       </c>
       <c r="C1031" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1031" t="s">
-        <v>2450</v>
+        <v>2355</v>
       </c>
       <c r="E1031" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1031" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1031" t="s">
-        <v>808</v>
+        <v>124</v>
       </c>
       <c r="H1031" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1032" spans="1:8" ht="12.75">
       <c r="A1032" s="1" t="s">
-        <v>2451</v>
+        <v>2356</v>
       </c>
       <c r="C1032" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1032" t="s">
-        <v>2452</v>
+        <v>2357</v>
       </c>
       <c r="E1032" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1032" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1032" t="s">
-        <v>808</v>
+        <v>215</v>
       </c>
       <c r="H1032" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1033" spans="1:8" ht="12.75">
       <c r="A1033" s="1" t="s">
-        <v>2453</v>
+        <v>2358</v>
       </c>
       <c r="C1033" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1033" t="s">
-        <v>2454</v>
+        <v>2359</v>
       </c>
       <c r="E1033" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1033" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1033" t="s">
-        <v>808</v>
+        <v>215</v>
       </c>
       <c r="H1033" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1034" spans="1:8" ht="12.75">
       <c r="A1034" s="1" t="s">
-        <v>2455</v>
+        <v>2360</v>
       </c>
       <c r="C1034" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1034" t="s">
-        <v>2456</v>
+        <v>2361</v>
       </c>
       <c r="E1034" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1034" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1034" t="s">
-        <v>291</v>
+        <v>215</v>
       </c>
       <c r="H1034" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1035" spans="1:8" ht="12.75">
       <c r="A1035" s="1" t="s">
-        <v>2457</v>
+        <v>2362</v>
       </c>
       <c r="C1035" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1035" t="s">
-        <v>2458</v>
+        <v>2363</v>
       </c>
       <c r="E1035" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1035" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1035" t="s">
-        <v>291</v>
+        <v>215</v>
       </c>
       <c r="H1035" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1036" spans="1:8" ht="12.75">
       <c r="A1036" s="1" t="s">
-        <v>2459</v>
+        <v>2364</v>
       </c>
       <c r="C1036" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1036" t="s">
-        <v>2460</v>
+        <v>2365</v>
       </c>
       <c r="E1036" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1036" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1036" t="s">
-        <v>291</v>
+        <v>215</v>
       </c>
       <c r="H1036" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1037" spans="1:8" ht="12.75">
       <c r="A1037" s="1" t="s">
-        <v>2461</v>
+        <v>2366</v>
       </c>
       <c r="C1037" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1037" t="s">
-        <v>2215</v>
+        <v>2367</v>
       </c>
       <c r="E1037" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1037" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1037" t="s">
-        <v>291</v>
+        <v>215</v>
       </c>
       <c r="H1037" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1038" spans="1:8" ht="12.75">
       <c r="A1038" s="1" t="s">
-        <v>2462</v>
+        <v>2368</v>
       </c>
       <c r="C1038" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1038" t="s">
-        <v>2463</v>
+        <v>2369</v>
       </c>
       <c r="E1038" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1038" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1038" t="s">
-        <v>291</v>
+        <v>215</v>
       </c>
       <c r="H1038" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1039" spans="1:8" ht="12.75">
       <c r="A1039" s="1" t="s">
-        <v>2464</v>
+        <v>2370</v>
       </c>
       <c r="C1039" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1039" t="s">
-        <v>2465</v>
+        <v>2371</v>
       </c>
       <c r="E1039" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1039" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1039" t="s">
-        <v>291</v>
+        <v>215</v>
       </c>
       <c r="H1039" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1040" spans="1:8" ht="12.75">
       <c r="A1040" s="1" t="s">
-        <v>2466</v>
+        <v>2372</v>
       </c>
       <c r="C1040" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1040" t="s">
-        <v>2467</v>
+        <v>2373</v>
       </c>
       <c r="E1040" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1040" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1040" t="s">
-        <v>291</v>
+        <v>215</v>
       </c>
       <c r="H1040" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1041" spans="1:8" ht="12.75">
       <c r="A1041" s="1" t="s">
-        <v>2468</v>
+        <v>2374</v>
       </c>
       <c r="C1041" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1041" t="s">
-        <v>2469</v>
+        <v>2375</v>
       </c>
       <c r="E1041" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1041" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1041" t="s">
-        <v>291</v>
+        <v>215</v>
       </c>
       <c r="H1041" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1042" spans="1:8" ht="12.75">
       <c r="A1042" s="1" t="s">
-        <v>2470</v>
+        <v>2376</v>
       </c>
       <c r="C1042" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1042" t="s">
-        <v>2471</v>
+        <v>2377</v>
       </c>
       <c r="E1042" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1042" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1042" t="s">
-        <v>291</v>
+        <v>215</v>
       </c>
       <c r="H1042" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1043" spans="1:8" ht="12.75">
       <c r="A1043" s="1" t="s">
-        <v>2472</v>
+        <v>2378</v>
       </c>
       <c r="C1043" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1043" t="s">
-        <v>2473</v>
+        <v>2379</v>
       </c>
       <c r="E1043" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1043" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1043" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="H1043" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1044" spans="1:8" ht="12.75">
       <c r="A1044" s="1" t="s">
-        <v>2474</v>
+        <v>2380</v>
       </c>
       <c r="C1044" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1044" t="s">
-        <v>2475</v>
+        <v>2381</v>
       </c>
       <c r="E1044" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1044" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1044" t="s">
-        <v>291</v>
+        <v>215</v>
       </c>
       <c r="H1044" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1045" spans="1:8" ht="12.75">
       <c r="A1045" s="1" t="s">
-        <v>2476</v>
+        <v>2382</v>
       </c>
       <c r="C1045" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1045" t="s">
-        <v>2477</v>
+        <v>2383</v>
       </c>
       <c r="E1045" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1045" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1045" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="H1045" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1046" spans="1:8" ht="12.75">
       <c r="A1046" s="1" t="s">
-        <v>2478</v>
+        <v>2384</v>
       </c>
       <c r="C1046" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1046" t="s">
-        <v>2479</v>
+        <v>2385</v>
       </c>
       <c r="E1046" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1046" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1046" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="H1046" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1047" spans="1:8" ht="12.75">
       <c r="A1047" s="1" t="s">
-        <v>2480</v>
+        <v>2386</v>
       </c>
       <c r="C1047" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1047" t="s">
-        <v>2481</v>
+        <v>2387</v>
       </c>
       <c r="E1047" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1047" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1047" t="s">
-        <v>296</v>
+        <v>215</v>
       </c>
       <c r="H1047" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1048" spans="1:8" ht="12.75">
       <c r="A1048" s="1" t="s">
-        <v>2482</v>
+        <v>2388</v>
       </c>
       <c r="C1048" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1048" t="s">
-        <v>2483</v>
+        <v>2389</v>
       </c>
       <c r="E1048" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1048" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1048" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="H1048" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1049" spans="1:8" ht="12.75">
       <c r="A1049" s="1" t="s">
-        <v>2484</v>
+        <v>2390</v>
       </c>
       <c r="C1049" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1049" t="s">
-        <v>2485</v>
+        <v>2391</v>
       </c>
       <c r="E1049" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1049" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1049" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="H1049" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1050" spans="1:8" ht="12.75">
       <c r="A1050" s="1" t="s">
-        <v>2486</v>
+        <v>2392</v>
       </c>
       <c r="C1050" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1050" t="s">
-        <v>2487</v>
+        <v>2393</v>
       </c>
       <c r="E1050" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1050" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1050" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="H1050" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1051" spans="1:8" ht="12.75">
       <c r="A1051" s="1" t="s">
-        <v>2488</v>
+        <v>2394</v>
       </c>
       <c r="C1051" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1051" t="s">
-        <v>2489</v>
+        <v>2395</v>
       </c>
       <c r="E1051" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1051" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1051" t="s">
-        <v>296</v>
+        <v>215</v>
       </c>
       <c r="H1051" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1052" spans="1:8" ht="12.75">
       <c r="A1052" s="1" t="s">
-        <v>2490</v>
+        <v>2396</v>
       </c>
       <c r="C1052" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1052" t="s">
-        <v>2491</v>
+        <v>2397</v>
       </c>
       <c r="E1052" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1052" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1052" t="s">
-        <v>282</v>
+        <v>215</v>
       </c>
       <c r="H1052" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1053" spans="1:8" ht="12.75">
       <c r="A1053" s="1" t="s">
-        <v>2492</v>
+        <v>2398</v>
       </c>
       <c r="C1053" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1053" t="s">
-        <v>2493</v>
+        <v>2399</v>
       </c>
       <c r="E1053" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1053" t="s">
-        <v>296</v>
+        <v>1005</v>
       </c>
       <c r="H1053" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1054" spans="1:8" ht="12.75">
       <c r="A1054" s="1" t="s">
-        <v>2494</v>
+        <v>2400</v>
       </c>
       <c r="C1054" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1054" t="s">
-        <v>2479</v>
+        <v>2401</v>
       </c>
       <c r="E1054" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1054" t="s">
-        <v>282</v>
+        <v>1052</v>
       </c>
       <c r="H1054" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1055" spans="1:8" ht="12.75">
       <c r="A1055" s="1" t="s">
-        <v>2495</v>
+        <v>2402</v>
       </c>
       <c r="C1055" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1055" t="s">
-        <v>2496</v>
+        <v>2403</v>
       </c>
       <c r="E1055" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1055" t="s">
-        <v>282</v>
+        <v>1085</v>
       </c>
       <c r="H1055" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1056" spans="1:8" ht="12.75">
       <c r="A1056" s="1" t="s">
-        <v>2497</v>
+        <v>2404</v>
       </c>
       <c r="C1056" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1056" t="s">
-        <v>2498</v>
+        <v>2405</v>
       </c>
       <c r="E1056" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1056" t="s">
-        <v>282</v>
+        <v>1052</v>
       </c>
       <c r="H1056" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1057" spans="1:8" ht="12.75">
       <c r="A1057" s="1" t="s">
-        <v>2499</v>
+        <v>2406</v>
       </c>
       <c r="C1057" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1057" t="s">
-        <v>2500</v>
+        <v>2407</v>
       </c>
       <c r="E1057" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1057" t="s">
-        <v>296</v>
+        <v>1052</v>
       </c>
       <c r="H1057" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1058" spans="1:8" ht="12.75">
       <c r="A1058" s="1" t="s">
-        <v>2501</v>
+        <v>2408</v>
       </c>
       <c r="C1058" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1058" t="s">
-        <v>729</v>
+        <v>2409</v>
       </c>
       <c r="E1058" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1058" t="s">
-        <v>282</v>
+        <v>1052</v>
       </c>
       <c r="H1058" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1059" spans="1:8" ht="12.75">
       <c r="A1059" s="1" t="s">
-        <v>2502</v>
+        <v>2410</v>
       </c>
       <c r="C1059" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1059" t="s">
-        <v>2503</v>
+        <v>2411</v>
       </c>
       <c r="E1059" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1059" t="s">
-        <v>296</v>
+        <v>1085</v>
       </c>
       <c r="H1059" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1060" spans="1:8" ht="12.75">
       <c r="A1060" s="1" t="s">
-        <v>2504</v>
+        <v>2412</v>
       </c>
       <c r="C1060" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1060" t="s">
-        <v>2505</v>
+        <v>2413</v>
       </c>
       <c r="E1060" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1060" t="s">
-        <v>282</v>
+        <v>1052</v>
       </c>
       <c r="H1060" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1061" spans="1:8" ht="12.75">
       <c r="A1061" s="1" t="s">
-        <v>2506</v>
+        <v>2414</v>
       </c>
       <c r="C1061" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1061" t="s">
-        <v>2507</v>
+        <v>2415</v>
       </c>
       <c r="E1061" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1061" t="s">
-        <v>282</v>
+        <v>1052</v>
       </c>
       <c r="H1061" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1062" spans="1:8" ht="12.75">
       <c r="A1062" s="1" t="s">
-        <v>2508</v>
+        <v>2416</v>
       </c>
       <c r="C1062" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1062" t="s">
-        <v>2509</v>
+        <v>2417</v>
       </c>
       <c r="E1062" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1062" t="s">
-        <v>282</v>
+        <v>1052</v>
       </c>
       <c r="H1062" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1063" spans="1:8" ht="12.75">
       <c r="A1063" s="1" t="s">
-        <v>2510</v>
+        <v>2418</v>
       </c>
       <c r="C1063" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1063" t="s">
-        <v>2511</v>
+        <v>2419</v>
       </c>
       <c r="E1063" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1063" t="s">
-        <v>282</v>
+        <v>1085</v>
       </c>
       <c r="H1063" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1064" spans="1:8" ht="12.75">
       <c r="A1064" s="1" t="s">
-        <v>2512</v>
+        <v>2420</v>
       </c>
       <c r="C1064" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1064" t="s">
-        <v>2513</v>
+        <v>2421</v>
       </c>
       <c r="E1064" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1064" t="s">
-        <v>282</v>
+        <v>1085</v>
       </c>
       <c r="H1064" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1065" spans="1:8" ht="12.75">
       <c r="A1065" s="1" t="s">
-        <v>2514</v>
+        <v>2422</v>
       </c>
       <c r="C1065" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1065" t="s">
-        <v>2515</v>
+        <v>2423</v>
       </c>
       <c r="E1065" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1065" t="s">
-        <v>296</v>
+        <v>1052</v>
       </c>
       <c r="H1065" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1066" spans="1:8" ht="12.75">
       <c r="A1066" s="1" t="s">
-        <v>2516</v>
+        <v>2424</v>
       </c>
       <c r="C1066" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1066" t="s">
-        <v>2517</v>
+        <v>2425</v>
       </c>
       <c r="E1066" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1066" t="s">
-        <v>296</v>
+        <v>1085</v>
       </c>
       <c r="H1066" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1067" spans="1:8" ht="12.75">
       <c r="A1067" s="1" t="s">
-        <v>2518</v>
+        <v>2426</v>
       </c>
       <c r="C1067" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1067" t="s">
-        <v>931</v>
+        <v>2427</v>
       </c>
       <c r="E1067" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1067" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1067" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1068" spans="1:8" ht="12.75">
       <c r="A1068" s="1" t="s">
-        <v>2519</v>
+        <v>2428</v>
       </c>
       <c r="C1068" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1068" t="s">
-        <v>1012</v>
+        <v>2429</v>
       </c>
       <c r="E1068" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1068" t="s">
-        <v>296</v>
+        <v>1085</v>
       </c>
       <c r="H1068" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1069" spans="1:8" ht="12.75">
       <c r="A1069" s="1" t="s">
-        <v>2520</v>
+        <v>2430</v>
       </c>
       <c r="C1069" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1069" t="s">
-        <v>2521</v>
+        <v>2431</v>
       </c>
       <c r="E1069" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1069" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1069" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1070" spans="1:8" ht="12.75">
       <c r="A1070" s="1" t="s">
-        <v>2522</v>
+        <v>2432</v>
       </c>
       <c r="C1070" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1070" t="s">
-        <v>2523</v>
+        <v>2433</v>
       </c>
       <c r="E1070" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1070" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1070" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1071" spans="1:8" ht="12.75">
       <c r="A1071" s="1" t="s">
-        <v>2524</v>
+        <v>2434</v>
       </c>
       <c r="C1071" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1071" t="s">
-        <v>2525</v>
+        <v>2435</v>
       </c>
       <c r="E1071" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1071" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1071" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1072" spans="1:8" ht="12.75">
       <c r="A1072" s="1" t="s">
-        <v>2526</v>
+        <v>2436</v>
       </c>
       <c r="C1072" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1072" t="s">
-        <v>2527</v>
+        <v>2437</v>
       </c>
       <c r="E1072" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1072" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1072" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1073" spans="1:8" ht="12.75">
       <c r="A1073" s="1" t="s">
-        <v>2528</v>
+        <v>2438</v>
       </c>
       <c r="C1073" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1073" t="s">
-        <v>2529</v>
+        <v>2439</v>
       </c>
       <c r="E1073" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1073" t="s">
-        <v>919</v>
+        <v>1052</v>
       </c>
       <c r="H1073" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1074" spans="1:8" ht="12.75">
       <c r="A1074" s="1" t="s">
-        <v>2530</v>
+        <v>2440</v>
       </c>
       <c r="C1074" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1074" t="s">
-        <v>2531</v>
+        <v>2441</v>
       </c>
       <c r="E1074" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1074" t="s">
-        <v>919</v>
+        <v>103</v>
       </c>
       <c r="H1074" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1075" spans="1:8" ht="12.75">
       <c r="A1075" s="1" t="s">
-        <v>2532</v>
+        <v>2442</v>
       </c>
       <c r="C1075" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1075" t="s">
-        <v>2533</v>
+        <v>2443</v>
       </c>
       <c r="E1075" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1075" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1075" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1076" spans="1:8" ht="12.75">
       <c r="A1076" s="1" t="s">
-        <v>2534</v>
+        <v>2444</v>
       </c>
       <c r="C1076" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1076" t="s">
-        <v>2535</v>
+        <v>2445</v>
       </c>
       <c r="E1076" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1076" t="s">
-        <v>919</v>
+        <v>1052</v>
       </c>
       <c r="H1076" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1077" spans="1:8" ht="12.75">
       <c r="A1077" s="1" t="s">
-        <v>2536</v>
+        <v>2446</v>
       </c>
       <c r="C1077" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1077" t="s">
-        <v>2537</v>
+        <v>2447</v>
       </c>
       <c r="E1077" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1077" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1077" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1078" spans="1:8" ht="12.75">
       <c r="A1078" s="1" t="s">
-        <v>2538</v>
+        <v>2448</v>
       </c>
       <c r="C1078" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1078" t="s">
-        <v>2539</v>
+        <v>2449</v>
       </c>
       <c r="E1078" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1078" t="s">
-        <v>919</v>
+        <v>106</v>
       </c>
       <c r="H1078" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1079" spans="1:8" ht="12.75">
       <c r="A1079" s="1" t="s">
-        <v>2540</v>
+        <v>2450</v>
       </c>
       <c r="C1079" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1079" t="s">
-        <v>2541</v>
+        <v>2451</v>
       </c>
       <c r="E1079" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1079" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1079" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1080" spans="1:8" ht="12.75">
       <c r="A1080" s="1" t="s">
-        <v>2542</v>
+        <v>2452</v>
       </c>
       <c r="C1080" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1080" t="s">
-        <v>2543</v>
+        <v>2453</v>
       </c>
       <c r="E1080" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1080" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1080" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1081" spans="1:8" ht="12.75">
       <c r="A1081" s="1" t="s">
-        <v>2544</v>
+        <v>2454</v>
       </c>
       <c r="C1081" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1081" t="s">
-        <v>2545</v>
+        <v>2455</v>
       </c>
       <c r="E1081" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1081" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1081" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1082" spans="1:8" ht="12.75">
       <c r="A1082" s="1" t="s">
-        <v>2546</v>
+        <v>2456</v>
       </c>
       <c r="C1082" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1082" t="s">
-        <v>2547</v>
+        <v>2457</v>
       </c>
       <c r="E1082" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1082" t="s">
-        <v>919</v>
+        <v>1145</v>
       </c>
       <c r="H1082" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1083" spans="1:8" ht="12.75">
       <c r="A1083" s="1" t="s">
-        <v>2548</v>
+        <v>2458</v>
       </c>
       <c r="C1083" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1083" t="s">
-        <v>2549</v>
+        <v>2459</v>
       </c>
       <c r="E1083" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1083" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1083" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1084" spans="1:8" ht="12.75">
       <c r="A1084" s="1" t="s">
-        <v>2550</v>
+        <v>2460</v>
       </c>
       <c r="C1084" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1084" t="s">
-        <v>2551</v>
+        <v>2461</v>
       </c>
       <c r="E1084" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1084" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1084" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1085" spans="1:8" ht="12.75">
       <c r="A1085" s="1" t="s">
-        <v>2552</v>
+        <v>2462</v>
       </c>
       <c r="C1085" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1085" t="s">
-        <v>2553</v>
+        <v>2463</v>
       </c>
       <c r="E1085" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1085" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1085" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1086" spans="1:8" ht="12.75">
       <c r="A1086" s="1" t="s">
-        <v>2554</v>
+        <v>2464</v>
       </c>
       <c r="C1086" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1086" t="s">
-        <v>2555</v>
+        <v>2465</v>
       </c>
       <c r="E1086" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1086" t="s">
-        <v>919</v>
+        <v>1085</v>
       </c>
       <c r="H1086" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1087" spans="1:8" ht="12.75">
       <c r="A1087" s="1" t="s">
-        <v>2556</v>
+        <v>2466</v>
       </c>
       <c r="C1087" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1087" t="s">
-        <v>2557</v>
+        <v>2467</v>
       </c>
       <c r="E1087" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1087" t="s">
-        <v>919</v>
+        <v>1145</v>
       </c>
       <c r="H1087" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1088" spans="1:8" ht="12.75">
       <c r="A1088" s="1" t="s">
-        <v>2558</v>
+        <v>2468</v>
       </c>
       <c r="C1088" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1088" t="s">
-        <v>2559</v>
+        <v>2469</v>
       </c>
       <c r="E1088" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
       </c>
       <c r="G1088" t="s">
-        <v>919</v>
+        <v>334</v>
       </c>
       <c r="H1088" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1089" spans="1:8" ht="12.75">
       <c r="A1089" s="1" t="s">
-        <v>2560</v>
+        <v>2470</v>
       </c>
       <c r="C1089" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1089" t="s">
-        <v>2561</v>
+        <v>2471</v>
       </c>
       <c r="E1089" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G1089" t="s">
-        <v>950</v>
+        <v>1085</v>
       </c>
       <c r="H1089" t="s">
-        <v>283</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1090" spans="1:8" ht="12.75">
       <c r="A1090" s="1" t="s">
-        <v>2562</v>
+        <v>2472</v>
       </c>
       <c r="C1090" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1090" t="s">
-        <v>2563</v>
+        <v>2473</v>
       </c>
       <c r="E1090" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G1090" t="s">
-        <v>950</v>
+        <v>1145</v>
       </c>
       <c r="H1090" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1091" spans="1:8" ht="12.75">
       <c r="A1091" s="1" t="s">
-        <v>2564</v>
+        <v>2474</v>
       </c>
       <c r="C1091" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1091" t="s">
-        <v>2565</v>
+        <v>2475</v>
       </c>
       <c r="E1091" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G1091" t="s">
-        <v>955</v>
+        <v>334</v>
       </c>
       <c r="H1091" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1092" spans="1:8" ht="12.75">
       <c r="A1092" s="1" t="s">
-        <v>2566</v>
+        <v>2476</v>
       </c>
       <c r="C1092" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1092" t="s">
-        <v>2567</v>
+        <v>2477</v>
       </c>
       <c r="E1092" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G1092" t="s">
-        <v>950</v>
+        <v>106</v>
       </c>
       <c r="H1092" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1093" spans="1:8" ht="12.75">
       <c r="A1093" s="1" t="s">
-        <v>2568</v>
+        <v>2478</v>
       </c>
       <c r="C1093" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1093" t="s">
-        <v>2569</v>
+        <v>2479</v>
       </c>
       <c r="E1093" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1093" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1093" t="s">
-        <v>955</v>
+        <v>273</v>
       </c>
       <c r="H1093" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1094" spans="1:8" ht="12.75">
       <c r="A1094" s="1" t="s">
-        <v>2570</v>
+        <v>2480</v>
       </c>
       <c r="C1094" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1094" t="s">
-        <v>2571</v>
+        <v>2481</v>
       </c>
       <c r="E1094" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1094" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1094" t="s">
-        <v>950</v>
+        <v>273</v>
       </c>
       <c r="H1094" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1095" spans="1:8" ht="12.75">
       <c r="A1095" s="1" t="s">
-        <v>2572</v>
+        <v>2482</v>
       </c>
       <c r="C1095" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1095" t="s">
-        <v>2573</v>
+        <v>2483</v>
       </c>
       <c r="E1095" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1095" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1095" t="s">
-        <v>950</v>
+        <v>800</v>
       </c>
       <c r="H1095" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1096" spans="1:8" ht="12.75">
       <c r="A1096" s="1" t="s">
-        <v>2574</v>
+        <v>2484</v>
       </c>
       <c r="C1096" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1096" t="s">
-        <v>2575</v>
+        <v>2485</v>
       </c>
       <c r="E1096" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1096" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1096" t="s">
-        <v>955</v>
+        <v>273</v>
       </c>
       <c r="H1096" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1097" spans="1:8" ht="12.75">
       <c r="A1097" s="1" t="s">
-        <v>2576</v>
+        <v>2486</v>
       </c>
       <c r="C1097" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1097" t="s">
-        <v>2577</v>
+        <v>2487</v>
       </c>
       <c r="E1097" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1097" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1097" t="s">
-        <v>955</v>
+        <v>800</v>
       </c>
       <c r="H1097" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1098" spans="1:8" ht="12.75">
       <c r="A1098" s="1" t="s">
-        <v>2578</v>
+        <v>2488</v>
       </c>
       <c r="C1098" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1098" t="s">
-        <v>2579</v>
+        <v>2489</v>
       </c>
       <c r="E1098" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1098" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1098" t="s">
-        <v>950</v>
+        <v>273</v>
       </c>
       <c r="H1098" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1099" spans="1:8" ht="12.75">
       <c r="A1099" s="1" t="s">
-        <v>2580</v>
+        <v>2490</v>
       </c>
       <c r="C1099" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1099" t="s">
-        <v>2581</v>
+        <v>2491</v>
       </c>
       <c r="E1099" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1099" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1099" t="s">
-        <v>955</v>
+        <v>273</v>
       </c>
       <c r="H1099" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1100" spans="1:8" ht="12.75">
       <c r="A1100" s="1" t="s">
-        <v>2582</v>
+        <v>2492</v>
       </c>
       <c r="C1100" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1100" t="s">
-        <v>2583</v>
+        <v>2493</v>
       </c>
       <c r="E1100" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1100" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1100" t="s">
-        <v>955</v>
+        <v>800</v>
       </c>
       <c r="H1100" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1101" spans="1:8" ht="12.75">
       <c r="A1101" s="1" t="s">
-        <v>2584</v>
+        <v>2494</v>
       </c>
       <c r="C1101" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1101" t="s">
-        <v>2585</v>
+        <v>2495</v>
       </c>
       <c r="E1101" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1101" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1101" t="s">
-        <v>968</v>
+        <v>800</v>
       </c>
       <c r="H1101" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1102" spans="1:8" ht="12.75">
       <c r="A1102" s="1" t="s">
-        <v>2586</v>
+        <v>2496</v>
       </c>
       <c r="C1102" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1102" t="s">
-        <v>2587</v>
+        <v>2497</v>
       </c>
       <c r="E1102" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1102" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1102" t="s">
-        <v>968</v>
+        <v>273</v>
       </c>
       <c r="H1102" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1103" spans="1:8" ht="12.75">
       <c r="A1103" s="1" t="s">
-        <v>2588</v>
+        <v>2498</v>
       </c>
       <c r="C1103" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1103" t="s">
-        <v>2589</v>
+        <v>2499</v>
       </c>
       <c r="E1103" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1103" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1103" t="s">
-        <v>971</v>
+        <v>800</v>
       </c>
       <c r="H1103" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1104" spans="1:8" ht="12.75">
       <c r="A1104" s="1" t="s">
-        <v>2590</v>
+        <v>2500</v>
       </c>
       <c r="C1104" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1104" t="s">
-        <v>2591</v>
+        <v>2501</v>
       </c>
       <c r="E1104" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1104" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1104" t="s">
-        <v>968</v>
+        <v>800</v>
       </c>
       <c r="H1104" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1105" spans="1:8" ht="12.75">
       <c r="A1105" s="1" t="s">
-        <v>2592</v>
+        <v>2502</v>
       </c>
       <c r="C1105" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1105" t="s">
-        <v>2593</v>
+        <v>2503</v>
       </c>
       <c r="E1105" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1105" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1105" t="s">
-        <v>971</v>
+        <v>813</v>
       </c>
       <c r="H1105" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1106" spans="1:8" ht="12.75">
       <c r="A1106" s="1" t="s">
-        <v>2594</v>
+        <v>2504</v>
       </c>
       <c r="C1106" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1106" t="s">
-        <v>2595</v>
+        <v>2505</v>
       </c>
       <c r="E1106" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1106" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1106" t="s">
-        <v>971</v>
+        <v>813</v>
       </c>
       <c r="H1106" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1107" spans="1:8" ht="12.75">
       <c r="A1107" s="1" t="s">
-        <v>2596</v>
+        <v>2506</v>
       </c>
       <c r="C1107" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1107" t="s">
-        <v>2597</v>
+        <v>2507</v>
       </c>
       <c r="E1107" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1107" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1107" t="s">
-        <v>968</v>
+        <v>816</v>
       </c>
       <c r="H1107" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1108" spans="1:8" ht="12.75">
       <c r="A1108" s="1" t="s">
-        <v>2598</v>
+        <v>2508</v>
       </c>
       <c r="C1108" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1108" t="s">
-        <v>2599</v>
+        <v>2509</v>
       </c>
       <c r="E1108" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1108" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1108" t="s">
-        <v>971</v>
+        <v>813</v>
       </c>
       <c r="H1108" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1109" spans="1:8" ht="12.75">
       <c r="A1109" s="1" t="s">
-        <v>2600</v>
+        <v>2510</v>
       </c>
       <c r="C1109" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1109" t="s">
-        <v>2601</v>
+        <v>2511</v>
       </c>
       <c r="E1109" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1109" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1109" t="s">
-        <v>971</v>
+        <v>816</v>
       </c>
       <c r="H1109" t="s">
-        <v>283</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1110" spans="1:8" ht="12.75">
       <c r="A1110" s="1" t="s">
-        <v>2602</v>
+        <v>2512</v>
       </c>
       <c r="C1110" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1110" t="s">
-        <v>2603</v>
+        <v>2513</v>
       </c>
       <c r="E1110" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1110" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1110" t="s">
-        <v>988</v>
+        <v>816</v>
       </c>
       <c r="H1110" t="s">
-        <v>989</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1111" spans="1:8" ht="12.75">
       <c r="A1111" s="1" t="s">
-        <v>2604</v>
+        <v>2514</v>
       </c>
       <c r="C1111" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1111" t="s">
-        <v>2605</v>
+        <v>2515</v>
       </c>
       <c r="E1111" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1111" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1111" t="s">
-        <v>988</v>
+        <v>813</v>
       </c>
       <c r="H1111" t="s">
-        <v>989</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1112" spans="1:8" ht="12.75">
       <c r="A1112" s="1" t="s">
-        <v>2606</v>
+        <v>2516</v>
       </c>
       <c r="C1112" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1112" t="s">
-        <v>2607</v>
+        <v>2517</v>
       </c>
       <c r="E1112" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1112" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1112" t="s">
-        <v>998</v>
+        <v>816</v>
       </c>
       <c r="H1112" t="s">
-        <v>989</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1113" spans="1:8" ht="12.75">
       <c r="A1113" s="1" t="s">
-        <v>2608</v>
+        <v>2518</v>
       </c>
       <c r="C1113" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1113" t="s">
-        <v>2609</v>
+        <v>2519</v>
       </c>
       <c r="E1113" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1113" t="s">
-        <v>340</v>
+        <v>82</v>
       </c>
       <c r="G1113" t="s">
-        <v>988</v>
+        <v>816</v>
       </c>
       <c r="H1113" t="s">
-        <v>989</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1114" spans="1:8" ht="12.75">
       <c r="A1114" s="1" t="s">
-        <v>2610</v>
+        <v>2520</v>
       </c>
       <c r="C1114" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1114" t="s">
-        <v>2611</v>
+        <v>2521</v>
       </c>
       <c r="E1114" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1114" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1114" t="s">
-        <v>808</v>
+        <v>833</v>
       </c>
       <c r="H1114" t="s">
-        <v>287</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1115" spans="1:8" ht="12.75">
       <c r="A1115" s="1" t="s">
-        <v>2612</v>
+        <v>2522</v>
       </c>
       <c r="C1115" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1115" t="s">
-        <v>2613</v>
+        <v>2523</v>
       </c>
       <c r="E1115" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1115" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1115" t="s">
-        <v>808</v>
+        <v>833</v>
       </c>
       <c r="H1115" t="s">
-        <v>287</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1116" spans="1:8" ht="12.75">
       <c r="A1116" s="1" t="s">
-        <v>2614</v>
+        <v>2524</v>
       </c>
       <c r="C1116" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1116" t="s">
-        <v>2615</v>
+        <v>2525</v>
       </c>
       <c r="E1116" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1116" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1116" t="s">
-        <v>808</v>
+        <v>117</v>
       </c>
       <c r="H1116" t="s">
-        <v>287</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1117" spans="1:8" ht="12.75">
       <c r="A1117" s="1" t="s">
-        <v>2616</v>
+        <v>2526</v>
       </c>
       <c r="C1117" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1117" t="s">
-        <v>2617</v>
+        <v>2527</v>
       </c>
       <c r="E1117" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1117" t="s">
-        <v>548</v>
+        <v>82</v>
       </c>
       <c r="G1117" t="s">
-        <v>808</v>
+        <v>833</v>
       </c>
       <c r="H1117" t="s">
-        <v>287</v>
+        <v>118</v>
       </c>
     </row>
     <row r="1118" spans="1:8" ht="12.75">
       <c r="A1118" s="1" t="s">
-        <v>2618</v>
+        <v>2528</v>
       </c>
       <c r="C1118" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1118" t="s">
-        <v>2619</v>
+        <v>2529</v>
       </c>
       <c r="E1118" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1118" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1118" t="s">
-        <v>808</v>
+        <v>2530</v>
       </c>
       <c r="H1118" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1119" spans="1:8" ht="12.75">
       <c r="A1119" s="1" t="s">
-        <v>2620</v>
+        <v>2531</v>
       </c>
       <c r="C1119" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1119" t="s">
-        <v>2621</v>
+        <v>2532</v>
       </c>
       <c r="E1119" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1119" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1119" t="s">
-        <v>808</v>
+        <v>2533</v>
       </c>
       <c r="H1119" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1120" spans="1:8" ht="12.75">
       <c r="A1120" s="1" t="s">
-        <v>2622</v>
+        <v>2534</v>
       </c>
       <c r="C1120" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1120" t="s">
-        <v>2623</v>
+        <v>2535</v>
       </c>
       <c r="E1120" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1120" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1120" t="s">
-        <v>808</v>
+        <v>19</v>
       </c>
       <c r="H1120" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1121" spans="1:8" ht="12.75">
       <c r="A1121" s="1" t="s">
-        <v>2624</v>
+        <v>2536</v>
       </c>
       <c r="C1121" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1121" t="s">
-        <v>2625</v>
+        <v>2537</v>
       </c>
       <c r="E1121" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1121" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1121" t="s">
-        <v>808</v>
+        <v>33</v>
       </c>
       <c r="H1121" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1122" spans="1:8" ht="12.75">
       <c r="A1122" s="1" t="s">
-        <v>2626</v>
+        <v>2538</v>
       </c>
       <c r="C1122" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1122" t="s">
-        <v>2627</v>
+        <v>2539</v>
       </c>
       <c r="E1122" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1122" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1122" t="s">
-        <v>808</v>
+        <v>33</v>
       </c>
       <c r="H1122" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1123" spans="1:8" ht="12.75">
       <c r="A1123" s="1" t="s">
-        <v>2628</v>
+        <v>2540</v>
       </c>
       <c r="C1123" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1123" t="s">
-        <v>2629</v>
+        <v>2541</v>
       </c>
       <c r="E1123" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1123" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1123" t="s">
-        <v>808</v>
+        <v>53</v>
       </c>
       <c r="H1123" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1124" spans="1:8" ht="12.75">
       <c r="A1124" s="1" t="s">
-        <v>2630</v>
+        <v>2542</v>
       </c>
       <c r="C1124" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1124" t="s">
-        <v>2631</v>
+        <v>2543</v>
       </c>
       <c r="E1124" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1124" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1124" t="s">
-        <v>808</v>
+        <v>33</v>
       </c>
       <c r="H1124" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1125" spans="1:8" ht="12.75">
       <c r="A1125" s="1" t="s">
-        <v>2632</v>
+        <v>2544</v>
       </c>
       <c r="C1125" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1125" t="s">
-        <v>2633</v>
+        <v>2545</v>
       </c>
       <c r="E1125" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1125" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1125" t="s">
-        <v>808</v>
+        <v>53</v>
       </c>
       <c r="H1125" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1126" spans="1:8" ht="12.75">
       <c r="A1126" s="1" t="s">
-        <v>2634</v>
+        <v>2546</v>
       </c>
       <c r="C1126" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1126" t="s">
-        <v>2635</v>
+        <v>2547</v>
       </c>
       <c r="E1126" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1126" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1126" t="s">
-        <v>808</v>
+        <v>15</v>
       </c>
       <c r="H1126" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1127" spans="1:8" ht="12.75">
       <c r="A1127" s="1" t="s">
-        <v>2636</v>
+        <v>2548</v>
       </c>
       <c r="C1127" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1127" t="s">
-        <v>2637</v>
+        <v>2549</v>
       </c>
       <c r="E1127" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1127" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1127" t="s">
-        <v>808</v>
+        <v>23</v>
       </c>
       <c r="H1127" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1128" spans="1:8" ht="12.75">
       <c r="A1128" s="1" t="s">
-        <v>2638</v>
+        <v>2550</v>
       </c>
       <c r="C1128" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1128" t="s">
-        <v>2639</v>
+        <v>2551</v>
       </c>
       <c r="E1128" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1128" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1128" t="s">
-        <v>808</v>
+        <v>53</v>
       </c>
       <c r="H1128" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1129" spans="1:8" ht="12.75">
       <c r="A1129" s="1" t="s">
-        <v>2640</v>
+        <v>2552</v>
       </c>
       <c r="C1129" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1129" t="s">
-        <v>2641</v>
+        <v>2553</v>
       </c>
       <c r="E1129" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1129" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1129" t="s">
-        <v>808</v>
+        <v>33</v>
       </c>
       <c r="H1129" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1130" spans="1:8" ht="12.75">
       <c r="A1130" s="1" t="s">
-        <v>2642</v>
+        <v>2554</v>
       </c>
       <c r="C1130" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1130" t="s">
-        <v>2643</v>
+        <v>2555</v>
       </c>
       <c r="E1130" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1130" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1130" t="s">
-        <v>808</v>
+        <v>23</v>
       </c>
       <c r="H1130" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1131" spans="1:8" ht="12.75">
       <c r="A1131" s="1" t="s">
-        <v>2644</v>
+        <v>2556</v>
       </c>
       <c r="C1131" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1131" t="s">
-        <v>2645</v>
+        <v>2557</v>
       </c>
       <c r="E1131" t="s">
-        <v>108</v>
+        <v>13</v>
       </c>
       <c r="F1131" t="s">
-        <v>548</v>
+        <v>14</v>
       </c>
       <c r="G1131" t="s">
-        <v>808</v>
+        <v>33</v>
       </c>
       <c r="H1131" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1132" spans="1:8" ht="12.75">
       <c r="A1132" s="1" t="s">
-        <v>2646</v>
+        <v>2558</v>
       </c>
       <c r="C1132" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1132" t="s">
-        <v>2647</v>
+        <v>2559</v>
       </c>
       <c r="E1132" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>14</v>
       </c>
       <c r="G1132" t="s">
-        <v>427</v>
+        <v>15</v>
       </c>
       <c r="H1132" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1133" spans="1:8" ht="12.75">
       <c r="A1133" s="1" t="s">
-        <v>2648</v>
+        <v>2560</v>
       </c>
       <c r="C1133" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1133" t="s">
-        <v>2649</v>
+        <v>2561</v>
       </c>
       <c r="E1133" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1133" t="s">
+        <v>14</v>
       </c>
       <c r="G1133" t="s">
-        <v>430</v>
+        <v>23</v>
       </c>
       <c r="H1133" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1134" spans="1:8" ht="12.75">
       <c r="A1134" s="1" t="s">
-        <v>2650</v>
+        <v>2562</v>
       </c>
       <c r="C1134" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1134" t="s">
-        <v>2651</v>
+        <v>2563</v>
       </c>
       <c r="E1134" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1134" t="s">
+        <v>14</v>
       </c>
       <c r="G1134" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1134" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1135" spans="1:8" ht="12.75">
       <c r="A1135" s="1" t="s">
-        <v>2652</v>
+        <v>2564</v>
       </c>
       <c r="C1135" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1135" t="s">
-        <v>2653</v>
+        <v>1794</v>
       </c>
       <c r="E1135" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1135" t="s">
+        <v>14</v>
       </c>
       <c r="G1135" t="s">
-        <v>430</v>
+        <v>53</v>
       </c>
       <c r="H1135" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1136" spans="1:8" ht="12.75">
       <c r="A1136" s="1" t="s">
-        <v>2654</v>
+        <v>2565</v>
       </c>
       <c r="C1136" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1136" t="s">
-        <v>2655</v>
+        <v>2566</v>
       </c>
       <c r="E1136" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1136" t="s">
+        <v>14</v>
       </c>
       <c r="G1136" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1136" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1137" spans="1:8" ht="12.75">
       <c r="A1137" s="1" t="s">
-        <v>2656</v>
+        <v>2567</v>
       </c>
       <c r="C1137" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1137" t="s">
-        <v>2657</v>
+        <v>2568</v>
       </c>
       <c r="E1137" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1137" t="s">
+        <v>14</v>
       </c>
       <c r="G1137" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1137" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1138" spans="1:8" ht="12.75">
       <c r="A1138" s="1" t="s">
-        <v>2658</v>
+        <v>2569</v>
       </c>
       <c r="C1138" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1138" t="s">
-        <v>2659</v>
+        <v>2570</v>
       </c>
       <c r="E1138" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1138" t="s">
+        <v>14</v>
       </c>
       <c r="G1138" t="s">
-        <v>430</v>
+        <v>15</v>
       </c>
       <c r="H1138" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1139" spans="1:8" ht="12.75">
       <c r="A1139" s="1" t="s">
-        <v>2660</v>
+        <v>2571</v>
       </c>
       <c r="C1139" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1139" t="s">
-        <v>2661</v>
+        <v>2572</v>
       </c>
       <c r="E1139" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1139" t="s">
+        <v>14</v>
       </c>
       <c r="G1139" t="s">
-        <v>430</v>
+        <v>53</v>
       </c>
       <c r="H1139" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1140" spans="1:8" ht="12.75">
       <c r="A1140" s="1" t="s">
-        <v>2662</v>
+        <v>2573</v>
       </c>
       <c r="C1140" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1140" t="s">
-        <v>2663</v>
+        <v>2574</v>
       </c>
       <c r="E1140" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1140" t="s">
+        <v>14</v>
       </c>
       <c r="G1140" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1140" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1141" spans="1:8" ht="12.75">
       <c r="A1141" s="1" t="s">
-        <v>2664</v>
+        <v>2575</v>
       </c>
       <c r="C1141" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1141" t="s">
-        <v>2665</v>
+        <v>2576</v>
       </c>
       <c r="E1141" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>14</v>
       </c>
       <c r="G1141" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1141" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1142" spans="1:8" ht="12.75">
       <c r="A1142" s="1" t="s">
-        <v>2666</v>
+        <v>2577</v>
       </c>
       <c r="C1142" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1142" t="s">
-        <v>2667</v>
+        <v>2578</v>
       </c>
       <c r="E1142" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1142" t="s">
+        <v>14</v>
       </c>
       <c r="G1142" t="s">
-        <v>427</v>
+        <v>19</v>
       </c>
       <c r="H1142" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1143" spans="1:8" ht="12.75">
       <c r="A1143" s="1" t="s">
-        <v>2668</v>
+        <v>2579</v>
       </c>
       <c r="C1143" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1143" t="s">
-        <v>2669</v>
+        <v>2580</v>
       </c>
       <c r="E1143" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1143" t="s">
+        <v>14</v>
       </c>
       <c r="G1143" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1143" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1144" spans="1:8" ht="12.75">
       <c r="A1144" s="1" t="s">
-        <v>2670</v>
+        <v>2581</v>
       </c>
       <c r="C1144" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1144" t="s">
-        <v>2671</v>
+        <v>2582</v>
       </c>
       <c r="E1144" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1144" t="s">
+        <v>14</v>
       </c>
       <c r="G1144" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1144" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1145" spans="1:8" ht="12.75">
       <c r="A1145" s="1" t="s">
-        <v>2672</v>
+        <v>2583</v>
       </c>
       <c r="C1145" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1145" t="s">
-        <v>2673</v>
+        <v>2584</v>
       </c>
       <c r="E1145" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1145" t="s">
+        <v>14</v>
       </c>
       <c r="G1145" t="s">
-        <v>427</v>
+        <v>19</v>
       </c>
       <c r="H1145" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1146" spans="1:8" ht="12.75">
       <c r="A1146" s="1" t="s">
-        <v>2674</v>
+        <v>2585</v>
       </c>
       <c r="C1146" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1146" t="s">
-        <v>2675</v>
+        <v>2586</v>
       </c>
       <c r="E1146" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1146" t="s">
+        <v>14</v>
       </c>
       <c r="G1146" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1146" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1147" spans="1:8" ht="12.75">
       <c r="A1147" s="1" t="s">
-        <v>2676</v>
+        <v>2587</v>
       </c>
       <c r="C1147" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1147" t="s">
-        <v>2677</v>
+        <v>2588</v>
       </c>
       <c r="E1147" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1147" t="s">
+        <v>14</v>
       </c>
       <c r="G1147" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1147" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1148" spans="1:8" ht="12.75">
       <c r="A1148" s="1" t="s">
-        <v>2678</v>
+        <v>2589</v>
       </c>
       <c r="C1148" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1148" t="s">
-        <v>2679</v>
+        <v>2590</v>
       </c>
       <c r="E1148" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1148" t="s">
+        <v>14</v>
       </c>
       <c r="G1148" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1148" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1149" spans="1:8" ht="12.75">
       <c r="A1149" s="1" t="s">
-        <v>2680</v>
+        <v>2591</v>
       </c>
       <c r="C1149" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1149" t="s">
-        <v>2681</v>
+        <v>2592</v>
       </c>
       <c r="E1149" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1149" t="s">
+        <v>14</v>
       </c>
       <c r="G1149" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1149" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1150" spans="1:8" ht="12.75">
       <c r="A1150" s="1" t="s">
-        <v>2682</v>
+        <v>2593</v>
       </c>
       <c r="C1150" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1150" t="s">
-        <v>2683</v>
+        <v>2594</v>
       </c>
       <c r="E1150" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1150" t="s">
+        <v>14</v>
       </c>
       <c r="G1150" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1150" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1151" spans="1:8" ht="12.75">
       <c r="A1151" s="1" t="s">
-        <v>2684</v>
+        <v>2595</v>
       </c>
       <c r="C1151" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1151" t="s">
-        <v>2685</v>
+        <v>2596</v>
       </c>
       <c r="E1151" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1151" t="s">
+        <v>14</v>
       </c>
       <c r="G1151" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1151" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1152" spans="1:8" ht="12.75">
       <c r="A1152" s="1" t="s">
-        <v>2686</v>
+        <v>2597</v>
       </c>
       <c r="C1152" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1152" t="s">
-        <v>2687</v>
+        <v>2598</v>
       </c>
       <c r="E1152" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1152" t="s">
+        <v>14</v>
       </c>
       <c r="G1152" t="s">
-        <v>427</v>
+        <v>19</v>
       </c>
       <c r="H1152" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1153" spans="1:8" ht="12.75">
       <c r="A1153" s="1" t="s">
-        <v>2688</v>
+        <v>2599</v>
       </c>
       <c r="C1153" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1153" t="s">
-        <v>2689</v>
+        <v>2600</v>
       </c>
       <c r="E1153" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1153" t="s">
+        <v>14</v>
       </c>
       <c r="G1153" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1153" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1154" spans="1:8" ht="12.75">
       <c r="A1154" s="1" t="s">
-        <v>2690</v>
+        <v>2601</v>
       </c>
       <c r="C1154" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1154" t="s">
-        <v>2691</v>
+        <v>2602</v>
       </c>
       <c r="E1154" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1154" t="s">
+        <v>14</v>
       </c>
       <c r="G1154" t="s">
-        <v>430</v>
+        <v>19</v>
       </c>
       <c r="H1154" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1155" spans="1:8" ht="12.75">
       <c r="A1155" s="1" t="s">
-        <v>2692</v>
+        <v>2603</v>
       </c>
       <c r="C1155" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1155" t="s">
-        <v>2693</v>
+        <v>2604</v>
       </c>
       <c r="E1155" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1155" t="s">
+        <v>14</v>
       </c>
       <c r="G1155" t="s">
-        <v>430</v>
+        <v>240</v>
       </c>
       <c r="H1155" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1156" spans="1:8" ht="12.75">
       <c r="A1156" s="1" t="s">
-        <v>2694</v>
+        <v>2605</v>
       </c>
       <c r="C1156" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1156" t="s">
-        <v>2695</v>
+        <v>2606</v>
       </c>
       <c r="E1156" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1156" t="s">
+        <v>14</v>
       </c>
       <c r="G1156" t="s">
-        <v>430</v>
+        <v>240</v>
       </c>
       <c r="H1156" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1157" spans="1:8" ht="12.75">
       <c r="A1157" s="1" t="s">
-        <v>2696</v>
+        <v>2607</v>
       </c>
       <c r="C1157" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1157" t="s">
-        <v>2697</v>
+        <v>2608</v>
       </c>
       <c r="E1157" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1157" t="s">
+        <v>14</v>
       </c>
       <c r="G1157" t="s">
-        <v>430</v>
+        <v>240</v>
       </c>
       <c r="H1157" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1158" spans="1:8" ht="12.75">
       <c r="A1158" s="1" t="s">
-        <v>2698</v>
+        <v>2609</v>
       </c>
       <c r="C1158" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1158" t="s">
-        <v>2699</v>
+        <v>2610</v>
       </c>
       <c r="E1158" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1158" t="s">
+        <v>14</v>
       </c>
       <c r="G1158" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1158" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1159" spans="1:8" ht="12.75">
       <c r="A1159" s="1" t="s">
-        <v>2700</v>
+        <v>2611</v>
       </c>
       <c r="C1159" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1159" t="s">
-        <v>2701</v>
+        <v>2612</v>
       </c>
       <c r="E1159" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1159" t="s">
+        <v>14</v>
       </c>
       <c r="G1159" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1159" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1160" spans="1:8" ht="12.75">
       <c r="A1160" s="1" t="s">
-        <v>2702</v>
+        <v>2613</v>
       </c>
       <c r="C1160" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1160" t="s">
-        <v>2703</v>
+        <v>2614</v>
       </c>
       <c r="E1160" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1160" t="s">
+        <v>14</v>
       </c>
       <c r="G1160" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1160" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1161" spans="1:8" ht="12.75">
       <c r="A1161" s="1" t="s">
-        <v>2704</v>
+        <v>2615</v>
       </c>
       <c r="C1161" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1161" t="s">
-        <v>2705</v>
+        <v>2616</v>
       </c>
       <c r="E1161" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1161" t="s">
+        <v>14</v>
       </c>
       <c r="G1161" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1161" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1162" spans="1:8" ht="12.75">
       <c r="A1162" s="1" t="s">
-        <v>2706</v>
+        <v>2617</v>
       </c>
       <c r="C1162" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1162" t="s">
-        <v>2707</v>
+        <v>2618</v>
       </c>
       <c r="E1162" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1162" t="s">
+        <v>14</v>
       </c>
       <c r="G1162" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1162" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1163" spans="1:8" ht="12.75">
       <c r="A1163" s="1" t="s">
-        <v>2708</v>
+        <v>2619</v>
       </c>
       <c r="C1163" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1163" t="s">
-        <v>2709</v>
+        <v>2620</v>
       </c>
       <c r="E1163" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1163" t="s">
+        <v>14</v>
       </c>
       <c r="G1163" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1163" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1164" spans="1:8" ht="12.75">
       <c r="A1164" s="1" t="s">
-        <v>2710</v>
+        <v>2621</v>
       </c>
       <c r="C1164" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1164" t="s">
-        <v>2711</v>
+        <v>2622</v>
       </c>
       <c r="E1164" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1164" t="s">
+        <v>14</v>
       </c>
       <c r="G1164" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1164" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1165" spans="1:8" ht="12.75">
       <c r="A1165" s="1" t="s">
-        <v>2712</v>
+        <v>2623</v>
       </c>
       <c r="C1165" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1165" t="s">
-        <v>2713</v>
+        <v>2624</v>
       </c>
       <c r="E1165" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1165" t="s">
+        <v>14</v>
       </c>
       <c r="G1165" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1165" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1166" spans="1:8" ht="12.75">
       <c r="A1166" s="1" t="s">
-        <v>2714</v>
+        <v>2625</v>
       </c>
       <c r="C1166" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1166" t="s">
-        <v>2715</v>
+        <v>2626</v>
       </c>
       <c r="E1166" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1166" t="s">
+        <v>14</v>
       </c>
       <c r="G1166" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1166" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1167" spans="1:8" ht="12.75">
       <c r="A1167" s="1" t="s">
-        <v>2716</v>
+        <v>2627</v>
       </c>
       <c r="C1167" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1167" t="s">
-        <v>2717</v>
+        <v>2628</v>
       </c>
       <c r="E1167" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1167" t="s">
+        <v>14</v>
       </c>
       <c r="G1167" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1167" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1168" spans="1:8" ht="12.75">
       <c r="A1168" s="1" t="s">
-        <v>2718</v>
+        <v>2629</v>
       </c>
       <c r="C1168" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1168" t="s">
-        <v>2719</v>
+        <v>2630</v>
       </c>
       <c r="E1168" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1168" t="s">
+        <v>14</v>
       </c>
       <c r="G1168" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1168" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1169" spans="1:8" ht="12.75">
       <c r="A1169" s="1" t="s">
-        <v>2720</v>
+        <v>2631</v>
       </c>
       <c r="C1169" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1169" t="s">
-        <v>2721</v>
+        <v>2632</v>
       </c>
       <c r="E1169" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1169" t="s">
+        <v>14</v>
       </c>
       <c r="G1169" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1169" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1170" spans="1:8" ht="12.75">
       <c r="A1170" s="1" t="s">
-        <v>2722</v>
+        <v>2633</v>
       </c>
       <c r="C1170" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1170" t="s">
-        <v>2723</v>
+        <v>2634</v>
       </c>
       <c r="E1170" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1170" t="s">
+        <v>14</v>
       </c>
       <c r="G1170" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1170" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1171" spans="1:8" ht="12.75">
       <c r="A1171" s="1" t="s">
-        <v>2724</v>
+        <v>2635</v>
       </c>
       <c r="C1171" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1171" t="s">
-        <v>2725</v>
+        <v>2636</v>
       </c>
       <c r="E1171" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1171" t="s">
+        <v>14</v>
       </c>
       <c r="G1171" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1171" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1172" spans="1:8" ht="12.75">
       <c r="A1172" s="1" t="s">
-        <v>2726</v>
+        <v>2637</v>
       </c>
       <c r="C1172" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1172" t="s">
-        <v>2727</v>
+        <v>2638</v>
       </c>
       <c r="E1172" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1172" t="s">
+        <v>14</v>
       </c>
       <c r="G1172" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1172" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1173" spans="1:8" ht="12.75">
       <c r="A1173" s="1" t="s">
-        <v>2728</v>
+        <v>2639</v>
       </c>
       <c r="C1173" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1173" t="s">
-        <v>2729</v>
+        <v>2640</v>
       </c>
       <c r="E1173" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1173" t="s">
+        <v>14</v>
       </c>
       <c r="G1173" t="s">
-        <v>520</v>
+        <v>240</v>
       </c>
       <c r="H1173" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1174" spans="1:8" ht="12.75">
       <c r="A1174" s="1" t="s">
-        <v>2730</v>
+        <v>2641</v>
       </c>
       <c r="C1174" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1174" t="s">
-        <v>2731</v>
+        <v>2642</v>
       </c>
       <c r="E1174" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1174" t="s">
+        <v>14</v>
       </c>
       <c r="G1174" t="s">
-        <v>520</v>
+        <v>240</v>
       </c>
       <c r="H1174" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1175" spans="1:8" ht="12.75">
       <c r="A1175" s="1" t="s">
-        <v>2732</v>
+        <v>2643</v>
       </c>
       <c r="C1175" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1175" t="s">
-        <v>2733</v>
+        <v>2644</v>
       </c>
       <c r="E1175" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1175" t="s">
+        <v>14</v>
       </c>
       <c r="G1175" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1175" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1176" spans="1:8" ht="12.75">
       <c r="A1176" s="1" t="s">
-        <v>2734</v>
+        <v>2645</v>
       </c>
       <c r="C1176" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1176" t="s">
-        <v>2735</v>
+        <v>2646</v>
       </c>
       <c r="E1176" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1176" t="s">
+        <v>14</v>
       </c>
       <c r="G1176" t="s">
-        <v>473</v>
+        <v>240</v>
       </c>
       <c r="H1176" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1177" spans="1:8" ht="12.75">
       <c r="A1177" s="1" t="s">
-        <v>2736</v>
+        <v>2647</v>
       </c>
       <c r="C1177" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1177" t="s">
-        <v>2737</v>
+        <v>2648</v>
       </c>
       <c r="E1177" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1177" t="s">
+        <v>14</v>
       </c>
       <c r="G1177" t="s">
-        <v>520</v>
+        <v>240</v>
       </c>
       <c r="H1177" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1178" spans="1:8" ht="12.75">
       <c r="A1178" s="1" t="s">
-        <v>2738</v>
+        <v>2649</v>
       </c>
       <c r="C1178" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1178" t="s">
-        <v>2739</v>
+        <v>2650</v>
       </c>
       <c r="E1178" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1178" t="s">
+        <v>14</v>
       </c>
       <c r="G1178" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H1178" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1179" spans="1:8" ht="12.75">
       <c r="A1179" s="1" t="s">
-        <v>2740</v>
+        <v>2651</v>
       </c>
       <c r="C1179" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1179" t="s">
-        <v>2741</v>
+        <v>2652</v>
       </c>
       <c r="E1179" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1179" t="s">
+        <v>14</v>
       </c>
       <c r="G1179" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H1179" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1180" spans="1:8" ht="12.75">
       <c r="A1180" s="1" t="s">
-        <v>2742</v>
+        <v>2653</v>
       </c>
       <c r="C1180" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1180" t="s">
-        <v>2743</v>
+        <v>2654</v>
       </c>
       <c r="E1180" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1180" t="s">
+        <v>14</v>
       </c>
       <c r="G1180" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H1180" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1181" spans="1:8" ht="12.75">
       <c r="A1181" s="1" t="s">
-        <v>2744</v>
+        <v>2655</v>
       </c>
       <c r="C1181" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1181" t="s">
-        <v>2745</v>
+        <v>2656</v>
       </c>
       <c r="E1181" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1181" t="s">
+        <v>14</v>
       </c>
       <c r="G1181" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H1181" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1182" spans="1:8" ht="12.75">
       <c r="A1182" s="1" t="s">
-        <v>2746</v>
+        <v>2657</v>
       </c>
       <c r="C1182" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1182" t="s">
-        <v>2747</v>
+        <v>2658</v>
       </c>
       <c r="E1182" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1182" t="s">
+        <v>14</v>
       </c>
       <c r="G1182" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H1182" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1183" spans="1:8" ht="12.75">
       <c r="A1183" s="1" t="s">
-        <v>2748</v>
+        <v>2659</v>
       </c>
       <c r="C1183" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1183" t="s">
-        <v>2749</v>
+        <v>2660</v>
       </c>
       <c r="E1183" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1183" t="s">
+        <v>14</v>
       </c>
       <c r="G1183" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H1183" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1184" spans="1:8" ht="12.75">
       <c r="A1184" s="1" t="s">
-        <v>2750</v>
+        <v>2661</v>
       </c>
       <c r="C1184" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1184" t="s">
-        <v>2751</v>
+        <v>2662</v>
       </c>
       <c r="E1184" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1184" t="s">
+        <v>14</v>
       </c>
       <c r="G1184" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H1184" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1185" spans="1:8" ht="12.75">
       <c r="A1185" s="1" t="s">
-        <v>2752</v>
+        <v>2663</v>
       </c>
       <c r="C1185" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1185" t="s">
-        <v>2753</v>
+        <v>2664</v>
       </c>
       <c r="E1185" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1185" t="s">
+        <v>14</v>
       </c>
       <c r="G1185" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H1185" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1186" spans="1:8" ht="12.75">
       <c r="A1186" s="1" t="s">
-        <v>2754</v>
+        <v>2665</v>
       </c>
       <c r="C1186" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1186" t="s">
-        <v>2755</v>
+        <v>2666</v>
       </c>
       <c r="E1186" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1186" t="s">
+        <v>14</v>
       </c>
       <c r="G1186" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H1186" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1187" spans="1:8" ht="12.75">
       <c r="A1187" s="1" t="s">
-        <v>2756</v>
+        <v>2667</v>
       </c>
       <c r="C1187" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1187" t="s">
-        <v>2757</v>
+        <v>2668</v>
       </c>
       <c r="E1187" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1187" t="s">
+        <v>14</v>
       </c>
       <c r="G1187" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H1187" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1188" spans="1:8" ht="12.75">
       <c r="A1188" s="1" t="s">
-        <v>2758</v>
+        <v>2669</v>
       </c>
       <c r="C1188" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1188" t="s">
-        <v>2759</v>
+        <v>2670</v>
       </c>
       <c r="E1188" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1188" t="s">
+        <v>14</v>
       </c>
       <c r="G1188" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H1188" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1189" spans="1:8" ht="12.75">
       <c r="A1189" s="1" t="s">
-        <v>2760</v>
+        <v>2671</v>
       </c>
       <c r="C1189" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1189" t="s">
-        <v>2761</v>
+        <v>2672</v>
       </c>
       <c r="E1189" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1189" t="s">
+        <v>14</v>
       </c>
       <c r="G1189" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H1189" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1190" spans="1:8" ht="12.75">
       <c r="A1190" s="1" t="s">
-        <v>2762</v>
+        <v>2673</v>
       </c>
       <c r="C1190" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1190" t="s">
-        <v>2763</v>
+        <v>2674</v>
       </c>
       <c r="E1190" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1190" t="s">
+        <v>14</v>
       </c>
       <c r="G1190" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H1190" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1191" spans="1:8" ht="12.75">
       <c r="A1191" s="1" t="s">
-        <v>2764</v>
+        <v>2675</v>
       </c>
       <c r="C1191" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1191" t="s">
-        <v>2765</v>
+        <v>2676</v>
       </c>
       <c r="E1191" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1191" t="s">
+        <v>14</v>
       </c>
       <c r="G1191" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H1191" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1192" spans="1:8" ht="12.75">
       <c r="A1192" s="1" t="s">
-        <v>2766</v>
+        <v>2677</v>
       </c>
       <c r="C1192" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1192" t="s">
-        <v>2767</v>
+        <v>2678</v>
       </c>
       <c r="E1192" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1192" t="s">
+        <v>14</v>
       </c>
       <c r="G1192" t="s">
-        <v>473</v>
+        <v>124</v>
       </c>
       <c r="H1192" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1193" spans="1:8" ht="12.75">
       <c r="A1193" s="1" t="s">
-        <v>2768</v>
+        <v>2679</v>
       </c>
       <c r="C1193" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1193" t="s">
-        <v>2769</v>
+        <v>2680</v>
       </c>
       <c r="E1193" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1193" t="s">
+        <v>14</v>
       </c>
       <c r="G1193" t="s">
-        <v>520</v>
+        <v>124</v>
       </c>
       <c r="H1193" t="s">
-        <v>287</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1194" spans="1:8" ht="12.75">
       <c r="A1194" s="1" t="s">
-        <v>2770</v>
+        <v>2681</v>
       </c>
       <c r="C1194" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1194" t="s">
-        <v>2771</v>
+        <v>2682</v>
       </c>
       <c r="E1194" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1194" t="s">
+        <v>14</v>
       </c>
       <c r="G1194" t="s">
-        <v>575</v>
+        <v>86</v>
       </c>
       <c r="H1194" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1195" spans="1:8" ht="12.75">
       <c r="A1195" s="1" t="s">
-        <v>2772</v>
+        <v>2683</v>
       </c>
       <c r="C1195" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1195" t="s">
-        <v>2773</v>
+        <v>2684</v>
       </c>
       <c r="E1195" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1195" t="s">
+        <v>14</v>
       </c>
       <c r="G1195" t="s">
-        <v>520</v>
+        <v>86</v>
       </c>
       <c r="H1195" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1196" spans="1:8" ht="12.75">
       <c r="A1196" s="1" t="s">
-        <v>2774</v>
+        <v>2685</v>
       </c>
       <c r="C1196" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1196" t="s">
-        <v>2775</v>
+        <v>2686</v>
       </c>
       <c r="E1196" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1196" t="s">
+        <v>14</v>
       </c>
       <c r="G1196" t="s">
-        <v>520</v>
+        <v>90</v>
       </c>
       <c r="H1196" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1197" spans="1:8" ht="12.75">
       <c r="A1197" s="1" t="s">
-        <v>2776</v>
+        <v>2687</v>
       </c>
       <c r="C1197" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1197" t="s">
-        <v>2777</v>
+        <v>2688</v>
       </c>
       <c r="E1197" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1197" t="s">
+        <v>14</v>
       </c>
       <c r="G1197" t="s">
-        <v>520</v>
+        <v>90</v>
       </c>
       <c r="H1197" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1198" spans="1:8" ht="12.75">
       <c r="A1198" s="1" t="s">
-        <v>2778</v>
+        <v>2689</v>
       </c>
       <c r="C1198" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="D1198" t="s">
-        <v>2779</v>
+        <v>2690</v>
       </c>
       <c r="E1198" t="s">
-        <v>108</v>
+        <v>13</v>
+      </c>
+      <c r="F1198" t="s">
+        <v>14</v>
       </c>
       <c r="G1198" t="s">
-        <v>575</v>
+        <v>90</v>
       </c>
       <c r="H1198" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
     </row>
     <row r="1199" spans="1:8" ht="12.75">
       <c r="A1199" s="1" t="s">
-        <v>2780</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2691</v>
+      </c>
+      <c r="C1199" s="1" t="s">
+        <v>1904</v>
       </c>
       <c r="D1199" t="s">
-        <v>2781</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2692</v>
       </c>
       <c r="G1199" t="s">
-        <v>520</v>
+        <v>1906</v>
       </c>
       <c r="H1199" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1200" spans="1:8" ht="12.75">
       <c r="A1200" s="1" t="s">
-        <v>2782</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2693</v>
+      </c>
+      <c r="C1200" s="1" t="s">
+        <v>1904</v>
       </c>
       <c r="D1200" t="s">
-        <v>2783</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2694</v>
       </c>
       <c r="G1200" t="s">
-        <v>520</v>
+        <v>1906</v>
       </c>
       <c r="H1200" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1201" spans="1:8" ht="12.75">
       <c r="A1201" s="1" t="s">
-        <v>2784</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2695</v>
+      </c>
+      <c r="C1201" s="1" t="s">
+        <v>1904</v>
       </c>
       <c r="D1201" t="s">
-        <v>2785</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2696</v>
       </c>
       <c r="G1201" t="s">
-        <v>520</v>
+        <v>1906</v>
       </c>
       <c r="H1201" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1202" spans="1:8" ht="12.75">
       <c r="A1202" s="1" t="s">
-        <v>2786</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2697</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C1202" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1202" t="s">
-        <v>2787</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2699</v>
       </c>
       <c r="G1202" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H1202" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1203" spans="1:8" ht="12.75">
       <c r="A1203" s="1" t="s">
-        <v>2788</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2700</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C1203" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1203" t="s">
-        <v>2789</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>1909</v>
       </c>
       <c r="G1203" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H1203" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1204" spans="1:8" ht="12.75">
       <c r="A1204" s="1" t="s">
-        <v>2790</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2702</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C1204" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1204" t="s">
-        <v>2791</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2704</v>
       </c>
       <c r="G1204" t="s">
-        <v>520</v>
+        <v>284</v>
       </c>
       <c r="H1204" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1205" spans="1:8" ht="12.75">
       <c r="A1205" s="1" t="s">
-        <v>2792</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2705</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C1205" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1205" t="s">
-        <v>2793</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>634</v>
       </c>
       <c r="G1205" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H1205" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1206" spans="1:8" ht="12.75">
       <c r="A1206" s="1" t="s">
-        <v>2794</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2707</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C1206" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1206" t="s">
-        <v>2795</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2709</v>
       </c>
       <c r="G1206" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H1206" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1207" spans="1:8" ht="12.75">
       <c r="A1207" s="1" t="s">
-        <v>2796</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2710</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C1207" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1207" t="s">
-        <v>2797</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2712</v>
       </c>
       <c r="G1207" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H1207" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1208" spans="1:8" ht="12.75">
       <c r="A1208" s="1" t="s">
-        <v>2798</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2713</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C1208" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1208" t="s">
-        <v>2799</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2715</v>
       </c>
       <c r="G1208" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H1208" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1209" spans="1:8" ht="12.75">
       <c r="A1209" s="1" t="s">
-        <v>2800</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2716</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C1209" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1209" t="s">
-        <v>2801</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2718</v>
       </c>
       <c r="G1209" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H1209" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1210" spans="1:8" ht="12.75">
       <c r="A1210" s="1" t="s">
-        <v>2802</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2719</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C1210" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1210" t="s">
-        <v>2803</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2721</v>
       </c>
       <c r="G1210" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H1210" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1211" spans="1:8" ht="12.75">
       <c r="A1211" s="1" t="s">
-        <v>2804</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2722</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C1211" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1211" t="s">
-        <v>2805</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2724</v>
       </c>
       <c r="G1211" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H1211" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1212" spans="1:8" ht="12.75">
       <c r="A1212" s="1" t="s">
-        <v>2806</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2725</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C1212" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1212" t="s">
-        <v>2807</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>1715</v>
       </c>
       <c r="G1212" t="s">
-        <v>520</v>
+        <v>284</v>
       </c>
       <c r="H1212" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1213" spans="1:8" ht="12.75">
       <c r="A1213" s="1" t="s">
-        <v>2808</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2727</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C1213" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1213" t="s">
-        <v>2809</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2729</v>
       </c>
       <c r="G1213" t="s">
-        <v>301</v>
+        <v>543</v>
       </c>
       <c r="H1213" t="s">
-        <v>283</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1214" spans="1:8" ht="12.75">
       <c r="A1214" s="1" t="s">
-        <v>2810</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2730</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C1214" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1214" t="s">
-        <v>2811</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2732</v>
       </c>
       <c r="G1214" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H1214" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1215" spans="1:8" ht="12.75">
       <c r="A1215" s="1" t="s">
-        <v>2812</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2733</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C1215" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1215" t="s">
-        <v>2813</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2735</v>
       </c>
       <c r="G1215" t="s">
-        <v>520</v>
+        <v>284</v>
       </c>
       <c r="H1215" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1216" spans="1:8" ht="12.75">
       <c r="A1216" s="1" t="s">
-        <v>2814</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2736</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C1216" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1216" t="s">
-        <v>2815</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2738</v>
       </c>
       <c r="G1216" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H1216" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1217" spans="1:8" ht="12.75">
       <c r="A1217" s="1" t="s">
-        <v>2816</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2739</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>2740</v>
+      </c>
+      <c r="C1217" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1217" t="s">
-        <v>2817</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2741</v>
       </c>
       <c r="G1217" t="s">
-        <v>306</v>
+        <v>284</v>
       </c>
       <c r="H1217" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1218" spans="1:8" ht="12.75">
       <c r="A1218" s="1" t="s">
-        <v>2818</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2742</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C1218" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1218" t="s">
-        <v>2819</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2744</v>
       </c>
       <c r="G1218" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H1218" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1219" spans="1:8" ht="12.75">
       <c r="A1219" s="1" t="s">
-        <v>2820</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2745</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C1219" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1219" t="s">
-        <v>2821</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2724</v>
       </c>
       <c r="G1219" t="s">
-        <v>575</v>
+        <v>543</v>
       </c>
       <c r="H1219" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1220" spans="1:8" ht="12.75">
       <c r="A1220" s="1" t="s">
-        <v>2822</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2747</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C1220" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1220" t="s">
-        <v>2823</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2749</v>
       </c>
       <c r="G1220" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H1220" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1221" spans="1:8" ht="12.75">
       <c r="A1221" s="1" t="s">
-        <v>2824</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2750</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C1221" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1221" t="s">
-        <v>2825</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>1740</v>
       </c>
       <c r="G1221" t="s">
-        <v>635</v>
+        <v>284</v>
       </c>
       <c r="H1221" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1222" spans="1:8" ht="12.75">
       <c r="A1222" s="1" t="s">
-        <v>2826</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2751</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C1222" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1222" t="s">
-        <v>2827</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2753</v>
       </c>
       <c r="G1222" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H1222" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1223" spans="1:8" ht="12.75">
       <c r="A1223" s="1" t="s">
-        <v>2828</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2754</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C1223" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1223" t="s">
-        <v>2829</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2756</v>
       </c>
       <c r="G1223" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H1223" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1224" spans="1:8" ht="12.75">
       <c r="A1224" s="1" t="s">
-        <v>2830</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2757</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C1224" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1224" t="s">
-        <v>2831</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>2759</v>
       </c>
       <c r="G1224" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H1224" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1225" spans="1:8" ht="12.75">
       <c r="A1225" s="1" t="s">
-        <v>2832</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2760</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C1225" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1225" t="s">
-        <v>2833</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>1651</v>
       </c>
       <c r="G1225" t="s">
-        <v>575</v>
+        <v>284</v>
       </c>
       <c r="H1225" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1226" spans="1:8" ht="12.75">
       <c r="A1226" s="1" t="s">
-        <v>2834</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2762</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C1226" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1226" t="s">
-        <v>2835</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2764</v>
       </c>
       <c r="G1226" t="s">
-        <v>341</v>
+        <v>284</v>
       </c>
       <c r="H1226" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1227" spans="1:8" ht="12.75">
       <c r="A1227" s="1" t="s">
-        <v>2836</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2765</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C1227" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1227" t="s">
-        <v>2837</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2767</v>
       </c>
       <c r="G1227" t="s">
-        <v>354</v>
+        <v>284</v>
       </c>
       <c r="H1227" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1228" spans="1:8" ht="12.75">
       <c r="A1228" s="1" t="s">
-        <v>2838</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2768</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C1228" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1228" t="s">
-        <v>2839</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>1655</v>
       </c>
       <c r="G1228" t="s">
-        <v>341</v>
+        <v>284</v>
       </c>
       <c r="H1228" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1229" spans="1:8" ht="12.75">
       <c r="A1229" s="1" t="s">
-        <v>2840</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2770</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C1229" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1229" t="s">
-        <v>2841</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2772</v>
       </c>
       <c r="G1229" t="s">
-        <v>341</v>
+        <v>284</v>
       </c>
       <c r="H1229" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1230" spans="1:8" ht="12.75">
       <c r="A1230" s="1" t="s">
-        <v>2842</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2773</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C1230" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1230" t="s">
-        <v>2843</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2775</v>
       </c>
       <c r="G1230" t="s">
-        <v>354</v>
+        <v>543</v>
       </c>
       <c r="H1230" t="s">
-        <v>30</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1231" spans="1:8" ht="12.75">
       <c r="A1231" s="1" t="s">
-        <v>2844</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2776</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C1231" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1231" t="s">
-        <v>2845</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2778</v>
       </c>
       <c r="G1231" t="s">
-        <v>370</v>
+        <v>284</v>
       </c>
       <c r="H1231" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1232" spans="1:8" ht="12.75">
       <c r="A1232" s="1" t="s">
-        <v>2846</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2779</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C1232" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1232" t="s">
-        <v>2847</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2781</v>
       </c>
       <c r="G1232" t="s">
-        <v>354</v>
+        <v>284</v>
       </c>
       <c r="H1232" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1233" spans="1:8" ht="12.75">
       <c r="A1233" s="1" t="s">
-        <v>2848</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2782</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C1233" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1233" t="s">
-        <v>2849</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2784</v>
       </c>
       <c r="G1233" t="s">
-        <v>354</v>
+        <v>284</v>
       </c>
       <c r="H1233" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1234" spans="1:8" ht="12.75">
       <c r="A1234" s="1" t="s">
-        <v>2850</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2785</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C1234" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1234" t="s">
-        <v>2851</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2787</v>
       </c>
       <c r="G1234" t="s">
-        <v>354</v>
+        <v>284</v>
       </c>
       <c r="H1234" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1235" spans="1:8" ht="12.75">
       <c r="A1235" s="1" t="s">
-        <v>2852</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2788</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C1235" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1235" t="s">
-        <v>2853</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>1647</v>
       </c>
       <c r="G1235" t="s">
-        <v>354</v>
+        <v>284</v>
       </c>
       <c r="H1235" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1236" spans="1:8" ht="12.75">
       <c r="A1236" s="1" t="s">
-        <v>2854</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2790</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C1236" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1236" t="s">
-        <v>2855</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2792</v>
       </c>
       <c r="G1236" t="s">
-        <v>367</v>
+        <v>284</v>
       </c>
       <c r="H1236" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1237" spans="1:8" ht="12.75">
       <c r="A1237" s="1" t="s">
-        <v>2856</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2793</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C1237" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1237" t="s">
-        <v>2857</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2795</v>
       </c>
       <c r="G1237" t="s">
-        <v>370</v>
+        <v>284</v>
       </c>
       <c r="H1237" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1238" spans="1:8" ht="12.75">
       <c r="A1238" s="1" t="s">
-        <v>2858</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2796</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C1238" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1238" t="s">
-        <v>2859</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2798</v>
       </c>
       <c r="G1238" t="s">
-        <v>370</v>
+        <v>284</v>
       </c>
       <c r="H1238" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1239" spans="1:8" ht="12.75">
       <c r="A1239" s="1" t="s">
-        <v>2860</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2799</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C1239" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1239" t="s">
-        <v>2861</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2801</v>
       </c>
       <c r="G1239" t="s">
-        <v>2862</v>
+        <v>284</v>
       </c>
       <c r="H1239" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1240" spans="1:8" ht="12.75">
       <c r="A1240" s="1" t="s">
-        <v>2863</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2802</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C1240" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1240" t="s">
-        <v>2864</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2804</v>
       </c>
       <c r="G1240" t="s">
-        <v>373</v>
+        <v>284</v>
       </c>
       <c r="H1240" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1241" spans="1:8" ht="12.75">
       <c r="A1241" s="1" t="s">
-        <v>2865</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2805</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C1241" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1241" t="s">
-        <v>2866</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2807</v>
       </c>
       <c r="G1241" t="s">
-        <v>373</v>
+        <v>284</v>
       </c>
       <c r="H1241" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1242" spans="1:8" ht="12.75">
       <c r="A1242" s="1" t="s">
-        <v>2867</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2808</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C1242" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1242" t="s">
-        <v>2868</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2810</v>
       </c>
       <c r="G1242" t="s">
-        <v>373</v>
+        <v>284</v>
       </c>
       <c r="H1242" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1243" spans="1:8" ht="12.75">
       <c r="A1243" s="1" t="s">
-        <v>2869</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2811</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C1243" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1243" t="s">
-        <v>2870</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2813</v>
       </c>
       <c r="G1243" t="s">
-        <v>373</v>
+        <v>284</v>
       </c>
       <c r="H1243" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1244" spans="1:8" ht="12.75">
       <c r="A1244" s="1" t="s">
-        <v>2871</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2814</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C1244" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1244" t="s">
-        <v>2872</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2816</v>
       </c>
       <c r="G1244" t="s">
-        <v>373</v>
+        <v>284</v>
       </c>
       <c r="H1244" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1245" spans="1:8" ht="12.75">
       <c r="A1245" s="1" t="s">
-        <v>2873</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2817</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C1245" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1245" t="s">
-        <v>2874</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2819</v>
       </c>
       <c r="G1245" t="s">
-        <v>373</v>
+        <v>284</v>
       </c>
       <c r="H1245" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1246" spans="1:8" ht="12.75">
       <c r="A1246" s="1" t="s">
-        <v>2875</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2820</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C1246" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1246" t="s">
-        <v>2876</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2822</v>
       </c>
       <c r="G1246" t="s">
-        <v>373</v>
+        <v>284</v>
       </c>
       <c r="H1246" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1247" spans="1:8" ht="12.75">
       <c r="A1247" s="1" t="s">
-        <v>2877</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2823</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C1247" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1247" t="s">
-        <v>2878</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2704</v>
       </c>
       <c r="G1247" t="s">
-        <v>373</v>
+        <v>284</v>
       </c>
       <c r="H1247" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1248" spans="1:8" ht="12.75">
       <c r="A1248" s="1" t="s">
-        <v>2879</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2825</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C1248" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1248" t="s">
-        <v>2880</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2827</v>
       </c>
       <c r="G1248" t="s">
-        <v>373</v>
+        <v>284</v>
       </c>
       <c r="H1248" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1249" spans="1:8" ht="12.75">
       <c r="A1249" s="1" t="s">
-        <v>2881</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2828</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C1249" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1249" t="s">
-        <v>2882</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>1916</v>
       </c>
       <c r="G1249" t="s">
-        <v>394</v>
+        <v>284</v>
       </c>
       <c r="H1249" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1250" spans="1:8" ht="12.75">
       <c r="A1250" s="1" t="s">
-        <v>2883</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2830</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C1250" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1250" t="s">
-        <v>2884</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2709</v>
       </c>
       <c r="G1250" t="s">
-        <v>394</v>
+        <v>284</v>
       </c>
       <c r="H1250" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1251" spans="1:8" ht="12.75">
       <c r="A1251" s="1" t="s">
-        <v>2885</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2832</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>2833</v>
+      </c>
+      <c r="C1251" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1251" t="s">
-        <v>2886</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2834</v>
       </c>
       <c r="G1251" t="s">
-        <v>394</v>
+        <v>284</v>
       </c>
       <c r="H1251" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1252" spans="1:8" ht="12.75">
       <c r="A1252" s="1" t="s">
-        <v>2887</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2835</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>2836</v>
+      </c>
+      <c r="C1252" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1252" t="s">
-        <v>2888</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2837</v>
       </c>
       <c r="G1252" t="s">
-        <v>401</v>
+        <v>284</v>
       </c>
       <c r="H1252" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1253" spans="1:8" ht="12.75">
       <c r="A1253" s="1" t="s">
-        <v>2889</v>
+        <v>2839</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>2840</v>
       </c>
       <c r="C1253" t="s">
-        <v>279</v>
+        <v>835</v>
       </c>
       <c r="D1253" t="s">
-        <v>2890</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2841</v>
       </c>
       <c r="G1253" t="s">
-        <v>401</v>
+        <v>1347</v>
       </c>
       <c r="H1253" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1254" spans="1:8" ht="12.75">
       <c r="A1254" s="1" t="s">
-        <v>2891</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2843</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C1254" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1254" t="s">
-        <v>2892</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2845</v>
       </c>
       <c r="G1254" t="s">
-        <v>401</v>
+        <v>543</v>
       </c>
       <c r="H1254" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1255" spans="1:8" ht="12.75">
       <c r="A1255" s="1" t="s">
-        <v>2893</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2847</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>2848</v>
+      </c>
+      <c r="C1255" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1255" t="s">
-        <v>2894</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2849</v>
       </c>
       <c r="G1255" t="s">
-        <v>401</v>
+        <v>284</v>
       </c>
       <c r="H1255" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1256" spans="1:8" ht="12.75">
       <c r="A1256" s="1" t="s">
-        <v>2895</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2851</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C1256" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1256" t="s">
-        <v>2896</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>1924</v>
       </c>
       <c r="G1256" t="s">
-        <v>401</v>
+        <v>284</v>
       </c>
       <c r="H1256" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1257" spans="1:8" ht="12.75">
       <c r="A1257" s="1" t="s">
-        <v>2897</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2854</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C1257" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1257" t="s">
-        <v>2898</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>1928</v>
       </c>
       <c r="G1257" t="s">
-        <v>401</v>
+        <v>284</v>
       </c>
       <c r="H1257" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1258" spans="1:8" ht="12.75">
       <c r="A1258" s="1" t="s">
-        <v>2899</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2857</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C1258" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1258" t="s">
-        <v>2900</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2859</v>
       </c>
       <c r="G1258" t="s">
-        <v>401</v>
+        <v>284</v>
       </c>
       <c r="H1258" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1259" spans="1:8" ht="12.75">
       <c r="A1259" s="1" t="s">
-        <v>2901</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2861</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C1259" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1259" t="s">
-        <v>2902</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2863</v>
       </c>
       <c r="G1259" t="s">
-        <v>401</v>
+        <v>284</v>
       </c>
       <c r="H1259" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1260" spans="1:8" ht="12.75">
       <c r="A1260" s="1" t="s">
-        <v>2903</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2865</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C1260" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1260" t="s">
-        <v>2904</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>2867</v>
       </c>
       <c r="G1260" t="s">
-        <v>401</v>
+        <v>284</v>
       </c>
       <c r="H1260" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1261" spans="1:8" ht="12.75">
       <c r="A1261" s="1" t="s">
-        <v>2905</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2868</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C1261" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1261" t="s">
-        <v>2906</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2870</v>
       </c>
       <c r="G1261" t="s">
-        <v>2907</v>
+        <v>284</v>
       </c>
       <c r="H1261" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1262" spans="1:8" ht="12.75">
       <c r="A1262" s="1" t="s">
-        <v>2908</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2871</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C1262" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1262" t="s">
-        <v>2909</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2873</v>
       </c>
       <c r="G1262" t="s">
-        <v>2910</v>
+        <v>284</v>
       </c>
       <c r="H1262" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1263" spans="1:8" ht="12.75">
       <c r="A1263" s="1" t="s">
-        <v>2911</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2875</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C1263" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1263" t="s">
-        <v>2912</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2877</v>
       </c>
       <c r="G1263" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1263" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1264" spans="1:8" ht="12.75">
       <c r="A1264" s="1" t="s">
-        <v>2913</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2879</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C1264" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1264" t="s">
-        <v>2914</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2881</v>
       </c>
       <c r="G1264" t="s">
-        <v>673</v>
+        <v>284</v>
       </c>
       <c r="H1264" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1265" spans="1:8" ht="12.75">
       <c r="A1265" s="1" t="s">
-        <v>2915</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2882</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C1265" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1265" t="s">
-        <v>2916</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2884</v>
       </c>
       <c r="G1265" t="s">
-        <v>673</v>
+        <v>284</v>
       </c>
       <c r="H1265" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1266" spans="1:8" ht="12.75">
       <c r="A1266" s="1" t="s">
-        <v>2917</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2885</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C1266" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1266" t="s">
-        <v>2918</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2887</v>
       </c>
       <c r="G1266" t="s">
-        <v>692</v>
+        <v>284</v>
       </c>
       <c r="H1266" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1267" spans="1:8" ht="12.75">
       <c r="A1267" s="1" t="s">
-        <v>2919</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2888</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C1267" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1267" t="s">
-        <v>2920</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2890</v>
       </c>
       <c r="G1267" t="s">
-        <v>673</v>
+        <v>284</v>
       </c>
       <c r="H1267" t="s">
-        <v>117</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1268" spans="1:8" ht="12.75">
       <c r="A1268" s="1" t="s">
-        <v>2921</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2891</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C1268" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1268" t="s">
-        <v>2922</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2893</v>
       </c>
       <c r="G1268" t="s">
-        <v>692</v>
+        <v>284</v>
       </c>
       <c r="H1268" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1269" spans="1:8" ht="12.75">
       <c r="A1269" s="1" t="s">
-        <v>2923</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2894</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C1269" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1269" t="s">
-        <v>2924</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>1678</v>
       </c>
       <c r="G1269" t="s">
-        <v>658</v>
+        <v>284</v>
       </c>
       <c r="H1269" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1270" spans="1:8" ht="12.75">
       <c r="A1270" s="1" t="s">
-        <v>2925</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2897</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C1270" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1270" t="s">
-        <v>2926</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2899</v>
       </c>
       <c r="G1270" t="s">
-        <v>664</v>
+        <v>284</v>
       </c>
       <c r="H1270" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1271" spans="1:8" ht="12.75">
       <c r="A1271" s="1" t="s">
-        <v>2927</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2901</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C1271" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1271" t="s">
-        <v>2928</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2903</v>
       </c>
       <c r="G1271" t="s">
-        <v>692</v>
+        <v>284</v>
       </c>
       <c r="H1271" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1272" spans="1:8" ht="12.75">
       <c r="A1272" s="1" t="s">
-        <v>2929</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2905</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C1272" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1272" t="s">
-        <v>2930</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>1659</v>
       </c>
       <c r="G1272" t="s">
-        <v>673</v>
+        <v>284</v>
       </c>
       <c r="H1272" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1273" spans="1:8" ht="12.75">
       <c r="A1273" s="1" t="s">
-        <v>2931</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2908</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C1273" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1273" t="s">
-        <v>2932</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>1663</v>
       </c>
       <c r="G1273" t="s">
-        <v>664</v>
+        <v>284</v>
       </c>
       <c r="H1273" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1274" spans="1:8" ht="12.75">
       <c r="A1274" s="1" t="s">
-        <v>2933</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2911</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C1274" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1274" t="s">
-        <v>2934</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2913</v>
       </c>
       <c r="G1274" t="s">
-        <v>673</v>
+        <v>284</v>
       </c>
       <c r="H1274" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1275" spans="1:8" ht="12.75">
       <c r="A1275" s="1" t="s">
-        <v>2935</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2915</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C1275" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1275" t="s">
-        <v>2936</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>1588</v>
       </c>
       <c r="G1275" t="s">
-        <v>658</v>
+        <v>284</v>
       </c>
       <c r="H1275" t="s">
-        <v>117</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1276" spans="1:8" ht="12.75">
       <c r="A1276" s="1" t="s">
-        <v>2937</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2917</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C1276" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1276" t="s">
-        <v>2938</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2919</v>
       </c>
       <c r="G1276" t="s">
-        <v>664</v>
+        <v>284</v>
       </c>
       <c r="H1276" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1277" spans="1:8" ht="12.75">
       <c r="A1277" s="1" t="s">
-        <v>2939</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2920</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C1277" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1277" t="s">
-        <v>2940</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2922</v>
       </c>
       <c r="G1277" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1277" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1278" spans="1:8" ht="12.75">
       <c r="A1278" s="1" t="s">
-        <v>2941</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2924</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C1278" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1278" t="s">
-        <v>2219</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>571</v>
       </c>
       <c r="G1278" t="s">
-        <v>692</v>
+        <v>284</v>
       </c>
       <c r="H1278" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1279" spans="1:8" ht="12.75">
       <c r="A1279" s="1" t="s">
-        <v>2942</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2927</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C1279" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1279" t="s">
-        <v>2943</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2753</v>
       </c>
       <c r="G1279" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1279" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1280" spans="1:8" ht="12.75">
       <c r="A1280" s="1" t="s">
-        <v>2944</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2930</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C1280" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1280" t="s">
-        <v>2945</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2932</v>
       </c>
       <c r="G1280" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1280" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1281" spans="1:8" ht="12.75">
       <c r="A1281" s="1" t="s">
-        <v>2946</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2933</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C1281" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1281" t="s">
-        <v>2947</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>592</v>
       </c>
       <c r="G1281" t="s">
-        <v>658</v>
+        <v>284</v>
       </c>
       <c r="H1281" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1282" spans="1:8" ht="12.75">
       <c r="A1282" s="1" t="s">
-        <v>2948</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2935</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C1282" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1282" t="s">
-        <v>2949</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2795</v>
       </c>
       <c r="G1282" t="s">
-        <v>692</v>
+        <v>284</v>
       </c>
       <c r="H1282" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1283" spans="1:8" ht="12.75">
       <c r="A1283" s="1" t="s">
-        <v>2950</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2937</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>2938</v>
+      </c>
+      <c r="C1283" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1283" t="s">
-        <v>2951</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>492</v>
       </c>
       <c r="G1283" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1283" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1284" spans="1:8" ht="12.75">
       <c r="A1284" s="1" t="s">
-        <v>2952</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2940</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>2941</v>
+      </c>
+      <c r="C1284" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1284" t="s">
-        <v>2953</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2942</v>
       </c>
       <c r="G1284" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1284" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1285" spans="1:8" ht="12.75">
       <c r="A1285" s="1" t="s">
-        <v>2954</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2943</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>2944</v>
+      </c>
+      <c r="C1285" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1285" t="s">
-        <v>2955</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>580</v>
       </c>
       <c r="G1285" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1285" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1286" spans="1:8" ht="12.75">
       <c r="A1286" s="1" t="s">
-        <v>2956</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2946</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C1286" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1286" t="s">
-        <v>2957</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2948</v>
       </c>
       <c r="G1286" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1286" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1287" spans="1:8" ht="12.75">
       <c r="A1287" s="1" t="s">
-        <v>2958</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2949</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C1287" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1287" t="s">
-        <v>2959</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2919</v>
       </c>
       <c r="G1287" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1287" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1288" spans="1:8" ht="12.75">
       <c r="A1288" s="1" t="s">
-        <v>2960</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2952</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C1288" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1288" t="s">
-        <v>2961</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>577</v>
       </c>
       <c r="G1288" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1288" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1289" spans="1:8" ht="12.75">
       <c r="A1289" s="1" t="s">
-        <v>2962</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2955</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C1289" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1289" t="s">
-        <v>2963</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2792</v>
       </c>
       <c r="G1289" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1289" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1290" spans="1:8" ht="12.75">
       <c r="A1290" s="1" t="s">
-        <v>2964</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2958</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>2959</v>
+      </c>
+      <c r="C1290" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1290" t="s">
-        <v>2965</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>1468</v>
       </c>
       <c r="G1290" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1290" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1291" spans="1:8" ht="12.75">
       <c r="A1291" s="1" t="s">
-        <v>2966</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2961</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C1291" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1291" t="s">
-        <v>2967</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2963</v>
       </c>
       <c r="G1291" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1291" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1292" spans="1:8" ht="12.75">
       <c r="A1292" s="1" t="s">
-        <v>2968</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2965</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C1292" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1292" t="s">
-        <v>2969</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2913</v>
       </c>
       <c r="G1292" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1292" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1293" spans="1:8" ht="12.75">
       <c r="A1293" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C1293" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D1293" t="s">
         <v>2970</v>
       </c>
-      <c r="C1293" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G1293" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1293" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1294" spans="1:8" ht="12.75">
       <c r="A1294" s="1" t="s">
         <v>2972</v>
       </c>
-      <c r="C1294" t="s">
-        <v>279</v>
+      <c r="B1294" t="s">
+        <v>2973</v>
+      </c>
+      <c r="C1294" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1294" t="s">
-        <v>2973</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>2787</v>
       </c>
       <c r="G1294" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1294" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1295" spans="1:8" ht="12.75">
       <c r="A1295" s="1" t="s">
-        <v>2974</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2975</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>2976</v>
+      </c>
+      <c r="C1295" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1295" t="s">
-        <v>2975</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>1462</v>
       </c>
       <c r="G1295" t="s">
-        <v>341</v>
+        <v>284</v>
       </c>
       <c r="H1295" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1296" spans="1:8" ht="12.75">
       <c r="A1296" s="1" t="s">
-        <v>2976</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2978</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>2979</v>
+      </c>
+      <c r="C1296" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1296" t="s">
-        <v>2977</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>1715</v>
       </c>
       <c r="G1296" t="s">
-        <v>725</v>
+        <v>284</v>
       </c>
       <c r="H1296" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1297" spans="1:8" ht="12.75">
       <c r="A1297" s="1" t="s">
-        <v>2978</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2981</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C1297" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1297" t="s">
-        <v>2979</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>2983</v>
       </c>
       <c r="G1297" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="H1297" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1298" spans="1:8" ht="12.75">
       <c r="A1298" s="1" t="s">
-        <v>2980</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2984</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>2985</v>
+      </c>
+      <c r="C1298" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1298" t="s">
-        <v>2981</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>2822</v>
       </c>
       <c r="G1298" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="H1298" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1299" spans="1:8" ht="12.75">
       <c r="A1299" s="1" t="s">
-        <v>2982</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2987</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C1299" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1299" t="s">
-        <v>2983</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>516</v>
       </c>
       <c r="G1299" t="s">
-        <v>306</v>
+        <v>284</v>
       </c>
       <c r="H1299" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1300" spans="1:8" ht="12.75">
       <c r="A1300" s="1" t="s">
-        <v>2984</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2990</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C1300" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1300" t="s">
-        <v>2985</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>2837</v>
       </c>
       <c r="G1300" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="H1300" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1301" spans="1:8" ht="12.75">
       <c r="A1301" s="1" t="s">
-        <v>2986</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2992</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C1301" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1301" t="s">
-        <v>2987</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>2994</v>
       </c>
       <c r="G1301" t="s">
-        <v>725</v>
+        <v>284</v>
       </c>
       <c r="H1301" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1302" spans="1:8" ht="12.75">
       <c r="A1302" s="1" t="s">
-        <v>2988</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>2996</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>2997</v>
+      </c>
+      <c r="C1302" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1302" t="s">
-        <v>2989</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>2998</v>
       </c>
       <c r="G1302" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="H1302" t="s">
-        <v>283</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1303" spans="1:8" ht="12.75">
       <c r="A1303" s="1" t="s">
-        <v>2990</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3000</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C1303" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1303" t="s">
-        <v>2991</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>1916</v>
       </c>
       <c r="G1303" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="H1303" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1304" spans="1:8" ht="12.75">
       <c r="A1304" s="1" t="s">
-        <v>2992</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3003</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3004</v>
+      </c>
+      <c r="C1304" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1304" t="s">
-        <v>2993</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>3005</v>
       </c>
       <c r="G1304" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="H1304" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1305" spans="1:8" ht="12.75">
       <c r="A1305" s="1" t="s">
-        <v>2994</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3006</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3007</v>
+      </c>
+      <c r="C1305" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1305" t="s">
-        <v>2995</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>1694</v>
       </c>
       <c r="G1305" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="H1305" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1306" spans="1:8" ht="12.75">
       <c r="A1306" s="1" t="s">
-        <v>2996</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3009</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C1306" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1306" t="s">
-        <v>2997</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>3011</v>
       </c>
       <c r="G1306" t="s">
-        <v>808</v>
+        <v>284</v>
       </c>
       <c r="H1306" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1307" spans="1:8" ht="12.75">
       <c r="A1307" s="1" t="s">
-        <v>2998</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3012</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C1307" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1307" t="s">
-        <v>2999</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>3014</v>
       </c>
       <c r="G1307" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="H1307" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1308" spans="1:8" ht="12.75">
       <c r="A1308" s="1" t="s">
-        <v>3000</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3015</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3016</v>
+      </c>
+      <c r="C1308" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1308" t="s">
-        <v>3001</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>3011</v>
       </c>
       <c r="G1308" t="s">
-        <v>808</v>
+        <v>284</v>
       </c>
       <c r="H1308" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1309" spans="1:8" ht="12.75">
       <c r="A1309" s="1" t="s">
-        <v>3002</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3017</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3018</v>
+      </c>
+      <c r="C1309" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1309" t="s">
-        <v>3003</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>643</v>
       </c>
       <c r="G1309" t="s">
-        <v>725</v>
+        <v>284</v>
       </c>
       <c r="H1309" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1310" spans="1:8" ht="12.75">
       <c r="A1310" s="1" t="s">
-        <v>3004</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3020</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C1310" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1310" t="s">
-        <v>3005</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>3014</v>
       </c>
       <c r="G1310" t="s">
-        <v>808</v>
+        <v>284</v>
       </c>
       <c r="H1310" t="s">
-        <v>287</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1311" spans="1:8" ht="12.75">
       <c r="A1311" s="1" t="s">
-        <v>3006</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3023</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>3024</v>
+      </c>
+      <c r="C1311" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1311" t="s">
-        <v>3007</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>1564</v>
       </c>
       <c r="G1311" t="s">
-        <v>725</v>
+        <v>284</v>
       </c>
       <c r="H1311" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1312" spans="1:8" ht="12.75">
       <c r="A1312" s="1" t="s">
-        <v>3008</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3026</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C1312" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1312" t="s">
-        <v>3009</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>1678</v>
       </c>
       <c r="G1312" t="s">
-        <v>725</v>
+        <v>284</v>
       </c>
       <c r="H1312" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1313" spans="1:8" ht="12.75">
       <c r="A1313" s="1" t="s">
-        <v>3010</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3028</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1313" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1313" t="s">
-        <v>3011</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>3030</v>
       </c>
       <c r="G1313" t="s">
-        <v>725</v>
+        <v>284</v>
       </c>
       <c r="H1313" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1314" spans="1:8" ht="12.75">
       <c r="A1314" s="1" t="s">
-        <v>3012</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3031</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1314" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1314" t="s">
-        <v>3013</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>3033</v>
       </c>
       <c r="G1314" t="s">
-        <v>725</v>
+        <v>284</v>
       </c>
       <c r="H1314" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1315" spans="1:8" ht="12.75">
       <c r="A1315" s="1" t="s">
-        <v>3014</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3035</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C1315" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1315" t="s">
-        <v>3015</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>2781</v>
       </c>
       <c r="G1315" t="s">
-        <v>661</v>
+        <v>284</v>
       </c>
       <c r="H1315" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1316" spans="1:8" ht="12.75">
       <c r="A1316" s="1" t="s">
-        <v>3016</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3037</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C1316" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1316" t="s">
-        <v>3017</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>1702</v>
       </c>
       <c r="G1316" t="s">
-        <v>725</v>
+        <v>284</v>
       </c>
       <c r="H1316" t="s">
-        <v>287</v>
+        <v>16</v>
       </c>
     </row>
     <row r="1317" spans="1:8" ht="12.75">
       <c r="A1317" s="1" t="s">
-        <v>3018</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3040</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1317" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1317" t="s">
-        <v>3019</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>2845</v>
       </c>
       <c r="G1317" t="s">
-        <v>808</v>
+        <v>543</v>
       </c>
       <c r="H1317" t="s">
-        <v>287</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1318" spans="1:8" ht="12.75">
       <c r="A1318" s="1" t="s">
-        <v>3020</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3042</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C1318" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1318" t="s">
-        <v>3021</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>3044</v>
       </c>
       <c r="G1318" t="s">
-        <v>1325</v>
+        <v>543</v>
       </c>
       <c r="H1318" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1319" spans="1:8" ht="12.75">
       <c r="A1319" s="1" t="s">
-        <v>3022</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3046</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1319" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1319" t="s">
-        <v>3023</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>3048</v>
       </c>
       <c r="G1319" t="s">
-        <v>1325</v>
+        <v>543</v>
       </c>
       <c r="H1319" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1320" spans="1:8" ht="12.75">
       <c r="A1320" s="1" t="s">
-        <v>3024</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3049</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1320" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1320" t="s">
-        <v>3025</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>1761</v>
       </c>
       <c r="G1320" t="s">
-        <v>1322</v>
+        <v>543</v>
       </c>
       <c r="H1320" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1321" spans="1:8" ht="12.75">
       <c r="A1321" s="1" t="s">
-        <v>3026</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3052</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1321" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1321" t="s">
-        <v>3027</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>3054</v>
       </c>
       <c r="G1321" t="s">
-        <v>1322</v>
+        <v>543</v>
       </c>
       <c r="H1321" t="s">
-        <v>19</v>
+        <v>128</v>
       </c>
     </row>
     <row r="1322" spans="1:8" ht="12.75">
       <c r="A1322" s="1" t="s">
-        <v>3028</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3056</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1322" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1322" t="s">
-        <v>3029</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>3058</v>
       </c>
       <c r="G1322" t="s">
-        <v>1322</v>
+        <v>284</v>
       </c>
       <c r="H1322" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1323" spans="1:8" ht="12.75">
       <c r="A1323" s="1" t="s">
-        <v>3030</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3060</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C1323" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1323" t="s">
-        <v>3031</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>3062</v>
       </c>
       <c r="G1323" t="s">
-        <v>1322</v>
+        <v>284</v>
       </c>
       <c r="H1323" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1324" spans="1:8" ht="12.75">
       <c r="A1324" s="1" t="s">
-        <v>3032</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3064</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C1324" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1324" t="s">
-        <v>3033</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>3066</v>
       </c>
       <c r="G1324" t="s">
-        <v>545</v>
+        <v>284</v>
       </c>
       <c r="H1324" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1325" spans="1:8" ht="12.75">
       <c r="A1325" s="1" t="s">
-        <v>3034</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3068</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1325" s="1" t="s">
+        <v>428</v>
       </c>
       <c r="D1325" t="s">
-        <v>3035</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>3070</v>
       </c>
       <c r="G1325" t="s">
-        <v>545</v>
+        <v>284</v>
       </c>
       <c r="H1325" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1326" spans="1:8" ht="12.75">
       <c r="A1326" s="1" t="s">
-        <v>3036</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3072</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1326" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1326" t="s">
-        <v>3037</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>3074</v>
       </c>
       <c r="G1326" t="s">
-        <v>1352</v>
+        <v>543</v>
       </c>
       <c r="H1326" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1327" spans="1:8" ht="12.75">
       <c r="A1327" s="1" t="s">
-        <v>3038</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3076</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C1327" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1327" t="s">
-        <v>3039</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>3078</v>
       </c>
       <c r="G1327" t="s">
-        <v>1352</v>
+        <v>543</v>
       </c>
       <c r="H1327" t="s">
-        <v>287</v>
+        <v>34</v>
       </c>
     </row>
     <row r="1328" spans="1:8" ht="12.75">
       <c r="A1328" s="1" t="s">
-        <v>3040</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>3080</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>3081</v>
+      </c>
+      <c r="C1328" s="1" t="s">
+        <v>541</v>
       </c>
       <c r="D1328" t="s">
-        <v>3041</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>3082</v>
       </c>
       <c r="G1328" t="s">
-        <v>1352</v>
+        <v>543</v>
       </c>
       <c r="H1328" t="s">
-        <v>287</v>
-[...2239 lines deleted...]
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="FPCA-77YZ"/>
-[...1733 lines deleted...]
-    <hyperlink ref="C1431" r:id="rId1735" display="Variant of OCJ"/>
+    <hyperlink ref="A2" r:id="rId1" display="UDXLULUK2"/>
+    <hyperlink ref="A3" r:id="rId2" display="UGGMPMPAH"/>
+    <hyperlink ref="A4" r:id="rId3" display="UDGLCLC21"/>
+    <hyperlink ref="A5" r:id="rId4" display="UGGMPMPAK"/>
+    <hyperlink ref="A6" r:id="rId5" display="UDGLCLC42"/>
+    <hyperlink ref="A7" r:id="rId6" display="UGGMPMPCL"/>
+    <hyperlink ref="A8" r:id="rId7" display="UFGLCUC21"/>
+    <hyperlink ref="A9" r:id="rId8" display="UGGMPMPAL"/>
+    <hyperlink ref="A10" r:id="rId9" display="UGGMPMPCM"/>
+    <hyperlink ref="A11" r:id="rId10" display="UDGLCUC21"/>
+    <hyperlink ref="A12" r:id="rId11" display="UGGMPMPAM"/>
+    <hyperlink ref="A13" r:id="rId12" display="UDXLCLC42"/>
+    <hyperlink ref="A14" r:id="rId13" display="UGGMPMXAM"/>
+    <hyperlink ref="A15" r:id="rId14" display="UGGMPMPCD"/>
+    <hyperlink ref="A16" r:id="rId15" display="UDXLCUC21"/>
+    <hyperlink ref="A17" r:id="rId16" display="UFXLCUC42"/>
+    <hyperlink ref="A18" r:id="rId17" display="UGGMPMXAD"/>
+    <hyperlink ref="A19" r:id="rId18" display="UGGMPMXCD"/>
+    <hyperlink ref="A20" r:id="rId19" display="UGGMPMXAG"/>
+    <hyperlink ref="A21" r:id="rId20" display="UGGMPMXAH"/>
+    <hyperlink ref="A22" r:id="rId21" display="UGGMPMPCH"/>
+    <hyperlink ref="A23" r:id="rId22" display="UGGMPMXCH"/>
+    <hyperlink ref="A24" r:id="rId23" display="UGGMXMXCL"/>
+    <hyperlink ref="A25" r:id="rId24" display="UGGMXMXAH"/>
+    <hyperlink ref="A26" r:id="rId25" display="UGGMPMXAK"/>
+    <hyperlink ref="A27" r:id="rId26" display="UGGMPMPCK"/>
+    <hyperlink ref="A28" r:id="rId27" display="UGGMPMXAL"/>
+    <hyperlink ref="A29" r:id="rId28" display="UGGMPMXCL"/>
+    <hyperlink ref="A30" r:id="rId29" display="UGGMPMXCM"/>
+    <hyperlink ref="A31" r:id="rId30" display="FFXLCLC21"/>
+    <hyperlink ref="A32" r:id="rId31" display="UQGMPMPHF"/>
+    <hyperlink ref="A33" r:id="rId32" display="URGMPMPHF"/>
+    <hyperlink ref="A34" r:id="rId33" display="URGQXQXHF"/>
+    <hyperlink ref="A35" r:id="rId34" display="URGQPQPHF"/>
+    <hyperlink ref="A36" r:id="rId35" display="UQGQPQPHF"/>
+    <hyperlink ref="A37" r:id="rId36" display="UQGQPQXHF"/>
+    <hyperlink ref="A38" r:id="rId37" display="UQGQXQXHF"/>
+    <hyperlink ref="A39" r:id="rId38" display="AQGMPLUGD"/>
+    <hyperlink ref="A40" r:id="rId39" display="ARGMPLUGD"/>
+    <hyperlink ref="A41" r:id="rId40" display="FFWLASC42"/>
+    <hyperlink ref="A42" r:id="rId41" display="FGWMXMXAD"/>
+    <hyperlink ref="A43" r:id="rId42" display="ARGMPLCGD"/>
+    <hyperlink ref="A44" r:id="rId43" display="FSXLCLCWL"/>
+    <hyperlink ref="A45" r:id="rId44" display="UGGMWMWAD"/>
+    <hyperlink ref="A46" r:id="rId45" display="UJGQPQPT8"/>
+    <hyperlink ref="A47" r:id="rId46" display="FAVLCUC0C"/>
+    <hyperlink ref="A48" r:id="rId47" display="UQGMWMWGD"/>
+    <hyperlink ref="A49" r:id="rId48" display="AQGMYMWGD"/>
+    <hyperlink ref="A50" r:id="rId49" display="URXMVMVGD"/>
+    <hyperlink ref="A51" r:id="rId50" display="ARGRPLA7R"/>
+    <hyperlink ref="A52" r:id="rId51" display="UFGCSLU62"/>
+    <hyperlink ref="A53" r:id="rId52" display="UJGMPMPCP"/>
+    <hyperlink ref="A54" r:id="rId53" display="XPPCSRJ/J"/>
+    <hyperlink ref="A55" r:id="rId54" display="XPPCSR7/7"/>
+    <hyperlink ref="A56" r:id="rId55" display="UQGQWQWJ8"/>
+    <hyperlink ref="A57" r:id="rId56" display="UQGRWRW7R"/>
+    <hyperlink ref="A58" r:id="rId57" display="UNGRXQX3W"/>
+    <hyperlink ref="A59" r:id="rId58" display="MRGQW2QW28R"/>
+    <hyperlink ref="A60" r:id="rId59" display="MJGQW2QW23M"/>
+    <hyperlink ref="A61" r:id="rId60" display="URGQWLUF8"/>
+    <hyperlink ref="A62" r:id="rId61" display="UQGQWLUF8"/>
+    <hyperlink ref="A63" r:id="rId62" display="URGQWQWF8"/>
+    <hyperlink ref="A64" r:id="rId63" display="UQGQWQWF8"/>
+    <hyperlink ref="A65" r:id="rId64" display="UJGQYQYT8"/>
+    <hyperlink ref="A66" r:id="rId65" display="UJGQYQYTH"/>
+    <hyperlink ref="A67" r:id="rId66" display="UJGQYQYTM"/>
+    <hyperlink ref="A68" r:id="rId67" display="UJGQYQYTN"/>
+    <hyperlink ref="A69" r:id="rId68" display="UJGQYQYTU"/>
+    <hyperlink ref="A70" r:id="rId69" display="UJGQYQYTQ"/>
+    <hyperlink ref="A71" r:id="rId70" display="UGGQYQYT8"/>
+    <hyperlink ref="A72" r:id="rId71" display="UGGQYQYTF"/>
+    <hyperlink ref="A73" r:id="rId72" display="UGGQYQYTN"/>
+    <hyperlink ref="A74" r:id="rId73" display="UGGQYQYTR"/>
+    <hyperlink ref="A75" r:id="rId74" display="UGGQYQYTS"/>
+    <hyperlink ref="A76" r:id="rId75" display="UGGQYQYTU"/>
+    <hyperlink ref="A77" r:id="rId76" display="UGGQWQWTH"/>
+    <hyperlink ref="A78" r:id="rId77" display="UGGQWQWTK"/>
+    <hyperlink ref="A79" r:id="rId78" display="UGGQWQWTL"/>
+    <hyperlink ref="A80" r:id="rId79" display="UGGQWQWTM"/>
+    <hyperlink ref="A81" r:id="rId80" display="UGGQWQWTS"/>
+    <hyperlink ref="A82" r:id="rId81" display="UGGQWQWTU"/>
+    <hyperlink ref="A83" r:id="rId82" display="URGQPQXF8"/>
+    <hyperlink ref="A84" r:id="rId83" display="UGGQPQXT8"/>
+    <hyperlink ref="A85" r:id="rId84" display="URGQPUCF8"/>
+    <hyperlink ref="A86" r:id="rId85" display="UJXQXQXTS"/>
+    <hyperlink ref="A87" r:id="rId86" display="UGGQPQXTK"/>
+    <hyperlink ref="A88" r:id="rId87" display="URGQXUCF8"/>
+    <hyperlink ref="A89" r:id="rId88" display="UGGQPQXTM"/>
+    <hyperlink ref="A90" r:id="rId89" display="UGGQPQXTN"/>
+    <hyperlink ref="A91" r:id="rId90" display="UGGQPQXTR"/>
+    <hyperlink ref="A92" r:id="rId91" display="UJXQPQXT8"/>
+    <hyperlink ref="A93" r:id="rId92" display="UJGQXQXTF"/>
+    <hyperlink ref="A94" r:id="rId93" display="UJXQPQXTH"/>
+    <hyperlink ref="A95" r:id="rId94" display="UJGQXQXTK"/>
+    <hyperlink ref="A96" r:id="rId95" display="URXQPQPF8"/>
+    <hyperlink ref="A97" r:id="rId96" display="UJXQPQXTL"/>
+    <hyperlink ref="A98" r:id="rId97" display="UGXQXQXTH"/>
+    <hyperlink ref="A99" r:id="rId98" display="URXQPQXF8"/>
+    <hyperlink ref="A100" r:id="rId99" display="UQGQPLUF8"/>
+    <hyperlink ref="A101" r:id="rId100" display="URXQXLUF8"/>
+    <hyperlink ref="A102" r:id="rId101" display="UGXQXQXTM"/>
+    <hyperlink ref="A103" r:id="rId102" display="UJXQPQXTS"/>
+    <hyperlink ref="A104" r:id="rId103" display="UGXQXQXTN"/>
+    <hyperlink ref="A105" r:id="rId104" display="UJXQPQXTU"/>
+    <hyperlink ref="A106" r:id="rId105" display="UGXQXQXTR"/>
+    <hyperlink ref="A107" r:id="rId106" display="UGXQXQXTU"/>
+    <hyperlink ref="A108" r:id="rId107" display="FSXLCLCW6"/>
+    <hyperlink ref="A109" r:id="rId108" display="URGMPLUUD"/>
+    <hyperlink ref="A110" r:id="rId109" display="URGLCLCGD"/>
+    <hyperlink ref="A111" r:id="rId110" display="UQXLCLCGD"/>
+    <hyperlink ref="A112" r:id="rId111" display="FJXMPUCAH"/>
+    <hyperlink ref="A113" r:id="rId112" display="FQWMPMPHF"/>
+    <hyperlink ref="A114" r:id="rId113" display="URG2X2XHF"/>
+    <hyperlink ref="A115" r:id="rId114" display="URXRVQX7R"/>
+    <hyperlink ref="A116" r:id="rId115" display="ARGQPLUJ8"/>
+    <hyperlink ref="A117" r:id="rId116" display="AQGQPQPF8"/>
+    <hyperlink ref="A118" r:id="rId117" display="FPCA"/>
+    <hyperlink ref="A119" r:id="rId118" display="OCJ"/>
+    <hyperlink ref="A120" r:id="rId119" display="FFWLCLA42"/>
+    <hyperlink ref="A121" r:id="rId120" display="FDWLCSA42"/>
+    <hyperlink ref="A122" r:id="rId121" display="URXRVQP7R"/>
+    <hyperlink ref="A123" r:id="rId122" display="ARGQPCSJ8"/>
+    <hyperlink ref="A124" r:id="rId123" display="UQXRVUC7R"/>
+    <hyperlink ref="A125" r:id="rId124" display="UGXQZQZTR"/>
+    <hyperlink ref="A126" r:id="rId125" display="UGXQZQZTU"/>
+    <hyperlink ref="A127" r:id="rId126" display="UQXRZUC7R"/>
+    <hyperlink ref="A128" r:id="rId127" display="URGRPLU7R"/>
+    <hyperlink ref="A129" r:id="rId128" display="URGRPRP7R"/>
+    <hyperlink ref="A130" r:id="rId129" display="URGRPRX7R"/>
+    <hyperlink ref="A131" r:id="rId130" display="UJXQZQZT8"/>
+    <hyperlink ref="A132" r:id="rId131" display="UQGRPRX7R"/>
+    <hyperlink ref="A133" r:id="rId132" display="URGRXLU7R"/>
+    <hyperlink ref="A134" r:id="rId133" display="UQGRPUC7R"/>
+    <hyperlink ref="A135" r:id="rId134" display="UJXQZQZTK"/>
+    <hyperlink ref="A136" r:id="rId135" display="UQGRXLU7R"/>
+    <hyperlink ref="A137" r:id="rId136" display="UJXQZQZTL"/>
+    <hyperlink ref="A138" r:id="rId137" display="UGXQVQZT8"/>
+    <hyperlink ref="A139" r:id="rId138" display="UQGRXRX7R"/>
+    <hyperlink ref="A140" r:id="rId139" display="UGXRZRZ8L"/>
+    <hyperlink ref="A141" r:id="rId140" display="UJXQZQZTN"/>
+    <hyperlink ref="A142" r:id="rId141" display="AQXQPQPF8"/>
+    <hyperlink ref="A143" r:id="rId142" display="URXMPLUF2"/>
+    <hyperlink ref="A144" r:id="rId143" display="UJXMXMXCP"/>
+    <hyperlink ref="A145" r:id="rId144" display="UGGRXRX8H"/>
+    <hyperlink ref="A146" r:id="rId145" display="UGXQVQZTH"/>
+    <hyperlink ref="A147" r:id="rId146" display="UJXQZQZTR"/>
+    <hyperlink ref="A148" r:id="rId147" display="UQGRXUC7R"/>
+    <hyperlink ref="A149" r:id="rId148" display="UJXQZQZTS"/>
+    <hyperlink ref="A150" r:id="rId149" display="UGGRXRX8M"/>
+    <hyperlink ref="A151" r:id="rId150" display="UGXQVQZTL"/>
+    <hyperlink ref="A152" r:id="rId151" display="UGXRZRZ8R"/>
+    <hyperlink ref="A153" r:id="rId152" display="UGXQVQZTM"/>
+    <hyperlink ref="A154" r:id="rId153" display="UGXRZRZ8S"/>
+    <hyperlink ref="A155" r:id="rId154" display="UGXQVQZTR"/>
+    <hyperlink ref="A156" r:id="rId155" display="UGGRXRX8Q"/>
+    <hyperlink ref="A157" r:id="rId156" display="UGXRZRZ8U"/>
+    <hyperlink ref="A158" r:id="rId157" display="UGXQVQZTS"/>
+    <hyperlink ref="A159" r:id="rId158" display="UGXQVQZTU"/>
+    <hyperlink ref="A160" r:id="rId159" display="UGGRXRX8S"/>
+    <hyperlink ref="A161" r:id="rId160" display="UJXQVQZTF"/>
+    <hyperlink ref="A162" r:id="rId161" display="UGGRXRX8U"/>
+    <hyperlink ref="A163" r:id="rId162" display="UJXQVQZTH"/>
+    <hyperlink ref="A164" r:id="rId163" display="UJXQVQZTK"/>
+    <hyperlink ref="A165" r:id="rId164" display="UJXQVQZTM"/>
+    <hyperlink ref="A166" r:id="rId165" display="UJXQVQZTN"/>
+    <hyperlink ref="A167" r:id="rId166" display="URXQZLUF8"/>
+    <hyperlink ref="A168" r:id="rId167" display="UGXQZQZT8"/>
+    <hyperlink ref="A169" r:id="rId168" display="URXQZQZF8"/>
+    <hyperlink ref="A170" r:id="rId169" display="UJXQVQZTU"/>
+    <hyperlink ref="A171" r:id="rId170" display="URXQZUCF8"/>
+    <hyperlink ref="A172" r:id="rId171" display="UQXQVLUF8"/>
+    <hyperlink ref="A173" r:id="rId172" display="URXRZLU7R"/>
+    <hyperlink ref="A174" r:id="rId173" display="URXRVLU7R"/>
+    <hyperlink ref="A175" r:id="rId174" display="UJXRZRZ8R"/>
+    <hyperlink ref="A176" r:id="rId175" display="UGXQZQZTK"/>
+    <hyperlink ref="A177" r:id="rId176" display="UJGRXRX8H"/>
+    <hyperlink ref="A178" r:id="rId177" display="URXRZUC7R"/>
+    <hyperlink ref="A179" r:id="rId178" display="UJGRXRX8L"/>
+    <hyperlink ref="A180" r:id="rId179" display="URXRVUC7R"/>
+    <hyperlink ref="A181" r:id="rId180" display="UJGRXRX8N"/>
+    <hyperlink ref="A182" r:id="rId181" display="UQXQZLUF8"/>
+    <hyperlink ref="A183" r:id="rId182" display="UQXQZQZF8"/>
+    <hyperlink ref="A184" r:id="rId183" display="UJGRXRX8S"/>
+    <hyperlink ref="A185" r:id="rId184" display="UJGRXRX8U"/>
+    <hyperlink ref="A186" r:id="rId185" display="UQXRVLU7R"/>
+    <hyperlink ref="A187" r:id="rId186" display="UDGLALA21"/>
+    <hyperlink ref="A188" r:id="rId187" display="760256099"/>
+    <hyperlink ref="C188" r:id="rId188" display="Variant of OCJ"/>
+    <hyperlink ref="A189" r:id="rId189" display="UJGQWQWT8"/>
+    <hyperlink ref="A190" r:id="rId190" display="UJGQWQWTM"/>
+    <hyperlink ref="A191" r:id="rId191" display="UJGQWQWTN"/>
+    <hyperlink ref="A192" r:id="rId192" display="UJGQWQWTR"/>
+    <hyperlink ref="A193" r:id="rId193" display="UJGQWQWTS"/>
+    <hyperlink ref="A194" r:id="rId194" display="UJGQWQWTQ"/>
+    <hyperlink ref="A195" r:id="rId195" display="UGGMWMWCM"/>
+    <hyperlink ref="A196" r:id="rId196" display="UGGMWMWCD"/>
+    <hyperlink ref="A197" r:id="rId197" display="UGGMWMWCG"/>
+    <hyperlink ref="A198" r:id="rId198" display="UGGMWMWCH"/>
+    <hyperlink ref="A199" r:id="rId199" display="UGGMWMWCN"/>
+    <hyperlink ref="A200" r:id="rId200" display="UGGMYMYCL"/>
+    <hyperlink ref="A201" r:id="rId201" display="UGGMYMYCM"/>
+    <hyperlink ref="A202" r:id="rId202" display="UGGMYMYCF"/>
+    <hyperlink ref="A203" r:id="rId203" display="UGGMYMYCK"/>
+    <hyperlink ref="A204" r:id="rId204" display="UJGMWMWCF"/>
+    <hyperlink ref="A205" r:id="rId205" display="UJGMWMWCG"/>
+    <hyperlink ref="A206" r:id="rId206" display="UJGMWMWCL"/>
+    <hyperlink ref="A207" r:id="rId207" display="UJGMWMWCP"/>
+    <hyperlink ref="A208" r:id="rId208" display="UJGMWMWCN"/>
+    <hyperlink ref="A209" r:id="rId209" display="UJGMYMYCH"/>
+    <hyperlink ref="A210" r:id="rId210" display="UJGMYMYCK"/>
+    <hyperlink ref="A211" r:id="rId211" display="URGMWMWUD"/>
+    <hyperlink ref="A212" r:id="rId212" display="UJGQWQYTH"/>
+    <hyperlink ref="A213" r:id="rId213" display="1-1920675-0"/>
+    <hyperlink ref="C213" r:id="rId214" display="Variant of OCJ"/>
+    <hyperlink ref="A214" r:id="rId215" display="1-1920604-0"/>
+    <hyperlink ref="C214" r:id="rId216" display="Variant of OCJ"/>
+    <hyperlink ref="A215" r:id="rId217" display="1-1920675-5"/>
+    <hyperlink ref="C215" r:id="rId218" display="Variant of OCJ"/>
+    <hyperlink ref="A216" r:id="rId219" display="1-1920751-0"/>
+    <hyperlink ref="C216" r:id="rId220" display="Variant of OCJ"/>
+    <hyperlink ref="A217" r:id="rId221" display="1-1920779-0"/>
+    <hyperlink ref="C217" r:id="rId222" display="Variant of OCJ"/>
+    <hyperlink ref="A218" r:id="rId223" display="1-1920606-5"/>
+    <hyperlink ref="C218" r:id="rId224" display="Variant of OCJ"/>
+    <hyperlink ref="A219" r:id="rId225" display="1-1920721-5"/>
+    <hyperlink ref="C219" r:id="rId226" display="Variant of OCJ"/>
+    <hyperlink ref="A220" r:id="rId227" display="1-1920838-0"/>
+    <hyperlink ref="C220" r:id="rId228" display="Variant of OCJ"/>
+    <hyperlink ref="A221" r:id="rId229" display="1-1920533-5"/>
+    <hyperlink ref="C221" r:id="rId230" display="Variant of OCJ"/>
+    <hyperlink ref="A222" r:id="rId231" display="1-2055554-0"/>
+    <hyperlink ref="C222" r:id="rId232" display="Variant of OCJ"/>
+    <hyperlink ref="A223" r:id="rId233" display="1-2055372-0"/>
+    <hyperlink ref="C223" r:id="rId234" display="Variant of OCJ"/>
+    <hyperlink ref="A224" r:id="rId235" display="1-2055554-5"/>
+    <hyperlink ref="C224" r:id="rId236" display="Variant of OCJ"/>
+    <hyperlink ref="A225" r:id="rId237" display="1-2055025-5"/>
+    <hyperlink ref="C225" r:id="rId238" display="Variant of OCJ"/>
+    <hyperlink ref="A226" r:id="rId239" display="1-2055253-0"/>
+    <hyperlink ref="C226" r:id="rId240" display="Variant of OCJ"/>
+    <hyperlink ref="A227" r:id="rId241" display="1-2055315-0"/>
+    <hyperlink ref="C227" r:id="rId242" display="Variant of OCJ"/>
+    <hyperlink ref="A228" r:id="rId243" display="1-2160363-5"/>
+    <hyperlink ref="C228" r:id="rId244" display="Variant of OCJ"/>
+    <hyperlink ref="A229" r:id="rId245" display="1-2160485-0"/>
+    <hyperlink ref="C229" r:id="rId246" display="Variant of OCJ"/>
+    <hyperlink ref="A230" r:id="rId247" display="1-2160832-0"/>
+    <hyperlink ref="C230" r:id="rId248" display="Variant of OCJ"/>
+    <hyperlink ref="A231" r:id="rId249" display="1-2105081-0"/>
+    <hyperlink ref="C231" r:id="rId250" display="Variant of 2105081"/>
+    <hyperlink ref="A232" r:id="rId251" display="1-2105082-0"/>
+    <hyperlink ref="C232" r:id="rId252" display="Variant of 2105082"/>
+    <hyperlink ref="A233" r:id="rId253" display="760249505"/>
+    <hyperlink ref="C233" r:id="rId254" display="Variant of OCP"/>
+    <hyperlink ref="A234" r:id="rId255" display="760252457"/>
+    <hyperlink ref="C234" r:id="rId256" display="Variant of OCP"/>
+    <hyperlink ref="A235" r:id="rId257" display="EH0108-001"/>
+    <hyperlink ref="C235" r:id="rId258" display="Variant of OCP"/>
+    <hyperlink ref="A236" r:id="rId259" display="EH0108-002"/>
+    <hyperlink ref="C236" r:id="rId260" display="Variant of OCP"/>
+    <hyperlink ref="A237" r:id="rId261" display="EH0194-007"/>
+    <hyperlink ref="C237" r:id="rId262" display="Variant of OCP"/>
+    <hyperlink ref="A238" r:id="rId263" display="1920533-5"/>
+    <hyperlink ref="C238" r:id="rId264" display="Variant of OCJ"/>
+    <hyperlink ref="A239" r:id="rId265" display="1920720-3"/>
+    <hyperlink ref="C239" r:id="rId266" display="Variant of OCJ"/>
+    <hyperlink ref="A240" r:id="rId267" display="1920604-3"/>
+    <hyperlink ref="C240" r:id="rId268" display="Variant of OCJ"/>
+    <hyperlink ref="A241" r:id="rId269" display="1920618-6"/>
+    <hyperlink ref="C241" r:id="rId270" display="Variant of OCP"/>
+    <hyperlink ref="A242" r:id="rId271" display="1920720-5"/>
+    <hyperlink ref="C242" r:id="rId272" display="Variant of OCJ"/>
+    <hyperlink ref="A243" r:id="rId273" display="1920533-2"/>
+    <hyperlink ref="C243" r:id="rId274" display="Variant of OCJ"/>
+    <hyperlink ref="A244" r:id="rId275" display="1920606-1"/>
+    <hyperlink ref="C244" r:id="rId276" display="Variant of OCJ"/>
+    <hyperlink ref="A245" r:id="rId277" display="1920750-5"/>
+    <hyperlink ref="C245" r:id="rId278" display="Variant of OCJ"/>
+    <hyperlink ref="A246" r:id="rId279" display="1920751-1"/>
+    <hyperlink ref="C246" r:id="rId280" display="Variant of OCJ"/>
+    <hyperlink ref="A247" r:id="rId281" display="1920751-2"/>
+    <hyperlink ref="C247" r:id="rId282" display="Variant of OCJ"/>
+    <hyperlink ref="A248" r:id="rId283" display="1920751-3"/>
+    <hyperlink ref="C248" r:id="rId284" display="Variant of OCJ"/>
+    <hyperlink ref="A249" r:id="rId285" display="1920779-2"/>
+    <hyperlink ref="C249" r:id="rId286" display="Variant of OCJ"/>
+    <hyperlink ref="A250" r:id="rId287" display="1920606-5"/>
+    <hyperlink ref="C250" r:id="rId288" display="Variant of OCJ"/>
+    <hyperlink ref="A251" r:id="rId289" display="1920779-3"/>
+    <hyperlink ref="C251" r:id="rId290" display="Variant of OCJ"/>
+    <hyperlink ref="A252" r:id="rId291" display="1920838-3"/>
+    <hyperlink ref="C252" r:id="rId292" display="Variant of OCJ"/>
+    <hyperlink ref="A253" r:id="rId293" display="2-1920604-0"/>
+    <hyperlink ref="C253" r:id="rId294" display="Variant of OCJ"/>
+    <hyperlink ref="A254" r:id="rId295" display="2-1920720-0"/>
+    <hyperlink ref="C254" r:id="rId296" display="Variant of OCJ"/>
+    <hyperlink ref="A255" r:id="rId297" display="2-1920604-5"/>
+    <hyperlink ref="C255" r:id="rId298" display="Variant of OCJ"/>
+    <hyperlink ref="A256" r:id="rId299" display="2-1920779-0"/>
+    <hyperlink ref="C256" r:id="rId300" display="Variant of OCJ"/>
+    <hyperlink ref="A257" r:id="rId301" display="2-2055025-0"/>
+    <hyperlink ref="C257" r:id="rId302" display="Variant of OCJ"/>
+    <hyperlink ref="A258" r:id="rId303" display="2-2055554-5"/>
+    <hyperlink ref="C258" r:id="rId304" display="Variant of OCJ"/>
+    <hyperlink ref="A259" r:id="rId305" display="2-2055582-0"/>
+    <hyperlink ref="C259" r:id="rId306" display="Variant of OCJ"/>
+    <hyperlink ref="A260" r:id="rId307" display="2-2160565-0"/>
+    <hyperlink ref="C260" r:id="rId308" display="Variant of OCP"/>
+    <hyperlink ref="A261" r:id="rId309" display="2-2160363-5"/>
+    <hyperlink ref="C261" r:id="rId310" display="Variant of OCJ"/>
+    <hyperlink ref="A262" r:id="rId311" display="2-2160564-0"/>
+    <hyperlink ref="C262" r:id="rId312" display="Variant of OCP"/>
+    <hyperlink ref="A263" r:id="rId313" display="2160363-5"/>
+    <hyperlink ref="C263" r:id="rId314" display="Variant of OCJ"/>
+    <hyperlink ref="A264" r:id="rId315" display="2160485-2"/>
+    <hyperlink ref="C264" r:id="rId316" display="Variant of OCJ"/>
+    <hyperlink ref="A265" r:id="rId317" display="2160669-6"/>
+    <hyperlink ref="C265" r:id="rId318" display="Variant of OCP"/>
+    <hyperlink ref="A266" r:id="rId319" display="2160872-2"/>
+    <hyperlink ref="C266" r:id="rId320" display="Variant of OCJ"/>
+    <hyperlink ref="A267" r:id="rId321" display="3-1920720-0"/>
+    <hyperlink ref="C267" r:id="rId322" display="Variant of OCJ"/>
+    <hyperlink ref="A268" r:id="rId323" display="3-2055442-0"/>
+    <hyperlink ref="C268" r:id="rId324" display="Variant of OCJ"/>
+    <hyperlink ref="A269" r:id="rId325" display="2055025-5"/>
+    <hyperlink ref="C269" r:id="rId326" display="Variant of OCJ"/>
+    <hyperlink ref="A270" r:id="rId327" display="2055457-3"/>
+    <hyperlink ref="C270" r:id="rId328" display="Variant of OCJ"/>
+    <hyperlink ref="A271" r:id="rId329" display="2055096-3"/>
+    <hyperlink ref="C271" r:id="rId330" display="Variant of OCJ"/>
+    <hyperlink ref="A272" r:id="rId331" display="2055253-1"/>
+    <hyperlink ref="C272" r:id="rId332" display="Variant of OCJ"/>
+    <hyperlink ref="A273" r:id="rId333" display="2055371-3"/>
+    <hyperlink ref="C273" r:id="rId334" display="Variant of OCJ"/>
+    <hyperlink ref="A274" r:id="rId335" display="2055554-5"/>
+    <hyperlink ref="C274" r:id="rId336" display="Variant of OCJ"/>
+    <hyperlink ref="A275" r:id="rId337" display="2055025-1"/>
+    <hyperlink ref="C275" r:id="rId338" display="Variant of OCJ"/>
+    <hyperlink ref="A276" r:id="rId339" display="2055582-2"/>
+    <hyperlink ref="C276" r:id="rId340" display="Variant of OCJ"/>
+    <hyperlink ref="A277" r:id="rId341" display="2055664-2"/>
+    <hyperlink ref="C277" r:id="rId342" display="Variant of OCJ"/>
+    <hyperlink ref="A278" r:id="rId343" display="2055664-5"/>
+    <hyperlink ref="C278" r:id="rId344" display="Variant of OCJ"/>
+    <hyperlink ref="A279" r:id="rId345" display="FEWLASA21"/>
+    <hyperlink ref="A280" r:id="rId346" display="FEWLCSA21"/>
+    <hyperlink ref="A281" r:id="rId347" display="FEWLCLA21"/>
+    <hyperlink ref="A282" r:id="rId348" display="FEWSCSA21"/>
+    <hyperlink ref="A283" r:id="rId349" display="FEWLCSC21"/>
+    <hyperlink ref="A284" r:id="rId350" display="FEWSCSA42"/>
+    <hyperlink ref="A285" r:id="rId351" display="FEWSASA21"/>
+    <hyperlink ref="A286" r:id="rId352" display="FEWLCLA42"/>
+    <hyperlink ref="A287" r:id="rId353" display="FEWSCLA21"/>
+    <hyperlink ref="A288" r:id="rId354" display="FEWSCSC21"/>
+    <hyperlink ref="A289" r:id="rId355" display="FEWSCLA42"/>
+    <hyperlink ref="A290" r:id="rId356" display="FEXLCLC42"/>
+    <hyperlink ref="A291" r:id="rId357" display="FEXLCSC21"/>
+    <hyperlink ref="A292" r:id="rId358" display="FFWLALA42"/>
+    <hyperlink ref="A293" r:id="rId359" display="FEXLCSC42"/>
+    <hyperlink ref="A294" r:id="rId360" display="FEXSCSC42"/>
+    <hyperlink ref="A295" r:id="rId361" display="FFWSCSC42"/>
+    <hyperlink ref="A296" r:id="rId362" display="FFXSCSC42"/>
+    <hyperlink ref="A297" r:id="rId363" display="FFWSASA42"/>
+    <hyperlink ref="A298" r:id="rId364" display="FFWLALA21"/>
+    <hyperlink ref="A299" r:id="rId365" display="FFWLCSC21"/>
+    <hyperlink ref="A300" r:id="rId366" display="FFWLCSC42"/>
+    <hyperlink ref="A301" r:id="rId367" display="FFWSCSA42"/>
+    <hyperlink ref="A302" r:id="rId368" display="FFWSCSC21"/>
+    <hyperlink ref="A303" r:id="rId369" display="FGWMPMPAG"/>
+    <hyperlink ref="A304" r:id="rId370" display="FGWMPMPAK"/>
+    <hyperlink ref="A305" r:id="rId371" display="FGWMPMXAL"/>
+    <hyperlink ref="A306" r:id="rId372" display="FGWMPMPAM"/>
+    <hyperlink ref="A307" r:id="rId373" display="FGXMPMPAL"/>
+    <hyperlink ref="A308" r:id="rId374" display="FGXMXMXAD"/>
+    <hyperlink ref="A309" r:id="rId375" display="FGXMPMPAM"/>
+    <hyperlink ref="A310" r:id="rId376" display="FGWMPMXAF"/>
+    <hyperlink ref="A311" r:id="rId377" display="FGXMXMXAF"/>
+    <hyperlink ref="A312" r:id="rId378" display="FGXMPMXAF"/>
+    <hyperlink ref="A313" r:id="rId379" display="FGXMPMXAG"/>
+    <hyperlink ref="A314" r:id="rId380" display="FGXMPMPAG"/>
+    <hyperlink ref="A315" r:id="rId381" display="FGXMPMXAH"/>
+    <hyperlink ref="A316" r:id="rId382" display="FGXMPMXAM"/>
+    <hyperlink ref="A317" r:id="rId383" display="FJWMPMXAM"/>
+    <hyperlink ref="A318" r:id="rId384" display="FJWMPMPAF"/>
+    <hyperlink ref="A319" r:id="rId385" display="FJWMPMPAG"/>
+    <hyperlink ref="A320" r:id="rId386" display="FJWMPMPAH"/>
+    <hyperlink ref="A321" r:id="rId387" display="FJWMPMXAD"/>
+    <hyperlink ref="A322" r:id="rId388" display="FJWMPMPAM"/>
+    <hyperlink ref="A323" r:id="rId389" display="FJXMPMPAD"/>
+    <hyperlink ref="A324" r:id="rId390" display="FJWMPMXAH"/>
+    <hyperlink ref="A325" r:id="rId391" display="FJXMPMXAL"/>
+    <hyperlink ref="A326" r:id="rId392" display="FJXMPMXAM"/>
+    <hyperlink ref="A327" r:id="rId393" display="FJWMPMXAL"/>
+    <hyperlink ref="A328" r:id="rId394" display="FJXMPMPAG"/>
+    <hyperlink ref="A329" r:id="rId395" display="FJXMPMPAK"/>
+    <hyperlink ref="A330" r:id="rId396" display="FJXMPMPAL"/>
+    <hyperlink ref="A331" r:id="rId397" display="FJXMPMXAF"/>
+    <hyperlink ref="A332" r:id="rId398" display="FJXMPMXAG"/>
+    <hyperlink ref="A333" r:id="rId399" display="FJXMPMXAK"/>
+    <hyperlink ref="A334" r:id="rId400" display="FQWMPMPGD"/>
+    <hyperlink ref="A335" r:id="rId401" display="FQWMXLCGD"/>
+    <hyperlink ref="A336" r:id="rId402" display="FQXMPMXGD"/>
+    <hyperlink ref="A337" r:id="rId403" display="FQXMPSCGD"/>
+    <hyperlink ref="A338" r:id="rId404" display="FQWMQLCGD"/>
+    <hyperlink ref="A339" r:id="rId405" display="FQWMPLCGD"/>
+    <hyperlink ref="A340" r:id="rId406" display="FQXMXLCGD"/>
+    <hyperlink ref="A341" r:id="rId407" display="FQXMPMPGD"/>
+    <hyperlink ref="A342" r:id="rId408" display="FRWMQMXGD"/>
+    <hyperlink ref="A343" r:id="rId409" display="FRXMPMPGD"/>
+    <hyperlink ref="A344" r:id="rId410" display="FRXMPMPHF"/>
+    <hyperlink ref="A345" r:id="rId411" display="FRWMXLCGD"/>
+    <hyperlink ref="A346" r:id="rId412" display="FRXMPMXGD"/>
+    <hyperlink ref="A347" r:id="rId413" display="FRXMPMXHF"/>
+    <hyperlink ref="A348" r:id="rId414" display="FRWMXMXGD"/>
+    <hyperlink ref="A349" r:id="rId415" display="FRXMXLCGD"/>
+    <hyperlink ref="A350" r:id="rId416" display="FRWMXSCGD"/>
+    <hyperlink ref="A351" r:id="rId417" display="FSWL2UCWH"/>
+    <hyperlink ref="A352" r:id="rId418" display="FSWLCLCW6"/>
+    <hyperlink ref="A353" r:id="rId419" display="FSWLCLCWH"/>
+    <hyperlink ref="A354" r:id="rId420" display="FSWLCLCWK"/>
+    <hyperlink ref="A355" r:id="rId421" display="FSXLCLCWH"/>
+    <hyperlink ref="A356" r:id="rId422" display="FSXLCLCWK"/>
+    <hyperlink ref="A357" r:id="rId423" display="FSXLCLCWM"/>
+    <hyperlink ref="A358" r:id="rId424" display="FSXLCLCWD"/>
+    <hyperlink ref="A359" r:id="rId425" display="UQGMXMXGD"/>
+    <hyperlink ref="A360" r:id="rId426" display="UQGMPLCGD"/>
+    <hyperlink ref="A361" r:id="rId427" display="UQGQPLCJ8"/>
+    <hyperlink ref="A362" r:id="rId428" display="UQGQPLUHF"/>
+    <hyperlink ref="A363" r:id="rId429" display="UQGMPLUHF"/>
+    <hyperlink ref="A364" r:id="rId430" display="UQGQPQPJ8"/>
+    <hyperlink ref="A365" r:id="rId431" display="UQGQPQXJ8"/>
+    <hyperlink ref="A366" r:id="rId432" display="UQGMPMXGD"/>
+    <hyperlink ref="A367" r:id="rId433" display="UQX2XLCHF"/>
+    <hyperlink ref="A368" r:id="rId434" display="UQGQXLUJ8"/>
+    <hyperlink ref="A369" r:id="rId435" display="UQX2XLUHF"/>
+    <hyperlink ref="A370" r:id="rId436" display="UQXQPQPHF"/>
+    <hyperlink ref="A371" r:id="rId437" display="UQXMXLCGD"/>
+    <hyperlink ref="A372" r:id="rId438" display="UQX2CMPHF"/>
+    <hyperlink ref="A373" r:id="rId439" display="URGMPMPGD"/>
+    <hyperlink ref="A374" r:id="rId440" display="UQXMXLUGD"/>
+    <hyperlink ref="A375" r:id="rId441" display="UQXQPQXHF"/>
+    <hyperlink ref="A376" r:id="rId442" display="UQX2P2PHF"/>
+    <hyperlink ref="A377" r:id="rId443" display="UQXQPQXJ8"/>
+    <hyperlink ref="A378" r:id="rId444" display="URGQPQPJ8"/>
+    <hyperlink ref="A379" r:id="rId445" display="UQXMPLCGD"/>
+    <hyperlink ref="A380" r:id="rId446" display="UQXMXMXHF"/>
+    <hyperlink ref="A381" r:id="rId447" display="URGMXLUGD"/>
+    <hyperlink ref="A382" r:id="rId448" display="UQX2PLCHF"/>
+    <hyperlink ref="A383" r:id="rId449" display="UQXQFQFJ8"/>
+    <hyperlink ref="A384" r:id="rId450" display="UQXQXLUJ8"/>
+    <hyperlink ref="A385" r:id="rId451" display="URGQXLCJ8"/>
+    <hyperlink ref="A386" r:id="rId452" display="UQXQXQXHF"/>
+    <hyperlink ref="A387" r:id="rId453" display="UQX2PLUHF"/>
+    <hyperlink ref="A388" r:id="rId454" display="URGMXMXGD"/>
+    <hyperlink ref="A389" r:id="rId455" display="URGQXLUHF"/>
+    <hyperlink ref="A390" r:id="rId456" display="UQX2PQPHF"/>
+    <hyperlink ref="A391" r:id="rId457" display="URGQPLCJ8"/>
+    <hyperlink ref="A392" r:id="rId458" display="URGMPLCGD"/>
+    <hyperlink ref="A393" r:id="rId459" display="UQXQPMPHF"/>
+    <hyperlink ref="A394" r:id="rId460" display="URGQXLUJ8"/>
+    <hyperlink ref="A395" r:id="rId461" display="UQX2X2XHF"/>
+    <hyperlink ref="A396" r:id="rId462" display="URGQXQXJ8"/>
+    <hyperlink ref="A397" r:id="rId463" display="UQXQPMXHF"/>
+    <hyperlink ref="A398" r:id="rId464" display="URXMPLCGD"/>
+    <hyperlink ref="A399" r:id="rId465" display="URX2PLCHF"/>
+    <hyperlink ref="A400" r:id="rId466" display="URXQPLUJ8"/>
+    <hyperlink ref="A401" r:id="rId467" display="URX2X2XHF"/>
+    <hyperlink ref="A402" r:id="rId468" display="URXMPMXGD"/>
+    <hyperlink ref="A403" r:id="rId469" display="URX2C2PHF"/>
+    <hyperlink ref="A404" r:id="rId470" display="URX2C2XHF"/>
+    <hyperlink ref="A405" r:id="rId471" display="URXMXLCGD"/>
+    <hyperlink ref="A406" r:id="rId472" display="URXQPQPHF"/>
+    <hyperlink ref="A407" r:id="rId473" display="URXMXLUGD"/>
+    <hyperlink ref="A408" r:id="rId474" display="URXMXMXGD"/>
+    <hyperlink ref="A409" r:id="rId475" display="URXQPQXHF"/>
+    <hyperlink ref="A410" r:id="rId476" display="URXMXMXHF"/>
+    <hyperlink ref="A411" r:id="rId477" display="URXQPQXJ8"/>
+    <hyperlink ref="A412" r:id="rId478" display="URXQXLCJ8"/>
+    <hyperlink ref="A413" r:id="rId479" display="ACGSGUCN1"/>
+    <hyperlink ref="A414" r:id="rId480" display="AGGMPMPCD"/>
+    <hyperlink ref="A415" r:id="rId481" display="AGGMXMPAM"/>
+    <hyperlink ref="A416" r:id="rId482" display="AGGMPMPCF"/>
+    <hyperlink ref="A417" r:id="rId483" display="AGGMXMXAD"/>
+    <hyperlink ref="A418" r:id="rId484" display="AGGMPMPCG"/>
+    <hyperlink ref="A419" r:id="rId485" display="ACGLFUCN1"/>
+    <hyperlink ref="A420" r:id="rId486" display="AGGMPMPAD"/>
+    <hyperlink ref="A421" r:id="rId487" display="AGGMPMXCM"/>
+    <hyperlink ref="A422" r:id="rId488" display="ACGLFUCNC"/>
+    <hyperlink ref="A423" r:id="rId489" display="AGGMPMPCK"/>
+    <hyperlink ref="A424" r:id="rId490" display="AGGMXMPAD"/>
+    <hyperlink ref="A425" r:id="rId491" display="AGGMPMPAG"/>
+    <hyperlink ref="A426" r:id="rId492" display="AGGMPMPCL"/>
+    <hyperlink ref="A427" r:id="rId493" display="AGGMXMXAK"/>
+    <hyperlink ref="A428" r:id="rId494" display="AGGMPMPCM"/>
+    <hyperlink ref="A429" r:id="rId495" display="AGGMPMPAH"/>
+    <hyperlink ref="A430" r:id="rId496" display="AGGMXMPAH"/>
+    <hyperlink ref="A431" r:id="rId497" display="AGGMPMXCF"/>
+    <hyperlink ref="A432" r:id="rId498" display="AGGMPMPAL"/>
+    <hyperlink ref="A433" r:id="rId499" display="AGGMXMXCL"/>
+    <hyperlink ref="A434" r:id="rId500" display="AGGMXMXCD"/>
+    <hyperlink ref="A435" r:id="rId501" display="AGXMPMPAH"/>
+    <hyperlink ref="A436" r:id="rId502" display="ACGSFUCNC"/>
+    <hyperlink ref="A437" r:id="rId503" display="AGGMXMXCF"/>
+    <hyperlink ref="A438" r:id="rId504" display="AGXMPMPAK"/>
+    <hyperlink ref="A439" r:id="rId505" display="AGXMXUCCF"/>
+    <hyperlink ref="A440" r:id="rId506" display="AGXMXMPAH"/>
+    <hyperlink ref="A441" r:id="rId507" display="AGXMXUCCG"/>
+    <hyperlink ref="A442" r:id="rId508" display="AGXMPMXCF"/>
+    <hyperlink ref="A443" r:id="rId509" display="AGXMXMPAK"/>
+    <hyperlink ref="A444" r:id="rId510" display="AGXMXMXAM"/>
+    <hyperlink ref="A445" r:id="rId511" display="AGXMXMPAL"/>
+    <hyperlink ref="A446" r:id="rId512" display="AGXMPMPCD"/>
+    <hyperlink ref="A447" r:id="rId513" display="AGXMXMXCD"/>
+    <hyperlink ref="A448" r:id="rId514" display="AGXMPMXCH"/>
+    <hyperlink ref="A449" r:id="rId515" display="AGXMPMPCF"/>
+    <hyperlink ref="A450" r:id="rId516" display="AGXMXUCCK"/>
+    <hyperlink ref="A451" r:id="rId517" display="AGXMPMXCK"/>
+    <hyperlink ref="A452" r:id="rId518" display="AGXMXUCCL"/>
+    <hyperlink ref="A453" r:id="rId519" display="AGXMXMXCG"/>
+    <hyperlink ref="A454" r:id="rId520" display="AGXMPMXCL"/>
+    <hyperlink ref="A455" r:id="rId521" display="AGXMXUCCM"/>
+    <hyperlink ref="A456" r:id="rId522" display="AGXMXMXCH"/>
+    <hyperlink ref="A457" r:id="rId523" display="AGXMXMXAG"/>
+    <hyperlink ref="A458" r:id="rId524" display="AJGMPMPAD"/>
+    <hyperlink ref="A459" r:id="rId525" display="AJGMPMPAL"/>
+    <hyperlink ref="A460" r:id="rId526" display="AGXMPMPCL"/>
+    <hyperlink ref="A461" r:id="rId527" display="AGXMXMXAH"/>
+    <hyperlink ref="A462" r:id="rId528" display="AJGMPMPAF"/>
+    <hyperlink ref="A463" r:id="rId529" display="AGXMXMPAD"/>
+    <hyperlink ref="A464" r:id="rId530" display="AGXMPMPAG"/>
+    <hyperlink ref="A465" r:id="rId531" display="AJGMXMPAH"/>
+    <hyperlink ref="A466" r:id="rId532" display="AGXMXMXAK"/>
+    <hyperlink ref="A467" r:id="rId533" display="AJGMPMPAH"/>
+    <hyperlink ref="A468" r:id="rId534" display="AJGMPMXCK"/>
+    <hyperlink ref="A469" r:id="rId535" display="AJGMXMPAL"/>
+    <hyperlink ref="A470" r:id="rId536" display="AGXMXMXCL"/>
+    <hyperlink ref="A471" r:id="rId537" display="AJGMPMPCD"/>
+    <hyperlink ref="A472" r:id="rId538" display="AJGMXMXCG"/>
+    <hyperlink ref="A473" r:id="rId539" display="AJGMXMXAD"/>
+    <hyperlink ref="A474" r:id="rId540" display="AJXMPMPAD"/>
+    <hyperlink ref="A475" r:id="rId541" display="AJGMXMPAD"/>
+    <hyperlink ref="A476" r:id="rId542" display="AJGMXMXAF"/>
+    <hyperlink ref="A477" r:id="rId543" display="AJGMXMXCH"/>
+    <hyperlink ref="A478" r:id="rId544" display="AGXMXUCCD"/>
+    <hyperlink ref="A479" r:id="rId545" display="AJXMPMPAK"/>
+    <hyperlink ref="A480" r:id="rId546" display="AJGMPMPCG"/>
+    <hyperlink ref="A481" r:id="rId547" display="AJGMXMXCM"/>
+    <hyperlink ref="A482" r:id="rId548" display="AJXMPMPCG"/>
+    <hyperlink ref="A483" r:id="rId549" display="AJGMXMXAL"/>
+    <hyperlink ref="A484" r:id="rId550" display="AJGMPMPCH"/>
+    <hyperlink ref="A485" r:id="rId551" display="AJXMPMXCL"/>
+    <hyperlink ref="A486" r:id="rId552" display="AJXMPMPCH"/>
+    <hyperlink ref="A487" r:id="rId553" display="AJXMXMXAD"/>
+    <hyperlink ref="A488" r:id="rId554" display="AJXMPMPAM"/>
+    <hyperlink ref="A489" r:id="rId555" display="AJGMPMPCK"/>
+    <hyperlink ref="A490" r:id="rId556" display="AJXMPMPCD"/>
+    <hyperlink ref="A491" r:id="rId557" display="AJXMPMPCL"/>
+    <hyperlink ref="A492" r:id="rId558" display="AJXMXMXAG"/>
+    <hyperlink ref="A493" r:id="rId559" display="AJXMXMPAD"/>
+    <hyperlink ref="A494" r:id="rId560" display="ARGMXMPGD"/>
+    <hyperlink ref="A495" r:id="rId561" display="AJXMXMXAH"/>
+    <hyperlink ref="A496" r:id="rId562" display="AJXMXMXCL"/>
+    <hyperlink ref="A497" r:id="rId563" display="AQGMXMPGD"/>
+    <hyperlink ref="A498" r:id="rId564" display="AJXMPMXCD"/>
+    <hyperlink ref="A499" r:id="rId565" display="AQGMXMXGD"/>
+    <hyperlink ref="A500" r:id="rId566" display="AJXMXMXAL"/>
+    <hyperlink ref="A501" r:id="rId567" display="AJXMPMXCF"/>
+    <hyperlink ref="A502" r:id="rId568" display="AQX2P2PHF"/>
+    <hyperlink ref="A503" r:id="rId569" display="ARX2X2PHF"/>
+    <hyperlink ref="A504" r:id="rId570" display="AJXMPMXCG"/>
+    <hyperlink ref="A505" r:id="rId571" display="AQX2X2PHF"/>
+    <hyperlink ref="A506" r:id="rId572" display="AQX2X2XHF"/>
+    <hyperlink ref="A507" r:id="rId573" display="AJXMPMXCH"/>
+    <hyperlink ref="A508" r:id="rId574" display="AJXMXMXCF"/>
+    <hyperlink ref="A509" r:id="rId575" display="AJXMXMPAL"/>
+    <hyperlink ref="A510" r:id="rId576" display="ARXMPMPGD"/>
+    <hyperlink ref="A511" r:id="rId577" display="AQXMXMPGD"/>
+    <hyperlink ref="A512" r:id="rId578" display="AJXMXMPAM"/>
+    <hyperlink ref="A513" r:id="rId579" display="ARXMXMXGD"/>
+    <hyperlink ref="A514" r:id="rId580" display="UJXMPMXAG"/>
+    <hyperlink ref="A515" r:id="rId581" display="UJXMPMPCF"/>
+    <hyperlink ref="A516" r:id="rId582" display="UJXMPMXCH"/>
+    <hyperlink ref="A517" r:id="rId583" display="UJXMPMPCK"/>
+    <hyperlink ref="A518" r:id="rId584" display="UJXMPMXCK"/>
+    <hyperlink ref="A519" r:id="rId585" display="UJXMPMPCL"/>
+    <hyperlink ref="A520" r:id="rId586" display="UJXMPMXCL"/>
+    <hyperlink ref="A521" r:id="rId587" display="UJXMPMPCM"/>
+    <hyperlink ref="A522" r:id="rId588" display="UJXMXMXCG"/>
+    <hyperlink ref="A523" r:id="rId589" display="UJXMPMXCF"/>
+    <hyperlink ref="A524" r:id="rId590" display="UJXMPMXCG"/>
+    <hyperlink ref="A525" r:id="rId591" display="UJXQXQXBM"/>
+    <hyperlink ref="A526" r:id="rId592" display="UJXQPQXBM"/>
+    <hyperlink ref="A527" r:id="rId593" display="UJXMXMXAH"/>
+    <hyperlink ref="A528" r:id="rId594" display="UJXMXMXAK"/>
+    <hyperlink ref="A529" r:id="rId595" display="UJXMXMXAL"/>
+    <hyperlink ref="A530" r:id="rId596" display="FAWLCUC0A"/>
+    <hyperlink ref="A531" r:id="rId597" display="FAWLCUC0B"/>
+    <hyperlink ref="A532" r:id="rId598" display="FAWSCUC0B"/>
+    <hyperlink ref="A533" r:id="rId599" display="FAWSCUC0C"/>
+    <hyperlink ref="A534" r:id="rId600" display="FAWLAUC01"/>
+    <hyperlink ref="A535" r:id="rId601" display="FAWSAUC01"/>
+    <hyperlink ref="A536" r:id="rId602" display="FAWLAUC0A"/>
+    <hyperlink ref="A537" r:id="rId603" display="FAXLCUC0C"/>
+    <hyperlink ref="A538" r:id="rId604" display="FAWSAUC0A"/>
+    <hyperlink ref="A539" r:id="rId605" display="FAWLAUC0B"/>
+    <hyperlink ref="A540" r:id="rId606" display="FAWLAUC0C"/>
+    <hyperlink ref="A541" r:id="rId607" display="FAWSAUC0C"/>
+    <hyperlink ref="A542" r:id="rId608" display="FAXSCUC0A"/>
+    <hyperlink ref="A543" r:id="rId609" display="FBXLCUC11"/>
+    <hyperlink ref="A544" r:id="rId610" display="FBWLCUC11"/>
+    <hyperlink ref="A545" r:id="rId611" display="FDWLASA42"/>
+    <hyperlink ref="A546" r:id="rId612" display="FDWLALA21"/>
+    <hyperlink ref="A547" r:id="rId613" display="FDWLCLC42"/>
+    <hyperlink ref="A548" r:id="rId614" display="FDWSCSA42"/>
+    <hyperlink ref="A549" r:id="rId615" display="FDWLALA42"/>
+    <hyperlink ref="A550" r:id="rId616" display="FDWLCSA21"/>
+    <hyperlink ref="A551" r:id="rId617" display="FDWSCLA21"/>
+    <hyperlink ref="A552" r:id="rId618" display="FDWSCSC42"/>
+    <hyperlink ref="A553" r:id="rId619" display="FDWSCLA42"/>
+    <hyperlink ref="A554" r:id="rId620" display="FDWLCLC21"/>
+    <hyperlink ref="A555" r:id="rId621" display="FDXLCLC21"/>
+    <hyperlink ref="A556" r:id="rId622" display="FDXLCLC42"/>
+    <hyperlink ref="A557" r:id="rId623" display="FDXLCSC42"/>
+    <hyperlink ref="A558" r:id="rId624" display="UGGMXMXCH"/>
+    <hyperlink ref="A559" r:id="rId625" display="UGGMXMXCK"/>
+    <hyperlink ref="A560" r:id="rId626" display="UGXMPMXAK"/>
+    <hyperlink ref="A561" r:id="rId627" display="UGXMPMPCM"/>
+    <hyperlink ref="A562" r:id="rId628" display="UGXMPMPAD"/>
+    <hyperlink ref="A563" r:id="rId629" display="UGXMPMXAM"/>
+    <hyperlink ref="A564" r:id="rId630" display="UGXMPMXAD"/>
+    <hyperlink ref="A565" r:id="rId631" display="UGXMPMXCF"/>
+    <hyperlink ref="A566" r:id="rId632" display="UGXMPMXCG"/>
+    <hyperlink ref="A567" r:id="rId633" display="UGXMXMXCH"/>
+    <hyperlink ref="A568" r:id="rId634" display="UGXMPMXCH"/>
+    <hyperlink ref="A569" r:id="rId635" display="UGXMXMXCK"/>
+    <hyperlink ref="A570" r:id="rId636" display="UGXMXMXAK"/>
+    <hyperlink ref="A571" r:id="rId637" display="UGXMPMXCK"/>
+    <hyperlink ref="A572" r:id="rId638" display="UGXQPQXBM"/>
+    <hyperlink ref="A573" r:id="rId639" display="UGXMXMXCM"/>
+    <hyperlink ref="A574" r:id="rId640" display="UGXMPMXCL"/>
+    <hyperlink ref="A575" r:id="rId641" display="UGXMXMXCD"/>
+    <hyperlink ref="A576" r:id="rId642" display="UGXMPMPCH"/>
+    <hyperlink ref="A577" r:id="rId643" display="UJGMPMPCD"/>
+    <hyperlink ref="A578" r:id="rId644" display="UJGMPMXAL"/>
+    <hyperlink ref="A579" r:id="rId645" display="UJGMPMPCG"/>
+    <hyperlink ref="A580" r:id="rId646" display="UJGMPMXAM"/>
+    <hyperlink ref="A581" r:id="rId647" display="UJGMPMPAD"/>
+    <hyperlink ref="A582" r:id="rId648" display="UJGMPMPCK"/>
+    <hyperlink ref="A583" r:id="rId649" display="UJGMPMXCD"/>
+    <hyperlink ref="A584" r:id="rId650" display="UJGMPMPAF"/>
+    <hyperlink ref="A585" r:id="rId651" display="UJGMPMPAH"/>
+    <hyperlink ref="A586" r:id="rId652" display="UJGMPMXCG"/>
+    <hyperlink ref="A587" r:id="rId653" display="UJGMPMXAD"/>
+    <hyperlink ref="A588" r:id="rId654" display="UJGMXMXAH"/>
+    <hyperlink ref="A589" r:id="rId655" display="UJGMPMXCH"/>
+    <hyperlink ref="A590" r:id="rId656" display="UJGMPMXAF"/>
+    <hyperlink ref="A591" r:id="rId657" display="UJGMXMXAK"/>
+    <hyperlink ref="A592" r:id="rId658" display="UJGMPMXAG"/>
+    <hyperlink ref="A593" r:id="rId659" display="UJGMXMXAM"/>
+    <hyperlink ref="A594" r:id="rId660" display="UJGMPMXCM"/>
+    <hyperlink ref="A595" r:id="rId661" display="UJGMPMXAH"/>
+    <hyperlink ref="A596" r:id="rId662" display="UJGMXMXCD"/>
+    <hyperlink ref="A597" r:id="rId663" display="UJGMXMXAD"/>
+    <hyperlink ref="A598" r:id="rId664" display="UJGMXMXCK"/>
+    <hyperlink ref="A599" r:id="rId665" display="UJGMXMXAF"/>
+    <hyperlink ref="A600" r:id="rId666" display="UJGMXMXAG"/>
+    <hyperlink ref="A601" r:id="rId667" display="FPM-0M/0-M003M"/>
+    <hyperlink ref="A602" r:id="rId668" display="FPM-0K/0-M003M"/>
+    <hyperlink ref="A603" r:id="rId669" display="FPM-0E/0-M005F"/>
+    <hyperlink ref="A604" r:id="rId670" display="FPM-0E/0-P030M"/>
+    <hyperlink ref="A605" r:id="rId671" display="UQXMPMXUD"/>
+    <hyperlink ref="A606" r:id="rId672" display="UJGQPQPTS"/>
+    <hyperlink ref="A607" r:id="rId673" display="UQGRWUC3R"/>
+    <hyperlink ref="A608" r:id="rId674" display="UQGRYUC3R"/>
+    <hyperlink ref="A609" r:id="rId675" display="URGRWRW3R"/>
+    <hyperlink ref="A610" r:id="rId676" display="URGRWRY3R"/>
+    <hyperlink ref="A611" r:id="rId677" display="AQGRWRW3R"/>
+    <hyperlink ref="A612" r:id="rId678" display="AQGRYUC3R"/>
+    <hyperlink ref="A613" r:id="rId679" display="ARGRWRW3R"/>
+    <hyperlink ref="A614" r:id="rId680" display="ARGRYRY3R"/>
+    <hyperlink ref="A615" r:id="rId681" display="ARGRWRY3R"/>
+    <hyperlink ref="A616" r:id="rId682" display="ARGRWUC3R"/>
+    <hyperlink ref="A617" r:id="rId683" display="UQGRWLU7R"/>
+    <hyperlink ref="A618" r:id="rId684" display="URGRWLU7R"/>
+    <hyperlink ref="A619" r:id="rId685" display="URGRYLU7R"/>
+    <hyperlink ref="A620" r:id="rId686" display="ARGRWLU7R"/>
+    <hyperlink ref="A621" r:id="rId687" display="AQGRWLU7R"/>
+    <hyperlink ref="A622" r:id="rId688" display="UJGQXQXTM"/>
+    <hyperlink ref="A623" r:id="rId689" display="UQGQXLUF8"/>
+    <hyperlink ref="A624" r:id="rId690" display="UJGQXQXTN"/>
+    <hyperlink ref="A625" r:id="rId691" display="UQGQXQXF8"/>
+    <hyperlink ref="A626" r:id="rId692" display="UQGQXUCF8"/>
+    <hyperlink ref="A627" r:id="rId693" display="UJGQXQXTU"/>
+    <hyperlink ref="A628" r:id="rId694" display="UGXQPQXTL"/>
+    <hyperlink ref="A629" r:id="rId695" display="UGXQPQXTM"/>
+    <hyperlink ref="A630" r:id="rId696" display="UGGQXQXT8"/>
+    <hyperlink ref="A631" r:id="rId697" display="UGXQPQXTN"/>
+    <hyperlink ref="A632" r:id="rId698" display="UJGQPQXTF"/>
+    <hyperlink ref="A633" r:id="rId699" display="UJGQPQXTH"/>
+    <hyperlink ref="A634" r:id="rId700" display="UJGQPQXTK"/>
+    <hyperlink ref="A635" r:id="rId701" display="UJGQPQXTL"/>
+    <hyperlink ref="A636" r:id="rId702" display="UJGQPQXTM"/>
+    <hyperlink ref="A637" r:id="rId703" display="UQXQPQPF8"/>
+    <hyperlink ref="A638" r:id="rId704" display="UJGQPQXTN"/>
+    <hyperlink ref="A639" r:id="rId705" display="UQXQPQXF8"/>
+    <hyperlink ref="A640" r:id="rId706" display="UJGQPQXTR"/>
+    <hyperlink ref="A641" r:id="rId707" display="UJXQXQXTF"/>
+    <hyperlink ref="A642" r:id="rId708" display="UQXQXLUF8"/>
+    <hyperlink ref="A643" r:id="rId709" display="UJXQXQXTH"/>
+    <hyperlink ref="A644" r:id="rId710" display="UQXQXQXF8"/>
+    <hyperlink ref="A645" r:id="rId711" display="UJXQXQXTK"/>
+    <hyperlink ref="A646" r:id="rId712" display="UGGQXQXTS"/>
+    <hyperlink ref="A647" r:id="rId713" display="UGXQPQXTR"/>
+    <hyperlink ref="A648" r:id="rId714" display="UGGQXQXTU"/>
+    <hyperlink ref="A649" r:id="rId715" display="URGQPLUF8"/>
+    <hyperlink ref="A650" r:id="rId716" display="UGXQPQXTU"/>
+    <hyperlink ref="A651" r:id="rId717" display="CB9468-000"/>
+    <hyperlink ref="C651" r:id="rId718" display="Variant of OCJ"/>
+    <hyperlink ref="A652" r:id="rId719" display="CC0909-000"/>
+    <hyperlink ref="C652" r:id="rId720" display="Variant of OCJ"/>
+    <hyperlink ref="A653" r:id="rId721" display="CC0932-000"/>
+    <hyperlink ref="C653" r:id="rId722" display="Variant of OCP"/>
+    <hyperlink ref="A654" r:id="rId723" display="CC0871-000"/>
+    <hyperlink ref="C654" r:id="rId724" display="Variant of OCP"/>
+    <hyperlink ref="A655" r:id="rId725" display="CC0877-000"/>
+    <hyperlink ref="C655" r:id="rId726" display="Variant of OCJ"/>
+    <hyperlink ref="A656" r:id="rId727" display="CC0905-000"/>
+    <hyperlink ref="C656" r:id="rId728" display="Variant of OCJ"/>
+    <hyperlink ref="A657" r:id="rId729" display="CC0906-000"/>
+    <hyperlink ref="C657" r:id="rId730" display="Variant of OCJ"/>
+    <hyperlink ref="A658" r:id="rId731" display="CC2430-000"/>
+    <hyperlink ref="C658" r:id="rId732" display="Variant of OCJ"/>
+    <hyperlink ref="A659" r:id="rId733" display="FPCC-7MYP"/>
+    <hyperlink ref="C659" r:id="rId734" display="Variant of FPCC"/>
+    <hyperlink ref="A660" r:id="rId735" display="1-2056006-1"/>
+    <hyperlink ref="C660" r:id="rId736" display="Variant of OCP"/>
+    <hyperlink ref="A661" r:id="rId737" display="9-1920523-1"/>
+    <hyperlink ref="C661" r:id="rId738" display="Variant of OCP"/>
+    <hyperlink ref="A662" r:id="rId739" display="760251755"/>
+    <hyperlink ref="C662" r:id="rId740" display="Variant of OCP"/>
+    <hyperlink ref="A663" r:id="rId741" display="760255331"/>
+    <hyperlink ref="C663" r:id="rId742" display="Variant of OCJ"/>
+    <hyperlink ref="A664" r:id="rId743" display="760255327"/>
+    <hyperlink ref="C664" r:id="rId744" display="Variant of OCJ"/>
+    <hyperlink ref="A665" r:id="rId745" display="760255328"/>
+    <hyperlink ref="C665" r:id="rId746" display="Variant of OCJ"/>
+    <hyperlink ref="A666" r:id="rId747" display="CB9644-000"/>
+    <hyperlink ref="C666" r:id="rId748" display="Variant of OCJ"/>
+    <hyperlink ref="A667" r:id="rId749" display="760251848"/>
+    <hyperlink ref="C667" r:id="rId750" display="Variant of OCJ"/>
+    <hyperlink ref="A668" r:id="rId751" display="760250393"/>
+    <hyperlink ref="C668" r:id="rId752" display="Variant of OCJ"/>
+    <hyperlink ref="A669" r:id="rId753" display="2-1920533-0"/>
+    <hyperlink ref="C669" r:id="rId754" display="Variant of OCJ"/>
+    <hyperlink ref="A670" r:id="rId755" display="760245626"/>
+    <hyperlink ref="C670" r:id="rId756" display="Variant of OCJ"/>
+    <hyperlink ref="A671" r:id="rId757" display="CC1782-000"/>
+    <hyperlink ref="C671" r:id="rId758" display="Variant of OCJ"/>
+    <hyperlink ref="A672" r:id="rId759" display="760245622"/>
+    <hyperlink ref="C672" r:id="rId760" display="Variant of OCJ"/>
+    <hyperlink ref="A673" r:id="rId761" display="760245625"/>
+    <hyperlink ref="C673" r:id="rId762" display="Variant of OCJ"/>
+    <hyperlink ref="A674" r:id="rId763" display="EH0194-002"/>
+    <hyperlink ref="C674" r:id="rId764" display="Variant of OCP"/>
+    <hyperlink ref="A675" r:id="rId765" display="CV5972-000"/>
+    <hyperlink ref="C675" r:id="rId766" display="Variant of OCJ"/>
+    <hyperlink ref="A676" r:id="rId767" display="EH0194-003"/>
+    <hyperlink ref="C676" r:id="rId768" display="Variant of OCP"/>
+    <hyperlink ref="A677" r:id="rId769" display="EH0194-004"/>
+    <hyperlink ref="C677" r:id="rId770" display="Variant of OCP"/>
+    <hyperlink ref="A678" r:id="rId771" display="FPCC-7KYP"/>
+    <hyperlink ref="C678" r:id="rId772" display="Variant of FPCC"/>
+    <hyperlink ref="A679" r:id="rId773" display="FPCC-EMYP"/>
+    <hyperlink ref="C679" r:id="rId774" display="Variant of FPCC"/>
+    <hyperlink ref="A680" r:id="rId775" display="FPCC-7EYP"/>
+    <hyperlink ref="C680" r:id="rId776" display="Variant of FPCC"/>
+    <hyperlink ref="A681" r:id="rId777" display="FPCA-77YZ"/>
+    <hyperlink ref="C681" r:id="rId778" display="Variant of FPCA"/>
+    <hyperlink ref="A682" r:id="rId779" display="FPCA-77YP"/>
+    <hyperlink ref="C682" r:id="rId780" display="Variant of FPCA"/>
+    <hyperlink ref="A683" r:id="rId781" display="FPCA-EEYP"/>
+    <hyperlink ref="C683" r:id="rId782" display="Variant of FPCA"/>
+    <hyperlink ref="A684" r:id="rId783" display="FPCA-KKYP"/>
+    <hyperlink ref="C684" r:id="rId784" display="Variant of FPCA"/>
+    <hyperlink ref="A685" r:id="rId785" display="1920838-1"/>
+    <hyperlink ref="C685" r:id="rId786" display="Variant of OCJ"/>
+    <hyperlink ref="A686" r:id="rId787" display="1920838-5"/>
+    <hyperlink ref="C686" r:id="rId788" display="Variant of OCJ"/>
+    <hyperlink ref="A687" r:id="rId789" display="1-2055582-0"/>
+    <hyperlink ref="C687" r:id="rId790" display="Variant of OCJ"/>
+    <hyperlink ref="A688" r:id="rId791" display="3-2055582-0"/>
+    <hyperlink ref="C688" r:id="rId792" display="Variant of OCJ"/>
+    <hyperlink ref="A689" r:id="rId793" display="2055442-1"/>
+    <hyperlink ref="C689" r:id="rId794" display="Variant of OCJ"/>
+    <hyperlink ref="A690" r:id="rId795" display="2055315-1"/>
+    <hyperlink ref="C690" r:id="rId796" display="Variant of OCJ"/>
+    <hyperlink ref="A691" r:id="rId797" display="CV6062-000"/>
+    <hyperlink ref="C691" r:id="rId798" display="Variant of OCJ"/>
+    <hyperlink ref="A692" r:id="rId799" display="760245907"/>
+    <hyperlink ref="C692" r:id="rId800" display="Variant of OCJ"/>
+    <hyperlink ref="A693" r:id="rId801" display="760245620"/>
+    <hyperlink ref="C693" r:id="rId802" display="Variant of OCJ"/>
+    <hyperlink ref="A694" r:id="rId803" display="2056004-1"/>
+    <hyperlink ref="C694" r:id="rId804" display="Variant of OCJ"/>
+    <hyperlink ref="A695" r:id="rId805" display="760248886"/>
+    <hyperlink ref="C695" r:id="rId806" display="Variant of OCJ"/>
+    <hyperlink ref="A696" r:id="rId807" display="760252172"/>
+    <hyperlink ref="C696" r:id="rId808" display="Variant of OCJ"/>
+    <hyperlink ref="A697" r:id="rId809" display="760250027"/>
+    <hyperlink ref="C697" r:id="rId810" display="Variant of OCJ"/>
+    <hyperlink ref="A698" r:id="rId811" display="760250821"/>
+    <hyperlink ref="C698" r:id="rId812" display="Variant of OCJ"/>
+    <hyperlink ref="A699" r:id="rId813" display="760248510"/>
+    <hyperlink ref="C699" r:id="rId814" display="Variant of OCJ"/>
+    <hyperlink ref="A700" r:id="rId815" display="760250830"/>
+    <hyperlink ref="C700" r:id="rId816" display="Variant of OCJ"/>
+    <hyperlink ref="A701" r:id="rId817" display="1-2160485-5"/>
+    <hyperlink ref="C701" r:id="rId818" display="Variant of OCJ"/>
+    <hyperlink ref="A702" r:id="rId819" display="2-2160485-0"/>
+    <hyperlink ref="C702" r:id="rId820" display="Variant of OCJ"/>
+    <hyperlink ref="A703" r:id="rId821" display="2-1920721-5"/>
+    <hyperlink ref="C703" r:id="rId822" display="Variant of OCJ"/>
+    <hyperlink ref="A704" r:id="rId823" display="760248795"/>
+    <hyperlink ref="C704" r:id="rId824" display="Variant of OCJ"/>
+    <hyperlink ref="A705" r:id="rId825" display="1920750-2"/>
+    <hyperlink ref="C705" r:id="rId826" display="Variant of OCJ"/>
+    <hyperlink ref="A706" r:id="rId827" display="760245634"/>
+    <hyperlink ref="C706" r:id="rId828" display="Variant of OCJ"/>
+    <hyperlink ref="A707" r:id="rId829" display="1-1920750-5"/>
+    <hyperlink ref="C707" r:id="rId830" display="Variant of OCJ"/>
+    <hyperlink ref="A708" r:id="rId831" display="760240943"/>
+    <hyperlink ref="C708" r:id="rId832" display="Variant of OCJ"/>
+    <hyperlink ref="A709" r:id="rId833" display="760242507"/>
+    <hyperlink ref="C709" r:id="rId834" display="Variant of OCJ"/>
+    <hyperlink ref="A710" r:id="rId835" display="760249615"/>
+    <hyperlink ref="C710" r:id="rId836" display="Variant of OCJ"/>
+    <hyperlink ref="A711" r:id="rId837" display="760252170"/>
+    <hyperlink ref="C711" r:id="rId838" display="Variant of OCJ"/>
+    <hyperlink ref="A712" r:id="rId839" display="760254386"/>
+    <hyperlink ref="C712" r:id="rId840" display="Variant of OCJ"/>
+    <hyperlink ref="A713" r:id="rId841" display="760242190"/>
+    <hyperlink ref="C713" r:id="rId842" display="Variant of OCJ"/>
+    <hyperlink ref="A714" r:id="rId843" display="760250500"/>
+    <hyperlink ref="C714" r:id="rId844" display="Variant of OCJ"/>
+    <hyperlink ref="A715" r:id="rId845" display="760250502"/>
+    <hyperlink ref="C715" r:id="rId846" display="Variant of OCJ"/>
+    <hyperlink ref="A716" r:id="rId847" display="760250503"/>
+    <hyperlink ref="C716" r:id="rId848" display="Variant of OCJ"/>
+    <hyperlink ref="A717" r:id="rId849" display="760250504"/>
+    <hyperlink ref="C717" r:id="rId850" display="Variant of OCJ"/>
+    <hyperlink ref="A718" r:id="rId851" display="760250506"/>
+    <hyperlink ref="C718" r:id="rId852" display="Variant of OCJ"/>
+    <hyperlink ref="A719" r:id="rId853" display="760254431"/>
+    <hyperlink ref="C719" r:id="rId854" display="Variant of OCJ"/>
+    <hyperlink ref="A720" r:id="rId855" display="760245912"/>
+    <hyperlink ref="C720" r:id="rId856" display="Variant of OCJ"/>
+    <hyperlink ref="A721" r:id="rId857" display="760252488"/>
+    <hyperlink ref="C721" r:id="rId858" display="Variant of OCJ"/>
+    <hyperlink ref="A722" r:id="rId859" display="760252489"/>
+    <hyperlink ref="C722" r:id="rId860" display="Variant of OCJ"/>
+    <hyperlink ref="A723" r:id="rId861" display="760252491"/>
+    <hyperlink ref="C723" r:id="rId862" display="Variant of OCJ"/>
+    <hyperlink ref="A724" r:id="rId863" display="1-2055253-5"/>
+    <hyperlink ref="C724" r:id="rId864" display="Variant of OCJ"/>
+    <hyperlink ref="A725" r:id="rId865" display="760241463"/>
+    <hyperlink ref="C725" r:id="rId866" display="Variant of OCJ"/>
+    <hyperlink ref="A726" r:id="rId867" display="760254254"/>
+    <hyperlink ref="C726" r:id="rId868" display="Variant of OCJ"/>
+    <hyperlink ref="A727" r:id="rId869" display="760252505"/>
+    <hyperlink ref="C727" r:id="rId870" display="Variant of OCJ"/>
+    <hyperlink ref="A728" r:id="rId871" display="760253274"/>
+    <hyperlink ref="C728" r:id="rId872" display="Variant of OCJ"/>
+    <hyperlink ref="A729" r:id="rId873" display="1-2160363-0"/>
+    <hyperlink ref="C729" r:id="rId874" display="Variant of OCJ"/>
+    <hyperlink ref="A730" r:id="rId875" display="760253713"/>
+    <hyperlink ref="C730" r:id="rId876" display="Variant of OCJ"/>
+    <hyperlink ref="A731" r:id="rId877" display="760253714"/>
+    <hyperlink ref="C731" r:id="rId878" display="Variant of OCJ"/>
+    <hyperlink ref="A732" r:id="rId879" display="760253385"/>
+    <hyperlink ref="C732" r:id="rId880" display="Variant of OCJ"/>
+    <hyperlink ref="A733" r:id="rId881" display="760253386"/>
+    <hyperlink ref="C733" r:id="rId882" display="Variant of OCJ"/>
+    <hyperlink ref="A734" r:id="rId883" display="2055083-1"/>
+    <hyperlink ref="C734" r:id="rId884" display="Variant of OCJ"/>
+    <hyperlink ref="A735" r:id="rId885" display="2055083-3"/>
+    <hyperlink ref="C735" r:id="rId886" display="Variant of OCJ"/>
+    <hyperlink ref="A736" r:id="rId887" display="2055083-5"/>
+    <hyperlink ref="C736" r:id="rId888" display="Variant of OCJ"/>
+    <hyperlink ref="A737" r:id="rId889" display="1-2055083-0"/>
+    <hyperlink ref="C737" r:id="rId890" display="Variant of OCJ"/>
+    <hyperlink ref="A738" r:id="rId891" display="760253381"/>
+    <hyperlink ref="C738" r:id="rId892" display="Variant of OCJ"/>
+    <hyperlink ref="A739" r:id="rId893" display="760253276"/>
+    <hyperlink ref="C739" r:id="rId894" display="Variant of OCJ"/>
+    <hyperlink ref="A740" r:id="rId895" display="760253277"/>
+    <hyperlink ref="C740" r:id="rId896" display="Variant of OCJ"/>
+    <hyperlink ref="A741" r:id="rId897" display="760253383"/>
+    <hyperlink ref="C741" r:id="rId898" display="Variant of OCJ"/>
+    <hyperlink ref="A742" r:id="rId899" display="760245629"/>
+    <hyperlink ref="C742" r:id="rId900" display="Variant of OCJ"/>
+    <hyperlink ref="A743" r:id="rId901" display="760245632"/>
+    <hyperlink ref="C743" r:id="rId902" display="Variant of OCJ"/>
+    <hyperlink ref="A744" r:id="rId903" display="760245630"/>
+    <hyperlink ref="C744" r:id="rId904" display="Variant of OCJ"/>
+    <hyperlink ref="A745" r:id="rId905" display="1-1920751-5"/>
+    <hyperlink ref="C745" r:id="rId906" display="Variant of OCJ"/>
+    <hyperlink ref="A746" r:id="rId907" display="2160634-2"/>
+    <hyperlink ref="C746" r:id="rId908" display="Variant of OCP"/>
+    <hyperlink ref="A747" r:id="rId909" display="760246010"/>
+    <hyperlink ref="C747" r:id="rId910" display="Variant of OCP"/>
+    <hyperlink ref="A748" r:id="rId911" display="760253156"/>
+    <hyperlink ref="C748" r:id="rId912" display="Variant of OCP"/>
+    <hyperlink ref="A749" r:id="rId913" display="760249511"/>
+    <hyperlink ref="C749" r:id="rId914" display="Variant of OCP"/>
+    <hyperlink ref="A750" r:id="rId915" display="760248796"/>
+    <hyperlink ref="C750" r:id="rId916" display="Variant of OCJ"/>
+    <hyperlink ref="A751" r:id="rId917" display="760251763"/>
+    <hyperlink ref="C751" r:id="rId918" display="Variant of OCJ"/>
+    <hyperlink ref="A752" r:id="rId919" display="760251762"/>
+    <hyperlink ref="C752" r:id="rId920" display="Variant of OCJ"/>
+    <hyperlink ref="A753" r:id="rId921" display="760251761"/>
+    <hyperlink ref="C753" r:id="rId922" display="Variant of OCJ"/>
+    <hyperlink ref="A754" r:id="rId923" display="760251759"/>
+    <hyperlink ref="C754" r:id="rId924" display="Variant of OCJ"/>
+    <hyperlink ref="A755" r:id="rId925" display="UFXLULU62-MGM"/>
+    <hyperlink ref="A756" r:id="rId926" display="FPCC-77YP"/>
+    <hyperlink ref="C756" r:id="rId927" display="Variant of FPCC"/>
+    <hyperlink ref="A757" r:id="rId928" display="FPCC-EEYP"/>
+    <hyperlink ref="C757" r:id="rId929" display="Variant of FPCC"/>
+    <hyperlink ref="A758" r:id="rId930" display="FPCC-KKYP"/>
+    <hyperlink ref="C758" r:id="rId931" display="Variant of FPCC"/>
+    <hyperlink ref="A759" r:id="rId932" display="FPCC-MMYP"/>
+    <hyperlink ref="C759" r:id="rId933" display="Variant of FPCC"/>
+    <hyperlink ref="A760" r:id="rId934" display="FPCC-KMYP"/>
+    <hyperlink ref="C760" r:id="rId935" display="Variant of FPCC"/>
+    <hyperlink ref="A761" r:id="rId936" display="FPCA-7MYP"/>
+    <hyperlink ref="C761" r:id="rId937" display="Variant of FPCA"/>
+    <hyperlink ref="A762" r:id="rId938" display="FPCA-7KYP"/>
+    <hyperlink ref="C762" r:id="rId939" display="Variant of FPCA"/>
+    <hyperlink ref="A763" r:id="rId940" display="FPCA-EMYP"/>
+    <hyperlink ref="C763" r:id="rId941" display="Variant of FPCA"/>
+    <hyperlink ref="A764" r:id="rId942" display="FPCA-MMYP"/>
+    <hyperlink ref="C764" r:id="rId943" display="Variant of FPCA"/>
+    <hyperlink ref="A765" r:id="rId944" display="FPCA-7EYP"/>
+    <hyperlink ref="C765" r:id="rId945" display="Variant of FPCA"/>
+    <hyperlink ref="A766" r:id="rId946" display="FPCA-EKYP"/>
+    <hyperlink ref="C766" r:id="rId947" display="Variant of FPCA"/>
+    <hyperlink ref="A767" r:id="rId948" display="FPCA-KMYP"/>
+    <hyperlink ref="C767" r:id="rId949" display="Variant of FPCA"/>
+    <hyperlink ref="A768" r:id="rId950" display="UQGMXLUHF"/>
+    <hyperlink ref="A769" r:id="rId951" display="UQGMPLUGD"/>
+    <hyperlink ref="A770" r:id="rId952" display="UQGQXQXJ8"/>
+    <hyperlink ref="A771" r:id="rId953" display="UQGQPLUJ8"/>
+    <hyperlink ref="A772" r:id="rId954" display="UQGMPMPGD"/>
+    <hyperlink ref="A773" r:id="rId955" display="UQGQXLCJ8"/>
+    <hyperlink ref="A774" r:id="rId956" display="UQGMXLCGD"/>
+    <hyperlink ref="A775" r:id="rId957" display="UQGQXLUHF"/>
+    <hyperlink ref="A776" r:id="rId958" display="UQGMXLCHF"/>
+    <hyperlink ref="A777" r:id="rId959" display="UQX2C2PHF"/>
+    <hyperlink ref="A778" r:id="rId960" display="UQGMXLUGD"/>
+    <hyperlink ref="A779" r:id="rId961" display="UQXMPMXHF"/>
+    <hyperlink ref="A780" r:id="rId962" display="UQX2C2XHF"/>
+    <hyperlink ref="A781" r:id="rId963" display="URGMPLUHF"/>
+    <hyperlink ref="A782" r:id="rId964" display="UQX2XQPHF"/>
+    <hyperlink ref="A783" r:id="rId965" display="UQXQPQPJ8"/>
+    <hyperlink ref="A784" r:id="rId966" display="UQXMFMFGD"/>
+    <hyperlink ref="A785" r:id="rId967" display="URGMPMXGD"/>
+    <hyperlink ref="A786" r:id="rId968" display="UQXMXMXGD"/>
+    <hyperlink ref="A787" r:id="rId969" display="URGMXLCGD"/>
+    <hyperlink ref="A788" r:id="rId970" display="UQX2P2XHF"/>
+    <hyperlink ref="A789" r:id="rId971" display="UQXQXLCJ8"/>
+    <hyperlink ref="A790" r:id="rId972" display="UQXMPLUGD"/>
+    <hyperlink ref="A791" r:id="rId973" display="URGQPQXJ8"/>
+    <hyperlink ref="A792" r:id="rId974" display="UQXMPMPGD"/>
+    <hyperlink ref="A793" r:id="rId975" display="URGMXLUHF"/>
+    <hyperlink ref="A794" r:id="rId976" display="UQXQPLCJ8"/>
+    <hyperlink ref="A795" r:id="rId977" display="UQXMPMPHF"/>
+    <hyperlink ref="A796" r:id="rId978" display="UQXQPLUJ8"/>
+    <hyperlink ref="A797" r:id="rId979" display="UQXQXQXJ8"/>
+    <hyperlink ref="A798" r:id="rId980" display="UQXMPMXGD"/>
+    <hyperlink ref="A799" r:id="rId981" display="URGMPLUGD"/>
+    <hyperlink ref="A800" r:id="rId982" display="URGQPLUHF"/>
+    <hyperlink ref="A801" r:id="rId983" display="URX2P2XHF"/>
+    <hyperlink ref="A802" r:id="rId984" display="URGQPLUJ8"/>
+    <hyperlink ref="A803" r:id="rId985" display="URXQFQFJ8"/>
+    <hyperlink ref="A804" r:id="rId986" display="URXMPLUGD"/>
+    <hyperlink ref="A805" r:id="rId987" display="URXQXLUJ8"/>
+    <hyperlink ref="A806" r:id="rId988" display="URXQPLCJ8"/>
+    <hyperlink ref="A807" r:id="rId989" display="URXMPMPGD"/>
+    <hyperlink ref="A808" r:id="rId990" display="URX2PLUHF"/>
+    <hyperlink ref="A809" r:id="rId991" display="FPCA-EEYZ"/>
+    <hyperlink ref="C809" r:id="rId992" display="Variant of FPCA"/>
+    <hyperlink ref="A810" r:id="rId993" display="FPCA-KKYZ"/>
+    <hyperlink ref="C810" r:id="rId994" display="Variant of FPCA"/>
+    <hyperlink ref="A811" r:id="rId995" display="FPCA-MMYZ"/>
+    <hyperlink ref="C811" r:id="rId996" display="Variant of FPCA"/>
+    <hyperlink ref="A812" r:id="rId997" display="FPCE-33YZ"/>
+    <hyperlink ref="C812" r:id="rId998" display="Variant of FPCE"/>
+    <hyperlink ref="A813" r:id="rId999" display="2160938-1"/>
+    <hyperlink ref="C813" r:id="rId1000" display="Variant of OCP"/>
+    <hyperlink ref="A814" r:id="rId1001" display="760253498"/>
+    <hyperlink ref="C814" r:id="rId1002" display="Variant of OCJ"/>
+    <hyperlink ref="A815" r:id="rId1003" display="2055554-2"/>
+    <hyperlink ref="C815" r:id="rId1004" display="Variant of OCJ"/>
+    <hyperlink ref="A816" r:id="rId1005" display="760253157"/>
+    <hyperlink ref="C816" r:id="rId1006" display="Variant of OCP"/>
+    <hyperlink ref="A817" r:id="rId1007" display="760256098"/>
+    <hyperlink ref="C817" r:id="rId1008" display="Variant of OCJ"/>
+    <hyperlink ref="A818" r:id="rId1009" display="760254331"/>
+    <hyperlink ref="C818" r:id="rId1010" display="Variant of OCJ"/>
+    <hyperlink ref="A819" r:id="rId1011" display="760254332"/>
+    <hyperlink ref="C819" r:id="rId1012" display="Variant of OCJ"/>
+    <hyperlink ref="A820" r:id="rId1013" display="EH0108-003"/>
+    <hyperlink ref="C820" r:id="rId1014" display="Variant of OCP"/>
+    <hyperlink ref="A821" r:id="rId1015" display="EH0108-004"/>
+    <hyperlink ref="C821" r:id="rId1016" display="Variant of OCP"/>
+    <hyperlink ref="A822" r:id="rId1017" display="EH0108-008"/>
+    <hyperlink ref="C822" r:id="rId1018" display="Variant of OCP"/>
+    <hyperlink ref="A823" r:id="rId1019" display="EH0194-008"/>
+    <hyperlink ref="C823" r:id="rId1020" display="Variant of OCP"/>
+    <hyperlink ref="A824" r:id="rId1021" display="AQGQPLCJ8"/>
+    <hyperlink ref="A825" r:id="rId1022" display="AQG2PMPHF"/>
+    <hyperlink ref="A826" r:id="rId1023" display="ARGMXCSGD"/>
+    <hyperlink ref="A827" r:id="rId1024" display="FSWLCUCWH"/>
+    <hyperlink ref="A828" r:id="rId1025" display="AQGMPLCGD"/>
+    <hyperlink ref="A829" r:id="rId1026" display="URXMTMTGD"/>
+    <hyperlink ref="A830" r:id="rId1027" display="AQGQPQPJ8"/>
+    <hyperlink ref="A831" r:id="rId1028" display="UJXQXQXTN"/>
+    <hyperlink ref="A832" r:id="rId1029" display="UJXQXQXTR"/>
+    <hyperlink ref="A833" r:id="rId1030" display="UGGQPQXTF"/>
+    <hyperlink ref="A834" r:id="rId1031" display="URGQXLUF8"/>
+    <hyperlink ref="A835" r:id="rId1032" display="UGGQPQXTH"/>
+    <hyperlink ref="A836" r:id="rId1033" display="UJXQXQXTU"/>
+    <hyperlink ref="A837" r:id="rId1034" display="URGQXQXF8"/>
+    <hyperlink ref="A838" r:id="rId1035" display="UGGQPQXTL"/>
+    <hyperlink ref="A839" r:id="rId1036" display="UJGQXQXT8"/>
+    <hyperlink ref="A840" r:id="rId1037" display="UGGQPQXTS"/>
+    <hyperlink ref="A841" r:id="rId1038" display="UJXQPQXTF"/>
+    <hyperlink ref="A842" r:id="rId1039" display="UJGQXQXTH"/>
+    <hyperlink ref="A843" r:id="rId1040" display="UGGQPQXTU"/>
+    <hyperlink ref="A844" r:id="rId1041" display="UGXQXQXT8"/>
+    <hyperlink ref="A845" r:id="rId1042" display="UJXQPQXTK"/>
+    <hyperlink ref="A846" r:id="rId1043" display="UGXQXQXTF"/>
+    <hyperlink ref="A847" r:id="rId1044" display="URXQPLUF8"/>
+    <hyperlink ref="A848" r:id="rId1045" display="UJXQPQXTM"/>
+    <hyperlink ref="A849" r:id="rId1046" display="UGXQXQXTK"/>
+    <hyperlink ref="A850" r:id="rId1047" display="URXQPUCF8"/>
+    <hyperlink ref="A851" r:id="rId1048" display="UJXQPQXTN"/>
+    <hyperlink ref="A852" r:id="rId1049" display="UGXQXQXTL"/>
+    <hyperlink ref="A853" r:id="rId1050" display="UJXQPQXTR"/>
+    <hyperlink ref="A854" r:id="rId1051" display="UQGQPQPF8"/>
+    <hyperlink ref="A855" r:id="rId1052" display="URXQXQXF8"/>
+    <hyperlink ref="A856" r:id="rId1053" display="UQGQPQXF8"/>
+    <hyperlink ref="A857" r:id="rId1054" display="URXQXUCF8"/>
+    <hyperlink ref="A858" r:id="rId1055" display="UGXQXQXTS"/>
+    <hyperlink ref="A859" r:id="rId1056" display="UQXMPMPUD"/>
+    <hyperlink ref="A860" r:id="rId1057" display="URGMPMPUD"/>
+    <hyperlink ref="A861" r:id="rId1058" display="URXMPMPUD"/>
+    <hyperlink ref="A862" r:id="rId1059" display="URXMXLUUD"/>
+    <hyperlink ref="A863" r:id="rId1060" display="UQXQFLUJ8"/>
+    <hyperlink ref="A864" r:id="rId1061" display="URXLCLCGD"/>
+    <hyperlink ref="A865" r:id="rId1062" display="UQGLCLCGD"/>
+    <hyperlink ref="A866" r:id="rId1063" display="UBWLCUC11"/>
+    <hyperlink ref="A867" r:id="rId1064" display="UGXQZQZTN"/>
+    <hyperlink ref="A868" r:id="rId1065" display="UQXRVRZ7R"/>
+    <hyperlink ref="A869" r:id="rId1066" display="AQGRPRG7R"/>
+    <hyperlink ref="A870" r:id="rId1067" display="ARGRPRG7R"/>
+    <hyperlink ref="A871" r:id="rId1068" display="UQXRZLU7R"/>
+    <hyperlink ref="A872" r:id="rId1069" display="UGXQZQZTS"/>
+    <hyperlink ref="A873" r:id="rId1070" display="UQXRZRZ7R"/>
+    <hyperlink ref="A874" r:id="rId1071" display="UQGRPLU7R"/>
+    <hyperlink ref="A875" r:id="rId1072" display="UQGRPRP7R"/>
+    <hyperlink ref="A876" r:id="rId1073" display="URGRPUC7R"/>
+    <hyperlink ref="A877" r:id="rId1074" display="UJXQZQZTF"/>
+    <hyperlink ref="A878" r:id="rId1075" display="URGRXRX7R"/>
+    <hyperlink ref="A879" r:id="rId1076" display="UJXQZQZTH"/>
+    <hyperlink ref="A880" r:id="rId1077" display="UGXRZRZ8H"/>
+    <hyperlink ref="A881" r:id="rId1078" display="UJXQZQZTM"/>
+    <hyperlink ref="A882" r:id="rId1079" display="UGXRZRZ8M"/>
+    <hyperlink ref="A883" r:id="rId1080" display="UGXQVQZTF"/>
+    <hyperlink ref="A884" r:id="rId1081" display="ARG2P2PHF"/>
+    <hyperlink ref="A885" r:id="rId1082" display="FRWMPMPHF"/>
+    <hyperlink ref="A886" r:id="rId1083" display="UGGQXQXTP"/>
+    <hyperlink ref="A887" r:id="rId1084" display="ARGRPLU7R"/>
+    <hyperlink ref="A888" r:id="rId1085" display="UGGQYQYTQ"/>
+    <hyperlink ref="A889" r:id="rId1086" display="AGGMYMWAD"/>
+    <hyperlink ref="A890" r:id="rId1087" display="FAWSCUC01"/>
+    <hyperlink ref="A891" r:id="rId1088" display="URGQWQWJ8"/>
+    <hyperlink ref="A892" r:id="rId1089" display="XPPCSRM/M"/>
+    <hyperlink ref="A893" r:id="rId1090" display="XPPCSR8/8"/>
+    <hyperlink ref="A894" r:id="rId1091" display="ARGQXLCJ8"/>
+    <hyperlink ref="A895" r:id="rId1092" display="AQGMXLUGD"/>
+    <hyperlink ref="A896" r:id="rId1093" display="AQGQPLUJ8"/>
+    <hyperlink ref="A897" r:id="rId1094" display="UJGQYQYTF"/>
+    <hyperlink ref="A898" r:id="rId1095" display="UJGQYQYTK"/>
+    <hyperlink ref="A899" r:id="rId1096" display="UJGQYQYTL"/>
+    <hyperlink ref="A900" r:id="rId1097" display="UJGQYQYTR"/>
+    <hyperlink ref="A901" r:id="rId1098" display="UJGQYQYTS"/>
+    <hyperlink ref="A902" r:id="rId1099" display="UGGQYQYTH"/>
+    <hyperlink ref="A903" r:id="rId1100" display="UGGQYQYTK"/>
+    <hyperlink ref="A904" r:id="rId1101" display="UGGQYQYTL"/>
+    <hyperlink ref="A905" r:id="rId1102" display="UGGQYQYTM"/>
+    <hyperlink ref="A906" r:id="rId1103" display="UGGQWQWT8"/>
+    <hyperlink ref="A907" r:id="rId1104" display="UGGQWQWTF"/>
+    <hyperlink ref="A908" r:id="rId1105" display="UGGQWQWTN"/>
+    <hyperlink ref="A909" r:id="rId1106" display="UGGQWQWTR"/>
+    <hyperlink ref="A910" r:id="rId1107" display="UGGQWQWTQ"/>
+    <hyperlink ref="A911" r:id="rId1108" display="URXQXQXHF"/>
+    <hyperlink ref="A912" r:id="rId1109" display="URX2PQPHF"/>
+    <hyperlink ref="A913" r:id="rId1110" display="URXMPMPHF"/>
+    <hyperlink ref="A914" r:id="rId1111" display="URXQXQXJ8"/>
+    <hyperlink ref="A915" r:id="rId1112" display="URXQPMPHF"/>
+    <hyperlink ref="A916" r:id="rId1113" display="URXMPMXHF"/>
+    <hyperlink ref="A917" r:id="rId1114" display="URX2XLCHF"/>
+    <hyperlink ref="A918" r:id="rId1115" display="URXQPMXHF"/>
+    <hyperlink ref="A919" r:id="rId1116" display="URX2XLUHF"/>
+    <hyperlink ref="A920" r:id="rId1117" display="URX2XQPHF"/>
+    <hyperlink ref="A921" r:id="rId1118" display="URX2CMPHF"/>
+    <hyperlink ref="A922" r:id="rId1119" display="URXQPQPJ8"/>
+    <hyperlink ref="A923" r:id="rId1120" display="URX2P2PHF"/>
+    <hyperlink ref="A924" r:id="rId1121" display="URXMFMFGD"/>
+    <hyperlink ref="A925" r:id="rId1122" display="ACGSGUCNC"/>
+    <hyperlink ref="A926" r:id="rId1123" display="AGGMPMXCH"/>
+    <hyperlink ref="A927" r:id="rId1124" display="AGGMPMXCK"/>
+    <hyperlink ref="A928" r:id="rId1125" display="AGGMPMXCL"/>
+    <hyperlink ref="A929" r:id="rId1126" display="AGGMXMXAF"/>
+    <hyperlink ref="A930" r:id="rId1127" display="AGGMPMPCH"/>
+    <hyperlink ref="A931" r:id="rId1128" display="AGGMXMXAG"/>
+    <hyperlink ref="A932" r:id="rId1129" display="AGGMPMPAF"/>
+    <hyperlink ref="A933" r:id="rId1130" display="AGGMXMXCG"/>
+    <hyperlink ref="A934" r:id="rId1131" display="AGGMXMXAH"/>
+    <hyperlink ref="A935" r:id="rId1132" display="ACGLGUCN1"/>
+    <hyperlink ref="A936" r:id="rId1133" display="AGGMXMXCH"/>
+    <hyperlink ref="A937" r:id="rId1134" display="AGGMXMPAF"/>
+    <hyperlink ref="A938" r:id="rId1135" display="ACGLGUCNC"/>
+    <hyperlink ref="A939" r:id="rId1136" display="AGGMXMXCK"/>
+    <hyperlink ref="A940" r:id="rId1137" display="AGGMXMXAL"/>
+    <hyperlink ref="A941" r:id="rId1138" display="AGGMXMPAG"/>
+    <hyperlink ref="A942" r:id="rId1139" display="AGGMPMXCD"/>
+    <hyperlink ref="A943" r:id="rId1140" display="AGGMPMPAK"/>
+    <hyperlink ref="A944" r:id="rId1141" display="AGGMXMXAM"/>
+    <hyperlink ref="A945" r:id="rId1142" display="ACGSFUCN1"/>
+    <hyperlink ref="A946" r:id="rId1143" display="AGGMXMPAK"/>
+    <hyperlink ref="A947" r:id="rId1144" display="AGGMPMXCG"/>
+    <hyperlink ref="A948" r:id="rId1145" display="AGGMPMPAM"/>
+    <hyperlink ref="A949" r:id="rId1146" display="AGGMXMPAL"/>
+    <hyperlink ref="A950" r:id="rId1147" display="AGGMXMXCM"/>
+    <hyperlink ref="A951" r:id="rId1148" display="AGXMPMPCM"/>
+    <hyperlink ref="A952" r:id="rId1149" display="AGXMXMPAG"/>
+    <hyperlink ref="A953" r:id="rId1150" display="AGXMPMXCD"/>
+    <hyperlink ref="A954" r:id="rId1151" display="AGXMXMXAL"/>
+    <hyperlink ref="A955" r:id="rId1152" display="AGXMPMPAL"/>
+    <hyperlink ref="A956" r:id="rId1153" display="AGXMPMPAM"/>
+    <hyperlink ref="A957" r:id="rId1154" display="AGXMPMXCG"/>
+    <hyperlink ref="A958" r:id="rId1155" display="AGXMXUCCH"/>
+    <hyperlink ref="A959" r:id="rId1156" display="AGXMXMPAM"/>
+    <hyperlink ref="A960" r:id="rId1157" display="AGXMXMXCF"/>
+    <hyperlink ref="A961" r:id="rId1158" display="AGXMXMXAD"/>
+    <hyperlink ref="A962" r:id="rId1159" display="AGXMPMPCG"/>
+    <hyperlink ref="A963" r:id="rId1160" display="AGXMPMPCH"/>
+    <hyperlink ref="A964" r:id="rId1161" display="AGXMXMXAF"/>
+    <hyperlink ref="A965" r:id="rId1162" display="AGXMPMPAD"/>
+    <hyperlink ref="A966" r:id="rId1163" display="AJGMPMPAK"/>
+    <hyperlink ref="A967" r:id="rId1164" display="AJGMPMXCD"/>
+    <hyperlink ref="A968" r:id="rId1165" display="AGXMPMPCK"/>
+    <hyperlink ref="A969" r:id="rId1166" display="AGXMPMXCM"/>
+    <hyperlink ref="A970" r:id="rId1167" display="AJGMPMXCF"/>
+    <hyperlink ref="A971" r:id="rId1168" display="AGXMPMPAF"/>
+    <hyperlink ref="A972" r:id="rId1169" display="AGXMXMXCK"/>
+    <hyperlink ref="A973" r:id="rId1170" display="AJGMPMXCG"/>
+    <hyperlink ref="A974" r:id="rId1171" display="AJGMPMPAG"/>
+    <hyperlink ref="A975" r:id="rId1172" display="AGXMXMPAF"/>
+    <hyperlink ref="A976" r:id="rId1173" display="AJGMPMXCH"/>
+    <hyperlink ref="A977" r:id="rId1174" display="AJGMXMXAM"/>
+    <hyperlink ref="A978" r:id="rId1175" display="AJGMXMPAK"/>
+    <hyperlink ref="A979" r:id="rId1176" display="AJGMXMXCD"/>
+    <hyperlink ref="A980" r:id="rId1177" display="AJGMPMXCL"/>
+    <hyperlink ref="A981" r:id="rId1178" display="AJGMPMPAM"/>
+    <hyperlink ref="A982" r:id="rId1179" display="AJGMXMXCF"/>
+    <hyperlink ref="A983" r:id="rId1180" display="AJGMXMPAM"/>
+    <hyperlink ref="A984" r:id="rId1181" display="AJGMPMXCM"/>
+    <hyperlink ref="A985" r:id="rId1182" display="FEXLCLC21"/>
+    <hyperlink ref="A986" r:id="rId1183" display="FEXSCSC21"/>
+    <hyperlink ref="A987" r:id="rId1184" display="FFWLCLC21"/>
+    <hyperlink ref="A988" r:id="rId1185" display="FFWLCLC42"/>
+    <hyperlink ref="A989" r:id="rId1186" display="FFWSASA21"/>
+    <hyperlink ref="A990" r:id="rId1187" display="FFWLCSA42"/>
+    <hyperlink ref="A991" r:id="rId1188" display="FFXLCSC42"/>
+    <hyperlink ref="A992" r:id="rId1189" display="FFXLCLC42"/>
+    <hyperlink ref="A993" r:id="rId1190" display="FGWMPMPAH"/>
+    <hyperlink ref="A994" r:id="rId1191" display="FGWMPMXAK"/>
+    <hyperlink ref="A995" r:id="rId1192" display="FGWMPMPAL"/>
+    <hyperlink ref="A996" r:id="rId1193" display="FGWMPMXAM"/>
+    <hyperlink ref="A997" r:id="rId1194" display="FGWMPMXAD"/>
+    <hyperlink ref="A998" r:id="rId1195" display="FGWMPMPAD"/>
+    <hyperlink ref="A999" r:id="rId1196" display="FGWMPMXAG"/>
+    <hyperlink ref="A1000" r:id="rId1197" display="FGWMPMPAF"/>
+    <hyperlink ref="A1001" r:id="rId1198" display="FGWMPMXAH"/>
+    <hyperlink ref="A1002" r:id="rId1199" display="FAWSCUC0A"/>
+    <hyperlink ref="A1003" r:id="rId1200" display="FAWLCUC0C"/>
+    <hyperlink ref="A1004" r:id="rId1201" display="FAXLCUC0B"/>
+    <hyperlink ref="A1005" r:id="rId1202" display="FAWSAUC0B"/>
+    <hyperlink ref="A1006" r:id="rId1203" display="FAWLCUC01"/>
+    <hyperlink ref="A1007" r:id="rId1204" display="FAXSCUC01"/>
+    <hyperlink ref="A1008" r:id="rId1205" display="FBWSCUC11"/>
+    <hyperlink ref="A1009" r:id="rId1206" display="FAXSCUC0B"/>
+    <hyperlink ref="A1010" r:id="rId1207" display="FAXSCUC0C"/>
+    <hyperlink ref="A1011" r:id="rId1208" display="FAXLCUC01"/>
+    <hyperlink ref="A1012" r:id="rId1209" display="FAXLCUC0A"/>
+    <hyperlink ref="A1013" r:id="rId1210" display="FBXSCUC11"/>
+    <hyperlink ref="A1014" r:id="rId1211" display="FBWLAUC11"/>
+    <hyperlink ref="A1015" r:id="rId1212" display="FBWSAUC11"/>
+    <hyperlink ref="A1016" r:id="rId1213" display="FDVLCLC42"/>
+    <hyperlink ref="A1017" r:id="rId1214" display="FDWLCLA21"/>
+    <hyperlink ref="A1018" r:id="rId1215" display="FDWSCSC21"/>
+    <hyperlink ref="A1019" r:id="rId1216" display="FDWLASA21"/>
+    <hyperlink ref="A1020" r:id="rId1217" display="FDWLCLA42"/>
+    <hyperlink ref="A1021" r:id="rId1218" display="FDWLCSC21"/>
+    <hyperlink ref="A1022" r:id="rId1219" display="FDWLCSC42"/>
+    <hyperlink ref="A1023" r:id="rId1220" display="FDWSASA21"/>
+    <hyperlink ref="A1024" r:id="rId1221" display="FDWSCSA21"/>
+    <hyperlink ref="A1025" r:id="rId1222" display="FDWSASA42"/>
+    <hyperlink ref="A1026" r:id="rId1223" display="FDXSCSC42"/>
+    <hyperlink ref="A1027" r:id="rId1224" display="FDXLCSC21"/>
+    <hyperlink ref="A1028" r:id="rId1225" display="FDXSCSC21"/>
+    <hyperlink ref="A1029" r:id="rId1226" display="UJGMXMXCL"/>
+    <hyperlink ref="A1030" r:id="rId1227" display="UJGQXQXBM"/>
+    <hyperlink ref="A1031" r:id="rId1228" display="UJGQPQXBM"/>
+    <hyperlink ref="A1032" r:id="rId1229" display="UJXMPMXAD"/>
+    <hyperlink ref="A1033" r:id="rId1230" display="UJXMPMXAF"/>
+    <hyperlink ref="A1034" r:id="rId1231" display="UJXMPMPCD"/>
+    <hyperlink ref="A1035" r:id="rId1232" display="UJXMPMXAH"/>
+    <hyperlink ref="A1036" r:id="rId1233" display="UJXMPMPCG"/>
+    <hyperlink ref="A1037" r:id="rId1234" display="UJXMPMXAK"/>
+    <hyperlink ref="A1038" r:id="rId1235" display="UJXMPMPCH"/>
+    <hyperlink ref="A1039" r:id="rId1236" display="UJXMPMXAL"/>
+    <hyperlink ref="A1040" r:id="rId1237" display="UJXMXMXAM"/>
+    <hyperlink ref="A1041" r:id="rId1238" display="UJXMPMXAM"/>
+    <hyperlink ref="A1042" r:id="rId1239" display="UJXMXMXCD"/>
+    <hyperlink ref="A1043" r:id="rId1240" display="UJXMXMXCF"/>
+    <hyperlink ref="A1044" r:id="rId1241" display="UJXMPMXCD"/>
+    <hyperlink ref="A1045" r:id="rId1242" display="UJXMPMXCM"/>
+    <hyperlink ref="A1046" r:id="rId1243" display="UJXMXMXAD"/>
+    <hyperlink ref="A1047" r:id="rId1244" display="UJXMXMXCH"/>
+    <hyperlink ref="A1048" r:id="rId1245" display="UJXMXMXAF"/>
+    <hyperlink ref="A1049" r:id="rId1246" display="UJXMXMXCK"/>
+    <hyperlink ref="A1050" r:id="rId1247" display="UJXMXMXAG"/>
+    <hyperlink ref="A1051" r:id="rId1248" display="UJXMXMXCL"/>
+    <hyperlink ref="A1052" r:id="rId1249" display="UJXMXMXCM"/>
+    <hyperlink ref="A1053" r:id="rId1250" display="AGXMXMXCM"/>
+    <hyperlink ref="A1054" r:id="rId1251" display="AJGMPMPCF"/>
+    <hyperlink ref="A1055" r:id="rId1252" display="AJXMPMPAF"/>
+    <hyperlink ref="A1056" r:id="rId1253" display="AJGMXMPAF"/>
+    <hyperlink ref="A1057" r:id="rId1254" display="AJGMXMXAG"/>
+    <hyperlink ref="A1058" r:id="rId1255" display="AJGMXMXCK"/>
+    <hyperlink ref="A1059" r:id="rId1256" display="AJXMPMPAG"/>
+    <hyperlink ref="A1060" r:id="rId1257" display="AJGMXMPAG"/>
+    <hyperlink ref="A1061" r:id="rId1258" display="AJGMXMXAH"/>
+    <hyperlink ref="A1062" r:id="rId1259" display="AJGMXMXCL"/>
+    <hyperlink ref="A1063" r:id="rId1260" display="AJXMPMPAH"/>
+    <hyperlink ref="A1064" r:id="rId1261" display="AJXMPMPCF"/>
+    <hyperlink ref="A1065" r:id="rId1262" display="AJGMXMXAK"/>
+    <hyperlink ref="A1066" r:id="rId1263" display="AJXMPMXCK"/>
+    <hyperlink ref="A1067" r:id="rId1264" display="AJXMPMPAL"/>
+    <hyperlink ref="A1068" r:id="rId1265" display="AJXMPMPCK"/>
+    <hyperlink ref="A1069" r:id="rId1266" display="AJXMXMXCH"/>
+    <hyperlink ref="A1070" r:id="rId1267" display="AJXMXMXAF"/>
+    <hyperlink ref="A1071" r:id="rId1268" display="AJXMPMXCM"/>
+    <hyperlink ref="A1072" r:id="rId1269" display="AJXMXMXCK"/>
+    <hyperlink ref="A1073" r:id="rId1270" display="AJGMPMPCL"/>
+    <hyperlink ref="A1074" r:id="rId1271" display="AQGMPMPGD"/>
+    <hyperlink ref="A1075" r:id="rId1272" display="AJXMPMPCM"/>
+    <hyperlink ref="A1076" r:id="rId1273" display="AJGMPMPCM"/>
+    <hyperlink ref="A1077" r:id="rId1274" display="AJXMXMPAF"/>
+    <hyperlink ref="A1078" r:id="rId1275" display="ARGMXMXGD"/>
+    <hyperlink ref="A1079" r:id="rId1276" display="AJXMXMXAK"/>
+    <hyperlink ref="A1080" r:id="rId1277" display="AJXMXMXCM"/>
+    <hyperlink ref="A1081" r:id="rId1278" display="AJXMXMPAG"/>
+    <hyperlink ref="A1082" r:id="rId1279" display="ARX2P2PHF"/>
+    <hyperlink ref="A1083" r:id="rId1280" display="AJXMXMPAH"/>
+    <hyperlink ref="A1084" r:id="rId1281" display="AJXMXMXAM"/>
+    <hyperlink ref="A1085" r:id="rId1282" display="AJXMXMXCD"/>
+    <hyperlink ref="A1086" r:id="rId1283" display="AJXMXMPAK"/>
+    <hyperlink ref="A1087" r:id="rId1284" display="ARX2X2XHF"/>
+    <hyperlink ref="A1088" r:id="rId1285" display="AQXMPMPGD"/>
+    <hyperlink ref="A1089" r:id="rId1286" display="AJXMXMXCG"/>
+    <hyperlink ref="A1090" r:id="rId1287" display="ARXMXMPGD"/>
+    <hyperlink ref="A1091" r:id="rId1288" display="AQXMXMXGD"/>
+    <hyperlink ref="A1092" r:id="rId1289" display="ARGMPMPGD"/>
+    <hyperlink ref="A1093" r:id="rId1290" display="FQWMPMXGD"/>
+    <hyperlink ref="A1094" r:id="rId1291" display="FQWMPSCGD"/>
+    <hyperlink ref="A1095" r:id="rId1292" display="FQXMPMXHF"/>
+    <hyperlink ref="A1096" r:id="rId1293" display="FQWMXMXGD"/>
+    <hyperlink ref="A1097" r:id="rId1294" display="FQXMPLCGD"/>
+    <hyperlink ref="A1098" r:id="rId1295" display="FQWMQMPGD"/>
+    <hyperlink ref="A1099" r:id="rId1296" display="FQWMXSCGD"/>
+    <hyperlink ref="A1100" r:id="rId1297" display="FQXMXMXHF"/>
+    <hyperlink ref="A1101" r:id="rId1298" display="FQXMXSCGD"/>
+    <hyperlink ref="A1102" r:id="rId1299" display="FQWMQMXGD"/>
+    <hyperlink ref="A1103" r:id="rId1300" display="FQXMXMXGD"/>
+    <hyperlink ref="A1104" r:id="rId1301" display="FQXMPMPHF"/>
+    <hyperlink ref="A1105" r:id="rId1302" display="FRWMPSCGD"/>
+    <hyperlink ref="A1106" r:id="rId1303" display="FRWMPLCGD"/>
+    <hyperlink ref="A1107" r:id="rId1304" display="FRXMXMXGD"/>
+    <hyperlink ref="A1108" r:id="rId1305" display="FRWMPMPGD"/>
+    <hyperlink ref="A1109" r:id="rId1306" display="FRXMPSCGD"/>
+    <hyperlink ref="A1110" r:id="rId1307" display="FRXMXMXHF"/>
+    <hyperlink ref="A1111" r:id="rId1308" display="FRWMPMXGD"/>
+    <hyperlink ref="A1112" r:id="rId1309" display="FRXMXSCGD"/>
+    <hyperlink ref="A1113" r:id="rId1310" display="FRXMPLCGD"/>
+    <hyperlink ref="A1114" r:id="rId1311" display="FSWLCLCWD"/>
+    <hyperlink ref="A1115" r:id="rId1312" display="FSWLCLCWF"/>
+    <hyperlink ref="A1116" r:id="rId1313" display="FSXLCLCWF"/>
+    <hyperlink ref="A1117" r:id="rId1314" display="FSWLCLCWM"/>
+    <hyperlink ref="A1118" r:id="rId1315" display="UAXLCUC0C"/>
+    <hyperlink ref="A1119" r:id="rId1316" display="UBXLCUC11"/>
+    <hyperlink ref="A1120" r:id="rId1317" display="UGGMPMPAF"/>
+    <hyperlink ref="A1121" r:id="rId1318" display="UFGLCLC21"/>
+    <hyperlink ref="A1122" r:id="rId1319" display="UFGLCLC42"/>
+    <hyperlink ref="A1123" r:id="rId1320" display="UFXLCLC21"/>
+    <hyperlink ref="A1124" r:id="rId1321" display="UFGLCUC42"/>
+    <hyperlink ref="A1125" r:id="rId1322" display="UFXLCLC42"/>
+    <hyperlink ref="A1126" r:id="rId1323" display="UDXLCLC21"/>
+    <hyperlink ref="A1127" r:id="rId1324" display="UDGLCUC42"/>
+    <hyperlink ref="A1128" r:id="rId1325" display="UFXLCUC21"/>
+    <hyperlink ref="A1129" r:id="rId1326" display="UFGLULU62"/>
+    <hyperlink ref="A1130" r:id="rId1327" display="UDGLULU62"/>
+    <hyperlink ref="A1131" r:id="rId1328" display="UFGLULUK2"/>
+    <hyperlink ref="A1132" r:id="rId1329" display="UDXLCUC42"/>
+    <hyperlink ref="A1133" r:id="rId1330" display="UDGLULUK2"/>
+    <hyperlink ref="A1134" r:id="rId1331" display="UGGMPMPCF"/>
+    <hyperlink ref="A1135" r:id="rId1332" display="UFXLULU62"/>
+    <hyperlink ref="A1136" r:id="rId1333" display="UGGMPMXAF"/>
+    <hyperlink ref="A1137" r:id="rId1334" display="UGGMPMXCF"/>
+    <hyperlink ref="A1138" r:id="rId1335" display="UDXLULU62"/>
+    <hyperlink ref="A1139" r:id="rId1336" display="UFXLULUK2"/>
+    <hyperlink ref="A1140" r:id="rId1337" display="UGGMPMXCG"/>
+    <hyperlink ref="A1141" r:id="rId1338" display="UGGMPMPCG"/>
+    <hyperlink ref="A1142" r:id="rId1339" display="UGGMXMXAG"/>
+    <hyperlink ref="A1143" r:id="rId1340" display="UGGMPMPAD"/>
+    <hyperlink ref="A1144" r:id="rId1341" display="UGGMPMXCK"/>
+    <hyperlink ref="A1145" r:id="rId1342" display="UGGMXMXCM"/>
+    <hyperlink ref="A1146" r:id="rId1343" display="UGGMXMXAK"/>
+    <hyperlink ref="A1147" r:id="rId1344" display="UGGMXMXAL"/>
+    <hyperlink ref="A1148" r:id="rId1345" display="UGGMXMXAM"/>
+    <hyperlink ref="A1149" r:id="rId1346" display="UGGMXMXCD"/>
+    <hyperlink ref="A1150" r:id="rId1347" display="UGGMXMXCF"/>
+    <hyperlink ref="A1151" r:id="rId1348" display="UGGMXMXCG"/>
+    <hyperlink ref="A1152" r:id="rId1349" display="UGGMXMXAD"/>
+    <hyperlink ref="A1153" r:id="rId1350" display="UGGMXMXAF"/>
+    <hyperlink ref="A1154" r:id="rId1351" display="UGGQPQXBM"/>
+    <hyperlink ref="A1155" r:id="rId1352" display="UGXMPMPCK"/>
+    <hyperlink ref="A1156" r:id="rId1353" display="UGXMPMPCL"/>
+    <hyperlink ref="A1157" r:id="rId1354" display="UGXMPMXAL"/>
+    <hyperlink ref="A1158" r:id="rId1355" display="UGXMPMPAF"/>
+    <hyperlink ref="A1159" r:id="rId1356" display="UGXMXMXAD"/>
+    <hyperlink ref="A1160" r:id="rId1357" display="UGXMPMPAH"/>
+    <hyperlink ref="A1161" r:id="rId1358" display="UGXMPMXCD"/>
+    <hyperlink ref="A1162" r:id="rId1359" display="UGXMXMXAF"/>
+    <hyperlink ref="A1163" r:id="rId1360" display="UGXMXMXAG"/>
+    <hyperlink ref="A1164" r:id="rId1361" display="UGXMPMXAF"/>
+    <hyperlink ref="A1165" r:id="rId1362" display="UGXMXMXAH"/>
+    <hyperlink ref="A1166" r:id="rId1363" display="UGXMPMPCD"/>
+    <hyperlink ref="A1167" r:id="rId1364" display="UGXMPMXAG"/>
+    <hyperlink ref="A1168" r:id="rId1365" display="UGXMPMXAH"/>
+    <hyperlink ref="A1169" r:id="rId1366" display="UGXMXMXCL"/>
+    <hyperlink ref="A1170" r:id="rId1367" display="UGXMXMXAL"/>
+    <hyperlink ref="A1171" r:id="rId1368" display="UGXMXMXAM"/>
+    <hyperlink ref="A1172" r:id="rId1369" display="UGXMPMPCF"/>
+    <hyperlink ref="A1173" r:id="rId1370" display="UGXMPMXCM"/>
+    <hyperlink ref="A1174" r:id="rId1371" display="UGXMPMPCG"/>
+    <hyperlink ref="A1175" r:id="rId1372" display="UGXMXMXCF"/>
+    <hyperlink ref="A1176" r:id="rId1373" display="UGXMXMXCG"/>
+    <hyperlink ref="A1177" r:id="rId1374" display="UGXQXQXBM"/>
+    <hyperlink ref="A1178" r:id="rId1375" display="UJGMPMPAK"/>
+    <hyperlink ref="A1179" r:id="rId1376" display="UJGMPMPAL"/>
+    <hyperlink ref="A1180" r:id="rId1377" display="UJGMPMPAM"/>
+    <hyperlink ref="A1181" r:id="rId1378" display="UJGMPMPCF"/>
+    <hyperlink ref="A1182" r:id="rId1379" display="UJGMPMPCH"/>
+    <hyperlink ref="A1183" r:id="rId1380" display="UJGMPMPCL"/>
+    <hyperlink ref="A1184" r:id="rId1381" display="UJGMPMXCF"/>
+    <hyperlink ref="A1185" r:id="rId1382" display="UJGMPMPCM"/>
+    <hyperlink ref="A1186" r:id="rId1383" display="UJGMPMXCK"/>
+    <hyperlink ref="A1187" r:id="rId1384" display="UJGMXMXAL"/>
+    <hyperlink ref="A1188" r:id="rId1385" display="UJGMPMXCL"/>
+    <hyperlink ref="A1189" r:id="rId1386" display="UJGMXMXCM"/>
+    <hyperlink ref="A1190" r:id="rId1387" display="UJGMXMXCF"/>
+    <hyperlink ref="A1191" r:id="rId1388" display="UJGMPMXAK"/>
+    <hyperlink ref="A1192" r:id="rId1389" display="UJGMXMXCG"/>
+    <hyperlink ref="A1193" r:id="rId1390" display="UJGMXMXCH"/>
+    <hyperlink ref="A1194" r:id="rId1391" display="UQGMPMXHF"/>
+    <hyperlink ref="A1195" r:id="rId1392" display="UQGMXMXHF"/>
+    <hyperlink ref="A1196" r:id="rId1393" display="URGMPMXHF"/>
+    <hyperlink ref="A1197" r:id="rId1394" display="URGMXMXHF"/>
+    <hyperlink ref="A1198" r:id="rId1395" display="URGQPQXHF"/>
+    <hyperlink ref="A1199" r:id="rId1396" display="FPCE-44YZ"/>
+    <hyperlink ref="C1199" r:id="rId1397" display="Variant of FPCE"/>
+    <hyperlink ref="A1200" r:id="rId1398" display="FPCE-55YZ"/>
+    <hyperlink ref="C1200" r:id="rId1399" display="Variant of FPCE"/>
+    <hyperlink ref="A1201" r:id="rId1400" display="FPCE-66YZ"/>
+    <hyperlink ref="C1201" r:id="rId1401" display="Variant of FPCE"/>
+    <hyperlink ref="A1202" r:id="rId1402" display="2160662-3"/>
+    <hyperlink ref="C1202" r:id="rId1403" display="Variant of OCP"/>
+    <hyperlink ref="A1203" r:id="rId1404" display="2160742-2"/>
+    <hyperlink ref="C1203" r:id="rId1405" display="Variant of OCP"/>
+    <hyperlink ref="A1204" r:id="rId1406" display="2160832-5"/>
+    <hyperlink ref="C1204" r:id="rId1407" display="Variant of OCJ"/>
+    <hyperlink ref="A1205" r:id="rId1408" display="2160872-5"/>
+    <hyperlink ref="C1205" r:id="rId1409" display="Variant of OCJ"/>
+    <hyperlink ref="A1206" r:id="rId1410" display="2160832-2"/>
+    <hyperlink ref="C1206" r:id="rId1411" display="Variant of OCJ"/>
+    <hyperlink ref="A1207" r:id="rId1412" display="3-2055554-0"/>
+    <hyperlink ref="C1207" r:id="rId1413" display="Variant of OCJ"/>
+    <hyperlink ref="A1208" r:id="rId1414" display="3-1920604-0"/>
+    <hyperlink ref="C1208" r:id="rId1415" display="Variant of OCJ"/>
+    <hyperlink ref="A1209" r:id="rId1416" display="3-1920606-0"/>
+    <hyperlink ref="C1209" r:id="rId1417" display="Variant of OCJ"/>
+    <hyperlink ref="A1210" r:id="rId1418" display="CC0936-000"/>
+    <hyperlink ref="C1210" r:id="rId1419" display="Variant of OCJ"/>
+    <hyperlink ref="A1211" r:id="rId1420" display="CC0872-000"/>
+    <hyperlink ref="C1211" r:id="rId1421" display="Variant of OCP"/>
+    <hyperlink ref="A1212" r:id="rId1422" display="CC0908-000"/>
+    <hyperlink ref="C1212" r:id="rId1423" display="Variant of OCJ"/>
+    <hyperlink ref="A1213" r:id="rId1424" display="CC2247-000"/>
+    <hyperlink ref="C1213" r:id="rId1425" display="Variant of OCP"/>
+    <hyperlink ref="A1214" r:id="rId1426" display="CC2979-000"/>
+    <hyperlink ref="C1214" r:id="rId1427" display="Variant of OCP"/>
+    <hyperlink ref="A1215" r:id="rId1428" display="CV6134-000"/>
+    <hyperlink ref="C1215" r:id="rId1429" display="Variant of OCJ"/>
+    <hyperlink ref="A1216" r:id="rId1430" display="EH0194-001"/>
+    <hyperlink ref="C1216" r:id="rId1431" display="Variant of OCP"/>
+    <hyperlink ref="A1217" r:id="rId1432" display="1-2055025-0"/>
+    <hyperlink ref="C1217" r:id="rId1433" display="Variant of OCJ"/>
+    <hyperlink ref="A1218" r:id="rId1434" display="1-2055372-5"/>
+    <hyperlink ref="C1218" r:id="rId1435" display="Variant of OCJ"/>
+    <hyperlink ref="A1219" r:id="rId1436" display="1-2055334-0"/>
+    <hyperlink ref="C1219" r:id="rId1437" display="Variant of OCP"/>
+    <hyperlink ref="A1220" r:id="rId1438" display="1-2055457-5"/>
+    <hyperlink ref="C1220" r:id="rId1439" display="Variant of OCJ"/>
+    <hyperlink ref="A1221" r:id="rId1440" display="1-1920604-5"/>
+    <hyperlink ref="C1221" r:id="rId1441" display="Variant of OCJ"/>
+    <hyperlink ref="A1222" r:id="rId1442" display="1-1920720-0"/>
+    <hyperlink ref="C1222" r:id="rId1443" display="Variant of OCJ"/>
+    <hyperlink ref="A1223" r:id="rId1444" display="1-1920721-0"/>
+    <hyperlink ref="C1223" r:id="rId1445" display="Variant of OCJ"/>
+    <hyperlink ref="A1224" r:id="rId1446" display="1-1920617-5"/>
+    <hyperlink ref="C1224" r:id="rId1447" display="Variant of OCJ"/>
+    <hyperlink ref="A1225" r:id="rId1448" display="1920608-1"/>
+    <hyperlink ref="C1225" r:id="rId1449" display="Variant of OCJ"/>
+    <hyperlink ref="A1226" r:id="rId1450" display="1920604-1"/>
+    <hyperlink ref="C1226" r:id="rId1451" display="Variant of OCJ"/>
+    <hyperlink ref="A1227" r:id="rId1452" display="1920533-3"/>
+    <hyperlink ref="C1227" r:id="rId1453" display="Variant of OCJ"/>
+    <hyperlink ref="A1228" r:id="rId1454" display="1920608-5"/>
+    <hyperlink ref="C1228" r:id="rId1455" display="Variant of OCJ"/>
+    <hyperlink ref="A1229" r:id="rId1456" display="1920617-2"/>
+    <hyperlink ref="C1229" r:id="rId1457" display="Variant of OCJ"/>
+    <hyperlink ref="A1230" r:id="rId1458" display="1920523-2"/>
+    <hyperlink ref="C1230" r:id="rId1459" display="Variant of OCP"/>
+    <hyperlink ref="A1231" r:id="rId1460" display="1920617-3"/>
+    <hyperlink ref="C1231" r:id="rId1461" display="Variant of OCJ"/>
+    <hyperlink ref="A1232" r:id="rId1462" display="1920604-5"/>
+    <hyperlink ref="C1232" r:id="rId1463" display="Variant of OCJ"/>
+    <hyperlink ref="A1233" r:id="rId1464" display="1920721-3"/>
+    <hyperlink ref="C1233" r:id="rId1465" display="Variant of OCJ"/>
+    <hyperlink ref="A1234" r:id="rId1466" display="1920675-3"/>
+    <hyperlink ref="C1234" r:id="rId1467" display="Variant of OCJ"/>
+    <hyperlink ref="A1235" r:id="rId1468" display="1920606-2"/>
+    <hyperlink ref="C1235" r:id="rId1469" display="Variant of OCJ"/>
+    <hyperlink ref="A1236" r:id="rId1470" display="1920606-3"/>
+    <hyperlink ref="C1236" r:id="rId1471" display="Variant of OCJ"/>
+    <hyperlink ref="A1237" r:id="rId1472" display="1920779-5"/>
+    <hyperlink ref="C1237" r:id="rId1473" display="Variant of OCJ"/>
+    <hyperlink ref="A1238" r:id="rId1474" display="2-1920606-0"/>
+    <hyperlink ref="C1238" r:id="rId1475" display="Variant of OCJ"/>
+    <hyperlink ref="A1239" r:id="rId1476" display="2-1920721-0"/>
+    <hyperlink ref="C1239" r:id="rId1477" display="Variant of OCJ"/>
+    <hyperlink ref="A1240" r:id="rId1478" display="2-1920751-0"/>
+    <hyperlink ref="C1240" r:id="rId1479" display="Variant of OCJ"/>
+    <hyperlink ref="A1241" r:id="rId1480" display="2-1920606-5"/>
+    <hyperlink ref="C1241" r:id="rId1481" display="Variant of OCJ"/>
+    <hyperlink ref="A1242" r:id="rId1482" display="2-2055442-5"/>
+    <hyperlink ref="C1242" r:id="rId1483" display="Variant of OCJ"/>
+    <hyperlink ref="A1243" r:id="rId1484" display="2-2055554-0"/>
+    <hyperlink ref="C1243" r:id="rId1485" display="Variant of OCJ"/>
+    <hyperlink ref="A1244" r:id="rId1486" display="2-2055253-0"/>
+    <hyperlink ref="C1244" r:id="rId1487" display="Variant of OCJ"/>
+    <hyperlink ref="A1245" r:id="rId1488" display="2055025-3"/>
+    <hyperlink ref="C1245" r:id="rId1489" display="Variant of OCJ"/>
+    <hyperlink ref="A1246" r:id="rId1490" display="2055253-3"/>
+    <hyperlink ref="C1246" r:id="rId1491" display="Variant of OCJ"/>
+    <hyperlink ref="A1247" r:id="rId1492" display="2055253-5"/>
+    <hyperlink ref="C1247" r:id="rId1493" display="Variant of OCJ"/>
+    <hyperlink ref="A1248" r:id="rId1494" display="2055083-2"/>
+    <hyperlink ref="C1248" r:id="rId1495" display="Variant of OCJ"/>
+    <hyperlink ref="A1249" r:id="rId1496" display="2055554-3"/>
+    <hyperlink ref="C1249" r:id="rId1497" display="Variant of OCJ"/>
+    <hyperlink ref="A1250" r:id="rId1498" display="2055253-2"/>
+    <hyperlink ref="C1250" r:id="rId1499" display="Variant of OCJ"/>
+    <hyperlink ref="A1251" r:id="rId1500" display="2055371-5"/>
+    <hyperlink ref="C1251" r:id="rId1501" display="Variant of OCJ"/>
+    <hyperlink ref="A1252" r:id="rId1502" display="2055025-2"/>
+    <hyperlink ref="C1252" r:id="rId1503" display="Variant of OCJ"/>
+    <hyperlink ref="A1253" r:id="rId1504" display="1712297"/>
+    <hyperlink ref="A1254" r:id="rId1505" display="760246159"/>
+    <hyperlink ref="C1254" r:id="rId1506" display="Variant of OCP"/>
+    <hyperlink ref="A1255" r:id="rId1507" display="760255329"/>
+    <hyperlink ref="C1255" r:id="rId1508" display="Variant of OCJ"/>
+    <hyperlink ref="A1256" r:id="rId1509" display="760255325"/>
+    <hyperlink ref="C1256" r:id="rId1510" display="Variant of OCJ"/>
+    <hyperlink ref="A1257" r:id="rId1511" display="760255326"/>
+    <hyperlink ref="C1257" r:id="rId1512" display="Variant of OCJ"/>
+    <hyperlink ref="A1258" r:id="rId1513" display="760255330"/>
+    <hyperlink ref="C1258" r:id="rId1514" display="Variant of OCJ"/>
+    <hyperlink ref="A1259" r:id="rId1515" display="760255332"/>
+    <hyperlink ref="C1259" r:id="rId1516" display="Variant of OCJ"/>
+    <hyperlink ref="A1260" r:id="rId1517" display="760253829"/>
+    <hyperlink ref="C1260" r:id="rId1518" display="Variant of OCJ"/>
+    <hyperlink ref="A1261" r:id="rId1519" display="1920617-5"/>
+    <hyperlink ref="C1261" r:id="rId1520" display="Variant of OCJ"/>
+    <hyperlink ref="A1262" r:id="rId1521" display="1-1920533-0"/>
+    <hyperlink ref="C1262" r:id="rId1522" display="Variant of OCJ"/>
+    <hyperlink ref="A1263" r:id="rId1523" display="760245627"/>
+    <hyperlink ref="C1263" r:id="rId1524" display="Variant of OCJ"/>
+    <hyperlink ref="A1264" r:id="rId1525" display="760245623"/>
+    <hyperlink ref="C1264" r:id="rId1526" display="Variant of OCJ"/>
+    <hyperlink ref="A1265" r:id="rId1527" display="1920838-2"/>
+    <hyperlink ref="C1265" r:id="rId1528" display="Variant of OCJ"/>
+    <hyperlink ref="A1266" r:id="rId1529" display="2055582-1"/>
+    <hyperlink ref="C1266" r:id="rId1530" display="Variant of OCJ"/>
+    <hyperlink ref="A1267" r:id="rId1531" display="2055582-3"/>
+    <hyperlink ref="C1267" r:id="rId1532" display="Variant of OCJ"/>
+    <hyperlink ref="A1268" r:id="rId1533" display="2055582-5"/>
+    <hyperlink ref="C1268" r:id="rId1534" display="Variant of OCJ"/>
+    <hyperlink ref="A1269" r:id="rId1535" display="2055442-2"/>
+    <hyperlink ref="C1269" r:id="rId1536" display="Variant of OCJ"/>
+    <hyperlink ref="A1270" r:id="rId1537" display="760251530"/>
+    <hyperlink ref="C1270" r:id="rId1538" display="Variant of OCJ"/>
+    <hyperlink ref="A1271" r:id="rId1539" display="760254676"/>
+    <hyperlink ref="C1271" r:id="rId1540" display="Variant of OCJ"/>
+    <hyperlink ref="A1272" r:id="rId1541" display="760245621"/>
+    <hyperlink ref="C1272" r:id="rId1542" display="Variant of OCJ"/>
+    <hyperlink ref="A1273" r:id="rId1543" display="760245908"/>
+    <hyperlink ref="C1273" r:id="rId1544" display="Variant of OCJ"/>
+    <hyperlink ref="A1274" r:id="rId1545" display="460158649"/>
+    <hyperlink ref="C1274" r:id="rId1546" display="Variant of OCJ"/>
+    <hyperlink ref="A1275" r:id="rId1547" display="760248794"/>
+    <hyperlink ref="C1275" r:id="rId1548" display="Variant of OCJ"/>
+    <hyperlink ref="A1276" r:id="rId1549" display="2056004-2"/>
+    <hyperlink ref="C1276" r:id="rId1550" display="Variant of OCJ"/>
+    <hyperlink ref="A1277" r:id="rId1551" display="2056004-4"/>
+    <hyperlink ref="C1277" r:id="rId1552" display="Variant of OCJ"/>
+    <hyperlink ref="A1278" r:id="rId1553" display="760248887"/>
+    <hyperlink ref="C1278" r:id="rId1554" display="Variant of OCJ"/>
+    <hyperlink ref="A1279" r:id="rId1555" display="760248889"/>
+    <hyperlink ref="C1279" r:id="rId1556" display="Variant of OCJ"/>
+    <hyperlink ref="A1280" r:id="rId1557" display="760248891"/>
+    <hyperlink ref="C1280" r:id="rId1558" display="Variant of OCJ"/>
+    <hyperlink ref="A1281" r:id="rId1559" display="2161003-2"/>
+    <hyperlink ref="C1281" r:id="rId1560" display="Variant of OCJ"/>
+    <hyperlink ref="A1282" r:id="rId1561" display="2161003-5"/>
+    <hyperlink ref="C1282" r:id="rId1562" display="Variant of OCJ"/>
+    <hyperlink ref="A1283" r:id="rId1563" display="1-2161003-0"/>
+    <hyperlink ref="C1283" r:id="rId1564" display="Variant of OCJ"/>
+    <hyperlink ref="A1284" r:id="rId1565" display="760252386"/>
+    <hyperlink ref="C1284" r:id="rId1566" display="Variant of OCJ"/>
+    <hyperlink ref="A1285" r:id="rId1567" display="2160485-5"/>
+    <hyperlink ref="C1285" r:id="rId1568" display="Variant of OCJ"/>
+    <hyperlink ref="A1286" r:id="rId1569" display="760242835"/>
+    <hyperlink ref="C1286" r:id="rId1570" display="Variant of OCJ"/>
+    <hyperlink ref="A1287" r:id="rId1571" display="1920720-2"/>
+    <hyperlink ref="C1287" r:id="rId1572" display="Variant of OCJ"/>
+    <hyperlink ref="A1288" r:id="rId1573" display="760252179"/>
+    <hyperlink ref="C1288" r:id="rId1574" display="Variant of OCJ"/>
+    <hyperlink ref="A1289" r:id="rId1575" display="760254256"/>
+    <hyperlink ref="C1289" r:id="rId1576" display="Variant of OCJ"/>
+    <hyperlink ref="A1290" r:id="rId1577" display="760250501"/>
+    <hyperlink ref="C1290" r:id="rId1578" display="Variant of OCJ"/>
+    <hyperlink ref="A1291" r:id="rId1579" display="760250505"/>
+    <hyperlink ref="C1291" r:id="rId1580" display="Variant of OCJ"/>
+    <hyperlink ref="A1292" r:id="rId1581" display="760250498"/>
+    <hyperlink ref="C1292" r:id="rId1582" display="Variant of OCJ"/>
+    <hyperlink ref="A1293" r:id="rId1583" display="760254432"/>
+    <hyperlink ref="C1293" r:id="rId1584" display="Variant of OCJ"/>
+    <hyperlink ref="A1294" r:id="rId1585" display="760254253"/>
+    <hyperlink ref="C1294" r:id="rId1586" display="Variant of OCJ"/>
+    <hyperlink ref="A1295" r:id="rId1587" display="760253382"/>
+    <hyperlink ref="C1295" r:id="rId1588" display="Variant of OCJ"/>
+    <hyperlink ref="A1296" r:id="rId1589" display="760252490"/>
+    <hyperlink ref="C1296" r:id="rId1590" display="Variant of OCJ"/>
+    <hyperlink ref="A1297" r:id="rId1591" display="760254484"/>
+    <hyperlink ref="C1297" r:id="rId1592" display="Variant of OCJ"/>
+    <hyperlink ref="A1298" r:id="rId1593" display="2160832-3"/>
+    <hyperlink ref="C1298" r:id="rId1594" display="Variant of OCJ"/>
+    <hyperlink ref="A1299" r:id="rId1595" display="760250822"/>
+    <hyperlink ref="C1299" r:id="rId1596" display="Variant of OCJ"/>
+    <hyperlink ref="A1300" r:id="rId1597" display="760250366"/>
+    <hyperlink ref="C1300" r:id="rId1598" display="Variant of OCJ"/>
+    <hyperlink ref="A1301" r:id="rId1599" display="2-2055025-5"/>
+    <hyperlink ref="C1301" r:id="rId1600" display="Variant of OCJ"/>
+    <hyperlink ref="A1302" r:id="rId1601" display="760250392"/>
+    <hyperlink ref="C1302" r:id="rId1602" display="Variant of OCJ"/>
+    <hyperlink ref="A1303" r:id="rId1603" display="760254255"/>
+    <hyperlink ref="C1303" r:id="rId1604" display="Variant of OCJ"/>
+    <hyperlink ref="A1304" r:id="rId1605" display="760254252"/>
+    <hyperlink ref="C1304" r:id="rId1606" display="Variant of OCJ"/>
+    <hyperlink ref="A1305" r:id="rId1607" display="2055554-1"/>
+    <hyperlink ref="C1305" r:id="rId1608" display="Variant of OCJ"/>
+    <hyperlink ref="A1306" r:id="rId1609" display="760239117"/>
+    <hyperlink ref="C1306" r:id="rId1610" display="Variant of OCJ"/>
+    <hyperlink ref="A1307" r:id="rId1611" display="2160872-3"/>
+    <hyperlink ref="C1307" r:id="rId1612" display="Variant of OCJ"/>
+    <hyperlink ref="A1308" r:id="rId1613" display="2160363-1"/>
+    <hyperlink ref="C1308" r:id="rId1614" display="Variant of OCJ"/>
+    <hyperlink ref="A1309" r:id="rId1615" display="2160363-2"/>
+    <hyperlink ref="C1309" r:id="rId1616" display="Variant of OCJ"/>
+    <hyperlink ref="A1310" r:id="rId1617" display="760254921"/>
+    <hyperlink ref="C1310" r:id="rId1618" display="Variant of OCJ"/>
+    <hyperlink ref="A1311" r:id="rId1619" display="760253384"/>
+    <hyperlink ref="C1311" r:id="rId1620" display="Variant of OCJ"/>
+    <hyperlink ref="A1312" r:id="rId1621" display="760253712"/>
+    <hyperlink ref="C1312" r:id="rId1622" display="Variant of OCJ"/>
+    <hyperlink ref="A1313" r:id="rId1623" display="1-2055083-5"/>
+    <hyperlink ref="C1313" r:id="rId1624" display="Variant of OCJ"/>
+    <hyperlink ref="A1314" r:id="rId1625" display="3-2055083-0"/>
+    <hyperlink ref="C1314" r:id="rId1626" display="Variant of OCJ"/>
+    <hyperlink ref="A1315" r:id="rId1627" display="760253275"/>
+    <hyperlink ref="C1315" r:id="rId1628" display="Variant of OCJ"/>
+    <hyperlink ref="A1316" r:id="rId1629" display="1920604-2"/>
+    <hyperlink ref="C1316" r:id="rId1630" display="Variant of OCJ"/>
+    <hyperlink ref="A1317" r:id="rId1631" display="760242789"/>
+    <hyperlink ref="C1317" r:id="rId1632" display="Variant of OCP"/>
+    <hyperlink ref="A1318" r:id="rId1633" display="2160852-2"/>
+    <hyperlink ref="C1318" r:id="rId1634" display="Variant of OCP"/>
+    <hyperlink ref="A1319" r:id="rId1635" display="760242776"/>
+    <hyperlink ref="C1319" r:id="rId1636" display="Variant of OCP"/>
+    <hyperlink ref="A1320" r:id="rId1637" display="2160937-1"/>
+    <hyperlink ref="C1320" r:id="rId1638" display="Variant of OCP"/>
+    <hyperlink ref="A1321" r:id="rId1639" display="760243059"/>
+    <hyperlink ref="C1321" r:id="rId1640" display="Variant of OCP"/>
+    <hyperlink ref="A1322" r:id="rId1641" display="760251765"/>
+    <hyperlink ref="C1322" r:id="rId1642" display="Variant of OCJ"/>
+    <hyperlink ref="A1323" r:id="rId1643" display="760251764"/>
+    <hyperlink ref="C1323" r:id="rId1644" display="Variant of OCJ"/>
+    <hyperlink ref="A1324" r:id="rId1645" display="760251760"/>
+    <hyperlink ref="C1324" r:id="rId1646" display="Variant of OCJ"/>
+    <hyperlink ref="A1325" r:id="rId1647" display="760251758"/>
+    <hyperlink ref="C1325" r:id="rId1648" display="Variant of OCJ"/>
+    <hyperlink ref="A1326" r:id="rId1649" display="760251757"/>
+    <hyperlink ref="C1326" r:id="rId1650" display="Variant of OCP"/>
+    <hyperlink ref="A1327" r:id="rId1651" display="760251756"/>
+    <hyperlink ref="C1327" r:id="rId1652" display="Variant of OCP"/>
+    <hyperlink ref="A1328" r:id="rId1653" display="760250062"/>
+    <hyperlink ref="C1328" r:id="rId1654" display="Variant of OCP"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId1736"/>
+    <tablePart r:id="rId1655"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>