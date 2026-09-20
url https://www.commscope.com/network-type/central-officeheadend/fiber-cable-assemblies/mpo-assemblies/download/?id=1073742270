--- v1 (2026-07-26)
+++ v2 (2026-09-20)
@@ -11,139 +11,1528 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1956" count="6522">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1954" count="6515">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>UQGRPUC7R</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Propel | SYSTIMAX ULL</t>
+  </si>
+  <si>
+    <t>UQG</t>
+  </si>
+  <si>
+    <t>Fiber array cable assembly</t>
+  </si>
+  <si>
+    <t>UJXQZQZTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJX</t>
+  </si>
+  <si>
+    <t>Fiber trunk cable assembly</t>
+  </si>
+  <si>
+    <t>UQGRXLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 UPC (Pinned) to LC Uniboot UPC, Fiber Array Cable Assembly, 16-Fiber,  Plenum</t>
+  </si>
+  <si>
+    <t>UJXQZQZTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQVQZT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGX</t>
+  </si>
+  <si>
+    <t>UQGRXRX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to MPO16 (Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8L</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQPQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJG</t>
+  </si>
+  <si>
+    <t>UJGQPQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQPQPF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX</t>
+  </si>
+  <si>
+    <t>UJGQPQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>FGWMXMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (pinned) to MPO (pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>SYSTIMAX InstaPATCH® 360</t>
+  </si>
+  <si>
+    <t>FGW</t>
+  </si>
+  <si>
+    <t>ARGMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen, Method-A Polarity: Method A</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL</t>
+  </si>
+  <si>
+    <t>ARG</t>
+  </si>
+  <si>
+    <t>UGGMWMWAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 Female with Push-Pull Boot to MPO12 Female with Push-Pull Boot, Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGG</t>
+  </si>
+  <si>
+    <t>UJGQPQPT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Unpinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGMWMWGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 Push-Pull(Unpinned) to MPO12 Push-Pull (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQGMYMWGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 Push-Pull (Pinned) to MPO12 Push-Pull (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum. Method A</t>
+  </si>
+  <si>
+    <t>AQG</t>
+  </si>
+  <si>
+    <t>URXMVMVGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 APC (Unpinned) to MPO12 APC (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX</t>
+  </si>
+  <si>
+    <t>ARGRPLA7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Method A Singlemode MPO16 Non-Pinned to LC/APC, Fiber Cable Assembly, Low Smoke Zero Halogen/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPCP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 288-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UQGQWQWJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) Push-Pull to MPO8 (Unpinned) Push-Pull, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRWRW7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push-Pull to MPO16 (Non-Pinned) Push-Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UNGRXQX3W</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to MPO8 (Pinned), Fiber Ruggedized Fanout Cable Assembly, 576-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UNG</t>
+  </si>
+  <si>
+    <t>Ruggedized fanout</t>
+  </si>
+  <si>
+    <t>URGMPLUUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-pinned) to LC Uniboot, Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URG</t>
+  </si>
+  <si>
+    <t>FJXMPUCAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to Unconnectorized, InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJX</t>
+  </si>
+  <si>
+    <t>AQXQPQPF8</t>
+  </si>
+  <si>
+    <t>AQX</t>
+  </si>
+  <si>
+    <t>URXMPLUF2</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Unpinned to LC/UPC Uniboot 12-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>UJXMXMXCP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 288-Fiber, LSZH, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>Propel</t>
+  </si>
+  <si>
+    <t>MRGQW2QW28R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2, MPO8 (Unpinned) to MPO8 (Unpinned), 2x2 Shuffle Cable Assembly, LSZH</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL | Propel</t>
+  </si>
+  <si>
+    <t>MRG</t>
+  </si>
+  <si>
+    <t>MJGQW2QW23M</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2, MPO8 (Unpinned) to MPO8 (Unpinned), 2x2 Shuffle Cable Assembly, 144-Fiber, LSZH</t>
+  </si>
+  <si>
+    <t>MJG</t>
+  </si>
+  <si>
+    <t>URGQWLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGQWLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQWQWF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGQWQWF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQYQYT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTQ</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly,128-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQYQYT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly,32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly,64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQWQWT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTQ</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 128-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGMWMWCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGMWMWCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 36-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 288-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGMWMWUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGMPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>URGMPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGQXQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Pinned) to MPO/8(Pinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGQPQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Unpinned) to MPO/8(Unpinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>UQGQPQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Unpinned) to MPO/8(Unpinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQGQPQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Unpinned) to MPO/8(Pinned), 24-Fiber,Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQGQXQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Pinned) to MPO/8(Pinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>AQGMPLUGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to LC/UPC Uniboot, Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>ARGMPLUGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to LC/UPC Uniboot, Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FQWMPMPHF</t>
+  </si>
+  <si>
+    <t>Singlemode, MPO/12(Unpinned) to MPO/12(Unpinned), InstaPATCH® 360 Array Cord, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQW</t>
+  </si>
+  <si>
+    <t>URG2X2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Extension Cable Assembly, 24-Fiber, LSZH</t>
+  </si>
+  <si>
+    <t>URXRVQX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, 16F MM APC MPO (Unpinned) to 8F MPO (pinned), Fiber Extension Cable Assembly, 16-Fiber, Dual rate (LSZH/RISER)</t>
+  </si>
+  <si>
+    <t>ARGQPLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO8 Unpinned to LC/UPC Uniboot, 8-Fiber Array Cord, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>AQGQPQPF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to MPO8 (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRWUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRYUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGRWRW3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRWRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>AQGRWRW3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>AQGRYUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>ARGRWRW3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRYRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRWRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRWUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>UQGRWLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber,  Plenum</t>
+  </si>
+  <si>
+    <t>URGRWLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRYLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>ARGRWLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>AQGRWLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>UJGQWQYTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXMPMXUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Non-Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQPQPTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Unpinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGMPMPAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMPAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMPAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGGMXMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UQXQPQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQPQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQXLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQXQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQXQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQXQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQXQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQPLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQPQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQPQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQPUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQXUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQPQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQPQPF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQXQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXQPQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGQPLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXQXLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQXQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQPQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQXQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQPQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQXQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMPAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMXMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXQPQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 QSFP (Unpinned) to MPO8 QSFP (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMPAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO (Unpinned) to MPO (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UJGMXMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UJGMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>URXRVQP7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, 16F MM APC MPO (Unpinned) to 8F MPO (Unpinned), Fiber Extension Cable Assembly, 16-Fiber, Dual rate (LSZH/RISER)</t>
+  </si>
+  <si>
+    <t>ARGQPCSJ8</t>
+  </si>
+  <si>
+    <t>Singlemode MPO8 (Unpinned) to CS/UPC 8-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>UQXRVUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRZUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGRPLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRPRP7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to MPO16 (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRPRX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to MPO16 (Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGRPRX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to MPO16 (Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGRXLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to LC Uniboot UPC, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
     <t>UJXQZQZTN</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...10 lines deleted...]
-  <si>
     <t>UGGRXRX8H</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
   </si>
   <si>
-    <t>UGG</t>
-[...1 lines deleted...]
-  <si>
     <t>UGXQVQZTH</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
   </si>
   <si>
-    <t>UGX</t>
-[...1 lines deleted...]
-  <si>
     <t>UJXQZQZTR</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UQGRXUC7R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
-    <t>UQG</t>
-[...4 lines deleted...]
-  <si>
     <t>UJXQZQZTS</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UGGRXRX8M</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGXQVQZTL</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGXRZRZ8R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGXQVQZTM</t>
@@ -214,119 +1603,1136 @@
   <si>
     <t>UJXQVQZTK</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UJXQVQZTM</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UJXQVQZTN</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>URXQZLUF8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
-    <t>URX</t>
-[...1 lines deleted...]
-  <si>
     <t>UGXQZQZT8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
   </si>
   <si>
     <t>URXQZQZF8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
+    <t>UJGQXQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGQXLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQXQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGQXQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQXQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQPQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber,  Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGX</t>
+  </si>
+  <si>
+    <t>FGXMXMXAD</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Cross Connect Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMXMXAF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Cross Connect Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAH</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Extension Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FJWMPMXAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJW</t>
+  </si>
+  <si>
+    <t>FJWMPMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UJXMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXQXQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO QSFP (Pinned) to MPO QSFP (Pinned), Pre-terminated Trunk Cable, MPO8, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJXQPQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO QSFP (Unpinned) to MPO QSFP (Pinned), Pre-terminated Trunk Cable, MPO8, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJXMXMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UQGMXMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQPLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Unpinned to LC/UPC 8-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQGQPLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO8 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO12 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQPQPJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) TeraSpeed® MPO/8 (Unpinned) to MPO/8 (Unpinned), 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQPQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX2XLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Pinned to LC/UPC 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQGQXLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX2XLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Pinned to LC/UPC Uniboot 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQXQPQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Unpinned) to MPO/8 (Unpinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQXMXLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX2CMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGMPMPGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UQXMXLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO12 Pinned to LC/UPC Uniboot 12-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQXQPQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Unpinned) to MPO/8 (Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQX2P2PHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQPQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQPQPJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Unpinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQXMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMXMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>URGMXLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO/12 (Pinned) to LC/UPC Uniboot, 12-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UQX2PLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQXQFQFJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 unpinned MPO-08 Polarity and Gender Changeable Fiber Array Cable Assembly, , Plenum</t>
+  </si>
+  <si>
+    <t>UQXQXLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Pinned to LC/UPC Uniboot 8-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>URGQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Pinned to LC/UPC 8-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>UQXQXQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Pinned) to MPO/8 (Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQX2PLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC Uniboot 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>URGMXMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGQXLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO8 QSFP (Pinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQX2PQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Unpinned) to MPO8 QSFP (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQPLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Unpinned to LC/UPC 8-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>URGMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQXQPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO8 QSFP (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQXLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO8 Pinned to LC/UPC Uniboot, 8-Fiber Array Cord, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UQX2X2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQXQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQXQPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO8 QSFP (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2PLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC 24-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>AGGMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGG</t>
+  </si>
+  <si>
+    <t>AGGMXMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGX</t>
+  </si>
+  <si>
+    <t>AGGMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXUCCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXUCCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO-12 (Pinned) to MPO-12 (Unpinned), Pre-terminated Trunk Cable, 96-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJGMPMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJG</t>
+  </si>
+  <si>
+    <t>AJGMPMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGXMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJGMPMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGXMXMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJGMXMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGXMXMXAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJGMPMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AQGMXMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJXMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJX</t>
+  </si>
+  <si>
+    <t>AQGMXMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJXMXMXAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO-12 (Pinned) to MPO-12 (Pinned), Pre-terminated Trunk Cable, 96-Fiber, LSZH, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AQX2P2PHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQV</t>
+  </si>
+  <si>
+    <t>ARX2X2PHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Pinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARX</t>
+  </si>
+  <si>
+    <t>AJXMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AQX2X2PHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Pinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQX2X2XHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJXMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARXMPMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AQXMXMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJXMXMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARXMXMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
     <t>UJXQVQZTU</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>URXQZUCF8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UQXQVLUF8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
   </si>
   <si>
-    <t>UQX</t>
-[...1 lines deleted...]
-  <si>
     <t>URXRZLU7R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>URXRVLU7R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UJXRZRZ8R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UGXQZQZTK</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
   </si>
   <si>
     <t>UJGRXRX8H</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
-    <t>UJG</t>
-[...1 lines deleted...]
-  <si>
     <t>URXRZUC7R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UJGRXRX8L</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>URXRVUC7R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO16 APC  APC (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UJGRXRX8N</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UQXQZLUF8</t>
@@ -337,1062 +2743,327 @@
   <si>
     <t>UQXQZQZF8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
   </si>
   <si>
     <t>UJGRXRX8S</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UJGRXRX8U</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UQXRVLU7R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
-    <t>URXRVQP7R</t>
-[...1010 lines deleted...]
-    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC 24-Fiber Low Smoke Zero Halogen Array Cord</t>
+    <t>AGXMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO-12 (Pinned) to MPO-12 (Unpinned), Pre-terminated Trunk Cable, 12-Fiber, LSZH, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARGMXMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>FQWMPMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMXLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMPMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQX</t>
+  </si>
+  <si>
+    <t>FQXMPSCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMQLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Equipment) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMPLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMXLCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMPMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FRWMQMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Equipment) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRW</t>
+  </si>
+  <si>
+    <t>FRXMPMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRX</t>
+  </si>
+  <si>
+    <t>FRXMPMPHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>FRWMXLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMPMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMPMXHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber,LSZH array cord</t>
+  </si>
+  <si>
+    <t>FRWMXMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMXLCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRWMXSCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UJXMPMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Low Smoke Zero Halogen (LSZH)</t>
   </si>
   <si>
     <t>URXQPLUJ8</t>
   </si>
   <si>
     <t>Ultra Low Loss OM4 MPO8 Unpinned to LC/UPC Uniboot 8-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
   </si>
   <si>
     <t>URX2X2XHF</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO/24 (Pinned) to MPO/24 (Pinned), 24-Fiber, Low Smoke Zero Halogen (LSZH) / Riser</t>
   </si>
   <si>
     <t>URXMPMXGD</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
   </si>
   <si>
     <t>URX2C2PHF</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4, MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
   </si>
@@ -1429,1725 +3100,1686 @@
   <si>
     <t>URXQPQXHF</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Unpinned) to MPO/8 (Pinned), 24-Fiber,LSZH array cord</t>
   </si>
   <si>
     <t>URXMXMXHF</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, LSZH array cord</t>
   </si>
   <si>
     <t>URXQPQXJ8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
   </si>
   <si>
     <t>URXQXLCJ8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
   </si>
   <si>
-    <t>FQWMPMPGD</t>
-[...1673 lines deleted...]
-    <t>Ultra Low Loss (ULL) Singlemode, MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+    <t>UGGMXMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 QSFP (Unpinned) to MPO8 QSFP (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO (Unpinned) to MPO (Pinned), Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMXMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MP12O (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMXMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXQXQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 QSFP (Pinned) to MPO8 QSFP (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGMPMPAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGQXQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO QSFP (Pinned) to MPO QSFP (Pinned), Pre-terminated Trunk Cable, MPO8, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGQPQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO QSFP (Unpinned) to MPO QSFP (Pinned), Pre-terminated Trunk Cable, MPO8, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJXMPMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UQGMXLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO12 (Pinned) to LC/UPC Unitboot, Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQPLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPMPGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Pinned to LC/UPC 8-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQGMXLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO8 QSFP (Pinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMXLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO12 Pinned to LC/UPC 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQX2C2PHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMXLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQX2C2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Unpinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGMPLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO12 Unpinned to LC/UPC Uniboot 24-Fiber Low Smoke Zero Halogen Riser Array Cord</t>
+  </si>
+  <si>
+    <t>UQX2XQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Pinned) to MPO8 QSFP (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQPQPJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to MPO8 (Unpinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMFMFGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) Polarity and Gender Changeable,  Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGMPMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQXMXMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGMXLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQX2P2XHF</t>
+  </si>
+  <si>
+    <t>UQXQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4 MPO/12 (Unpinned) to LC/UPC Uniboot, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQPQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UQXMPMPGD</t>
+  </si>
+  <si>
+    <t>URGMXLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) TeraSpeed® MPO/12 (Pinned) to LC/UPC Uniboot, 24-Fiber, LSZH/Riser</t>
+  </si>
+  <si>
+    <t>UQXQPLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQXQPLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Unpinned to LC/UPC Uniboot 8-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQXQXQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGMPLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGQPLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO8 QSFP (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2P2XHF</t>
+  </si>
+  <si>
+    <t>URGQPLUJ8</t>
+  </si>
+  <si>
+    <t>URXQFQFJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 unpinned MPO-08 Polarity and Gender Changeable Fiber Array Cable Assembly, , Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>URXMPLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO12 Unpinned to LC/UPC Uniboot 12-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URXQXLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Pinned to LC/UPC Uniboot 8-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URXQPLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMPMPGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2PLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC Uniboot 24-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URXQXQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Pinned) to MPO/8 (Pinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>URX2PQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Unpinned) to MPO8 QSFP (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>URXQXQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO8 QSFP (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber,LSZH array cord</t>
+  </si>
+  <si>
+    <t>URX2XLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Pinned to LC/UPC 24-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>URXQPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO8 QSFP (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2XLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Pinned to LC/UPC Uniboot 24-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URX2XQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Pinned) to MPO8 QSFP (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2CMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQPQPJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to MPO8 (Unpinned), 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2P2PHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>URXMFMFGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4  MPO12 (Unpinned) Polarity and Gender Changeable, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UJXMPMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, OFNR Riser | Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>AGGMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJGMPMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AGXMXMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJGMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AQGMPMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJXMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Dual Rated LSZH/Riser, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARGMXMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARX2P2PHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UGGMPMPAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGQWQWTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTQ</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 128-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGQWQWTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQVQPF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 UPC (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGMWMWCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 288-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGMWMWCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 36-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGMWLUUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to LC/UPC Uniboot, Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQGMPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQGMXMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(ale) to MPO/12(Pinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>URGMPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGMXMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGQPQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Unpinned) to MPO/8(Pinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>ARX2X2XHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Method A,  Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AQXMPMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AJXMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>ARXMXMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AQXMXMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>ARGMPMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARG2P2PHF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRWMPMPHF</t>
+  </si>
+  <si>
+    <t>Singlemode, MPO/12(Unpinned) to MPO/12(Unpinned), InstaPATCH® 360 Array Cord, 24-Fiber, LSZH &amp; OFNR</t>
+  </si>
+  <si>
+    <t>UGGQXQXTP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned) Pre-terminated Trunk Cable, Plenum, 288-Fiber</t>
+  </si>
+  <si>
+    <t>UJXQXQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGQXLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQXQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGQXQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGQPQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
   </si>
   <si>
     <t>UJGQXQXT8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UGGQPQXTS</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
   </si>
   <si>
     <t>UJXQPQXTF</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UJGQXQXTH</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
@@ -3253,167 +4885,380 @@
   <si>
     <t>URGMPMPUD</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-pinned) to MPO12 (Non-pinned), Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>URXMPMPUD</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO12 (Non-Pinned) to MPO12 (Non-Pinned), Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>URXMXLUUD</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to LC Uniboot, Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UQXQFLUJ8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MTPPro8 to LC Uniboot, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
   </si>
   <si>
+    <t>UGXQZQZTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRVRZ7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to MPO16  APC (Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQGRPRG7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 UPC (Non-Pinned) to MPO16 (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>ARGRPRG7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 UPC (Non-Pinned) to MPO16 (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber,  Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXRZLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRZRZ7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRPLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 UPC (Non-Pinned) to LC Uniboot UPC, Fiber Array Cable Assembly, 16-Fiber,  Plenum</t>
+  </si>
+  <si>
+    <t>UQGRPRP7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to MPO16 (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URGRPUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRXRX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to MPO16 (Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8H</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQZQZTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
     <t>AQGQPLCJ8</t>
   </si>
   <si>
     <t>AQG2PMPHF</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode, MPO/24(Unpinned) to MPO/12(Unpinned), 24-Fiber, Plenum, Array Cord</t>
   </si>
   <si>
     <t>ARGMXCSGD</t>
   </si>
   <si>
     <t>Singlemode MPO12 (pinned) to CS/UPC 12-Fiber Low Smoke Zero Halogen Array Cord</t>
   </si>
   <si>
     <t>AQGMPLCGD</t>
   </si>
   <si>
     <t>URXMTMTGD</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4  MPO12 (Pinned) Polarity and Gender Changeable, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
   </si>
   <si>
     <t>AQGQPQPJ8</t>
   </si>
   <si>
-    <t>UQGMPMXHF</t>
-[...44 lines deleted...]
-    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned) Pre-terminated Trunk Cable, Plenum, 288-Fiber</t>
+    <t>FGWMPMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FJWMPMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMXMXAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMXMXAF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Cross Connect Cable, 24-Fiber, LSZH</t>
+  </si>
+  <si>
+    <t>FJXMPMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAH</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Extension Cable, 48-Fiber, LSZH</t>
   </si>
   <si>
     <t>ARGRPLU7R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode, MPO16 (Non-Pinned) to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
   </si>
   <si>
     <t>UGGQYQYTQ</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 128-Fiber, Plenum</t>
   </si>
   <si>
     <t>AGGMYMWAD</t>
   </si>
   <si>
     <t>Singlemode MPO12 Male with Push-Pull Boot to MPO12 Female with Push-Pull boot, Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
   </si>
   <si>
     <t>URGQWQWJ8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) Push-Pull to MPO8 (Unpinned) Push-Pull, Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
   </si>
   <si>
     <t>ARGQXLCJ8</t>
   </si>
   <si>
     <t>Ultra Low Loss Singlemode MPO8 Pinned to LC/UPC 8-Fiber, Method A, Low Smoke Zero Halogen Array Cord</t>
   </si>
   <si>
     <t>AQGMXLUGD</t>
   </si>
   <si>
     <t>Singlemode MPO12 (Pinned) to LC/UPC Uniboot, Array Cord, 12-Fiber, Plenum</t>
   </si>
   <si>
     <t>AQGQPLUJ8</t>
   </si>
   <si>
-    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
-[...1 lines deleted...]
-  <si>
     <t>UJGQYQYTF</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UJGQYQYTK</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UJGQYQYTL</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UJGQYQYTR</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UJGQYQYTS</t>
@@ -3436,120 +5281,288 @@
   <si>
     <t>UGGQYQYTL</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGGQYQYTM</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGGQWQWT8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGGQWQWTF</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
   </si>
   <si>
-    <t>UGGQWQWTN</t>
-[...68 lines deleted...]
-    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+    <t>UGXRZRZ8M</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8N</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGRXRX8L</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8Q</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 128-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQZQZTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGGRXRX8N</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGRXRX8R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXQVQZT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQVLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8H</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQVQVF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8L</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQVQZF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQVUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8M</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8N</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQZQZTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8Q</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 128-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQVQVF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Non-Pinned), Fiber Array Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXRVRV7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to MPO16  APC (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8S</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXRZRZ7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQVQZF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URXRVRZ7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to MPO16  APC (Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8U</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQZQZTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQVUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGRXRX8M</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UGXQZQZTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGRXRX8Q</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 128-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGRXRX8R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UQXQZUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRVRV7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to MPO16  APC (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>UQGRWRW3R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>UQGRYRY3R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>UQGRWRY3R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>URGRYRY3R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
@@ -3736,1973 +5749,50 @@
   <si>
     <t>UQXQXUCF8</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8 (pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
   </si>
   <si>
     <t>UJXQXQXTL</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>UGXQPQXTS</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
   </si>
   <si>
     <t>UJXQXQXTM</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
-    <t>UJXQXQXTN</t>
-[...1921 lines deleted...]
-  <si>
     <t>FQWMPMXGD</t>
   </si>
   <si>
     <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
   </si>
   <si>
     <t>FQWMPSCGD</t>
   </si>
   <si>
     <t>Singlemode MPO (Unpinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
   </si>
   <si>
     <t>FQXMPMXHF</t>
   </si>
   <si>
     <t>LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber, Plenum array cord</t>
   </si>
   <si>
     <t>FQWMXMXGD</t>
   </si>
   <si>
     <t>Singlemode MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
   </si>
   <si>
     <t>FQXMPLCGD</t>
@@ -5783,146 +5873,50 @@
     <t>OM4 MPO (Unpinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
   </si>
   <si>
     <t>FRXMXMXHF</t>
   </si>
   <si>
     <t>LazrSPEED® 550 OM4, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, LSZH array cord</t>
   </si>
   <si>
     <t>FRWMPMXGD</t>
   </si>
   <si>
     <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
   </si>
   <si>
     <t>FRXMXSCGD</t>
   </si>
   <si>
     <t>OM4 MPO (Pinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
   </si>
   <si>
     <t>FRXMPLCGD</t>
   </si>
   <si>
     <t>OM4 MPO (Unpinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
-  </si>
-[...94 lines deleted...]
-    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -6023,75 +6017,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J960" totalsRowShown="0">
-  <autoFilter ref="A1:J960"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J959" totalsRowShown="0">
+  <autoFilter ref="A1:J959"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztn" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8h" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzth" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztr" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxuc7r" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzts" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8m" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztl" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8r" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztm" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8s" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztr" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8q" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8u" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzts" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztu" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8s" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztf" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8u" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzth" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztk" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztm" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztn" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzluf8" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzt8" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzqzf8" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztu" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzucf8" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvluf8" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzlu7r" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvlu7r" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8r" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztk" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8h" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzuc7r" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8l" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvuc7r" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8n" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzluf8" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzqzf8" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8s" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8u" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvlu7r" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvqp7r" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqpcsj8" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvuc7r" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztr" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztu" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzuc7r" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrplu7r" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrprp7r" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrprx7r" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzt8" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrprx7r" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrxlu7r" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrpuc7r" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztk" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxlu7r" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztl" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzt8" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxrx7r" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8l" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpah" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpak" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcl" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpal" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcm" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpam" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxam" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcd" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxad" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcd" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxag" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxah" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpch" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxch" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcl" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxah" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxak" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpck" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxal" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcl" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcm" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcf" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxch" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpck" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxck" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcl" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcl" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcm" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcg" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcf" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcg" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxbm" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxbm" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxah" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxak" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxal" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtm" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluf8" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtn" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxf8" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxucf8" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtu" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtl" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtm" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxt8" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtn" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtf" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxth" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtk" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtl" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtm" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqpf8" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtn" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxf8" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtr" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtf" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxluf8" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxth" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxf8" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtk" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxts" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtr" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtu" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluf8" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmphf" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmphf" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxhf" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqphf" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqphf" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxhf" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxhf" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmplugd" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmplugd" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpag" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpak" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxal" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpam" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpal" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmxmxad" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpam" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxaf" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmxmxaf" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxaf" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxag" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpag" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxah" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxam" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxam" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpaf" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpag" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpah" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxad" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpam" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpad" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxah" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxal" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxam" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxal" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpag" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpak" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpal" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxaf" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxag" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxak" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxmxgd" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmplcgd" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqplcj8" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluhf" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpluhf" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqpj8" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxj8" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmxgd" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xlchf" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluj8" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xluhf" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqphf" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxlcgd" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2cmphf" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmpgd" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxlugd" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxhf" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2p2phf" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxj8" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqpj8" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmplcgd" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxmxhf" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxlugd" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2plchf" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqfqfj8" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxluj8" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxlcj8" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxhf" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2pluhf" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxmxgd" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluhf" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2pqphf" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqplcj8" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmplcgd" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpmphf" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluj8" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2x2xhf" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxj8" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpmxhf" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmplcgd" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2plchf" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpluj8" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2x2xhf" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmxgd" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2c2phf" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2c2xhf" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxlcgd" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqphf" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxlugd" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxmxgd" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxhf" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxmxhf" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxj8" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxlcj8" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmpgd" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxlcgd" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmxgd" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpscgd" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqlcgd" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmplcgd" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxlcgd" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmpgd" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmqmxgd" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmpgd" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmphf" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxlcgd" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmxgd" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmxhf" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxmxgd" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxlcgd" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxscgd" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcd" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpam" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcf" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxad" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcg" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpad" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcm" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpck" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpad" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpag" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcl" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxak" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcm" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpah" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpah" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcf" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpal" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcl" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcd" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpah" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcf" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpak" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccf" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpah" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccg" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcf" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpak" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxam" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpal" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcd" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcd" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxch" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcf" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxucck" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxck" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccl" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcg" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcl" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccm" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxch" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxag" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpad" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpal" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcl" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxah" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpaf" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpad" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpag" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpah" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxak" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpah" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxck" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpal" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcl" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcd" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcg" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxad" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpad" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpad" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxaf" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxch" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccd" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpak" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcg" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcm" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcg" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxal" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpch" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcl" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpch" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxad" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpam" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpck" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcd" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcl" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxag" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpad" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxmpgd" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxah" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcl" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxmpgd" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcd" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxmxgd" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxal" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcf" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2p2phf" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2x2phf" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxch" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxck" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxak" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcm" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpad" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxam" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxad" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcf" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcg" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxch" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxch" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxck" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxak" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxck" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxbm" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcm" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcl" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcd" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpch" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcd" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxal" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcg" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxam" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpad" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpck" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcd" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpaf" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpah" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcg" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxad" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxah" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxch" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxaf" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxak" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxag" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxam" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcm" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxah" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcd" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxad" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxck" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxaf" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxag" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxag" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcg" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2x2phf" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2x2xhf" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxch" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcf" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpal" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmpmpgd" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmxmpgd" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpam" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmxmxgd" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmxmxad" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmplcgd" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwad" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqpt8" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmwmwgd" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmymwgd" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmvmvgd" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrpla7r" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcp" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwqwj8" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwrw7r" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ungrxqx3w" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/mrgqw2qw28r" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/mjgqw2qw23m" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwluf8" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwluf8" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwqwf8" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwqwf8" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyt8" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyth" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytm" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytn" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytu" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytq" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyt8" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytf" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytn" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytr" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyts" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytu" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwth" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtk" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtl" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtm" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwts" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtu" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwt8" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtm" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtn" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtr" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwts" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtq" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtu" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqpf8" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxf8" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxt8" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpucf8" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxts" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtk" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxucf8" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtm" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtn" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtr" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxt8" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtf" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxth" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtk" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqpf8" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtl" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxth" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxf8" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluf8" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxluf8" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtm" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxts" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtn" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtu" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtr" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtu" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpluud" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpucah" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxqpqpf8" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcm" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcd" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcg" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwch" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcn" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycl" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycm" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycf" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymyck" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcf" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcg" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcl" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcp" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcn" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymych" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymyck" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmwmwud" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqyth" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpluf2" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcp" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmphf" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urg2x2xhf" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvqx7r" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqpluj8" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpqpf8" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxud" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqpts" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwuc3r" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgryuc3r" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwrw3r" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwry3r" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwrw3r" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgryuc3r" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwrw3r" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argryry3r" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwry3r" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwuc3r" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwlu7r" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwlu7r" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrylu7r" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwlu7r" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwlu7r" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxt8" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxts" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtf" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxth" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtu" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxt8" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtk" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtf" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpluf8" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtm" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtk" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpucf8" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtn" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtl" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtr" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqpf8" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxf8" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxf8" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxucf8" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxts" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmpud" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmpud" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmpud" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxluud" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqfluj8" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqplcj8" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqg2pmphf" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxcsgd" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmplcgd" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmtmtgd" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpqpj8" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmxhf" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxmxhf" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmxhf" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxmxhf" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxhf" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arg2p2phf" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmphf" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtp" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrplu7r" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytq" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmymwad" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwqwj8" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqxlcj8" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxlugd" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpluj8" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytf" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytk" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytl" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytr" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyts" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyth" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytk" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytl" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytm" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwt8" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtf" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtn" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtr" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtq" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtf" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwth" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtk" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtl" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtu" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqpf8" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcl" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcf" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwck" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwrw3r" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgryry3r" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwry3r" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgryry3r" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwuc3r" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgryuc3r" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgryry3r" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwry3r" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwuc3r" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argryuc3r" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrylu7r" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrylu7r" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrylu7r" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtl" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpucf8" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtr" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxt8" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxts" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtf" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxth" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtk" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxt8" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtf" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxth" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtk" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpluf8" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtl" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtm" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxt8" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpucf8" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtn" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxts" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtr" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtu" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxucf8" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtl" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxts" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtm" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtn" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtr" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtf" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluf8" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxth" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtu" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxf8" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtl" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcp" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycd" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycg" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymych" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcd" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwch" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwck" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcm" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycm" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycd" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycf" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycg" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycl" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmwluud" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztn" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvrz7r" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrprg7r" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrprg7r" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzlu7r" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzts" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzrz7r" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrplu7r" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrprp7r" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrpuc7r" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztf" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrxrx7r" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzth" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8h" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztm" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8m" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztf" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8n" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztk" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8l" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8q" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztu" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8n" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztn" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8r" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzt8" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvluf8" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztl" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8h" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqvf8" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8l" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqzf8" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvucf8" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztr" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8m" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzts" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8n" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztf" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8q" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvqvf8" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzth" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvrv7r" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8s" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzrz7r" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvqzf8" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvrz7r" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8u" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztl" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvucf8" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8m" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztm" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8q" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8r" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzucf8" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvrv7r" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxch" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxck" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcl" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxaf" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpch" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxag" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpaf" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcg" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxah" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxch" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpaf" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxck" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxal" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpag" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcd" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpak" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxam" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpak" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcg" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpam" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpal" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcm" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcm" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpag" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcd" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxal" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpal" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpam" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcg" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxucch" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpam" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcf" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxad" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcg" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpch" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxaf" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpad" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpak" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcd" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpck" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcm" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcf" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpaf" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxck" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcg" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpag" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpaf" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxch" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxam" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpak" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcd" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcl" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpam" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcf" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpam" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcm" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcm" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcf" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpaf" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpaf" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxag" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxck" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpag" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpag" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxah" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcl" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpah" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcf" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxak" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxck" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpal" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpck" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxch" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxaf" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcm" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxck" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcl" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmpmpgd" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcm" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcm" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpaf" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxmxgd" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxak" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcm" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpag" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2p2phf" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpah" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxam" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcd" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpak" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2x2xhf" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmpmpgd" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcg" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmxmpgd" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmxmxgd" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmpmpgd" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpah" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxak" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpal" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxam" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxad" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpad" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxag" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpaf" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxah" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxad" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpad" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpaf" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpah" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpak" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxak" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxal" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpad" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpak" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxaf" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpal" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxag" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpaf" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxak" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmxmxad" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpah" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmxmxaf" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpam" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxad" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxah" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxah" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcg" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxak" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpch" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxal" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxam" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxam" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcd" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcf" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcd" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcm" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxad" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxch" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxaf" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxck" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxag" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcl" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcm" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxad" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxaf" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxbm" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpck" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcl" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxal" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpaf" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxad" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpah" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcd" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxaf" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxag" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxaf" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxah" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcd" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxag" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxah" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcl" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxal" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxam" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcf" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcm" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcg" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcf" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcg" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxbm" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpak" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpal" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpam" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcf" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpch" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcl" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcf" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcm" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxck" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxal" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcl" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcm" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcf" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxak" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcg" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxch" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcl" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxbm" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxbm" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxad" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxaf" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcd" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxluhf" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmplugd" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxj8" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluj8" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmpgd" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxlcj8" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlcgd" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluhf" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlchf" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2c2phf" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlugd" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxhf" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2c2xhf" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpluhf" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xqphf" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqpj8" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmfmfgd" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmxgd" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxmxgd" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxlcgd" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2p2xhf" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxlcj8" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmplugd" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxj8" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmpgd" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxluhf" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqplcj8" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmphf" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpluj8" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxj8" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxgd" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmplugd" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluhf" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2p2xhf" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluj8" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqfqfj8" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmplugd" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxluj8" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqplcj8" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmpgd" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2pluhf" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxhf" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2pqphf" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmphf" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxj8" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpmphf" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmxhf" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xlchf" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpmxhf" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xluhf" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xqphf" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2cmphf" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqpj8" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2p2phf" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmfmfgd" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmxgd" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpscgd" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmxhf" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxmxgd" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmplcgd" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqmpgd" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxscgd" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxmxhf" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxscgd" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqmxgd" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxmxgd" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmphf" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpscgd" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmplcgd" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxmxgd" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmpgd" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpscgd" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxmxhf" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmxgd" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxscgd" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmplcgd" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpaf" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcf" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxaf" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcf" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcg" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcg" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxag" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpad" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxck" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcm" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxak" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxal" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxam" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcd" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcf" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcg" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrpuc7r" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztk" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxlu7r" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztl" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzt8" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxrx7r" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8l" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtf" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxth" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtk" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtl" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtm" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqpf8" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtn" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmxmxad" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmplcgd" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwad" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqpt8" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmwmwgd" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmymwgd" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmvmvgd" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrpla7r" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcp" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwqwj8" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwrw7r" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ungrxqx3w" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpluud" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpucah" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxqpqpf8" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpluf2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcp" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/mrgqw2qw28r" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/mjgqw2qw23m" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwluf8" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwluf8" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwqwf8" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwqwf8" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyt8" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyth" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytm" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytn" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytu" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytq" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyt8" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytf" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytn" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytr" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyts" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytu" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwth" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtk" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtl" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtm" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwts" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtu" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwt8" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtm" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtn" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtr" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwts" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtq" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcm" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcd" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcg" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwch" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcn" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycl" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycm" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycf" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymyck" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcf" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcg" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcl" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcp" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcn" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymych" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymyck" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmwmwud" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmphf" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmphf" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxhf" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqphf" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqphf" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxhf" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxhf" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmplugd" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmplugd" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmphf" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urg2x2xhf" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvqx7r" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqpluj8" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpqpf8" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwuc3r" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgryuc3r" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwrw3r" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwry3r" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwrw3r" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgryuc3r" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwrw3r" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argryry3r" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwry3r" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwuc3r" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwlu7r" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwlu7r" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrylu7r" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwlu7r" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwlu7r" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqyth" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxud" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqpts" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpah" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpak" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcl" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpal" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcm" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpam" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxam" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcd" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxad" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcd" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxag" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxah" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpch" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxch" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcl" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxah" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxak" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpck" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxal" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcl" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcm" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxf8" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtr" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtf" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxluf8" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxth" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxf8" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtk" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxts" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtr" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtu" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluf8" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtu" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxf8" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxt8" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpucf8" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxts" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtk" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxucf8" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtm" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtn" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtr" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxt8" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtf" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxth" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtk" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqpf8" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtl" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxth" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxf8" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluf8" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxluf8" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtm" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxts" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtn" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtu" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtr" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtu" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxch" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxck" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxak" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcm" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpad" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxam" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxad" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcf" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcg" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxch" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxch" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxck" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxak" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxck" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxbm" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcm" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcl" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcd" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpch" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcd" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxal" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcg" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxam" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpad" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpck" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcd" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpaf" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpah" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcg" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxad" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxah" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxch" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxaf" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxak" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxag" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxam" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcm" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxah" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcd" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxad" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxck" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxaf" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxag" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvqp7r" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqpcsj8" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvuc7r" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztr" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztu" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzuc7r" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrplu7r" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrprp7r" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrprx7r" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzt8" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrprx7r" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrxlu7r" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztn" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8h" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzth" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztr" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxuc7r" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzts" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8m" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztl" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8r" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztm" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8s" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztr" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8q" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8u" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzts" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztu" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8s" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztf" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8u" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzth" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztk" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztm" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztn" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzluf8" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzt8" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzqzf8" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtm" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluf8" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtn" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxf8" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxucf8" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtu" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtl" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtm" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxt8" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtn" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpag" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpak" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxal" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpam" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpal" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmxmxad" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpam" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxaf" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmxmxaf" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxaf" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxag" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpag" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxah" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxam" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxam" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpaf" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpag" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpah" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxad" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpam" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpad" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxah" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxal" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxam" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxal" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpag" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpak" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpal" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxaf" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxag" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxak" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcf" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxch" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpck" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxck" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcl" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcl" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcm" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcg" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcf" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcg" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxbm" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxbm" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxah" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxak" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxal" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxmxgd" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmplcgd" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqplcj8" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluhf" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpluhf" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqpj8" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxj8" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmxgd" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xlchf" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluj8" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xluhf" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqphf" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxlcgd" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2cmphf" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmpgd" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxlugd" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxhf" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2p2phf" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxj8" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqpj8" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmplcgd" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxmxhf" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxlugd" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2plchf" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqfqfj8" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxluj8" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxlcj8" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxhf" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2pluhf" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxmxgd" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluhf" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2pqphf" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqplcj8" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmplcgd" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpmphf" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluj8" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2x2xhf" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxj8" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpmxhf" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmplcgd" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2plchf" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcd" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpam" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcf" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxad" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcg" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpad" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcm" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpck" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpad" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpag" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcl" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxak" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcm" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpah" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpah" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcf" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpal" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcl" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcd" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpah" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcf" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpak" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccf" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpah" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccg" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcf" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpak" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxam" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpal" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcd" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcd" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxch" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcf" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxucck" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxck" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccl" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcg" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcl" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccm" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxch" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxag" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpad" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpal" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcl" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxah" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpaf" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpad" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpag" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpah" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxak" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpah" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxck" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpal" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxmpgd" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcd" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxmxgd" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxal" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcf" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2p2phf" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2x2phf" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcg" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2x2phf" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2x2xhf" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxch" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcf" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpal" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmpmpgd" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmxmpgd" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpam" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmxmxgd" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztu" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzucf8" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvluf8" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzlu7r" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvlu7r" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8r" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztk" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8h" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzuc7r" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8l" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvuc7r" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8n" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzluf8" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzqzf8" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8s" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8u" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvlu7r" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcl" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcd" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcg" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxad" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpad" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpad" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxaf" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxch" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccd" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpak" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcg" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcm" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcg" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxal" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpch" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcl" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpch" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxad" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpam" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpck" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcd" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcl" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxag" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpad" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxmpgd" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxah" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcl" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmpgd" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxlcgd" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmxgd" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpscgd" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqlcgd" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmplcgd" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxlcgd" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmpgd" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmqmxgd" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmpgd" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmphf" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxlcgd" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmxgd" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmxhf" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxmxgd" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxlcgd" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxscgd" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxag" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpluj8" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2x2xhf" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmxgd" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2c2phf" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2c2xhf" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxlcgd" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqphf" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxlugd" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxmxgd" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxhf" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxmxhf" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxj8" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxlcj8" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxad" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxaf" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxbm" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpck" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcl" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxal" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpaf" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxad" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpah" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcd" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxaf" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxag" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxaf" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxah" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcd" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxag" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxah" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcl" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxal" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxam" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcf" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcm" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcg" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcf" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcg" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxbm" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpak" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpal" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpam" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcf" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpch" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcl" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcf" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcm" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxck" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxal" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcl" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcm" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcf" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxak" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcg" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxch" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcl" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxbm" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxbm" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxad" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxaf" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcd" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxluhf" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmplugd" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxj8" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluj8" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmpgd" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxlcj8" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlcgd" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluhf" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlchf" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2c2phf" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlugd" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxhf" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2c2xhf" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpluhf" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xqphf" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqpj8" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmfmfgd" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmxgd" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxmxgd" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxlcgd" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2p2xhf" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxlcj8" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmplugd" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxj8" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmpgd" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxluhf" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqplcj8" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmphf" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpluj8" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxj8" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxgd" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmplugd" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluhf" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2p2xhf" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluj8" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqfqfj8" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmplugd" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxluj8" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqplcj8" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmpgd" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2pluhf" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxhf" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2pqphf" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmphf" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxj8" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpmphf" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmxhf" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xlchf" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpmxhf" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xluhf" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xqphf" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2cmphf" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqpj8" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2p2phf" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmfmfgd" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxah" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcg" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxak" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpch" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxal" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxam" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxam" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcd" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcf" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcd" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcm" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxad" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxch" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxaf" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxck" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxag" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcl" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcm" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxch" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxck" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcl" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxaf" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpch" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxag" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpaf" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcg" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxah" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxch" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpaf" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxck" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxal" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpag" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcd" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpak" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxam" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpak" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcg" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpam" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpal" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcm" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcm" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpag" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcd" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxal" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpal" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpam" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcg" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxucch" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpam" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcf" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxad" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcg" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpch" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxaf" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpad" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpak" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcd" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpck" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcm" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcf" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpaf" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxck" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcg" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpag" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpaf" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxch" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxam" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpak" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcd" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcl" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpam" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcf" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpam" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcm" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcm" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcf" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpaf" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpaf" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxag" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxck" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpag" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpag" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxah" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcl" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpah" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcf" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxak" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxck" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpal" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpck" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxch" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxaf" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcm" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxck" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcl" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmpmpgd" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcm" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcm" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpaf" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxmxgd" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxak" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcm" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpag" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2p2phf" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpah" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxam" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcd" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpak" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpaf" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcf" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxaf" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcf" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcg" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcg" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxag" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpad" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxck" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcm" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxak" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxal" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxam" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcd" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcf" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcg" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtn" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtr" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtq" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtf" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwth" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtk" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtl" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtu" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqpf8" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcl" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcf" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwck" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcp" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycd" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycg" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymych" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcd" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwch" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwck" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcm" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycm" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycd" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycf" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycg" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycl" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmwluud" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmxhf" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxmxhf" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmxhf" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxmxhf" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxhf" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2x2xhf" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmpmpgd" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcg" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmxmpgd" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmxmxgd" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmpmpgd" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arg2p2phf" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmphf" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtp" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtn" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtr" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtf" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluf8" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxth" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtu" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxf8" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtl" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxt8" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxts" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtf" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxth" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtu" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxt8" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtk" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtf" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpluf8" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtm" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtk" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpucf8" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtn" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtl" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtr" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqpf8" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxf8" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxf8" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxucf8" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxts" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmpud" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmpud" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmpud" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxluud" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqfluj8" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztn" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvrz7r" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrprg7r" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrprg7r" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzlu7r" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzts" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzrz7r" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrplu7r" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrprp7r" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrpuc7r" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztf" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrxrx7r" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzth" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8h" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztm" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqplcj8" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqg2pmphf" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxcsgd" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmplcgd" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmtmtgd" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpqpj8" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpah" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxak" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpal" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxam" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxad" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpad" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxag" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpaf" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxah" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxad" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpad" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpaf" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpah" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpak" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxak" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxal" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpad" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpak" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxaf" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpal" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxag" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpaf" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxak" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmxmxad" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpah" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmxmxaf" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpam" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxad" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxah" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrplu7r" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytq" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmymwad" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwqwj8" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqxlcj8" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxlugd" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpluj8" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytf" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytk" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytl" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytr" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyts" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyth" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytk" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytl" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytm" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwt8" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtf" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8m" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztf" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8n" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztk" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8l" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8q" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztu" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8n" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztn" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8r" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzt8" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvluf8" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztl" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8h" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqvf8" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8l" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqzf8" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvucf8" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztr" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8m" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzts" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8n" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztf" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8q" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvqvf8" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzth" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvrv7r" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8s" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzrz7r" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvqzf8" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvrz7r" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8u" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztl" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvucf8" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8m" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztm" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8q" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8r" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzucf8" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvrv7r" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwrw3r" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgryry3r" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwry3r" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgryry3r" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwuc3r" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgryuc3r" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgryry3r" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwry3r" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwuc3r" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argryuc3r" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrylu7r" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrylu7r" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrylu7r" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtl" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpucf8" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtr" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxt8" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxts" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtf" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxth" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtk" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxt8" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtf" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxth" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtk" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpluf8" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtl" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtm" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxt8" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpucf8" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtn" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxts" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtr" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtu" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxucf8" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtl" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxts" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtm" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmxgd" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpscgd" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmxhf" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxmxgd" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmplcgd" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqmpgd" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxscgd" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxmxhf" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxscgd" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqmxgd" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxmxgd" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmphf" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpscgd" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmplcgd" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxmxgd" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmpgd" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpscgd" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxmxhf" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmxgd" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxscgd" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmplcgd" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J960"/>
+  <dimension ref="A1:J959"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="172.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -6142,22425 +6136,22401 @@
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H9" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H10" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H11" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H12" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>42</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H13" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H15" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G18" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="H18" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="H19" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G20" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="H24" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G25" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="H25" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="H27" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G29" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="H29" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>44</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="H30" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G31" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H31" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G32" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
       <c r="H32" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>96</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
-        <v>22</v>
+        <v>100</v>
       </c>
       <c r="H34" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G35" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G36" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
+        <v>106</v>
+      </c>
+      <c r="E37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" t="s">
         <v>93</v>
       </c>
-      <c r="E37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="H37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G38" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G39" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="H39" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G40" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H40" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G41" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H41" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G42" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G43" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="H43" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>107</v>
+        <v>120</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G44" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H44" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="G45" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="H45" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
+      <c r="F46" t="s">
+        <v>93</v>
+      </c>
       <c r="G46" t="s">
-        <v>113</v>
+        <v>58</v>
       </c>
       <c r="H46" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G47" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="H47" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G48" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="H48" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G49" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="H49" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G50" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="H50" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G51" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="H51" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G52" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="H52" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G53" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="H53" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G54" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H54" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G55" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="H55" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G56" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="H56" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G57" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H57" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G58" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="H58" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G59" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H59" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G60" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="H60" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G61" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H61" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G62" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H62" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G63" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="H63" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G64" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="H64" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G65" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="H65" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G66" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="H66" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G67" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="H67" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G68" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="H68" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G69" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="H69" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G70" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="H70" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G71" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="H71" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G72" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H72" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G73" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H73" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G74" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H74" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G75" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H75" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G76" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H76" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G77" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H77" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G78" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H78" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G79" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G80" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G81" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G82" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G83" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G84" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G85" t="s">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G86" t="s">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
-      <c r="F87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G87" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
-      <c r="F88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G88" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G89" t="s">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
-      <c r="F90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G90" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G91" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G92" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G93" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G94" t="s">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G95" t="s">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G96" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G97" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G98" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
       <c r="F99" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G99" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G100" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
       <c r="F101" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G101" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="H101" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
       <c r="F102" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G102" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
       <c r="F103" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G103" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="H103" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="E104" t="s">
         <v>13</v>
       </c>
       <c r="F104" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G104" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H104" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="E105" t="s">
         <v>13</v>
       </c>
       <c r="F105" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G105" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G106" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G107" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G108" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="G109" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H109" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
         <v>14</v>
       </c>
       <c r="G110" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>14</v>
       </c>
       <c r="G111" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="H111" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G112" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H112" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
       <c r="F113" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G113" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H113" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G114" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H114" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G115" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="H115" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
       <c r="F116" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G116" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H116" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G117" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="H117" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
       <c r="F118" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G118" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H118" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G119" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H119" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G120" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="H120" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G121" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H121" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G122" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="H122" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>269</v>
+        <v>279</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G123" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H123" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G124" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="H124" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G125" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="H125" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="E126" t="s">
         <v>13</v>
       </c>
       <c r="F126" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G126" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="H126" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G127" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="H127" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G128" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="H128" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G129" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="H129" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G130" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="H130" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G131" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="H131" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G132" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="H132" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="E133" t="s">
         <v>13</v>
       </c>
       <c r="F133" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G133" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H133" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G134" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H134" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
+      <c r="F135" t="s">
+        <v>14</v>
+      </c>
       <c r="G135" t="s">
-        <v>294</v>
+        <v>19</v>
       </c>
       <c r="H135" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="C136" t="s">
         <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
+      <c r="F136" t="s">
+        <v>14</v>
+      </c>
       <c r="G136" t="s">
-        <v>113</v>
+        <v>45</v>
       </c>
       <c r="H136" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="C137" t="s">
         <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
       <c r="F137" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G137" t="s">
-        <v>300</v>
+        <v>19</v>
       </c>
       <c r="H137" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="C138" t="s">
         <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
       <c r="F138" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G138" t="s">
-        <v>300</v>
+        <v>45</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G139" t="s">
-        <v>300</v>
+        <v>19</v>
       </c>
       <c r="H139" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="C140" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G140" t="s">
-        <v>300</v>
+        <v>58</v>
       </c>
       <c r="H140" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="C141" t="s">
         <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="E141" t="s">
         <v>13</v>
       </c>
       <c r="F141" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G141" t="s">
-        <v>309</v>
+        <v>27</v>
       </c>
       <c r="H141" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="C142" t="s">
         <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G142" t="s">
-        <v>309</v>
+        <v>58</v>
       </c>
       <c r="H142" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="C143" t="s">
         <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G143" t="s">
-        <v>309</v>
+        <v>83</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="C144" t="s">
         <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G144" t="s">
-        <v>300</v>
+        <v>27</v>
       </c>
       <c r="H144" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="C145" t="s">
         <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G145" t="s">
-        <v>309</v>
+        <v>83</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="C146" t="s">
         <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G146" t="s">
-        <v>309</v>
+        <v>58</v>
       </c>
       <c r="H146" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="C147" t="s">
         <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G147" t="s">
-        <v>309</v>
+        <v>83</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="C148" t="s">
         <v>11</v>
       </c>
       <c r="D148" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G148" t="s">
-        <v>309</v>
+        <v>19</v>
       </c>
       <c r="H148" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C149" t="s">
         <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G149" t="s">
-        <v>309</v>
+        <v>58</v>
       </c>
       <c r="H149" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="C150" t="s">
         <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G150" t="s">
-        <v>309</v>
+        <v>83</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="E151" t="s">
         <v>13</v>
       </c>
       <c r="F151" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G151" t="s">
-        <v>330</v>
+        <v>58</v>
       </c>
       <c r="H151" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="C152" t="s">
         <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="E152" t="s">
         <v>13</v>
       </c>
       <c r="F152" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G152" t="s">
-        <v>330</v>
+        <v>58</v>
       </c>
       <c r="H152" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G153" t="s">
-        <v>330</v>
+        <v>58</v>
       </c>
       <c r="H153" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="C154" t="s">
         <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G154" t="s">
-        <v>330</v>
+        <v>19</v>
       </c>
       <c r="H154" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="C155" t="s">
         <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G155" t="s">
-        <v>330</v>
+        <v>34</v>
       </c>
       <c r="H155" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="C156" t="s">
         <v>11</v>
       </c>
       <c r="D156" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
       <c r="F156" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G156" t="s">
-        <v>330</v>
+        <v>19</v>
       </c>
       <c r="H156" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C157" t="s">
         <v>11</v>
       </c>
       <c r="D157" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="E157" t="s">
         <v>13</v>
       </c>
       <c r="F157" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G157" t="s">
-        <v>343</v>
+        <v>34</v>
       </c>
       <c r="H157" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="C158" t="s">
         <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G158" t="s">
-        <v>330</v>
+        <v>68</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C159" t="s">
         <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G159" t="s">
-        <v>343</v>
+        <v>19</v>
       </c>
       <c r="H159" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C160" t="s">
         <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G160" t="s">
-        <v>343</v>
+        <v>27</v>
       </c>
       <c r="H160" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C161" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G161" t="s">
-        <v>330</v>
+        <v>68</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C162" t="s">
         <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="E162" t="s">
         <v>13</v>
       </c>
       <c r="F162" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G162" t="s">
-        <v>343</v>
+        <v>15</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C163" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
       <c r="F163" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G163" t="s">
-        <v>343</v>
+        <v>68</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C164" t="s">
         <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="E164" t="s">
         <v>13</v>
       </c>
       <c r="F164" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G164" t="s">
-        <v>343</v>
+        <v>27</v>
       </c>
       <c r="H164" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="C165" t="s">
         <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G165" t="s">
-        <v>343</v>
+        <v>19</v>
       </c>
       <c r="H165" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C166" t="s">
         <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E166" t="s">
         <v>13</v>
       </c>
       <c r="F166" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G166" t="s">
-        <v>343</v>
+        <v>27</v>
       </c>
       <c r="H166" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C167" t="s">
         <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E167" t="s">
         <v>13</v>
       </c>
       <c r="F167" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G167" t="s">
-        <v>343</v>
+        <v>19</v>
       </c>
       <c r="H167" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C168" t="s">
         <v>11</v>
       </c>
       <c r="D168" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G168" t="s">
         <v>27</v>
       </c>
       <c r="H168" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C169" t="s">
         <v>11</v>
       </c>
       <c r="D169" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G169" t="s">
         <v>27</v>
       </c>
       <c r="H169" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C170" t="s">
         <v>11</v>
       </c>
       <c r="D170" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
       <c r="F170" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G170" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="H170" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="C171" t="s">
         <v>11</v>
       </c>
       <c r="D171" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="E171" t="s">
         <v>13</v>
       </c>
       <c r="F171" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G171" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="H171" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C172" t="s">
         <v>11</v>
       </c>
       <c r="D172" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G172" t="s">
         <v>27</v>
       </c>
       <c r="H172" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C173" t="s">
         <v>11</v>
       </c>
       <c r="D173" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="E173" t="s">
         <v>13</v>
       </c>
       <c r="F173" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G173" t="s">
         <v>27</v>
       </c>
       <c r="H173" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C174" t="s">
         <v>11</v>
       </c>
       <c r="D174" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="E174" t="s">
         <v>13</v>
       </c>
       <c r="F174" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G174" t="s">
         <v>27</v>
       </c>
       <c r="H174" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="C175" t="s">
         <v>11</v>
       </c>
       <c r="D175" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G175" t="s">
         <v>27</v>
       </c>
       <c r="H175" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C176" t="s">
         <v>11</v>
       </c>
       <c r="D176" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="E176" t="s">
         <v>13</v>
       </c>
       <c r="F176" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G176" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H176" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C177" t="s">
         <v>11</v>
       </c>
       <c r="D177" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="E177" t="s">
         <v>13</v>
       </c>
       <c r="F177" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G177" t="s">
         <v>27</v>
       </c>
       <c r="H177" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C178" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="E178" t="s">
         <v>13</v>
       </c>
       <c r="F178" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G178" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H178" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C179" t="s">
         <v>11</v>
       </c>
       <c r="D179" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="E179" t="s">
         <v>13</v>
       </c>
       <c r="F179" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G179" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H179" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C180" t="s">
         <v>11</v>
       </c>
       <c r="D180" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="E180" t="s">
         <v>13</v>
       </c>
       <c r="F180" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G180" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H180" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C181" t="s">
         <v>11</v>
       </c>
       <c r="D181" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
       <c r="F181" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G181" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H181" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C182" t="s">
         <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="E182" t="s">
         <v>13</v>
       </c>
       <c r="F182" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G182" t="s">
-        <v>124</v>
+        <v>27</v>
       </c>
       <c r="H182" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C183" t="s">
         <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="E183" t="s">
         <v>13</v>
       </c>
       <c r="F183" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G183" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H183" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C184" t="s">
         <v>11</v>
       </c>
       <c r="D184" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E184" t="s">
         <v>13</v>
       </c>
       <c r="F184" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G184" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H184" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C185" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="E185" t="s">
         <v>13</v>
       </c>
       <c r="F185" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G185" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H185" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C186" t="s">
         <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="E186" t="s">
         <v>13</v>
       </c>
       <c r="F186" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G186" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H186" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="C187" t="s">
         <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="E187" t="s">
         <v>13</v>
       </c>
       <c r="F187" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G187" t="s">
-        <v>124</v>
+        <v>27</v>
       </c>
       <c r="H187" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C188" t="s">
         <v>11</v>
       </c>
       <c r="D188" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="E188" t="s">
         <v>13</v>
       </c>
       <c r="F188" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G188" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H188" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C189" t="s">
         <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="E189" t="s">
         <v>13</v>
       </c>
       <c r="F189" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G189" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H189" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="C190" t="s">
         <v>11</v>
       </c>
       <c r="D190" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="E190" t="s">
         <v>13</v>
       </c>
       <c r="F190" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G190" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H190" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="C191" t="s">
         <v>11</v>
       </c>
       <c r="D191" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="E191" t="s">
         <v>13</v>
       </c>
       <c r="F191" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G191" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H191" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="C192" t="s">
         <v>11</v>
       </c>
       <c r="D192" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="E192" t="s">
         <v>13</v>
       </c>
       <c r="F192" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G192" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H192" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C193" t="s">
         <v>11</v>
       </c>
       <c r="D193" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E193" t="s">
         <v>13</v>
       </c>
       <c r="F193" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G193" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H193" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="C194" t="s">
         <v>11</v>
       </c>
       <c r="D194" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="E194" t="s">
         <v>13</v>
       </c>
       <c r="F194" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G194" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H194" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="C195" t="s">
         <v>11</v>
       </c>
       <c r="D195" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E195" t="s">
         <v>13</v>
       </c>
       <c r="F195" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G195" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H195" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="C196" t="s">
         <v>11</v>
       </c>
       <c r="D196" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E196" t="s">
         <v>13</v>
       </c>
       <c r="F196" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G196" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H196" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C197" t="s">
         <v>11</v>
       </c>
       <c r="D197" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="E197" t="s">
         <v>13</v>
       </c>
       <c r="F197" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G197" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H197" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C198" t="s">
         <v>11</v>
       </c>
       <c r="D198" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E198" t="s">
         <v>13</v>
       </c>
       <c r="F198" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G198" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H198" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="C199" t="s">
         <v>11</v>
       </c>
       <c r="D199" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="E199" t="s">
         <v>13</v>
       </c>
       <c r="F199" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G199" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H199" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="C200" t="s">
         <v>11</v>
       </c>
       <c r="D200" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E200" t="s">
         <v>13</v>
       </c>
       <c r="F200" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G200" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H200" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="C201" t="s">
         <v>11</v>
       </c>
       <c r="D201" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G201" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H201" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="C202" t="s">
         <v>11</v>
       </c>
       <c r="D202" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="E202" t="s">
         <v>13</v>
       </c>
       <c r="F202" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G202" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H202" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="C203" t="s">
         <v>11</v>
       </c>
       <c r="D203" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="E203" t="s">
         <v>13</v>
       </c>
       <c r="F203" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G203" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H203" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="C204" t="s">
         <v>11</v>
       </c>
       <c r="D204" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="E204" t="s">
         <v>13</v>
       </c>
       <c r="F204" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G204" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H204" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C205" t="s">
         <v>11</v>
       </c>
       <c r="D205" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="E205" t="s">
         <v>13</v>
       </c>
       <c r="F205" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G205" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H205" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="C206" t="s">
         <v>11</v>
       </c>
       <c r="D206" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="E206" t="s">
         <v>13</v>
       </c>
       <c r="F206" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G206" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H206" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C207" t="s">
         <v>11</v>
       </c>
       <c r="D207" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="E207" t="s">
         <v>13</v>
       </c>
       <c r="F207" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G207" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="H207" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C208" t="s">
         <v>11</v>
       </c>
       <c r="D208" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="E208" t="s">
         <v>13</v>
       </c>
       <c r="F208" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G208" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="H208" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="C209" t="s">
         <v>11</v>
       </c>
       <c r="D209" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="E209" t="s">
         <v>13</v>
       </c>
       <c r="F209" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G209" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="H209" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C210" t="s">
         <v>11</v>
       </c>
       <c r="D210" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="E210" t="s">
         <v>13</v>
       </c>
       <c r="F210" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G210" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="H210" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C211" t="s">
         <v>11</v>
       </c>
       <c r="D211" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="E211" t="s">
         <v>13</v>
       </c>
       <c r="F211" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G211" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="H211" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C212" t="s">
         <v>11</v>
       </c>
       <c r="D212" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E212" t="s">
         <v>13</v>
       </c>
       <c r="F212" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G212" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="H212" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C213" t="s">
         <v>11</v>
       </c>
       <c r="D213" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="E213" t="s">
         <v>13</v>
       </c>
       <c r="F213" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G213" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H213" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C214" t="s">
         <v>11</v>
       </c>
       <c r="D214" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="E214" t="s">
         <v>13</v>
       </c>
-      <c r="F214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G214" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="H214" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C215" t="s">
         <v>11</v>
       </c>
       <c r="D215" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="E215" t="s">
         <v>13</v>
       </c>
       <c r="F215" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G215" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="H215" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C216" t="s">
         <v>11</v>
       </c>
       <c r="D216" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="E216" t="s">
         <v>13</v>
       </c>
       <c r="F216" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G216" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H216" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C217" t="s">
         <v>11</v>
       </c>
       <c r="D217" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="E217" t="s">
         <v>13</v>
       </c>
       <c r="F217" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G217" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H217" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C218" t="s">
         <v>11</v>
       </c>
       <c r="D218" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="E218" t="s">
         <v>13</v>
       </c>
       <c r="F218" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G218" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="H218" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C219" t="s">
         <v>11</v>
       </c>
       <c r="D219" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="E219" t="s">
         <v>13</v>
       </c>
       <c r="F219" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G219" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="H219" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C220" t="s">
         <v>11</v>
       </c>
       <c r="D220" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="E220" t="s">
         <v>13</v>
       </c>
       <c r="F220" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G220" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="H220" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="E221" t="s">
         <v>13</v>
       </c>
       <c r="F221" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G221" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="H221" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C222" t="s">
         <v>11</v>
       </c>
       <c r="D222" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="E222" t="s">
         <v>13</v>
       </c>
       <c r="F222" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G222" t="s">
-        <v>474</v>
+        <v>19</v>
       </c>
       <c r="H222" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C223" t="s">
         <v>11</v>
       </c>
       <c r="D223" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="E223" t="s">
         <v>13</v>
       </c>
       <c r="F223" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G223" t="s">
-        <v>474</v>
+        <v>15</v>
       </c>
       <c r="H223" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C224" t="s">
         <v>11</v>
       </c>
       <c r="D224" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E224" t="s">
         <v>13</v>
       </c>
       <c r="F224" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G224" t="s">
-        <v>479</v>
+        <v>83</v>
       </c>
       <c r="H224" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C225" t="s">
         <v>11</v>
       </c>
       <c r="D225" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E225" t="s">
         <v>13</v>
       </c>
       <c r="F225" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G225" t="s">
-        <v>479</v>
+        <v>19</v>
       </c>
       <c r="H225" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="C226" t="s">
         <v>11</v>
       </c>
       <c r="D226" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E226" t="s">
         <v>13</v>
       </c>
       <c r="F226" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G226" t="s">
-        <v>474</v>
+        <v>58</v>
       </c>
       <c r="H226" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C227" t="s">
         <v>11</v>
       </c>
       <c r="D227" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E227" t="s">
         <v>13</v>
       </c>
       <c r="F227" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G227" t="s">
-        <v>474</v>
+        <v>27</v>
       </c>
       <c r="H227" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C228" t="s">
         <v>11</v>
       </c>
       <c r="D228" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="E228" t="s">
         <v>13</v>
       </c>
       <c r="F228" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G228" t="s">
-        <v>479</v>
+        <v>19</v>
       </c>
       <c r="H228" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C229" t="s">
         <v>11</v>
       </c>
       <c r="D229" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E229" t="s">
         <v>13</v>
       </c>
       <c r="F229" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G229" t="s">
-        <v>479</v>
+        <v>15</v>
       </c>
       <c r="H229" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C230" t="s">
         <v>11</v>
       </c>
       <c r="D230" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E230" t="s">
         <v>13</v>
       </c>
       <c r="F230" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G230" t="s">
-        <v>492</v>
+        <v>19</v>
       </c>
       <c r="H230" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C231" t="s">
         <v>11</v>
       </c>
       <c r="D231" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E231" t="s">
         <v>13</v>
       </c>
       <c r="F231" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G231" t="s">
-        <v>495</v>
+        <v>58</v>
       </c>
       <c r="H231" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C232" t="s">
         <v>11</v>
       </c>
       <c r="D232" t="s">
         <v>497</v>
       </c>
       <c r="E232" t="s">
         <v>13</v>
       </c>
       <c r="F232" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G232" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="H232" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C233" t="s">
         <v>11</v>
       </c>
       <c r="D233" t="s">
         <v>499</v>
       </c>
       <c r="E233" t="s">
         <v>13</v>
       </c>
       <c r="F233" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G233" t="s">
-        <v>492</v>
+        <v>27</v>
       </c>
       <c r="H233" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C234" t="s">
         <v>11</v>
       </c>
       <c r="D234" t="s">
         <v>501</v>
       </c>
       <c r="E234" t="s">
         <v>13</v>
       </c>
       <c r="F234" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G234" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="H234" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C235" t="s">
         <v>11</v>
       </c>
       <c r="D235" t="s">
         <v>503</v>
       </c>
       <c r="E235" t="s">
         <v>13</v>
       </c>
       <c r="F235" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G235" t="s">
-        <v>495</v>
+        <v>27</v>
       </c>
       <c r="H235" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C236" t="s">
         <v>11</v>
       </c>
       <c r="D236" t="s">
         <v>505</v>
       </c>
       <c r="E236" t="s">
         <v>13</v>
       </c>
       <c r="F236" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G236" t="s">
-        <v>492</v>
+        <v>27</v>
       </c>
       <c r="H236" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C237" t="s">
         <v>11</v>
       </c>
       <c r="D237" t="s">
         <v>507</v>
       </c>
       <c r="E237" t="s">
         <v>13</v>
       </c>
       <c r="F237" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G237" t="s">
-        <v>495</v>
+        <v>58</v>
       </c>
       <c r="H237" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C238" t="s">
         <v>11</v>
       </c>
       <c r="D238" t="s">
         <v>509</v>
       </c>
       <c r="E238" t="s">
         <v>13</v>
       </c>
       <c r="F238" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G238" t="s">
-        <v>492</v>
+        <v>27</v>
       </c>
       <c r="H238" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C239" t="s">
         <v>11</v>
       </c>
       <c r="D239" t="s">
         <v>511</v>
       </c>
       <c r="E239" t="s">
         <v>13</v>
       </c>
+      <c r="F239" t="s">
+        <v>14</v>
+      </c>
       <c r="G239" t="s">
-        <v>512</v>
+        <v>27</v>
       </c>
       <c r="H239" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C240" t="s">
+        <v>11</v>
+      </c>
+      <c r="D240" t="s">
         <v>513</v>
       </c>
-      <c r="C240" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E240" t="s">
         <v>13</v>
       </c>
+      <c r="F240" t="s">
+        <v>14</v>
+      </c>
       <c r="G240" t="s">
-        <v>512</v>
+        <v>27</v>
       </c>
       <c r="H240" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C241" t="s">
+        <v>11</v>
+      </c>
+      <c r="D241" t="s">
         <v>515</v>
       </c>
-      <c r="C241" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E241" t="s">
         <v>13</v>
       </c>
+      <c r="F241" t="s">
+        <v>14</v>
+      </c>
       <c r="G241" t="s">
-        <v>512</v>
+        <v>58</v>
       </c>
       <c r="H241" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C242" t="s">
+        <v>11</v>
+      </c>
+      <c r="D242" t="s">
         <v>517</v>
       </c>
-      <c r="C242" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E242" t="s">
         <v>13</v>
       </c>
+      <c r="F242" t="s">
+        <v>14</v>
+      </c>
       <c r="G242" t="s">
-        <v>512</v>
+        <v>19</v>
       </c>
       <c r="H242" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C243" t="s">
+        <v>11</v>
+      </c>
+      <c r="D243" t="s">
         <v>519</v>
       </c>
-      <c r="C243" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E243" t="s">
         <v>13</v>
       </c>
+      <c r="F243" t="s">
+        <v>14</v>
+      </c>
       <c r="G243" t="s">
-        <v>512</v>
+        <v>58</v>
       </c>
       <c r="H243" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C244" t="s">
+        <v>11</v>
+      </c>
+      <c r="D244" t="s">
         <v>521</v>
       </c>
-      <c r="C244" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E244" t="s">
         <v>13</v>
       </c>
+      <c r="F244" t="s">
+        <v>14</v>
+      </c>
       <c r="G244" t="s">
-        <v>512</v>
+        <v>19</v>
       </c>
       <c r="H244" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C245" t="s">
+        <v>11</v>
+      </c>
+      <c r="D245" t="s">
         <v>523</v>
       </c>
-      <c r="C245" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E245" t="s">
         <v>13</v>
       </c>
+      <c r="F245" t="s">
+        <v>14</v>
+      </c>
       <c r="G245" t="s">
-        <v>512</v>
+        <v>19</v>
       </c>
       <c r="H245" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C246" t="s">
+        <v>11</v>
+      </c>
+      <c r="D246" t="s">
         <v>525</v>
       </c>
-      <c r="C246" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E246" t="s">
         <v>13</v>
       </c>
+      <c r="F246" t="s">
+        <v>14</v>
+      </c>
       <c r="G246" t="s">
-        <v>512</v>
+        <v>19</v>
       </c>
       <c r="H246" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C247" t="s">
+        <v>11</v>
+      </c>
+      <c r="D247" t="s">
         <v>527</v>
       </c>
-      <c r="C247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E247" t="s">
         <v>13</v>
       </c>
+      <c r="F247" t="s">
+        <v>14</v>
+      </c>
       <c r="G247" t="s">
-        <v>512</v>
+        <v>19</v>
       </c>
       <c r="H247" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C248" t="s">
+        <v>11</v>
+      </c>
+      <c r="D248" t="s">
         <v>529</v>
       </c>
-      <c r="C248" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E248" t="s">
         <v>13</v>
       </c>
+      <c r="F248" t="s">
+        <v>14</v>
+      </c>
       <c r="G248" t="s">
-        <v>512</v>
+        <v>68</v>
       </c>
       <c r="H248" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C249" t="s">
+        <v>11</v>
+      </c>
+      <c r="D249" t="s">
         <v>531</v>
       </c>
-      <c r="C249" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E249" t="s">
         <v>13</v>
       </c>
+      <c r="F249" t="s">
+        <v>14</v>
+      </c>
       <c r="G249" t="s">
-        <v>512</v>
+        <v>27</v>
       </c>
       <c r="H249" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C250" t="s">
+        <v>11</v>
+      </c>
+      <c r="D250" t="s">
         <v>533</v>
       </c>
-      <c r="C250" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E250" t="s">
         <v>13</v>
       </c>
+      <c r="F250" t="s">
+        <v>14</v>
+      </c>
       <c r="G250" t="s">
-        <v>512</v>
+        <v>68</v>
       </c>
       <c r="H250" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C251" t="s">
+        <v>11</v>
+      </c>
+      <c r="D251" t="s">
         <v>535</v>
       </c>
-      <c r="C251" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E251" t="s">
         <v>13</v>
       </c>
+      <c r="F251" t="s">
+        <v>14</v>
+      </c>
       <c r="G251" t="s">
-        <v>512</v>
+        <v>34</v>
       </c>
       <c r="H251" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="C252" t="s">
+        <v>11</v>
+      </c>
+      <c r="D252" t="s">
         <v>537</v>
       </c>
-      <c r="C252" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E252" t="s">
         <v>13</v>
       </c>
+      <c r="F252" t="s">
+        <v>14</v>
+      </c>
       <c r="G252" t="s">
-        <v>512</v>
+        <v>15</v>
       </c>
       <c r="H252" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C253" t="s">
+        <v>11</v>
+      </c>
+      <c r="D253" t="s">
         <v>539</v>
       </c>
-      <c r="C253" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E253" t="s">
         <v>13</v>
       </c>
+      <c r="F253" t="s">
+        <v>14</v>
+      </c>
       <c r="G253" t="s">
-        <v>512</v>
+        <v>34</v>
       </c>
       <c r="H253" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C254" t="s">
+        <v>11</v>
+      </c>
+      <c r="D254" t="s">
         <v>541</v>
       </c>
-      <c r="C254" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E254" t="s">
         <v>13</v>
       </c>
+      <c r="F254" t="s">
+        <v>14</v>
+      </c>
       <c r="G254" t="s">
-        <v>512</v>
+        <v>15</v>
       </c>
       <c r="H254" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C255" t="s">
+        <v>11</v>
+      </c>
+      <c r="D255" t="s">
         <v>543</v>
       </c>
-      <c r="C255" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E255" t="s">
         <v>13</v>
       </c>
+      <c r="F255" t="s">
+        <v>14</v>
+      </c>
       <c r="G255" t="s">
-        <v>512</v>
+        <v>15</v>
       </c>
       <c r="H255" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="C256" t="s">
+        <v>11</v>
+      </c>
+      <c r="D256" t="s">
         <v>545</v>
       </c>
-      <c r="C256" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E256" t="s">
         <v>13</v>
       </c>
+      <c r="F256" t="s">
+        <v>14</v>
+      </c>
       <c r="G256" t="s">
-        <v>512</v>
+        <v>34</v>
       </c>
       <c r="H256" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C257" t="s">
+        <v>11</v>
+      </c>
+      <c r="D257" t="s">
         <v>547</v>
       </c>
-      <c r="C257" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E257" t="s">
         <v>13</v>
       </c>
+      <c r="F257" t="s">
+        <v>14</v>
+      </c>
       <c r="G257" t="s">
-        <v>512</v>
+        <v>27</v>
       </c>
       <c r="H257" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C258" t="s">
+        <v>11</v>
+      </c>
+      <c r="D258" t="s">
         <v>549</v>
       </c>
-      <c r="C258" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E258" t="s">
         <v>13</v>
       </c>
+      <c r="F258" t="s">
+        <v>14</v>
+      </c>
       <c r="G258" t="s">
-        <v>551</v>
+        <v>27</v>
       </c>
       <c r="H258" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="C259" t="s">
         <v>11</v>
       </c>
       <c r="D259" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="E259" t="s">
         <v>13</v>
       </c>
+      <c r="F259" t="s">
+        <v>14</v>
+      </c>
       <c r="G259" t="s">
-        <v>512</v>
+        <v>58</v>
       </c>
       <c r="H259" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="C260" t="s">
         <v>11</v>
       </c>
       <c r="D260" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E260" t="s">
         <v>13</v>
       </c>
+      <c r="F260" t="s">
+        <v>14</v>
+      </c>
       <c r="G260" t="s">
-        <v>551</v>
+        <v>27</v>
       </c>
       <c r="H260" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="C261" t="s">
         <v>11</v>
       </c>
       <c r="D261" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="E261" t="s">
         <v>13</v>
       </c>
+      <c r="F261" t="s">
+        <v>50</v>
+      </c>
       <c r="G261" t="s">
-        <v>551</v>
+        <v>51</v>
       </c>
       <c r="H261" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="C262" t="s">
         <v>11</v>
       </c>
       <c r="D262" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E262" t="s">
         <v>13</v>
       </c>
+      <c r="F262" t="s">
+        <v>50</v>
+      </c>
       <c r="G262" t="s">
-        <v>551</v>
+        <v>51</v>
       </c>
       <c r="H262" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="C263" t="s">
         <v>11</v>
       </c>
       <c r="D263" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="E263" t="s">
         <v>13</v>
       </c>
+      <c r="F263" t="s">
+        <v>50</v>
+      </c>
       <c r="G263" t="s">
-        <v>551</v>
+        <v>51</v>
       </c>
       <c r="H263" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="C264" t="s">
         <v>11</v>
       </c>
       <c r="D264" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="E264" t="s">
         <v>13</v>
       </c>
+      <c r="F264" t="s">
+        <v>50</v>
+      </c>
       <c r="G264" t="s">
-        <v>551</v>
+        <v>51</v>
       </c>
       <c r="H264" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C265" t="s">
+        <v>11</v>
+      </c>
+      <c r="D265" t="s">
+        <v>563</v>
+      </c>
+      <c r="E265" t="s">
+        <v>13</v>
+      </c>
+      <c r="F265" t="s">
+        <v>50</v>
+      </c>
+      <c r="G265" t="s">
         <v>564</v>
       </c>
-      <c r="C265" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H265" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C266" t="s">
+        <v>11</v>
+      </c>
+      <c r="D266" t="s">
         <v>566</v>
       </c>
-      <c r="C266" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E266" t="s">
         <v>13</v>
       </c>
+      <c r="F266" t="s">
+        <v>50</v>
+      </c>
       <c r="G266" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="H266" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C267" t="s">
+        <v>11</v>
+      </c>
+      <c r="D267" t="s">
         <v>568</v>
       </c>
-      <c r="C267" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E267" t="s">
         <v>13</v>
       </c>
+      <c r="F267" t="s">
+        <v>50</v>
+      </c>
       <c r="G267" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="H267" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C268" t="s">
+        <v>11</v>
+      </c>
+      <c r="D268" t="s">
         <v>570</v>
       </c>
-      <c r="C268" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E268" t="s">
         <v>13</v>
       </c>
+      <c r="F268" t="s">
+        <v>50</v>
+      </c>
       <c r="G268" t="s">
-        <v>551</v>
+        <v>51</v>
       </c>
       <c r="H268" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C269" t="s">
+        <v>11</v>
+      </c>
+      <c r="D269" t="s">
         <v>572</v>
       </c>
-      <c r="C269" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E269" t="s">
         <v>13</v>
       </c>
+      <c r="F269" t="s">
+        <v>50</v>
+      </c>
       <c r="G269" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="H269" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C270" t="s">
+        <v>11</v>
+      </c>
+      <c r="D270" t="s">
         <v>574</v>
       </c>
-      <c r="C270" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E270" t="s">
         <v>13</v>
       </c>
+      <c r="F270" t="s">
+        <v>50</v>
+      </c>
       <c r="G270" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="H270" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C271" t="s">
+        <v>11</v>
+      </c>
+      <c r="D271" t="s">
         <v>576</v>
       </c>
-      <c r="C271" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E271" t="s">
         <v>13</v>
       </c>
+      <c r="F271" t="s">
+        <v>50</v>
+      </c>
       <c r="G271" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="H271" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C272" t="s">
+        <v>11</v>
+      </c>
+      <c r="D272" t="s">
         <v>578</v>
       </c>
-      <c r="C272" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E272" t="s">
         <v>13</v>
       </c>
+      <c r="F272" t="s">
+        <v>50</v>
+      </c>
       <c r="G272" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="H272" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C273" t="s">
+        <v>11</v>
+      </c>
+      <c r="D273" t="s">
         <v>580</v>
       </c>
-      <c r="C273" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E273" t="s">
         <v>13</v>
       </c>
+      <c r="F273" t="s">
+        <v>50</v>
+      </c>
       <c r="G273" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="H273" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C274" t="s">
+        <v>11</v>
+      </c>
+      <c r="D274" t="s">
         <v>582</v>
       </c>
-      <c r="C274" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E274" t="s">
         <v>13</v>
       </c>
+      <c r="F274" t="s">
+        <v>50</v>
+      </c>
       <c r="G274" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="H274" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C275" t="s">
+        <v>11</v>
+      </c>
+      <c r="D275" t="s">
         <v>584</v>
       </c>
-      <c r="C275" t="s">
-[...2 lines deleted...]
-      <c r="D275" t="s">
+      <c r="E275" t="s">
+        <v>13</v>
+      </c>
+      <c r="F275" t="s">
+        <v>50</v>
+      </c>
+      <c r="G275" t="s">
         <v>585</v>
       </c>
-      <c r="E275" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H275" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C276" t="s">
         <v>11</v>
       </c>
       <c r="D276" t="s">
         <v>587</v>
       </c>
       <c r="E276" t="s">
         <v>13</v>
       </c>
+      <c r="F276" t="s">
+        <v>50</v>
+      </c>
       <c r="G276" t="s">
-        <v>551</v>
+        <v>585</v>
       </c>
       <c r="H276" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C277" t="s">
         <v>11</v>
       </c>
       <c r="D277" t="s">
         <v>589</v>
       </c>
       <c r="E277" t="s">
         <v>13</v>
       </c>
+      <c r="F277" t="s">
+        <v>50</v>
+      </c>
       <c r="G277" t="s">
-        <v>551</v>
+        <v>585</v>
       </c>
       <c r="H277" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C278" t="s">
         <v>11</v>
       </c>
       <c r="D278" t="s">
         <v>591</v>
       </c>
       <c r="E278" t="s">
         <v>13</v>
       </c>
+      <c r="F278" t="s">
+        <v>50</v>
+      </c>
       <c r="G278" t="s">
-        <v>551</v>
+        <v>585</v>
       </c>
       <c r="H278" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C279" t="s">
         <v>11</v>
       </c>
       <c r="D279" t="s">
         <v>593</v>
       </c>
       <c r="E279" t="s">
         <v>13</v>
       </c>
+      <c r="F279" t="s">
+        <v>50</v>
+      </c>
       <c r="G279" t="s">
-        <v>551</v>
+        <v>585</v>
       </c>
       <c r="H279" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
         <v>594</v>
       </c>
       <c r="C280" t="s">
         <v>11</v>
       </c>
       <c r="D280" t="s">
         <v>595</v>
       </c>
       <c r="E280" t="s">
         <v>13</v>
       </c>
+      <c r="F280" t="s">
+        <v>50</v>
+      </c>
       <c r="G280" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="H280" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C281" t="s">
+        <v>11</v>
+      </c>
+      <c r="D281" t="s">
         <v>597</v>
       </c>
-      <c r="C281" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E281" t="s">
         <v>13</v>
       </c>
+      <c r="F281" t="s">
+        <v>50</v>
+      </c>
       <c r="G281" t="s">
-        <v>596</v>
+        <v>86</v>
       </c>
       <c r="H281" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C282" t="s">
+        <v>11</v>
+      </c>
+      <c r="D282" t="s">
         <v>599</v>
       </c>
-      <c r="C282" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E282" t="s">
         <v>13</v>
       </c>
+      <c r="F282" t="s">
+        <v>50</v>
+      </c>
       <c r="G282" t="s">
-        <v>551</v>
+        <v>585</v>
       </c>
       <c r="H282" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C283" t="s">
+        <v>11</v>
+      </c>
+      <c r="D283" t="s">
         <v>601</v>
       </c>
-      <c r="C283" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E283" t="s">
         <v>13</v>
       </c>
+      <c r="F283" t="s">
+        <v>50</v>
+      </c>
       <c r="G283" t="s">
-        <v>551</v>
+        <v>86</v>
       </c>
       <c r="H283" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C284" t="s">
+        <v>11</v>
+      </c>
+      <c r="D284" t="s">
         <v>603</v>
       </c>
-      <c r="C284" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E284" t="s">
         <v>13</v>
       </c>
+      <c r="F284" t="s">
+        <v>50</v>
+      </c>
       <c r="G284" t="s">
-        <v>596</v>
+        <v>86</v>
       </c>
       <c r="H284" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C285" t="s">
+        <v>11</v>
+      </c>
+      <c r="D285" t="s">
         <v>605</v>
       </c>
-      <c r="C285" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E285" t="s">
         <v>13</v>
       </c>
+      <c r="F285" t="s">
+        <v>50</v>
+      </c>
       <c r="G285" t="s">
-        <v>551</v>
+        <v>585</v>
       </c>
       <c r="H285" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C286" t="s">
+        <v>11</v>
+      </c>
+      <c r="D286" t="s">
         <v>607</v>
       </c>
-      <c r="C286" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E286" t="s">
         <v>13</v>
       </c>
+      <c r="F286" t="s">
+        <v>50</v>
+      </c>
       <c r="G286" t="s">
-        <v>551</v>
+        <v>86</v>
       </c>
       <c r="H286" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C287" t="s">
+        <v>11</v>
+      </c>
+      <c r="D287" t="s">
         <v>609</v>
       </c>
-      <c r="C287" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E287" t="s">
         <v>13</v>
       </c>
+      <c r="F287" t="s">
+        <v>50</v>
+      </c>
       <c r="G287" t="s">
-        <v>596</v>
+        <v>86</v>
       </c>
       <c r="H287" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C288" t="s">
+        <v>11</v>
+      </c>
+      <c r="D288" t="s">
         <v>611</v>
       </c>
-      <c r="C288" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E288" t="s">
         <v>13</v>
       </c>
+      <c r="F288" t="s">
+        <v>50</v>
+      </c>
       <c r="G288" t="s">
-        <v>551</v>
+        <v>86</v>
       </c>
       <c r="H288" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C289" t="s">
+        <v>11</v>
+      </c>
+      <c r="D289" t="s">
         <v>613</v>
       </c>
-      <c r="C289" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E289" t="s">
         <v>13</v>
       </c>
+      <c r="F289" t="s">
+        <v>50</v>
+      </c>
       <c r="G289" t="s">
-        <v>596</v>
+        <v>86</v>
       </c>
       <c r="H289" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C290" t="s">
+        <v>11</v>
+      </c>
+      <c r="D290" t="s">
         <v>615</v>
       </c>
-      <c r="C290" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E290" t="s">
         <v>13</v>
       </c>
+      <c r="F290" t="s">
+        <v>50</v>
+      </c>
       <c r="G290" t="s">
-        <v>596</v>
+        <v>86</v>
       </c>
       <c r="H290" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="C291" t="s">
+        <v>11</v>
+      </c>
+      <c r="D291" t="s">
         <v>617</v>
       </c>
-      <c r="C291" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E291" t="s">
         <v>13</v>
       </c>
+      <c r="F291" t="s">
+        <v>50</v>
+      </c>
       <c r="G291" t="s">
-        <v>596</v>
+        <v>86</v>
       </c>
       <c r="H291" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C292" t="s">
+        <v>11</v>
+      </c>
+      <c r="D292" t="s">
         <v>619</v>
       </c>
-      <c r="C292" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E292" t="s">
         <v>13</v>
       </c>
+      <c r="F292" t="s">
+        <v>54</v>
+      </c>
       <c r="G292" t="s">
-        <v>551</v>
+        <v>19</v>
       </c>
       <c r="H292" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C293" t="s">
+        <v>11</v>
+      </c>
+      <c r="D293" t="s">
         <v>621</v>
       </c>
-      <c r="C293" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E293" t="s">
         <v>13</v>
       </c>
+      <c r="F293" t="s">
+        <v>54</v>
+      </c>
       <c r="G293" t="s">
-        <v>596</v>
+        <v>19</v>
       </c>
       <c r="H293" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C294" t="s">
+        <v>11</v>
+      </c>
+      <c r="D294" t="s">
         <v>623</v>
       </c>
-      <c r="C294" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E294" t="s">
         <v>13</v>
       </c>
+      <c r="F294" t="s">
+        <v>54</v>
+      </c>
       <c r="G294" t="s">
-        <v>596</v>
+        <v>19</v>
       </c>
       <c r="H294" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C295" t="s">
+        <v>11</v>
+      </c>
+      <c r="D295" t="s">
         <v>625</v>
       </c>
-      <c r="C295" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E295" t="s">
         <v>13</v>
       </c>
+      <c r="F295" t="s">
+        <v>54</v>
+      </c>
       <c r="G295" t="s">
-        <v>596</v>
+        <v>19</v>
       </c>
       <c r="H295" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="C296" t="s">
+        <v>11</v>
+      </c>
+      <c r="D296" t="s">
         <v>627</v>
       </c>
-      <c r="C296" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E296" t="s">
         <v>13</v>
       </c>
+      <c r="F296" t="s">
+        <v>54</v>
+      </c>
       <c r="G296" t="s">
-        <v>629</v>
+        <v>19</v>
       </c>
       <c r="H296" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="C297" t="s">
         <v>11</v>
       </c>
       <c r="D297" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="E297" t="s">
         <v>13</v>
       </c>
+      <c r="F297" t="s">
+        <v>54</v>
+      </c>
       <c r="G297" t="s">
-        <v>596</v>
+        <v>19</v>
       </c>
       <c r="H297" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="C298" t="s">
         <v>11</v>
       </c>
       <c r="D298" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="E298" t="s">
         <v>13</v>
       </c>
+      <c r="F298" t="s">
+        <v>54</v>
+      </c>
       <c r="G298" t="s">
-        <v>596</v>
+        <v>19</v>
       </c>
       <c r="H298" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="C299" t="s">
         <v>11</v>
       </c>
       <c r="D299" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="E299" t="s">
         <v>13</v>
       </c>
+      <c r="F299" t="s">
+        <v>54</v>
+      </c>
       <c r="G299" t="s">
-        <v>596</v>
+        <v>19</v>
       </c>
       <c r="H299" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="C300" t="s">
         <v>11</v>
       </c>
       <c r="D300" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="E300" t="s">
         <v>13</v>
       </c>
+      <c r="F300" t="s">
+        <v>54</v>
+      </c>
       <c r="G300" t="s">
-        <v>551</v>
+        <v>19</v>
       </c>
       <c r="H300" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="C301" t="s">
         <v>11</v>
       </c>
       <c r="D301" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="E301" t="s">
         <v>13</v>
       </c>
+      <c r="F301" t="s">
+        <v>54</v>
+      </c>
       <c r="G301" t="s">
-        <v>629</v>
+        <v>19</v>
       </c>
       <c r="H301" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="C302" t="s">
         <v>11</v>
       </c>
       <c r="D302" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="E302" t="s">
         <v>13</v>
       </c>
+      <c r="F302" t="s">
+        <v>54</v>
+      </c>
       <c r="G302" t="s">
-        <v>596</v>
+        <v>19</v>
       </c>
       <c r="H302" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="C303" t="s">
         <v>11</v>
       </c>
       <c r="D303" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="E303" t="s">
         <v>13</v>
       </c>
+      <c r="F303" t="s">
+        <v>54</v>
+      </c>
       <c r="G303" t="s">
-        <v>596</v>
+        <v>19</v>
       </c>
       <c r="H303" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="C304" t="s">
         <v>11</v>
       </c>
       <c r="D304" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E304" t="s">
         <v>13</v>
       </c>
+      <c r="F304" t="s">
+        <v>54</v>
+      </c>
       <c r="G304" t="s">
-        <v>629</v>
+        <v>19</v>
       </c>
       <c r="H304" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="C305" t="s">
         <v>11</v>
       </c>
       <c r="D305" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="E305" t="s">
         <v>13</v>
       </c>
+      <c r="F305" t="s">
+        <v>54</v>
+      </c>
       <c r="G305" t="s">
-        <v>596</v>
+        <v>19</v>
       </c>
       <c r="H305" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="C306" t="s">
         <v>11</v>
       </c>
       <c r="D306" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="E306" t="s">
         <v>13</v>
       </c>
+      <c r="F306" t="s">
+        <v>54</v>
+      </c>
       <c r="G306" t="s">
-        <v>596</v>
+        <v>19</v>
       </c>
       <c r="H306" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="C307" t="s">
         <v>11</v>
       </c>
       <c r="D307" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E307" t="s">
         <v>13</v>
       </c>
+      <c r="F307" t="s">
+        <v>54</v>
+      </c>
       <c r="G307" t="s">
-        <v>629</v>
+        <v>15</v>
       </c>
       <c r="H307" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C308" t="s">
         <v>11</v>
       </c>
       <c r="D308" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="E308" t="s">
         <v>13</v>
       </c>
+      <c r="F308" t="s">
+        <v>54</v>
+      </c>
       <c r="G308" t="s">
-        <v>629</v>
+        <v>15</v>
       </c>
       <c r="H308" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="C309" t="s">
         <v>11</v>
       </c>
       <c r="D309" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="E309" t="s">
         <v>13</v>
       </c>
+      <c r="F309" t="s">
+        <v>54</v>
+      </c>
       <c r="G309" t="s">
-        <v>629</v>
+        <v>15</v>
       </c>
       <c r="H309" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="C310" t="s">
         <v>11</v>
       </c>
       <c r="D310" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="E310" t="s">
         <v>13</v>
       </c>
+      <c r="F310" t="s">
+        <v>54</v>
+      </c>
       <c r="G310" t="s">
-        <v>629</v>
+        <v>15</v>
       </c>
       <c r="H310" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="C311" t="s">
         <v>11</v>
       </c>
       <c r="D311" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="E311" t="s">
         <v>13</v>
       </c>
+      <c r="F311" t="s">
+        <v>54</v>
+      </c>
       <c r="G311" t="s">
-        <v>596</v>
+        <v>15</v>
       </c>
       <c r="H311" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="C312" t="s">
         <v>11</v>
       </c>
       <c r="D312" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="E312" t="s">
         <v>13</v>
       </c>
+      <c r="F312" t="s">
+        <v>54</v>
+      </c>
       <c r="G312" t="s">
-        <v>629</v>
+        <v>15</v>
       </c>
       <c r="H312" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="C313" t="s">
         <v>11</v>
       </c>
       <c r="D313" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E313" t="s">
         <v>13</v>
       </c>
+      <c r="F313" t="s">
+        <v>54</v>
+      </c>
       <c r="G313" t="s">
-        <v>629</v>
+        <v>15</v>
       </c>
       <c r="H313" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="C314" t="s">
         <v>11</v>
       </c>
       <c r="D314" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="E314" t="s">
         <v>13</v>
       </c>
+      <c r="F314" t="s">
+        <v>54</v>
+      </c>
       <c r="G314" t="s">
-        <v>629</v>
+        <v>15</v>
       </c>
       <c r="H314" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="C315" t="s">
         <v>11</v>
       </c>
       <c r="D315" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="E315" t="s">
         <v>13</v>
       </c>
+      <c r="F315" t="s">
+        <v>54</v>
+      </c>
       <c r="G315" t="s">
-        <v>629</v>
+        <v>45</v>
       </c>
       <c r="H315" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="C316" t="s">
         <v>11</v>
       </c>
       <c r="D316" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E316" t="s">
         <v>13</v>
       </c>
+      <c r="F316" t="s">
+        <v>54</v>
+      </c>
       <c r="G316" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="H316" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="C317" t="s">
         <v>11</v>
       </c>
       <c r="D317" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E317" t="s">
         <v>13</v>
       </c>
+      <c r="F317" t="s">
+        <v>54</v>
+      </c>
       <c r="G317" t="s">
-        <v>629</v>
+        <v>45</v>
       </c>
       <c r="H317" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="C318" t="s">
         <v>11</v>
       </c>
       <c r="D318" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="E318" t="s">
         <v>13</v>
       </c>
+      <c r="F318" t="s">
+        <v>54</v>
+      </c>
       <c r="G318" t="s">
-        <v>629</v>
+        <v>45</v>
       </c>
       <c r="H318" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="C319" t="s">
         <v>11</v>
       </c>
       <c r="D319" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E319" t="s">
         <v>13</v>
       </c>
+      <c r="F319" t="s">
+        <v>54</v>
+      </c>
       <c r="G319" t="s">
-        <v>294</v>
+        <v>45</v>
       </c>
       <c r="H319" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="C320" t="s">
         <v>11</v>
       </c>
       <c r="D320" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="E320" t="s">
         <v>13</v>
       </c>
+      <c r="F320" t="s">
+        <v>54</v>
+      </c>
       <c r="G320" t="s">
-        <v>629</v>
+        <v>45</v>
       </c>
       <c r="H320" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="C321" t="s">
         <v>11</v>
       </c>
       <c r="D321" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="E321" t="s">
         <v>13</v>
       </c>
+      <c r="F321" t="s">
+        <v>54</v>
+      </c>
       <c r="G321" t="s">
-        <v>294</v>
+        <v>83</v>
       </c>
       <c r="H321" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="C322" t="s">
         <v>11</v>
       </c>
       <c r="D322" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E322" t="s">
         <v>13</v>
       </c>
+      <c r="F322" t="s">
+        <v>54</v>
+      </c>
       <c r="G322" t="s">
-        <v>629</v>
+        <v>45</v>
       </c>
       <c r="H322" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="C323" t="s">
         <v>11</v>
       </c>
       <c r="D323" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E323" t="s">
         <v>13</v>
       </c>
+      <c r="F323" t="s">
+        <v>54</v>
+      </c>
       <c r="G323" t="s">
-        <v>629</v>
+        <v>45</v>
       </c>
       <c r="H323" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="C324" t="s">
         <v>11</v>
       </c>
       <c r="D324" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="E324" t="s">
         <v>13</v>
       </c>
+      <c r="F324" t="s">
+        <v>54</v>
+      </c>
       <c r="G324" t="s">
-        <v>686</v>
+        <v>45</v>
       </c>
       <c r="H324" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="C325" t="s">
         <v>11</v>
       </c>
       <c r="D325" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="E325" t="s">
         <v>13</v>
       </c>
+      <c r="F325" t="s">
+        <v>54</v>
+      </c>
       <c r="G325" t="s">
-        <v>689</v>
+        <v>45</v>
       </c>
       <c r="H325" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="C326" t="s">
         <v>11</v>
       </c>
       <c r="D326" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="E326" t="s">
         <v>13</v>
       </c>
       <c r="F326" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G326" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H326" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="C327" t="s">
         <v>11</v>
       </c>
       <c r="D327" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E327" t="s">
         <v>13</v>
       </c>
       <c r="F327" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G327" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H327" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="C328" t="s">
         <v>11</v>
       </c>
       <c r="D328" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="E328" t="s">
         <v>13</v>
       </c>
       <c r="F328" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G328" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H328" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="C329" t="s">
         <v>11</v>
       </c>
       <c r="D329" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="E329" t="s">
         <v>13</v>
       </c>
       <c r="F329" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G329" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H329" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="C330" t="s">
         <v>11</v>
       </c>
       <c r="D330" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="E330" t="s">
         <v>13</v>
       </c>
       <c r="F330" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G330" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H330" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="C331" t="s">
         <v>11</v>
       </c>
       <c r="D331" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="E331" t="s">
         <v>13</v>
       </c>
       <c r="F331" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G331" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="C332" t="s">
         <v>11</v>
       </c>
       <c r="D332" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="E332" t="s">
         <v>13</v>
       </c>
       <c r="F332" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G332" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H332" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="C333" t="s">
         <v>11</v>
       </c>
       <c r="D333" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="E333" t="s">
         <v>13</v>
       </c>
       <c r="F333" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G333" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H333" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="C334" t="s">
         <v>11</v>
       </c>
       <c r="D334" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="E334" t="s">
         <v>13</v>
       </c>
       <c r="F334" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G334" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H334" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="C335" t="s">
         <v>11</v>
       </c>
       <c r="D335" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="E335" t="s">
         <v>13</v>
       </c>
       <c r="F335" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G335" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H335" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="C336" t="s">
         <v>11</v>
       </c>
       <c r="D336" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="E336" t="s">
         <v>13</v>
       </c>
       <c r="F336" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G336" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H336" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="C337" t="s">
         <v>11</v>
       </c>
       <c r="D337" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="E337" t="s">
         <v>13</v>
       </c>
       <c r="F337" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G337" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H337" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="C338" t="s">
         <v>11</v>
       </c>
       <c r="D338" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="E338" t="s">
         <v>13</v>
       </c>
       <c r="F338" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G338" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H338" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="C339" t="s">
         <v>11</v>
       </c>
       <c r="D339" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="E339" t="s">
         <v>13</v>
       </c>
       <c r="F339" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G339" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H339" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="C340" t="s">
         <v>11</v>
       </c>
       <c r="D340" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="E340" t="s">
         <v>13</v>
       </c>
       <c r="F340" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G340" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H340" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="C341" t="s">
         <v>11</v>
       </c>
       <c r="D341" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="E341" t="s">
         <v>13</v>
       </c>
       <c r="F341" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G341" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H341" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="C342" t="s">
         <v>11</v>
       </c>
       <c r="D342" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="E342" t="s">
         <v>13</v>
       </c>
       <c r="F342" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G342" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H342" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="C343" t="s">
         <v>11</v>
       </c>
       <c r="D343" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="E343" t="s">
         <v>13</v>
       </c>
       <c r="F343" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G343" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H343" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>726</v>
+        <v>722</v>
       </c>
       <c r="C344" t="s">
         <v>11</v>
       </c>
       <c r="D344" t="s">
-        <v>727</v>
+        <v>723</v>
       </c>
       <c r="E344" t="s">
         <v>13</v>
       </c>
       <c r="F344" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G344" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H344" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="C345" t="s">
         <v>11</v>
       </c>
       <c r="D345" t="s">
-        <v>729</v>
+        <v>725</v>
       </c>
       <c r="E345" t="s">
         <v>13</v>
       </c>
       <c r="F345" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G345" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="H345" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="C346" t="s">
         <v>11</v>
       </c>
       <c r="D346" t="s">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="E346" t="s">
         <v>13</v>
       </c>
       <c r="F346" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G346" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="H346" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="C347" t="s">
         <v>11</v>
       </c>
       <c r="D347" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="E347" t="s">
         <v>13</v>
       </c>
       <c r="F347" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G347" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="H347" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="C348" t="s">
         <v>11</v>
       </c>
       <c r="D348" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="E348" t="s">
         <v>13</v>
       </c>
-      <c r="F348" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G348" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H348" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="C349" t="s">
         <v>11</v>
       </c>
       <c r="D349" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="E349" t="s">
         <v>13</v>
       </c>
-      <c r="F349" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G349" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H349" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="C350" t="s">
         <v>11</v>
       </c>
       <c r="D350" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="E350" t="s">
         <v>13</v>
       </c>
-      <c r="F350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G350" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H350" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="C351" t="s">
         <v>11</v>
       </c>
       <c r="D351" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="E351" t="s">
         <v>13</v>
       </c>
-      <c r="F351" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G351" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H351" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="C352" t="s">
         <v>11</v>
       </c>
       <c r="D352" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="E352" t="s">
         <v>13</v>
       </c>
-      <c r="F352" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G352" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H352" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="C353" t="s">
         <v>11</v>
       </c>
       <c r="D353" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="E353" t="s">
         <v>13</v>
       </c>
-      <c r="F353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G353" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H353" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="C354" t="s">
         <v>11</v>
       </c>
       <c r="D354" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="E354" t="s">
         <v>13</v>
       </c>
-      <c r="F354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G354" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H354" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="C355" t="s">
         <v>11</v>
       </c>
       <c r="D355" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="E355" t="s">
         <v>13</v>
       </c>
-      <c r="F355" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G355" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H355" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="C356" t="s">
         <v>11</v>
       </c>
       <c r="D356" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="E356" t="s">
         <v>13</v>
       </c>
-      <c r="F356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G356" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H356" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="C357" t="s">
         <v>11</v>
       </c>
       <c r="D357" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="E357" t="s">
         <v>13</v>
       </c>
-      <c r="F357" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G357" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H357" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="C358" t="s">
         <v>11</v>
       </c>
       <c r="D358" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="E358" t="s">
         <v>13</v>
       </c>
-      <c r="F358" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G358" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H358" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="C359" t="s">
         <v>11</v>
       </c>
       <c r="D359" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="E359" t="s">
         <v>13</v>
       </c>
-      <c r="F359" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G359" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H359" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="C360" t="s">
         <v>11</v>
       </c>
       <c r="D360" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="E360" t="s">
         <v>13</v>
       </c>
-      <c r="F360" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G360" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H360" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="C361" t="s">
         <v>11</v>
       </c>
       <c r="D361" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="E361" t="s">
         <v>13</v>
       </c>
-      <c r="F361" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G361" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H361" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="C362" t="s">
         <v>11</v>
       </c>
       <c r="D362" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="E362" t="s">
         <v>13</v>
       </c>
-      <c r="F362" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G362" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H362" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="C363" t="s">
         <v>11</v>
       </c>
       <c r="D363" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="E363" t="s">
         <v>13</v>
       </c>
-      <c r="F363" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G363" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H363" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="C364" t="s">
         <v>11</v>
       </c>
       <c r="D364" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="E364" t="s">
         <v>13</v>
       </c>
-      <c r="F364" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G364" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H364" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="C365" t="s">
         <v>11</v>
       </c>
       <c r="D365" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="E365" t="s">
         <v>13</v>
       </c>
-      <c r="F365" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H365" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="C366" t="s">
         <v>11</v>
       </c>
       <c r="D366" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="E366" t="s">
         <v>13</v>
       </c>
-      <c r="F366" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G366" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H366" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="C367" t="s">
         <v>11</v>
       </c>
       <c r="D367" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="E367" t="s">
         <v>13</v>
       </c>
-      <c r="F367" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G367" t="s">
-        <v>89</v>
+        <v>771</v>
       </c>
       <c r="H367" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="C368" t="s">
         <v>11</v>
       </c>
       <c r="D368" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="E368" t="s">
         <v>13</v>
       </c>
-      <c r="F368" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G368" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H368" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="C369" t="s">
         <v>11</v>
       </c>
       <c r="D369" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="E369" t="s">
         <v>13</v>
       </c>
-      <c r="F369" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G369" t="s">
-        <v>15</v>
+        <v>771</v>
       </c>
       <c r="H369" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="C370" t="s">
         <v>11</v>
       </c>
       <c r="D370" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E370" t="s">
         <v>13</v>
       </c>
       <c r="G370" t="s">
-        <v>629</v>
+        <v>771</v>
       </c>
       <c r="H370" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="C371" t="s">
         <v>11</v>
       </c>
       <c r="D371" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="E371" t="s">
         <v>13</v>
       </c>
       <c r="G371" t="s">
-        <v>686</v>
+        <v>771</v>
       </c>
       <c r="H371" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="C372" t="s">
         <v>11</v>
       </c>
       <c r="D372" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E372" t="s">
         <v>13</v>
       </c>
       <c r="G372" t="s">
-        <v>686</v>
+        <v>771</v>
       </c>
       <c r="H372" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="C373" t="s">
         <v>11</v>
       </c>
       <c r="D373" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E373" t="s">
         <v>13</v>
       </c>
       <c r="G373" t="s">
-        <v>629</v>
+        <v>771</v>
       </c>
       <c r="H373" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="C374" t="s">
         <v>11</v>
       </c>
       <c r="D374" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="E374" t="s">
         <v>13</v>
       </c>
       <c r="G374" t="s">
-        <v>629</v>
+        <v>771</v>
       </c>
       <c r="H374" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="C375" t="s">
         <v>11</v>
       </c>
       <c r="D375" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E375" t="s">
         <v>13</v>
       </c>
       <c r="G375" t="s">
-        <v>629</v>
+        <v>771</v>
       </c>
       <c r="H375" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="C376" t="s">
         <v>11</v>
       </c>
       <c r="D376" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="E376" t="s">
         <v>13</v>
       </c>
       <c r="G376" t="s">
-        <v>689</v>
+        <v>771</v>
       </c>
       <c r="H376" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="C377" t="s">
         <v>11</v>
       </c>
       <c r="D377" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E377" t="s">
         <v>13</v>
       </c>
       <c r="G377" t="s">
-        <v>686</v>
+        <v>771</v>
       </c>
       <c r="H377" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="C378" t="s">
         <v>11</v>
       </c>
       <c r="D378" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="E378" t="s">
         <v>13</v>
       </c>
       <c r="G378" t="s">
-        <v>629</v>
+        <v>771</v>
       </c>
       <c r="H378" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="C379" t="s">
         <v>11</v>
       </c>
       <c r="D379" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E379" t="s">
         <v>13</v>
       </c>
       <c r="G379" t="s">
-        <v>689</v>
+        <v>771</v>
       </c>
       <c r="H379" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="C380" t="s">
         <v>11</v>
       </c>
       <c r="D380" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="E380" t="s">
         <v>13</v>
       </c>
-      <c r="F380" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G380" t="s">
-        <v>300</v>
+        <v>771</v>
       </c>
       <c r="H380" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="C381" t="s">
         <v>11</v>
       </c>
       <c r="D381" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E381" t="s">
         <v>13</v>
       </c>
-      <c r="F381" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G381" t="s">
-        <v>113</v>
+        <v>771</v>
       </c>
       <c r="H381" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="C382" t="s">
         <v>11</v>
       </c>
       <c r="D382" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E382" t="s">
         <v>13</v>
       </c>
-      <c r="F382" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G382" t="s">
-        <v>19</v>
+        <v>771</v>
       </c>
       <c r="H382" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="C383" t="s">
         <v>11</v>
       </c>
       <c r="D383" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="E383" t="s">
         <v>13</v>
       </c>
-      <c r="F383" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G383" t="s">
-        <v>89</v>
+        <v>771</v>
       </c>
       <c r="H383" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="C384" t="s">
         <v>11</v>
       </c>
       <c r="D384" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="E384" t="s">
         <v>13</v>
       </c>
-      <c r="F384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G384" t="s">
-        <v>27</v>
+        <v>771</v>
       </c>
       <c r="H384" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="C385" t="s">
         <v>11</v>
       </c>
       <c r="D385" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="E385" t="s">
         <v>13</v>
       </c>
-      <c r="F385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G385" t="s">
-        <v>294</v>
+        <v>771</v>
       </c>
       <c r="H385" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C386" t="s">
         <v>11</v>
       </c>
       <c r="D386" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="E386" t="s">
         <v>13</v>
       </c>
-      <c r="F386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G386" t="s">
-        <v>67</v>
+        <v>771</v>
       </c>
       <c r="H386" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="C387" t="s">
         <v>11</v>
       </c>
       <c r="D387" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="E387" t="s">
         <v>13</v>
       </c>
-      <c r="F387" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G387" t="s">
-        <v>113</v>
+        <v>771</v>
       </c>
       <c r="H387" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="C388" t="s">
         <v>11</v>
       </c>
       <c r="D388" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="E388" t="s">
         <v>13</v>
       </c>
-      <c r="F388" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G388" t="s">
-        <v>89</v>
+        <v>771</v>
       </c>
       <c r="H388" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C389" t="s">
+        <v>11</v>
+      </c>
+      <c r="D389" t="s">
+        <v>815</v>
+      </c>
+      <c r="E389" t="s">
+        <v>13</v>
+      </c>
+      <c r="G389" t="s">
         <v>816</v>
       </c>
-      <c r="C389" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H389" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="C390" t="s">
+        <v>11</v>
+      </c>
+      <c r="D390" t="s">
         <v>818</v>
       </c>
-      <c r="C390" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E390" t="s">
         <v>13</v>
       </c>
-      <c r="F390" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G390" t="s">
-        <v>27</v>
+        <v>816</v>
       </c>
       <c r="H390" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="C391" t="s">
+        <v>11</v>
+      </c>
+      <c r="D391" t="s">
         <v>820</v>
       </c>
-      <c r="C391" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E391" t="s">
         <v>13</v>
       </c>
-      <c r="F391" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G391" t="s">
-        <v>822</v>
+        <v>771</v>
       </c>
       <c r="H391" t="s">
-        <v>823</v>
+        <v>20</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="C392" t="s">
         <v>11</v>
       </c>
       <c r="D392" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="E392" t="s">
         <v>13</v>
       </c>
-      <c r="F392" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G392" t="s">
-        <v>827</v>
+        <v>771</v>
       </c>
       <c r="H392" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>828</v>
+        <v>823</v>
       </c>
       <c r="C393" t="s">
         <v>11</v>
       </c>
       <c r="D393" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="E393" t="s">
         <v>13</v>
       </c>
-      <c r="F393" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G393" t="s">
-        <v>830</v>
+        <v>816</v>
       </c>
       <c r="H393" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="C394" t="s">
         <v>11</v>
       </c>
       <c r="D394" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E394" t="s">
         <v>13</v>
       </c>
-      <c r="F394" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G394" t="s">
-        <v>124</v>
+        <v>771</v>
       </c>
       <c r="H394" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="C395" t="s">
         <v>11</v>
       </c>
       <c r="D395" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="E395" t="s">
         <v>13</v>
       </c>
-      <c r="F395" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G395" t="s">
-        <v>27</v>
+        <v>771</v>
       </c>
       <c r="H395" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="C396" t="s">
         <v>11</v>
       </c>
       <c r="D396" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E396" t="s">
         <v>13</v>
       </c>
-      <c r="F396" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G396" t="s">
-        <v>124</v>
+        <v>816</v>
       </c>
       <c r="H396" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="C397" t="s">
         <v>11</v>
       </c>
       <c r="D397" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="E397" t="s">
         <v>13</v>
       </c>
-      <c r="F397" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G397" t="s">
-        <v>27</v>
+        <v>771</v>
       </c>
       <c r="H397" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="C398" t="s">
         <v>11</v>
       </c>
       <c r="D398" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="E398" t="s">
         <v>13</v>
       </c>
-      <c r="F398" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G398" t="s">
-        <v>89</v>
+        <v>816</v>
       </c>
       <c r="H398" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="C399" t="s">
         <v>11</v>
       </c>
       <c r="D399" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E399" t="s">
         <v>13</v>
       </c>
-      <c r="F399" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G399" t="s">
-        <v>89</v>
+        <v>816</v>
       </c>
       <c r="H399" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="C400" t="s">
         <v>11</v>
       </c>
       <c r="D400" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="E400" t="s">
         <v>13</v>
       </c>
-      <c r="F400" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G400" t="s">
-        <v>89</v>
+        <v>816</v>
       </c>
       <c r="H400" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="C401" t="s">
         <v>11</v>
       </c>
       <c r="D401" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E401" t="s">
         <v>13</v>
       </c>
-      <c r="F401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G401" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="H401" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="C402" t="s">
         <v>11</v>
       </c>
       <c r="D402" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E402" t="s">
         <v>13</v>
       </c>
-      <c r="F402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G402" t="s">
-        <v>89</v>
+        <v>843</v>
       </c>
       <c r="H402" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
       <c r="C403" t="s">
         <v>11</v>
       </c>
       <c r="D403" t="s">
-        <v>850</v>
+        <v>845</v>
       </c>
       <c r="E403" t="s">
         <v>13</v>
       </c>
-      <c r="F403" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G403" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="H403" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="C404" t="s">
         <v>11</v>
       </c>
       <c r="D404" t="s">
-        <v>852</v>
+        <v>847</v>
       </c>
       <c r="E404" t="s">
         <v>13</v>
       </c>
-      <c r="F404" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G404" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H404" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="C405" t="s">
         <v>11</v>
       </c>
       <c r="D405" t="s">
-        <v>854</v>
+        <v>849</v>
       </c>
       <c r="E405" t="s">
         <v>13</v>
       </c>
-      <c r="F405" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G405" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H405" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>855</v>
+        <v>850</v>
       </c>
       <c r="C406" t="s">
         <v>11</v>
       </c>
       <c r="D406" t="s">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="E406" t="s">
         <v>13</v>
       </c>
-      <c r="F406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G406" t="s">
-        <v>19</v>
+        <v>852</v>
       </c>
       <c r="H406" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="C407" t="s">
         <v>11</v>
       </c>
       <c r="D407" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="E407" t="s">
         <v>13</v>
       </c>
-      <c r="F407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G407" t="s">
-        <v>19</v>
+        <v>855</v>
       </c>
       <c r="H407" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="C408" t="s">
         <v>11</v>
       </c>
       <c r="D408" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="E408" t="s">
         <v>13</v>
       </c>
-      <c r="F408" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G408" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H408" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="C409" t="s">
         <v>11</v>
       </c>
       <c r="D409" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="E409" t="s">
         <v>13</v>
       </c>
-      <c r="F409" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G409" t="s">
-        <v>19</v>
+        <v>852</v>
       </c>
       <c r="H409" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="C410" t="s">
         <v>11</v>
       </c>
       <c r="D410" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="E410" t="s">
         <v>13</v>
       </c>
-      <c r="F410" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G410" t="s">
-        <v>19</v>
+        <v>852</v>
       </c>
       <c r="H410" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="C411" t="s">
         <v>11</v>
       </c>
       <c r="D411" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="E411" t="s">
         <v>13</v>
       </c>
-      <c r="F411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G411" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H411" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="C412" t="s">
         <v>11</v>
       </c>
       <c r="D412" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="E412" t="s">
         <v>13</v>
       </c>
-      <c r="F412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G412" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H412" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="C413" t="s">
         <v>11</v>
       </c>
       <c r="D413" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="E413" t="s">
         <v>13</v>
       </c>
-      <c r="F413" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G413" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H413" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>871</v>
+        <v>868</v>
       </c>
       <c r="C414" t="s">
         <v>11</v>
       </c>
       <c r="D414" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="E414" t="s">
         <v>13</v>
       </c>
-      <c r="F414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G414" t="s">
-        <v>19</v>
+        <v>855</v>
       </c>
       <c r="H414" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="C415" t="s">
         <v>11</v>
       </c>
       <c r="D415" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="E415" t="s">
         <v>13</v>
       </c>
-      <c r="F415" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G415" t="s">
-        <v>19</v>
+        <v>852</v>
       </c>
       <c r="H415" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="C416" t="s">
         <v>11</v>
       </c>
       <c r="D416" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="E416" t="s">
         <v>13</v>
       </c>
-      <c r="F416" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G416" t="s">
-        <v>89</v>
+        <v>843</v>
       </c>
       <c r="H416" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="C417" t="s">
         <v>11</v>
       </c>
       <c r="D417" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="E417" t="s">
         <v>13</v>
       </c>
-      <c r="F417" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G417" t="s">
-        <v>89</v>
+        <v>855</v>
       </c>
       <c r="H417" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="C418" t="s">
         <v>11</v>
       </c>
       <c r="D418" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="E418" t="s">
         <v>13</v>
       </c>
       <c r="F418" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="G418" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="H418" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="C419" t="s">
         <v>11</v>
       </c>
       <c r="D419" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="E419" t="s">
         <v>13</v>
       </c>
       <c r="F419" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="G419" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="H419" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="C420" t="s">
         <v>11</v>
       </c>
       <c r="D420" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E420" t="s">
         <v>13</v>
       </c>
       <c r="F420" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="G420" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="H420" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="C421" t="s">
         <v>11</v>
       </c>
       <c r="D421" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="E421" t="s">
         <v>13</v>
       </c>
       <c r="F421" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="G421" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="H421" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="C422" t="s">
         <v>11</v>
       </c>
       <c r="D422" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="E422" t="s">
         <v>13</v>
       </c>
       <c r="F422" t="s">
         <v>14</v>
       </c>
       <c r="G422" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H422" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="C423" t="s">
         <v>11</v>
       </c>
       <c r="D423" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="E423" t="s">
         <v>13</v>
       </c>
       <c r="F423" t="s">
         <v>14</v>
       </c>
       <c r="G423" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="H423" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="C424" t="s">
         <v>11</v>
       </c>
       <c r="D424" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="E424" t="s">
         <v>13</v>
       </c>
       <c r="F424" t="s">
         <v>14</v>
       </c>
       <c r="G424" t="s">
-        <v>124</v>
+        <v>27</v>
       </c>
       <c r="H424" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="C425" t="s">
         <v>11</v>
       </c>
       <c r="D425" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="E425" t="s">
         <v>13</v>
       </c>
       <c r="F425" t="s">
         <v>14</v>
       </c>
       <c r="G425" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H425" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="C426" t="s">
         <v>11</v>
       </c>
       <c r="D426" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="E426" t="s">
         <v>13</v>
       </c>
       <c r="F426" t="s">
         <v>14</v>
       </c>
       <c r="G426" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="H426" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>897</v>
+        <v>894</v>
       </c>
       <c r="C427" t="s">
         <v>11</v>
       </c>
       <c r="D427" t="s">
-        <v>898</v>
+        <v>895</v>
       </c>
       <c r="E427" t="s">
         <v>13</v>
       </c>
       <c r="F427" t="s">
         <v>14</v>
       </c>
       <c r="G427" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="H427" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="C428" t="s">
         <v>11</v>
       </c>
       <c r="D428" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="E428" t="s">
         <v>13</v>
       </c>
       <c r="F428" t="s">
         <v>14</v>
       </c>
       <c r="G428" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="H428" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
       <c r="C429" t="s">
         <v>11</v>
       </c>
       <c r="D429" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="E429" t="s">
         <v>13</v>
       </c>
       <c r="F429" t="s">
         <v>14</v>
       </c>
       <c r="G429" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H429" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="C430" t="s">
         <v>11</v>
       </c>
       <c r="D430" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="E430" t="s">
         <v>13</v>
       </c>
       <c r="F430" t="s">
         <v>14</v>
       </c>
       <c r="G430" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H430" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="C431" t="s">
         <v>11</v>
       </c>
       <c r="D431" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="E431" t="s">
         <v>13</v>
       </c>
       <c r="F431" t="s">
         <v>14</v>
       </c>
       <c r="G431" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H431" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
       <c r="C432" t="s">
         <v>11</v>
       </c>
       <c r="D432" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="E432" t="s">
         <v>13</v>
       </c>
       <c r="F432" t="s">
         <v>14</v>
       </c>
       <c r="G432" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H432" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>909</v>
+        <v>906</v>
       </c>
       <c r="C433" t="s">
         <v>11</v>
       </c>
       <c r="D433" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="E433" t="s">
         <v>13</v>
       </c>
       <c r="F433" t="s">
         <v>14</v>
       </c>
       <c r="G433" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="H433" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="C434" t="s">
         <v>11</v>
       </c>
       <c r="D434" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E434" t="s">
         <v>13</v>
       </c>
       <c r="F434" t="s">
         <v>14</v>
       </c>
       <c r="G434" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="H434" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>913</v>
+        <v>910</v>
       </c>
       <c r="C435" t="s">
         <v>11</v>
       </c>
       <c r="D435" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="E435" t="s">
         <v>13</v>
       </c>
-      <c r="F435" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G435" t="s">
-        <v>15</v>
+        <v>771</v>
       </c>
       <c r="H435" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
       <c r="C436" t="s">
         <v>11</v>
       </c>
       <c r="D436" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
       <c r="E436" t="s">
         <v>13</v>
       </c>
-      <c r="F436" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G436" t="s">
-        <v>89</v>
+        <v>816</v>
       </c>
       <c r="H436" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="C437" t="s">
         <v>11</v>
       </c>
       <c r="D437" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="E437" t="s">
         <v>13</v>
       </c>
-      <c r="F437" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G437" t="s">
-        <v>67</v>
+        <v>816</v>
       </c>
       <c r="H437" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="C438" t="s">
         <v>11</v>
       </c>
       <c r="D438" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="E438" t="s">
         <v>13</v>
       </c>
-      <c r="F438" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G438" t="s">
-        <v>15</v>
+        <v>816</v>
       </c>
       <c r="H438" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="C439" t="s">
         <v>11</v>
       </c>
       <c r="D439" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="E439" t="s">
         <v>13</v>
       </c>
-      <c r="F439" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G439" t="s">
-        <v>22</v>
+        <v>843</v>
       </c>
       <c r="H439" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="C440" t="s">
         <v>11</v>
       </c>
       <c r="D440" t="s">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="E440" t="s">
         <v>13</v>
       </c>
-      <c r="F440" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G440" t="s">
-        <v>67</v>
+        <v>816</v>
       </c>
       <c r="H440" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>925</v>
+        <v>922</v>
       </c>
       <c r="C441" t="s">
         <v>11</v>
       </c>
       <c r="D441" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="E441" t="s">
         <v>13</v>
       </c>
-      <c r="F441" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G441" t="s">
-        <v>27</v>
+        <v>816</v>
       </c>
       <c r="H441" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="C442" t="s">
         <v>11</v>
       </c>
       <c r="D442" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="E442" t="s">
         <v>13</v>
       </c>
-      <c r="F442" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G442" t="s">
-        <v>67</v>
+        <v>816</v>
       </c>
       <c r="H442" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="C443" t="s">
         <v>11</v>
       </c>
       <c r="D443" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="E443" t="s">
         <v>13</v>
       </c>
-      <c r="F443" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G443" t="s">
-        <v>22</v>
+        <v>771</v>
       </c>
       <c r="H443" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="C444" t="s">
         <v>11</v>
       </c>
       <c r="D444" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="E444" t="s">
         <v>13</v>
       </c>
-      <c r="F444" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G444" t="s">
-        <v>15</v>
+        <v>843</v>
       </c>
       <c r="H444" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="C445" t="s">
         <v>11</v>
       </c>
       <c r="D445" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="E445" t="s">
         <v>13</v>
       </c>
-      <c r="F445" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G445" t="s">
-        <v>22</v>
+        <v>816</v>
       </c>
       <c r="H445" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="C446" t="s">
         <v>11</v>
       </c>
       <c r="D446" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="E446" t="s">
         <v>13</v>
       </c>
-      <c r="F446" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G446" t="s">
-        <v>15</v>
+        <v>816</v>
       </c>
       <c r="H446" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="C447" t="s">
         <v>11</v>
       </c>
       <c r="D447" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="E447" t="s">
         <v>13</v>
       </c>
-      <c r="F447" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G447" t="s">
-        <v>22</v>
+        <v>843</v>
       </c>
       <c r="H447" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="C448" t="s">
         <v>11</v>
       </c>
       <c r="D448" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="E448" t="s">
         <v>13</v>
       </c>
-      <c r="F448" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G448" t="s">
-        <v>22</v>
+        <v>816</v>
       </c>
       <c r="H448" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="C449" t="s">
         <v>11</v>
       </c>
       <c r="D449" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="E449" t="s">
         <v>13</v>
       </c>
-      <c r="F449" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G449" t="s">
-        <v>124</v>
+        <v>816</v>
       </c>
       <c r="H449" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="C450" t="s">
         <v>11</v>
       </c>
       <c r="D450" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="E450" t="s">
         <v>13</v>
       </c>
-      <c r="F450" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G450" t="s">
-        <v>343</v>
+        <v>843</v>
       </c>
       <c r="H450" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="C451" t="s">
         <v>11</v>
       </c>
       <c r="D451" t="s">
-        <v>253</v>
+        <v>943</v>
       </c>
       <c r="E451" t="s">
         <v>13</v>
       </c>
-      <c r="F451" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G451" t="s">
-        <v>946</v>
+        <v>843</v>
       </c>
       <c r="H451" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="C452" t="s">
         <v>11</v>
       </c>
       <c r="D452" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="E452" t="s">
         <v>13</v>
       </c>
-      <c r="F452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G452" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H452" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="C453" t="s">
         <v>11</v>
       </c>
       <c r="D453" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="E453" t="s">
         <v>13</v>
       </c>
-      <c r="F453" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G453" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H453" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="C454" t="s">
         <v>11</v>
       </c>
       <c r="D454" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="E454" t="s">
         <v>13</v>
       </c>
-      <c r="F454" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G454" t="s">
-        <v>19</v>
+        <v>816</v>
       </c>
       <c r="H454" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="C455" t="s">
         <v>11</v>
       </c>
       <c r="D455" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="E455" t="s">
         <v>13</v>
       </c>
-      <c r="F455" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G455" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H455" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="C456" t="s">
         <v>11</v>
       </c>
       <c r="D456" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="E456" t="s">
         <v>13</v>
       </c>
-      <c r="F456" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G456" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H456" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="C457" t="s">
         <v>11</v>
       </c>
       <c r="D457" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="E457" t="s">
         <v>13</v>
       </c>
-      <c r="F457" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G457" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H457" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="C458" t="s">
         <v>11</v>
       </c>
       <c r="D458" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="E458" t="s">
         <v>13</v>
       </c>
-      <c r="F458" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G458" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H458" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="C459" t="s">
         <v>11</v>
       </c>
       <c r="D459" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="E459" t="s">
         <v>13</v>
       </c>
-      <c r="F459" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G459" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="H459" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="C460" t="s">
         <v>11</v>
       </c>
       <c r="D460" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="E460" t="s">
         <v>13</v>
       </c>
-      <c r="F460" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G460" t="s">
-        <v>19</v>
+        <v>843</v>
       </c>
       <c r="H460" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="C461" t="s">
         <v>11</v>
       </c>
       <c r="D461" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="E461" t="s">
         <v>13</v>
       </c>
-      <c r="F461" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G461" t="s">
-        <v>89</v>
+        <v>843</v>
       </c>
       <c r="H461" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="C462" t="s">
         <v>11</v>
       </c>
       <c r="D462" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="E462" t="s">
         <v>13</v>
       </c>
       <c r="F462" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="G462" t="s">
-        <v>89</v>
+        <v>211</v>
       </c>
       <c r="H462" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="C463" t="s">
         <v>11</v>
       </c>
       <c r="D463" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="E463" t="s">
         <v>13</v>
       </c>
       <c r="F463" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="G463" t="s">
-        <v>89</v>
+        <v>211</v>
       </c>
       <c r="H463" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
       <c r="C464" t="s">
         <v>11</v>
       </c>
       <c r="D464" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="E464" t="s">
         <v>13</v>
       </c>
       <c r="F464" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="G464" t="s">
-        <v>89</v>
+        <v>970</v>
       </c>
       <c r="H464" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
       <c r="C465" t="s">
         <v>11</v>
       </c>
       <c r="D465" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="E465" t="s">
         <v>13</v>
       </c>
       <c r="F465" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="G465" t="s">
-        <v>89</v>
+        <v>970</v>
       </c>
       <c r="H465" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="C466" t="s">
         <v>11</v>
       </c>
       <c r="D466" t="s">
-        <v>976</v>
+        <v>974</v>
       </c>
       <c r="E466" t="s">
         <v>13</v>
       </c>
       <c r="F466" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="G466" t="s">
-        <v>89</v>
+        <v>211</v>
       </c>
       <c r="H466" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="C467" t="s">
         <v>11</v>
       </c>
       <c r="D467" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="E467" t="s">
         <v>13</v>
       </c>
       <c r="F467" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="G467" t="s">
-        <v>89</v>
+        <v>211</v>
       </c>
       <c r="H467" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
       <c r="C468" t="s">
         <v>11</v>
       </c>
       <c r="D468" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="E468" t="s">
         <v>13</v>
       </c>
       <c r="F468" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="G468" t="s">
-        <v>124</v>
+        <v>970</v>
       </c>
       <c r="H468" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
       <c r="C469" t="s">
         <v>11</v>
       </c>
       <c r="D469" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
       <c r="E469" t="s">
         <v>13</v>
       </c>
       <c r="F469" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="G469" t="s">
-        <v>89</v>
+        <v>970</v>
       </c>
       <c r="H469" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="C470" t="s">
+        <v>11</v>
+      </c>
+      <c r="D470" t="s">
+        <v>982</v>
+      </c>
+      <c r="E470" t="s">
+        <v>13</v>
+      </c>
+      <c r="F470" t="s">
+        <v>50</v>
+      </c>
+      <c r="G470" t="s">
         <v>983</v>
       </c>
-      <c r="C470" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H470" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="C471" t="s">
+        <v>11</v>
+      </c>
+      <c r="D471" t="s">
         <v>985</v>
       </c>
-      <c r="C471" t="s">
-[...2 lines deleted...]
-      <c r="D471" t="s">
+      <c r="E471" t="s">
+        <v>13</v>
+      </c>
+      <c r="F471" t="s">
+        <v>50</v>
+      </c>
+      <c r="G471" t="s">
         <v>986</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H471" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
         <v>987</v>
       </c>
       <c r="C472" t="s">
         <v>11</v>
       </c>
       <c r="D472" t="s">
         <v>988</v>
       </c>
       <c r="E472" t="s">
         <v>13</v>
       </c>
       <c r="F472" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G472" t="s">
-        <v>474</v>
+        <v>986</v>
       </c>
       <c r="H472" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C473" t="s">
         <v>11</v>
       </c>
       <c r="D473" t="s">
         <v>990</v>
       </c>
       <c r="E473" t="s">
         <v>13</v>
       </c>
+      <c r="F473" t="s">
+        <v>50</v>
+      </c>
       <c r="G473" t="s">
-        <v>124</v>
+        <v>983</v>
       </c>
       <c r="H473" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
         <v>991</v>
       </c>
       <c r="C474" t="s">
         <v>11</v>
       </c>
       <c r="D474" t="s">
         <v>992</v>
       </c>
       <c r="E474" t="s">
         <v>13</v>
       </c>
       <c r="F474" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="G474" t="s">
-        <v>67</v>
+        <v>986</v>
       </c>
       <c r="H474" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
         <v>993</v>
       </c>
       <c r="C475" t="s">
         <v>11</v>
       </c>
       <c r="D475" t="s">
         <v>994</v>
       </c>
       <c r="E475" t="s">
         <v>13</v>
       </c>
       <c r="F475" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G475" t="s">
-        <v>113</v>
+        <v>986</v>
       </c>
       <c r="H475" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
         <v>995</v>
       </c>
       <c r="C476" t="s">
         <v>11</v>
       </c>
       <c r="D476" t="s">
         <v>996</v>
       </c>
       <c r="E476" t="s">
         <v>13</v>
       </c>
       <c r="F476" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G476" t="s">
-        <v>294</v>
+        <v>983</v>
       </c>
       <c r="H476" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
         <v>997</v>
       </c>
       <c r="C477" t="s">
         <v>11</v>
       </c>
       <c r="D477" t="s">
         <v>998</v>
       </c>
       <c r="E477" t="s">
         <v>13</v>
       </c>
       <c r="F477" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G477" t="s">
-        <v>78</v>
+        <v>986</v>
       </c>
       <c r="H477" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
         <v>999</v>
       </c>
       <c r="C478" t="s">
         <v>11</v>
       </c>
       <c r="D478" t="s">
         <v>1000</v>
       </c>
       <c r="E478" t="s">
         <v>13</v>
       </c>
       <c r="F478" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="G478" t="s">
-        <v>89</v>
+        <v>983</v>
       </c>
       <c r="H478" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="C479" t="s">
         <v>11</v>
       </c>
       <c r="D479" t="s">
         <v>1002</v>
       </c>
       <c r="E479" t="s">
         <v>13</v>
       </c>
       <c r="F479" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G479" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="H479" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="C480" t="s">
         <v>11</v>
       </c>
       <c r="D480" t="s">
         <v>1004</v>
       </c>
       <c r="E480" t="s">
         <v>13</v>
       </c>
       <c r="F480" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G480" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="H480" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C481" t="s">
         <v>11</v>
       </c>
       <c r="D481" t="s">
         <v>1006</v>
       </c>
       <c r="E481" t="s">
         <v>13</v>
       </c>
       <c r="F481" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G481" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="H481" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="C482" t="s">
         <v>11</v>
       </c>
       <c r="D482" t="s">
         <v>1008</v>
       </c>
       <c r="E482" t="s">
         <v>13</v>
       </c>
       <c r="F482" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G482" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="H482" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="C483" t="s">
         <v>11</v>
       </c>
       <c r="D483" t="s">
         <v>1010</v>
       </c>
       <c r="E483" t="s">
         <v>13</v>
       </c>
       <c r="F483" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G483" t="s">
-        <v>294</v>
+        <v>68</v>
       </c>
       <c r="H483" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="C484" t="s">
         <v>11</v>
       </c>
       <c r="D484" t="s">
         <v>1012</v>
       </c>
       <c r="E484" t="s">
         <v>13</v>
       </c>
       <c r="F484" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G484" t="s">
-        <v>294</v>
+        <v>68</v>
       </c>
       <c r="H484" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="C485" t="s">
         <v>11</v>
       </c>
       <c r="D485" t="s">
         <v>1014</v>
       </c>
       <c r="E485" t="s">
         <v>13</v>
       </c>
       <c r="F485" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G485" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="H485" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="C486" t="s">
         <v>11</v>
       </c>
       <c r="D486" t="s">
         <v>1016</v>
       </c>
       <c r="E486" t="s">
         <v>13</v>
       </c>
       <c r="F486" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G486" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="H486" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C487" t="s">
         <v>11</v>
       </c>
       <c r="D487" t="s">
         <v>1018</v>
       </c>
       <c r="E487" t="s">
         <v>13</v>
       </c>
       <c r="F487" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G487" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="H487" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C488" t="s">
         <v>11</v>
       </c>
       <c r="D488" t="s">
         <v>1020</v>
       </c>
       <c r="E488" t="s">
         <v>13</v>
       </c>
       <c r="F488" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G488" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="H488" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C489" t="s">
         <v>11</v>
       </c>
       <c r="D489" t="s">
         <v>1022</v>
       </c>
       <c r="E489" t="s">
         <v>13</v>
       </c>
       <c r="F489" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G489" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="H489" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C490" t="s">
         <v>11</v>
       </c>
       <c r="D490" t="s">
         <v>1024</v>
       </c>
       <c r="E490" t="s">
         <v>13</v>
       </c>
       <c r="F490" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G490" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="H490" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C491" t="s">
         <v>11</v>
       </c>
       <c r="D491" t="s">
         <v>1026</v>
       </c>
       <c r="E491" t="s">
         <v>13</v>
       </c>
       <c r="F491" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G491" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="H491" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C492" t="s">
         <v>11</v>
       </c>
       <c r="D492" t="s">
         <v>1028</v>
       </c>
       <c r="E492" t="s">
         <v>13</v>
       </c>
       <c r="F492" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G492" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="H492" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="C493" t="s">
         <v>11</v>
       </c>
       <c r="D493" t="s">
         <v>1030</v>
       </c>
       <c r="E493" t="s">
         <v>13</v>
       </c>
       <c r="F493" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G493" t="s">
-        <v>294</v>
+        <v>58</v>
       </c>
       <c r="H493" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C494" t="s">
         <v>11</v>
       </c>
       <c r="D494" t="s">
         <v>1032</v>
       </c>
       <c r="E494" t="s">
         <v>13</v>
       </c>
       <c r="F494" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G494" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H494" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C495" t="s">
         <v>11</v>
       </c>
       <c r="D495" t="s">
         <v>1034</v>
       </c>
       <c r="E495" t="s">
         <v>13</v>
       </c>
       <c r="F495" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G495" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="H495" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="C496" t="s">
         <v>11</v>
       </c>
       <c r="D496" t="s">
         <v>1036</v>
       </c>
       <c r="E496" t="s">
         <v>13</v>
       </c>
       <c r="F496" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G496" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H496" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="C497" t="s">
         <v>11</v>
       </c>
       <c r="D497" t="s">
         <v>1038</v>
       </c>
       <c r="E497" t="s">
         <v>13</v>
       </c>
       <c r="F497" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G497" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="H497" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="C498" t="s">
         <v>11</v>
       </c>
       <c r="D498" t="s">
         <v>1040</v>
       </c>
       <c r="E498" t="s">
         <v>13</v>
       </c>
       <c r="F498" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G498" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H498" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C499" t="s">
         <v>11</v>
       </c>
       <c r="D499" t="s">
         <v>1042</v>
       </c>
       <c r="E499" t="s">
         <v>13</v>
       </c>
       <c r="F499" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G499" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H499" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C500" t="s">
         <v>11</v>
       </c>
       <c r="D500" t="s">
         <v>1044</v>
       </c>
       <c r="E500" t="s">
         <v>13</v>
       </c>
       <c r="F500" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G500" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H500" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="C501" t="s">
         <v>11</v>
       </c>
       <c r="D501" t="s">
         <v>1046</v>
       </c>
       <c r="E501" t="s">
         <v>13</v>
       </c>
       <c r="F501" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G501" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H501" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="C502" t="s">
         <v>11</v>
       </c>
       <c r="D502" t="s">
         <v>1048</v>
       </c>
       <c r="E502" t="s">
         <v>13</v>
       </c>
       <c r="F502" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G502" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H502" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C503" t="s">
         <v>11</v>
       </c>
       <c r="D503" t="s">
         <v>1050</v>
       </c>
       <c r="E503" t="s">
         <v>13</v>
       </c>
       <c r="F503" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G503" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H503" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="C504" t="s">
         <v>11</v>
       </c>
       <c r="D504" t="s">
         <v>1052</v>
       </c>
       <c r="E504" t="s">
         <v>13</v>
       </c>
       <c r="F504" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G504" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H504" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="C505" t="s">
         <v>11</v>
       </c>
       <c r="D505" t="s">
         <v>1054</v>
       </c>
       <c r="E505" t="s">
         <v>13</v>
       </c>
       <c r="F505" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G505" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H505" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="C506" t="s">
         <v>11</v>
       </c>
       <c r="D506" t="s">
         <v>1056</v>
       </c>
       <c r="E506" t="s">
         <v>13</v>
       </c>
       <c r="F506" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G506" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H506" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C507" t="s">
         <v>11</v>
       </c>
       <c r="D507" t="s">
         <v>1058</v>
       </c>
       <c r="E507" t="s">
         <v>13</v>
       </c>
       <c r="F507" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G507" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H507" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C508" t="s">
         <v>11</v>
       </c>
       <c r="D508" t="s">
         <v>1060</v>
       </c>
       <c r="E508" t="s">
         <v>13</v>
       </c>
       <c r="F508" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G508" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H508" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="C509" t="s">
         <v>11</v>
       </c>
       <c r="D509" t="s">
-        <v>996</v>
+        <v>1062</v>
       </c>
       <c r="E509" t="s">
         <v>13</v>
       </c>
       <c r="F509" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G509" t="s">
         <v>27</v>
       </c>
       <c r="H509" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="C510" t="s">
         <v>11</v>
       </c>
       <c r="D510" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="E510" t="s">
         <v>13</v>
       </c>
       <c r="F510" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G510" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H510" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="C511" t="s">
         <v>11</v>
       </c>
       <c r="D511" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="E511" t="s">
         <v>13</v>
       </c>
       <c r="F511" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G511" t="s">
         <v>27</v>
       </c>
       <c r="H511" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="C512" t="s">
         <v>11</v>
       </c>
       <c r="D512" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="E512" t="s">
         <v>13</v>
       </c>
       <c r="F512" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G512" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H512" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C513" t="s">
         <v>11</v>
       </c>
       <c r="D513" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E513" t="s">
         <v>13</v>
       </c>
       <c r="F513" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G513" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H513" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="C514" t="s">
         <v>11</v>
       </c>
       <c r="D514" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="E514" t="s">
         <v>13</v>
       </c>
       <c r="F514" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G514" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H514" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C515" t="s">
         <v>11</v>
       </c>
       <c r="D515" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="E515" t="s">
         <v>13</v>
       </c>
       <c r="F515" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G515" t="s">
-        <v>124</v>
+        <v>27</v>
       </c>
       <c r="H515" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="C516" t="s">
         <v>11</v>
       </c>
       <c r="D516" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E516" t="s">
         <v>13</v>
       </c>
       <c r="F516" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G516" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H516" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C517" t="s">
         <v>11</v>
       </c>
       <c r="D517" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="E517" t="s">
         <v>13</v>
       </c>
       <c r="F517" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G517" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H517" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="C518" t="s">
         <v>11</v>
       </c>
       <c r="D518" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="E518" t="s">
         <v>13</v>
       </c>
       <c r="F518" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G518" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H518" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="C519" t="s">
         <v>11</v>
       </c>
       <c r="D519" t="s">
-        <v>369</v>
+        <v>1082</v>
       </c>
       <c r="E519" t="s">
         <v>13</v>
       </c>
       <c r="F519" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G519" t="s">
-        <v>294</v>
+        <v>34</v>
       </c>
       <c r="H519" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="C520" t="s">
         <v>11</v>
       </c>
       <c r="D520" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E520" t="s">
         <v>13</v>
       </c>
       <c r="F520" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G520" t="s">
-        <v>294</v>
+        <v>34</v>
       </c>
       <c r="H520" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="C521" t="s">
         <v>11</v>
       </c>
       <c r="D521" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="E521" t="s">
         <v>13</v>
       </c>
+      <c r="F521" t="s">
+        <v>54</v>
+      </c>
       <c r="G521" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="H521" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="C522" t="s">
         <v>11</v>
       </c>
       <c r="D522" t="s">
-        <v>367</v>
+        <v>1088</v>
       </c>
       <c r="E522" t="s">
         <v>13</v>
       </c>
       <c r="F522" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G522" t="s">
-        <v>294</v>
+        <v>34</v>
       </c>
       <c r="H522" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="C523" t="s">
         <v>11</v>
       </c>
       <c r="D523" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="E523" t="s">
         <v>13</v>
       </c>
       <c r="F523" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G523" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="H523" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="C524" t="s">
         <v>11</v>
       </c>
       <c r="D524" t="s">
-        <v>375</v>
+        <v>1092</v>
       </c>
       <c r="E524" t="s">
         <v>13</v>
       </c>
       <c r="F524" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G524" t="s">
-        <v>294</v>
+        <v>34</v>
       </c>
       <c r="H524" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="C525" t="s">
         <v>11</v>
       </c>
       <c r="D525" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="E525" t="s">
         <v>13</v>
       </c>
       <c r="F525" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G525" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H525" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="C526" t="s">
         <v>11</v>
       </c>
       <c r="D526" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="E526" t="s">
         <v>13</v>
       </c>
       <c r="F526" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G526" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H526" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="C527" t="s">
         <v>11</v>
       </c>
       <c r="D527" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="E527" t="s">
         <v>13</v>
       </c>
       <c r="F527" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G527" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H527" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="C528" t="s">
         <v>11</v>
       </c>
       <c r="D528" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="E528" t="s">
         <v>13</v>
       </c>
       <c r="F528" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G528" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H528" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="C529" t="s">
         <v>11</v>
       </c>
       <c r="D529" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="E529" t="s">
         <v>13</v>
       </c>
       <c r="F529" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G529" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H529" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="C530" t="s">
         <v>11</v>
       </c>
       <c r="D530" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="E530" t="s">
         <v>13</v>
       </c>
+      <c r="F530" t="s">
+        <v>54</v>
+      </c>
       <c r="G530" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="H530" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="C531" t="s">
         <v>11</v>
       </c>
       <c r="D531" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="E531" t="s">
         <v>13</v>
       </c>
       <c r="F531" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G531" t="s">
-        <v>492</v>
+        <v>34</v>
       </c>
       <c r="H531" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="C532" t="s">
         <v>11</v>
       </c>
       <c r="D532" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="E532" t="s">
         <v>13</v>
       </c>
       <c r="F532" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G532" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H532" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="C533" t="s">
         <v>11</v>
       </c>
       <c r="D533" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="E533" t="s">
         <v>13</v>
       </c>
       <c r="F533" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G533" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="H533" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="C534" t="s">
         <v>11</v>
       </c>
       <c r="D534" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="E534" t="s">
         <v>13</v>
       </c>
       <c r="F534" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G534" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="H534" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
       <c r="C535" t="s">
         <v>11</v>
       </c>
       <c r="D535" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="E535" t="s">
         <v>13</v>
       </c>
+      <c r="F535" t="s">
+        <v>54</v>
+      </c>
       <c r="G535" t="s">
-        <v>512</v>
+        <v>34</v>
       </c>
       <c r="H535" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="C536" t="s">
         <v>11</v>
       </c>
       <c r="D536" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="E536" t="s">
         <v>13</v>
       </c>
       <c r="F536" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G536" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="H536" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="C537" t="s">
         <v>11</v>
       </c>
       <c r="D537" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="E537" t="s">
         <v>13</v>
       </c>
       <c r="F537" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G537" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="H537" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="C538" t="s">
         <v>11</v>
       </c>
       <c r="D538" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="E538" t="s">
         <v>13</v>
       </c>
+      <c r="F538" t="s">
+        <v>54</v>
+      </c>
       <c r="G538" t="s">
-        <v>294</v>
+        <v>19</v>
       </c>
       <c r="H538" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="C539" t="s">
         <v>11</v>
       </c>
       <c r="D539" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="E539" t="s">
         <v>13</v>
       </c>
       <c r="F539" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G539" t="s">
-        <v>294</v>
+        <v>19</v>
       </c>
       <c r="H539" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="C540" t="s">
         <v>11</v>
       </c>
       <c r="D540" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="E540" t="s">
         <v>13</v>
       </c>
       <c r="F540" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G540" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="H540" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="C541" t="s">
         <v>11</v>
       </c>
       <c r="D541" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="E541" t="s">
         <v>13</v>
       </c>
       <c r="F541" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G541" t="s">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="H541" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="542" spans="1:8" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="C542" t="s">
         <v>11</v>
       </c>
       <c r="D542" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="E542" t="s">
         <v>13</v>
       </c>
       <c r="F542" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G542" t="s">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="H542" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="C543" t="s">
         <v>11</v>
       </c>
       <c r="D543" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="E543" t="s">
         <v>13</v>
       </c>
       <c r="F543" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G543" t="s">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="H543" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="C544" t="s">
         <v>11</v>
       </c>
       <c r="D544" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="E544" t="s">
         <v>13</v>
       </c>
       <c r="F544" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G544" t="s">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="H544" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="C545" t="s">
         <v>11</v>
       </c>
       <c r="D545" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="E545" t="s">
         <v>13</v>
       </c>
       <c r="F545" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G545" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H545" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="C546" t="s">
         <v>11</v>
       </c>
       <c r="D546" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="E546" t="s">
         <v>13</v>
       </c>
       <c r="F546" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G546" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H546" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="C547" t="s">
         <v>11</v>
       </c>
       <c r="D547" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="E547" t="s">
         <v>13</v>
       </c>
       <c r="F547" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G547" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H547" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="C548" t="s">
         <v>11</v>
       </c>
       <c r="D548" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="E548" t="s">
         <v>13</v>
       </c>
       <c r="F548" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G548" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H548" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="C549" t="s">
         <v>11</v>
       </c>
       <c r="D549" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="E549" t="s">
         <v>13</v>
       </c>
       <c r="F549" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G549" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H549" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="C550" t="s">
         <v>11</v>
       </c>
       <c r="D550" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="E550" t="s">
         <v>13</v>
       </c>
       <c r="F550" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G550" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H550" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="C551" t="s">
         <v>11</v>
       </c>
       <c r="D551" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="E551" t="s">
         <v>13</v>
       </c>
       <c r="F551" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G551" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="H551" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="552" spans="1:8" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="C552" t="s">
         <v>11</v>
       </c>
       <c r="D552" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="E552" t="s">
         <v>13</v>
       </c>
       <c r="F552" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G552" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H552" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="C553" t="s">
         <v>11</v>
       </c>
       <c r="D553" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="E553" t="s">
         <v>13</v>
       </c>
       <c r="F553" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G553" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H553" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="C554" t="s">
         <v>11</v>
       </c>
       <c r="D554" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="E554" t="s">
         <v>13</v>
       </c>
       <c r="F554" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G554" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="H554" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="C555" t="s">
         <v>11</v>
       </c>
       <c r="D555" t="s">
-        <v>1150</v>
+        <v>1154</v>
       </c>
       <c r="E555" t="s">
         <v>13</v>
       </c>
       <c r="F555" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G555" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="H555" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1151</v>
+        <v>1155</v>
       </c>
       <c r="C556" t="s">
         <v>11</v>
       </c>
       <c r="D556" t="s">
-        <v>1152</v>
+        <v>1156</v>
       </c>
       <c r="E556" t="s">
         <v>13</v>
       </c>
       <c r="F556" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G556" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="H556" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1153</v>
+        <v>1157</v>
       </c>
       <c r="C557" t="s">
         <v>11</v>
       </c>
       <c r="D557" t="s">
-        <v>1154</v>
+        <v>1158</v>
       </c>
       <c r="E557" t="s">
         <v>13</v>
       </c>
       <c r="F557" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G557" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="H557" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1155</v>
+        <v>1159</v>
       </c>
       <c r="C558" t="s">
         <v>11</v>
       </c>
       <c r="D558" t="s">
-        <v>1156</v>
+        <v>1160</v>
       </c>
       <c r="E558" t="s">
         <v>13</v>
       </c>
       <c r="F558" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G558" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="H558" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1157</v>
+        <v>1161</v>
       </c>
       <c r="C559" t="s">
         <v>11</v>
       </c>
       <c r="D559" t="s">
-        <v>1158</v>
+        <v>1162</v>
       </c>
       <c r="E559" t="s">
         <v>13</v>
       </c>
       <c r="F559" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G559" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="H559" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1159</v>
+        <v>1163</v>
       </c>
       <c r="C560" t="s">
         <v>11</v>
       </c>
       <c r="D560" t="s">
-        <v>1160</v>
+        <v>1164</v>
       </c>
       <c r="E560" t="s">
         <v>13</v>
       </c>
       <c r="F560" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G560" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="H560" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1161</v>
+        <v>1165</v>
       </c>
       <c r="C561" t="s">
         <v>11</v>
       </c>
       <c r="D561" t="s">
-        <v>1162</v>
+        <v>1150</v>
       </c>
       <c r="E561" t="s">
         <v>13</v>
       </c>
       <c r="F561" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G561" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H561" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="C562" t="s">
         <v>11</v>
       </c>
       <c r="D562" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="E562" t="s">
         <v>13</v>
       </c>
       <c r="F562" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G562" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="H562" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="C563" t="s">
         <v>11</v>
       </c>
       <c r="D563" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="E563" t="s">
         <v>13</v>
       </c>
       <c r="F563" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G563" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H563" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="C564" t="s">
         <v>11</v>
       </c>
       <c r="D564" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="E564" t="s">
         <v>13</v>
       </c>
       <c r="F564" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G564" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="H564" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="C565" t="s">
         <v>11</v>
       </c>
       <c r="D565" t="s">
-        <v>1170</v>
+        <v>381</v>
       </c>
       <c r="E565" t="s">
         <v>13</v>
       </c>
       <c r="F565" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G565" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H565" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="C566" t="s">
         <v>11</v>
       </c>
       <c r="D566" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="E566" t="s">
         <v>13</v>
       </c>
       <c r="F566" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G566" t="s">
-        <v>124</v>
+        <v>83</v>
       </c>
       <c r="H566" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="C567" t="s">
         <v>11</v>
       </c>
       <c r="D567" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="E567" t="s">
         <v>13</v>
       </c>
       <c r="F567" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G567" t="s">
-        <v>124</v>
+        <v>45</v>
       </c>
       <c r="H567" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="C568" t="s">
         <v>11</v>
       </c>
       <c r="D568" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="E568" t="s">
         <v>13</v>
       </c>
       <c r="F568" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G568" t="s">
-        <v>124</v>
+        <v>45</v>
       </c>
       <c r="H568" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="C569" t="s">
         <v>11</v>
       </c>
       <c r="D569" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="E569" t="s">
         <v>13</v>
       </c>
       <c r="F569" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G569" t="s">
-        <v>294</v>
+        <v>45</v>
       </c>
       <c r="H569" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="C570" t="s">
         <v>11</v>
       </c>
       <c r="D570" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="E570" t="s">
         <v>13</v>
       </c>
       <c r="F570" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G570" t="s">
-        <v>294</v>
+        <v>45</v>
       </c>
       <c r="H570" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="C571" t="s">
         <v>11</v>
       </c>
       <c r="D571" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="E571" t="s">
         <v>13</v>
       </c>
       <c r="F571" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G571" t="s">
-        <v>294</v>
+        <v>45</v>
       </c>
       <c r="H571" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="C572" t="s">
         <v>11</v>
       </c>
       <c r="D572" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="E572" t="s">
         <v>13</v>
       </c>
       <c r="F572" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G572" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="H572" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C573" t="s">
         <v>11</v>
       </c>
       <c r="D573" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="E573" t="s">
         <v>13</v>
       </c>
       <c r="F573" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G573" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="H573" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="C574" t="s">
         <v>11</v>
       </c>
       <c r="D574" t="s">
-        <v>1188</v>
+        <v>1012</v>
       </c>
       <c r="E574" t="s">
         <v>13</v>
       </c>
       <c r="F574" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G574" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="H574" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="C575" t="s">
         <v>11</v>
       </c>
       <c r="D575" t="s">
-        <v>1190</v>
+        <v>217</v>
       </c>
       <c r="E575" t="s">
         <v>13</v>
       </c>
       <c r="F575" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G575" t="s">
-        <v>294</v>
+        <v>83</v>
       </c>
       <c r="H575" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="C576" t="s">
         <v>11</v>
       </c>
       <c r="D576" t="s">
         <v>1192</v>
       </c>
       <c r="E576" t="s">
         <v>13</v>
       </c>
       <c r="F576" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G576" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="H576" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="C577" t="s">
         <v>11</v>
       </c>
       <c r="D577" t="s">
         <v>1194</v>
       </c>
       <c r="E577" t="s">
         <v>13</v>
       </c>
       <c r="F577" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G577" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="H577" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="C578" t="s">
         <v>11</v>
       </c>
       <c r="D578" t="s">
         <v>1196</v>
       </c>
       <c r="E578" t="s">
         <v>13</v>
       </c>
       <c r="F578" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G578" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="H578" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="C579" t="s">
         <v>11</v>
       </c>
       <c r="D579" t="s">
         <v>1198</v>
       </c>
       <c r="E579" t="s">
         <v>13</v>
       </c>
       <c r="F579" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G579" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H579" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="C580" t="s">
         <v>11</v>
       </c>
       <c r="D580" t="s">
         <v>1200</v>
       </c>
       <c r="E580" t="s">
         <v>13</v>
       </c>
       <c r="F580" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G580" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="H580" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="C581" t="s">
         <v>11</v>
       </c>
       <c r="D581" t="s">
         <v>1202</v>
       </c>
       <c r="E581" t="s">
         <v>13</v>
       </c>
       <c r="F581" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G581" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H581" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="C582" t="s">
         <v>11</v>
       </c>
       <c r="D582" t="s">
         <v>1204</v>
       </c>
       <c r="E582" t="s">
         <v>13</v>
       </c>
       <c r="F582" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G582" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H582" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="C583" t="s">
         <v>11</v>
       </c>
       <c r="D583" t="s">
         <v>1206</v>
       </c>
       <c r="E583" t="s">
         <v>13</v>
       </c>
       <c r="F583" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G583" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="H583" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="C584" t="s">
         <v>11</v>
       </c>
       <c r="D584" t="s">
         <v>1208</v>
       </c>
       <c r="E584" t="s">
         <v>13</v>
       </c>
       <c r="F584" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G584" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="H584" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="C585" t="s">
         <v>11</v>
       </c>
       <c r="D585" t="s">
         <v>1210</v>
       </c>
       <c r="E585" t="s">
         <v>13</v>
       </c>
       <c r="F585" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G585" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="H585" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="C586" t="s">
         <v>11</v>
       </c>
       <c r="D586" t="s">
         <v>1212</v>
       </c>
       <c r="E586" t="s">
         <v>13</v>
       </c>
       <c r="F586" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G586" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="H586" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="C587" t="s">
         <v>11</v>
       </c>
       <c r="D587" t="s">
         <v>1214</v>
       </c>
       <c r="E587" t="s">
         <v>13</v>
       </c>
       <c r="F587" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G587" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="H587" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="C588" t="s">
         <v>11</v>
       </c>
       <c r="D588" t="s">
         <v>1216</v>
       </c>
       <c r="E588" t="s">
         <v>13</v>
       </c>
       <c r="F588" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G588" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="H588" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="C589" t="s">
         <v>11</v>
       </c>
       <c r="D589" t="s">
         <v>1218</v>
       </c>
       <c r="E589" t="s">
         <v>13</v>
       </c>
       <c r="F589" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G589" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="H589" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="C590" t="s">
         <v>11</v>
       </c>
       <c r="D590" t="s">
         <v>1220</v>
       </c>
       <c r="E590" t="s">
         <v>13</v>
       </c>
       <c r="F590" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G590" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="H590" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="C591" t="s">
         <v>11</v>
       </c>
       <c r="D591" t="s">
         <v>1222</v>
       </c>
       <c r="E591" t="s">
         <v>13</v>
       </c>
       <c r="F591" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G591" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="H591" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
         <v>1223</v>
       </c>
       <c r="C592" t="s">
         <v>11</v>
       </c>
       <c r="D592" t="s">
         <v>1224</v>
       </c>
       <c r="E592" t="s">
         <v>13</v>
       </c>
       <c r="F592" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G592" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="H592" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="C593" t="s">
         <v>11</v>
       </c>
       <c r="D593" t="s">
         <v>1226</v>
       </c>
       <c r="E593" t="s">
         <v>13</v>
       </c>
       <c r="F593" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G593" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="H593" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="C594" t="s">
         <v>11</v>
       </c>
       <c r="D594" t="s">
         <v>1228</v>
       </c>
       <c r="E594" t="s">
         <v>13</v>
       </c>
       <c r="F594" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G594" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="H594" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="C595" t="s">
         <v>11</v>
       </c>
       <c r="D595" t="s">
         <v>1230</v>
       </c>
       <c r="E595" t="s">
         <v>13</v>
       </c>
       <c r="F595" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G595" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="H595" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="C596" t="s">
         <v>11</v>
       </c>
       <c r="D596" t="s">
         <v>1232</v>
       </c>
       <c r="E596" t="s">
         <v>13</v>
       </c>
       <c r="F596" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G596" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="H596" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="C597" t="s">
         <v>11</v>
       </c>
       <c r="D597" t="s">
         <v>1234</v>
       </c>
       <c r="E597" t="s">
         <v>13</v>
       </c>
       <c r="F597" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G597" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="H597" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="C598" t="s">
         <v>11</v>
       </c>
       <c r="D598" t="s">
         <v>1236</v>
       </c>
       <c r="E598" t="s">
         <v>13</v>
       </c>
       <c r="F598" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G598" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H598" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="C599" t="s">
         <v>11</v>
       </c>
       <c r="D599" t="s">
         <v>1238</v>
       </c>
       <c r="E599" t="s">
         <v>13</v>
       </c>
       <c r="F599" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G599" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H599" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="C600" t="s">
         <v>11</v>
       </c>
       <c r="D600" t="s">
         <v>1240</v>
       </c>
       <c r="E600" t="s">
         <v>13</v>
       </c>
       <c r="F600" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G600" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H600" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="C601" t="s">
         <v>11</v>
       </c>
       <c r="D601" t="s">
         <v>1242</v>
       </c>
       <c r="E601" t="s">
         <v>13</v>
       </c>
       <c r="F601" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G601" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H601" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="C602" t="s">
         <v>11</v>
       </c>
       <c r="D602" t="s">
         <v>1244</v>
       </c>
       <c r="E602" t="s">
         <v>13</v>
       </c>
       <c r="F602" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G602" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H602" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="C603" t="s">
         <v>11</v>
       </c>
       <c r="D603" t="s">
         <v>1246</v>
       </c>
       <c r="E603" t="s">
         <v>13</v>
       </c>
       <c r="F603" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G603" t="s">
         <v>19</v>
       </c>
       <c r="H603" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="C604" t="s">
         <v>11</v>
       </c>
       <c r="D604" t="s">
         <v>1248</v>
       </c>
       <c r="E604" t="s">
         <v>13</v>
       </c>
       <c r="F604" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G604" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="H604" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="C605" t="s">
         <v>11</v>
       </c>
       <c r="D605" t="s">
         <v>1250</v>
       </c>
       <c r="E605" t="s">
         <v>13</v>
       </c>
       <c r="F605" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G605" t="s">
         <v>19</v>
       </c>
       <c r="H605" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="C606" t="s">
         <v>11</v>
       </c>
       <c r="D606" t="s">
         <v>1252</v>
       </c>
       <c r="E606" t="s">
         <v>13</v>
       </c>
       <c r="F606" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G606" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H606" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="C607" t="s">
         <v>11</v>
       </c>
       <c r="D607" t="s">
         <v>1254</v>
       </c>
       <c r="E607" t="s">
         <v>13</v>
       </c>
       <c r="F607" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G607" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="H607" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="C608" t="s">
         <v>11</v>
       </c>
       <c r="D608" t="s">
         <v>1256</v>
       </c>
       <c r="E608" t="s">
         <v>13</v>
       </c>
       <c r="F608" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="G608" t="s">
         <v>19</v>
       </c>
       <c r="H608" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="C609" t="s">
         <v>11</v>
       </c>
       <c r="D609" t="s">
         <v>1258</v>
       </c>
       <c r="E609" t="s">
         <v>13</v>
       </c>
       <c r="F609" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G609" t="s">
         <v>19</v>
       </c>
       <c r="H609" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="C610" t="s">
         <v>11</v>
       </c>
       <c r="D610" t="s">
         <v>1260</v>
       </c>
       <c r="E610" t="s">
         <v>13</v>
       </c>
       <c r="F610" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G610" t="s">
         <v>19</v>
       </c>
       <c r="H610" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="C611" t="s">
         <v>11</v>
       </c>
       <c r="D611" t="s">
         <v>1262</v>
       </c>
       <c r="E611" t="s">
         <v>13</v>
       </c>
       <c r="F611" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G611" t="s">
         <v>19</v>
       </c>
       <c r="H611" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="C612" t="s">
         <v>11</v>
       </c>
       <c r="D612" t="s">
         <v>1264</v>
       </c>
       <c r="E612" t="s">
         <v>13</v>
       </c>
       <c r="F612" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G612" t="s">
         <v>19</v>
       </c>
       <c r="H612" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="C613" t="s">
         <v>11</v>
       </c>
       <c r="D613" t="s">
         <v>1266</v>
       </c>
       <c r="E613" t="s">
         <v>13</v>
       </c>
       <c r="F613" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="G613" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="H613" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="C614" t="s">
         <v>11</v>
       </c>
       <c r="D614" t="s">
         <v>1268</v>
       </c>
       <c r="E614" t="s">
         <v>13</v>
       </c>
-      <c r="F614" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G614" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H614" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="C615" t="s">
         <v>11</v>
       </c>
       <c r="D615" t="s">
         <v>1270</v>
       </c>
       <c r="E615" t="s">
         <v>13</v>
       </c>
-      <c r="F615" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G615" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H615" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="C616" t="s">
         <v>11</v>
       </c>
       <c r="D616" t="s">
         <v>1272</v>
       </c>
       <c r="E616" t="s">
         <v>13</v>
       </c>
-      <c r="F616" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G616" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H616" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="C617" t="s">
         <v>11</v>
       </c>
       <c r="D617" t="s">
         <v>1274</v>
       </c>
       <c r="E617" t="s">
         <v>13</v>
       </c>
-      <c r="F617" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G617" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H617" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="C618" t="s">
         <v>11</v>
       </c>
       <c r="D618" t="s">
         <v>1276</v>
       </c>
       <c r="E618" t="s">
         <v>13</v>
       </c>
-      <c r="F618" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G618" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H618" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="C619" t="s">
         <v>11</v>
       </c>
       <c r="D619" t="s">
         <v>1278</v>
       </c>
       <c r="E619" t="s">
         <v>13</v>
       </c>
-      <c r="F619" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G619" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H619" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="C620" t="s">
         <v>11</v>
       </c>
       <c r="D620" t="s">
         <v>1280</v>
       </c>
       <c r="E620" t="s">
         <v>13</v>
       </c>
-      <c r="F620" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G620" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H620" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="C621" t="s">
         <v>11</v>
       </c>
       <c r="D621" t="s">
         <v>1282</v>
       </c>
       <c r="E621" t="s">
         <v>13</v>
       </c>
-      <c r="F621" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G621" t="s">
-        <v>89</v>
+        <v>732</v>
       </c>
       <c r="H621" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="C622" t="s">
         <v>11</v>
       </c>
       <c r="D622" t="s">
         <v>1284</v>
       </c>
       <c r="E622" t="s">
         <v>13</v>
       </c>
-      <c r="F622" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G622" t="s">
-        <v>124</v>
+        <v>732</v>
       </c>
       <c r="H622" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="C623" t="s">
         <v>11</v>
       </c>
       <c r="D623" t="s">
         <v>1286</v>
       </c>
       <c r="E623" t="s">
         <v>13</v>
       </c>
-      <c r="F623" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G623" t="s">
-        <v>22</v>
+        <v>732</v>
       </c>
       <c r="H623" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="C624" t="s">
         <v>11</v>
       </c>
       <c r="D624" t="s">
         <v>1288</v>
       </c>
       <c r="E624" t="s">
         <v>13</v>
       </c>
-      <c r="F624" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G624" t="s">
-        <v>78</v>
+        <v>732</v>
       </c>
       <c r="H624" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="C625" t="s">
         <v>11</v>
       </c>
       <c r="D625" t="s">
         <v>1290</v>
       </c>
       <c r="E625" t="s">
         <v>13</v>
       </c>
-      <c r="F625" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G625" t="s">
-        <v>294</v>
+        <v>732</v>
       </c>
       <c r="H625" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="C626" t="s">
         <v>11</v>
       </c>
       <c r="D626" t="s">
         <v>1292</v>
       </c>
       <c r="E626" t="s">
         <v>13</v>
       </c>
-      <c r="F626" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G626" t="s">
-        <v>113</v>
+        <v>732</v>
       </c>
       <c r="H626" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="C627" t="s">
         <v>11</v>
       </c>
       <c r="D627" t="s">
         <v>1294</v>
       </c>
       <c r="E627" t="s">
         <v>13</v>
       </c>
-      <c r="F627" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G627" t="s">
-        <v>78</v>
+        <v>732</v>
       </c>
       <c r="H627" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="C628" t="s">
         <v>11</v>
       </c>
       <c r="D628" t="s">
         <v>1296</v>
       </c>
       <c r="E628" t="s">
         <v>13</v>
       </c>
-      <c r="F628" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G628" t="s">
-        <v>22</v>
+        <v>732</v>
       </c>
       <c r="H628" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="C629" t="s">
         <v>11</v>
       </c>
       <c r="D629" t="s">
         <v>1298</v>
       </c>
       <c r="E629" t="s">
         <v>13</v>
       </c>
-      <c r="F629" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G629" t="s">
-        <v>78</v>
+        <v>732</v>
       </c>
       <c r="H629" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="C630" t="s">
         <v>11</v>
       </c>
       <c r="D630" t="s">
         <v>1300</v>
       </c>
       <c r="E630" t="s">
         <v>13</v>
       </c>
-      <c r="F630" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G630" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="H630" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="C631" t="s">
         <v>11</v>
       </c>
       <c r="D631" t="s">
         <v>1302</v>
       </c>
       <c r="E631" t="s">
         <v>13</v>
       </c>
-      <c r="F631" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G631" t="s">
-        <v>27</v>
+        <v>732</v>
       </c>
       <c r="H631" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="C632" t="s">
         <v>11</v>
       </c>
       <c r="D632" t="s">
         <v>1304</v>
       </c>
       <c r="E632" t="s">
         <v>13</v>
       </c>
-      <c r="F632" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G632" t="s">
-        <v>124</v>
+        <v>732</v>
       </c>
       <c r="H632" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="C633" t="s">
         <v>11</v>
       </c>
       <c r="D633" t="s">
         <v>1306</v>
       </c>
       <c r="E633" t="s">
         <v>13</v>
       </c>
-      <c r="F633" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G633" t="s">
-        <v>15</v>
+        <v>732</v>
       </c>
       <c r="H633" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="C634" t="s">
         <v>11</v>
       </c>
       <c r="D634" t="s">
         <v>1308</v>
       </c>
       <c r="E634" t="s">
         <v>13</v>
       </c>
-      <c r="F634" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G634" t="s">
-        <v>124</v>
+        <v>732</v>
       </c>
       <c r="H634" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="C635" t="s">
         <v>11</v>
       </c>
       <c r="D635" t="s">
         <v>1310</v>
       </c>
       <c r="E635" t="s">
         <v>13</v>
       </c>
-      <c r="F635" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G635" t="s">
-        <v>15</v>
+        <v>732</v>
       </c>
       <c r="H635" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="C636" t="s">
         <v>11</v>
       </c>
       <c r="D636" t="s">
         <v>1312</v>
       </c>
       <c r="E636" t="s">
         <v>13</v>
       </c>
-      <c r="F636" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G636" t="s">
-        <v>22</v>
+        <v>771</v>
       </c>
       <c r="H636" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
         <v>1313</v>
       </c>
       <c r="C637" t="s">
         <v>11</v>
       </c>
       <c r="D637" t="s">
         <v>1314</v>
       </c>
       <c r="E637" t="s">
         <v>13</v>
       </c>
-      <c r="F637" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G637" t="s">
-        <v>15</v>
+        <v>771</v>
       </c>
       <c r="H637" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="C638" t="s">
         <v>11</v>
       </c>
       <c r="D638" t="s">
         <v>1316</v>
       </c>
       <c r="E638" t="s">
         <v>13</v>
       </c>
-      <c r="F638" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G638" t="s">
-        <v>22</v>
+        <v>771</v>
       </c>
       <c r="H638" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="C639" t="s">
         <v>11</v>
       </c>
       <c r="D639" t="s">
         <v>1318</v>
       </c>
       <c r="E639" t="s">
         <v>13</v>
       </c>
-      <c r="F639" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G639" t="s">
-        <v>22</v>
+        <v>771</v>
       </c>
       <c r="H639" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
         <v>1319</v>
       </c>
       <c r="C640" t="s">
         <v>11</v>
       </c>
       <c r="D640" t="s">
         <v>1320</v>
       </c>
       <c r="E640" t="s">
         <v>13</v>
       </c>
-      <c r="F640" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G640" t="s">
-        <v>22</v>
+        <v>771</v>
       </c>
       <c r="H640" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="C641" t="s">
         <v>11</v>
       </c>
       <c r="D641" t="s">
         <v>1322</v>
       </c>
       <c r="E641" t="s">
         <v>13</v>
       </c>
-      <c r="F641" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G641" t="s">
-        <v>22</v>
+        <v>771</v>
       </c>
       <c r="H641" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="C642" t="s">
         <v>11</v>
       </c>
       <c r="D642" t="s">
         <v>1324</v>
       </c>
       <c r="E642" t="s">
         <v>13</v>
       </c>
-      <c r="F642" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G642" t="s">
-        <v>19</v>
+        <v>771</v>
       </c>
       <c r="H642" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="C643" t="s">
         <v>11</v>
       </c>
       <c r="D643" t="s">
         <v>1326</v>
       </c>
       <c r="E643" t="s">
         <v>13</v>
       </c>
-      <c r="F643" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G643" t="s">
-        <v>22</v>
+        <v>771</v>
       </c>
       <c r="H643" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="644" spans="1:8" ht="12.75">
       <c r="A644" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="C644" t="s">
         <v>11</v>
       </c>
       <c r="D644" t="s">
         <v>1328</v>
       </c>
       <c r="E644" t="s">
         <v>13</v>
       </c>
-      <c r="F644" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G644" t="s">
-        <v>15</v>
+        <v>771</v>
       </c>
       <c r="H644" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="C645" t="s">
         <v>11</v>
       </c>
       <c r="D645" t="s">
         <v>1330</v>
       </c>
       <c r="E645" t="s">
         <v>13</v>
       </c>
-      <c r="F645" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G645" t="s">
-        <v>19</v>
+        <v>771</v>
       </c>
       <c r="H645" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="C646" t="s">
         <v>11</v>
       </c>
       <c r="D646" t="s">
         <v>1332</v>
       </c>
       <c r="E646" t="s">
         <v>13</v>
       </c>
-      <c r="F646" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G646" t="s">
-        <v>22</v>
+        <v>771</v>
       </c>
       <c r="H646" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="C647" t="s">
         <v>11</v>
       </c>
       <c r="D647" t="s">
         <v>1334</v>
       </c>
       <c r="E647" t="s">
         <v>13</v>
       </c>
-      <c r="F647" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G647" t="s">
-        <v>19</v>
+        <v>771</v>
       </c>
       <c r="H647" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="648" spans="1:8" ht="12.75">
       <c r="A648" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="C648" t="s">
         <v>11</v>
       </c>
       <c r="D648" t="s">
         <v>1336</v>
       </c>
       <c r="E648" t="s">
         <v>13</v>
       </c>
-      <c r="F648" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G648" t="s">
-        <v>15</v>
+        <v>771</v>
       </c>
       <c r="H648" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="C649" t="s">
         <v>11</v>
       </c>
       <c r="D649" t="s">
         <v>1338</v>
       </c>
       <c r="E649" t="s">
         <v>13</v>
       </c>
-      <c r="F649" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G649" t="s">
-        <v>67</v>
+        <v>771</v>
       </c>
       <c r="H649" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="C650" t="s">
         <v>11</v>
       </c>
       <c r="D650" t="s">
         <v>1340</v>
       </c>
       <c r="E650" t="s">
         <v>13</v>
       </c>
-      <c r="F650" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G650" t="s">
-        <v>15</v>
+        <v>771</v>
       </c>
       <c r="H650" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="C651" t="s">
         <v>11</v>
       </c>
       <c r="D651" t="s">
         <v>1342</v>
       </c>
       <c r="E651" t="s">
         <v>13</v>
       </c>
-      <c r="F651" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G651" t="s">
-        <v>15</v>
+        <v>816</v>
       </c>
       <c r="H651" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="C652" t="s">
         <v>11</v>
       </c>
       <c r="D652" t="s">
         <v>1344</v>
       </c>
       <c r="E652" t="s">
         <v>13</v>
       </c>
-      <c r="F652" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G652" t="s">
-        <v>67</v>
+        <v>816</v>
       </c>
       <c r="H652" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="C653" t="s">
         <v>11</v>
       </c>
       <c r="D653" t="s">
         <v>1346</v>
       </c>
       <c r="E653" t="s">
         <v>13</v>
       </c>
-      <c r="F653" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G653" t="s">
-        <v>15</v>
+        <v>771</v>
       </c>
       <c r="H653" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="C654" t="s">
         <v>11</v>
       </c>
       <c r="D654" t="s">
         <v>1348</v>
       </c>
       <c r="E654" t="s">
         <v>13</v>
       </c>
-      <c r="F654" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G654" t="s">
-        <v>67</v>
+        <v>771</v>
       </c>
       <c r="H654" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="C655" t="s">
         <v>11</v>
       </c>
       <c r="D655" t="s">
         <v>1350</v>
       </c>
       <c r="E655" t="s">
         <v>13</v>
       </c>
-      <c r="F655" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G655" t="s">
-        <v>67</v>
+        <v>816</v>
       </c>
       <c r="H655" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="C656" t="s">
         <v>11</v>
       </c>
       <c r="D656" t="s">
         <v>1352</v>
       </c>
       <c r="E656" t="s">
         <v>13</v>
       </c>
-      <c r="F656" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G656" t="s">
-        <v>15</v>
+        <v>771</v>
       </c>
       <c r="H656" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="C657" t="s">
         <v>11</v>
       </c>
       <c r="D657" t="s">
         <v>1354</v>
       </c>
       <c r="E657" t="s">
         <v>13</v>
       </c>
-      <c r="F657" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G657" t="s">
-        <v>15</v>
+        <v>771</v>
       </c>
       <c r="H657" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="C658" t="s">
         <v>11</v>
       </c>
       <c r="D658" t="s">
         <v>1356</v>
       </c>
       <c r="E658" t="s">
         <v>13</v>
       </c>
-      <c r="F658" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G658" t="s">
-        <v>15</v>
+        <v>816</v>
       </c>
       <c r="H658" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="C659" t="s">
         <v>11</v>
       </c>
       <c r="D659" t="s">
         <v>1358</v>
       </c>
       <c r="E659" t="s">
         <v>13</v>
       </c>
-      <c r="F659" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G659" t="s">
-        <v>15</v>
+        <v>816</v>
       </c>
       <c r="H659" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="C660" t="s">
         <v>11</v>
       </c>
       <c r="D660" t="s">
         <v>1360</v>
       </c>
       <c r="E660" t="s">
         <v>13</v>
       </c>
-      <c r="F660" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G660" t="s">
-        <v>22</v>
+        <v>771</v>
       </c>
       <c r="H660" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="661" spans="1:8" ht="12.75">
       <c r="A661" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="C661" t="s">
         <v>11</v>
       </c>
       <c r="D661" t="s">
         <v>1362</v>
       </c>
       <c r="E661" t="s">
         <v>13</v>
       </c>
-      <c r="F661" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G661" t="s">
-        <v>15</v>
+        <v>816</v>
       </c>
       <c r="H661" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="662" spans="1:8" ht="12.75">
       <c r="A662" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="C662" t="s">
         <v>11</v>
       </c>
       <c r="D662" t="s">
         <v>1364</v>
       </c>
       <c r="E662" t="s">
         <v>13</v>
       </c>
-      <c r="F662" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G662" t="s">
-        <v>78</v>
+        <v>816</v>
       </c>
       <c r="H662" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="663" spans="1:8" ht="12.75">
       <c r="A663" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="C663" t="s">
         <v>11</v>
       </c>
       <c r="D663" t="s">
         <v>1366</v>
       </c>
       <c r="E663" t="s">
         <v>13</v>
       </c>
-      <c r="F663" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G663" t="s">
-        <v>22</v>
+        <v>816</v>
       </c>
       <c r="H663" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="664" spans="1:8" ht="12.75">
       <c r="A664" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="C664" t="s">
         <v>11</v>
       </c>
       <c r="D664" t="s">
         <v>1368</v>
       </c>
       <c r="E664" t="s">
         <v>13</v>
       </c>
-      <c r="F664" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G664" t="s">
-        <v>67</v>
+        <v>816</v>
       </c>
       <c r="H664" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="665" spans="1:8" ht="12.75">
       <c r="A665" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="C665" t="s">
         <v>11</v>
       </c>
       <c r="D665" t="s">
         <v>1370</v>
       </c>
       <c r="E665" t="s">
         <v>13</v>
       </c>
-      <c r="F665" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G665" t="s">
-        <v>15</v>
+        <v>816</v>
       </c>
       <c r="H665" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="C666" t="s">
         <v>11</v>
       </c>
       <c r="D666" t="s">
         <v>1372</v>
       </c>
       <c r="E666" t="s">
         <v>13</v>
       </c>
-      <c r="F666" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G666" t="s">
-        <v>67</v>
+        <v>816</v>
       </c>
       <c r="H666" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="C667" t="s">
         <v>11</v>
       </c>
       <c r="D667" t="s">
         <v>1374</v>
       </c>
       <c r="E667" t="s">
         <v>13</v>
       </c>
-      <c r="F667" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G667" t="s">
-        <v>78</v>
+        <v>816</v>
       </c>
       <c r="H667" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="C668" t="s">
         <v>11</v>
       </c>
       <c r="D668" t="s">
         <v>1376</v>
       </c>
       <c r="E668" t="s">
         <v>13</v>
       </c>
-      <c r="F668" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G668" t="s">
-        <v>67</v>
+        <v>816</v>
       </c>
       <c r="H668" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="669" spans="1:8" ht="12.75">
       <c r="A669" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="C669" t="s">
         <v>11</v>
       </c>
       <c r="D669" t="s">
         <v>1378</v>
       </c>
       <c r="E669" t="s">
         <v>13</v>
       </c>
-      <c r="F669" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G669" t="s">
-        <v>15</v>
+        <v>816</v>
       </c>
       <c r="H669" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="670" spans="1:8" ht="12.75">
       <c r="A670" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="C670" t="s">
         <v>11</v>
       </c>
       <c r="D670" t="s">
         <v>1380</v>
       </c>
       <c r="E670" t="s">
         <v>13</v>
       </c>
-      <c r="F670" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G670" t="s">
-        <v>22</v>
+        <v>771</v>
       </c>
       <c r="H670" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="671" spans="1:8" ht="12.75">
       <c r="A671" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="C671" t="s">
         <v>11</v>
       </c>
       <c r="D671" t="s">
         <v>1382</v>
       </c>
       <c r="E671" t="s">
         <v>13</v>
       </c>
-      <c r="F671" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G671" t="s">
-        <v>78</v>
+        <v>816</v>
       </c>
       <c r="H671" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="C672" t="s">
         <v>11</v>
       </c>
       <c r="D672" t="s">
         <v>1384</v>
       </c>
       <c r="E672" t="s">
         <v>13</v>
       </c>
-      <c r="F672" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G672" t="s">
-        <v>89</v>
+        <v>843</v>
       </c>
       <c r="H672" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="673" spans="1:8" ht="12.75">
       <c r="A673" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="C673" t="s">
         <v>11</v>
       </c>
       <c r="D673" t="s">
         <v>1386</v>
       </c>
       <c r="E673" t="s">
         <v>13</v>
       </c>
-      <c r="F673" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G673" t="s">
-        <v>22</v>
+        <v>816</v>
       </c>
       <c r="H673" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="C674" t="s">
         <v>11</v>
       </c>
       <c r="D674" t="s">
         <v>1388</v>
       </c>
       <c r="E674" t="s">
         <v>13</v>
       </c>
-      <c r="F674" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G674" t="s">
-        <v>89</v>
+        <v>816</v>
       </c>
       <c r="H674" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="C675" t="s">
         <v>11</v>
       </c>
       <c r="D675" t="s">
         <v>1390</v>
       </c>
       <c r="E675" t="s">
         <v>13</v>
       </c>
-      <c r="F675" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G675" t="s">
-        <v>89</v>
+        <v>816</v>
       </c>
       <c r="H675" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="C676" t="s">
         <v>11</v>
       </c>
       <c r="D676" t="s">
         <v>1392</v>
       </c>
       <c r="E676" t="s">
         <v>13</v>
       </c>
-      <c r="F676" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G676" t="s">
-        <v>78</v>
+        <v>843</v>
       </c>
       <c r="H676" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="677" spans="1:8" ht="12.75">
       <c r="A677" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="C677" t="s">
         <v>11</v>
       </c>
       <c r="D677" t="s">
         <v>1394</v>
       </c>
       <c r="E677" t="s">
         <v>13</v>
       </c>
-      <c r="F677" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G677" t="s">
-        <v>78</v>
+        <v>816</v>
       </c>
       <c r="H677" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="678" spans="1:8" ht="12.75">
       <c r="A678" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="C678" t="s">
         <v>11</v>
       </c>
       <c r="D678" t="s">
         <v>1396</v>
       </c>
       <c r="E678" t="s">
         <v>13</v>
       </c>
       <c r="G678" t="s">
-        <v>512</v>
+        <v>816</v>
       </c>
       <c r="H678" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="C679" t="s">
         <v>11</v>
       </c>
       <c r="D679" t="s">
         <v>1398</v>
       </c>
       <c r="E679" t="s">
         <v>13</v>
       </c>
       <c r="G679" t="s">
-        <v>512</v>
+        <v>816</v>
       </c>
       <c r="H679" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="C680" t="s">
         <v>11</v>
       </c>
       <c r="D680" t="s">
         <v>1400</v>
       </c>
       <c r="E680" t="s">
         <v>13</v>
       </c>
       <c r="G680" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H680" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="C681" t="s">
         <v>11</v>
       </c>
       <c r="D681" t="s">
         <v>1402</v>
       </c>
       <c r="E681" t="s">
         <v>13</v>
       </c>
       <c r="G681" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H681" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="C682" t="s">
         <v>11</v>
       </c>
       <c r="D682" t="s">
         <v>1404</v>
       </c>
       <c r="E682" t="s">
         <v>13</v>
       </c>
       <c r="G682" t="s">
-        <v>512</v>
+        <v>816</v>
       </c>
       <c r="H682" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="683" spans="1:8" ht="12.75">
       <c r="A683" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="C683" t="s">
         <v>11</v>
       </c>
       <c r="D683" t="s">
         <v>1406</v>
       </c>
       <c r="E683" t="s">
         <v>13</v>
       </c>
       <c r="G683" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H683" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="684" spans="1:8" ht="12.75">
       <c r="A684" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="C684" t="s">
         <v>11</v>
       </c>
       <c r="D684" t="s">
         <v>1408</v>
       </c>
       <c r="E684" t="s">
         <v>13</v>
       </c>
       <c r="G684" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H684" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="C685" t="s">
         <v>11</v>
       </c>
       <c r="D685" t="s">
         <v>1410</v>
       </c>
       <c r="E685" t="s">
         <v>13</v>
       </c>
       <c r="G685" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H685" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="C686" t="s">
         <v>11</v>
       </c>
       <c r="D686" t="s">
         <v>1412</v>
       </c>
       <c r="E686" t="s">
         <v>13</v>
       </c>
       <c r="G686" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H686" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="C687" t="s">
         <v>11</v>
       </c>
       <c r="D687" t="s">
         <v>1414</v>
       </c>
       <c r="E687" t="s">
         <v>13</v>
       </c>
       <c r="G687" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H687" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="C688" t="s">
         <v>11</v>
       </c>
       <c r="D688" t="s">
         <v>1416</v>
       </c>
       <c r="E688" t="s">
         <v>13</v>
       </c>
       <c r="G688" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H688" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="689" spans="1:8" ht="12.75">
       <c r="A689" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="C689" t="s">
         <v>11</v>
       </c>
       <c r="D689" t="s">
         <v>1418</v>
       </c>
       <c r="E689" t="s">
         <v>13</v>
       </c>
       <c r="G689" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H689" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="C690" t="s">
         <v>11</v>
       </c>
       <c r="D690" t="s">
         <v>1420</v>
       </c>
       <c r="E690" t="s">
         <v>13</v>
       </c>
       <c r="G690" t="s">
-        <v>512</v>
+        <v>816</v>
       </c>
       <c r="H690" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="C691" t="s">
         <v>11</v>
       </c>
       <c r="D691" t="s">
         <v>1422</v>
       </c>
       <c r="E691" t="s">
         <v>13</v>
       </c>
       <c r="G691" t="s">
-        <v>512</v>
+        <v>65</v>
       </c>
       <c r="H691" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="692" spans="1:8" ht="12.75">
       <c r="A692" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="C692" t="s">
         <v>11</v>
       </c>
       <c r="D692" t="s">
         <v>1424</v>
       </c>
       <c r="E692" t="s">
         <v>13</v>
       </c>
       <c r="G692" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H692" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="C693" t="s">
         <v>11</v>
       </c>
       <c r="D693" t="s">
         <v>1426</v>
       </c>
       <c r="E693" t="s">
         <v>13</v>
       </c>
       <c r="G693" t="s">
-        <v>512</v>
+        <v>816</v>
       </c>
       <c r="H693" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="694" spans="1:8" ht="12.75">
       <c r="A694" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="C694" t="s">
         <v>11</v>
       </c>
       <c r="D694" t="s">
         <v>1428</v>
       </c>
       <c r="E694" t="s">
         <v>13</v>
       </c>
       <c r="G694" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H694" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="C695" t="s">
         <v>11</v>
       </c>
       <c r="D695" t="s">
         <v>1430</v>
       </c>
       <c r="E695" t="s">
         <v>13</v>
       </c>
       <c r="G695" t="s">
-        <v>512</v>
+        <v>55</v>
       </c>
       <c r="H695" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="C696" t="s">
         <v>11</v>
       </c>
       <c r="D696" t="s">
         <v>1432</v>
       </c>
       <c r="E696" t="s">
         <v>13</v>
       </c>
       <c r="G696" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H696" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="C697" t="s">
         <v>11</v>
       </c>
       <c r="D697" t="s">
         <v>1434</v>
       </c>
       <c r="E697" t="s">
         <v>13</v>
       </c>
       <c r="G697" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H697" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="C698" t="s">
         <v>11</v>
       </c>
       <c r="D698" t="s">
         <v>1436</v>
       </c>
       <c r="E698" t="s">
         <v>13</v>
       </c>
       <c r="G698" t="s">
-        <v>512</v>
+        <v>843</v>
       </c>
       <c r="H698" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="C699" t="s">
         <v>11</v>
       </c>
       <c r="D699" t="s">
         <v>1438</v>
       </c>
       <c r="E699" t="s">
         <v>13</v>
       </c>
       <c r="G699" t="s">
-        <v>512</v>
+        <v>855</v>
       </c>
       <c r="H699" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="C700" t="s">
         <v>11</v>
       </c>
       <c r="D700" t="s">
         <v>1440</v>
       </c>
       <c r="E700" t="s">
         <v>13</v>
       </c>
       <c r="G700" t="s">
-        <v>551</v>
+        <v>843</v>
       </c>
       <c r="H700" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="C701" t="s">
         <v>11</v>
       </c>
       <c r="D701" t="s">
         <v>1442</v>
       </c>
       <c r="E701" t="s">
         <v>13</v>
       </c>
       <c r="G701" t="s">
-        <v>551</v>
+        <v>843</v>
       </c>
       <c r="H701" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="702" spans="1:8" ht="12.75">
       <c r="A702" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="C702" t="s">
         <v>11</v>
       </c>
       <c r="D702" t="s">
         <v>1444</v>
       </c>
       <c r="E702" t="s">
         <v>13</v>
       </c>
       <c r="G702" t="s">
-        <v>551</v>
+        <v>843</v>
       </c>
       <c r="H702" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="C703" t="s">
         <v>11</v>
       </c>
       <c r="D703" t="s">
         <v>1446</v>
       </c>
       <c r="E703" t="s">
         <v>13</v>
       </c>
       <c r="G703" t="s">
-        <v>551</v>
+        <v>843</v>
       </c>
       <c r="H703" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="704" spans="1:8" ht="12.75">
       <c r="A704" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="C704" t="s">
         <v>11</v>
       </c>
       <c r="D704" t="s">
         <v>1448</v>
       </c>
       <c r="E704" t="s">
         <v>13</v>
       </c>
+      <c r="F704" t="s">
+        <v>54</v>
+      </c>
       <c r="G704" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H704" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="C705" t="s">
         <v>11</v>
       </c>
       <c r="D705" t="s">
         <v>1450</v>
       </c>
       <c r="E705" t="s">
         <v>13</v>
       </c>
+      <c r="F705" t="s">
+        <v>54</v>
+      </c>
       <c r="G705" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H705" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="706" spans="1:8" ht="12.75">
       <c r="A706" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="C706" t="s">
         <v>11</v>
       </c>
       <c r="D706" t="s">
         <v>1452</v>
       </c>
       <c r="E706" t="s">
         <v>13</v>
       </c>
+      <c r="F706" t="s">
+        <v>54</v>
+      </c>
       <c r="G706" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H706" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="C707" t="s">
         <v>11</v>
       </c>
       <c r="D707" t="s">
         <v>1454</v>
       </c>
       <c r="E707" t="s">
         <v>13</v>
       </c>
+      <c r="F707" t="s">
+        <v>54</v>
+      </c>
       <c r="G707" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H707" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="708" spans="1:8" ht="12.75">
       <c r="A708" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="C708" t="s">
         <v>11</v>
       </c>
       <c r="D708" t="s">
         <v>1456</v>
       </c>
       <c r="E708" t="s">
         <v>13</v>
       </c>
+      <c r="F708" t="s">
+        <v>54</v>
+      </c>
       <c r="G708" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H708" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="709" spans="1:8" ht="12.75">
       <c r="A709" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="C709" t="s">
         <v>11</v>
       </c>
       <c r="D709" t="s">
         <v>1458</v>
       </c>
       <c r="E709" t="s">
         <v>13</v>
       </c>
+      <c r="F709" t="s">
+        <v>54</v>
+      </c>
       <c r="G709" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H709" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="710" spans="1:8" ht="12.75">
       <c r="A710" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="C710" t="s">
         <v>11</v>
       </c>
       <c r="D710" t="s">
         <v>1460</v>
       </c>
       <c r="E710" t="s">
         <v>13</v>
       </c>
+      <c r="F710" t="s">
+        <v>54</v>
+      </c>
       <c r="G710" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H710" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="711" spans="1:8" ht="12.75">
       <c r="A711" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="C711" t="s">
         <v>11</v>
       </c>
       <c r="D711" t="s">
         <v>1462</v>
       </c>
       <c r="E711" t="s">
         <v>13</v>
       </c>
+      <c r="F711" t="s">
+        <v>54</v>
+      </c>
       <c r="G711" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H711" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="C712" t="s">
         <v>11</v>
       </c>
       <c r="D712" t="s">
         <v>1464</v>
       </c>
       <c r="E712" t="s">
         <v>13</v>
       </c>
+      <c r="F712" t="s">
+        <v>54</v>
+      </c>
       <c r="G712" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H712" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="C713" t="s">
         <v>11</v>
       </c>
       <c r="D713" t="s">
         <v>1466</v>
       </c>
       <c r="E713" t="s">
         <v>13</v>
       </c>
+      <c r="F713" t="s">
+        <v>54</v>
+      </c>
       <c r="G713" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H713" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="C714" t="s">
         <v>11</v>
       </c>
       <c r="D714" t="s">
         <v>1468</v>
       </c>
       <c r="E714" t="s">
         <v>13</v>
       </c>
+      <c r="F714" t="s">
+        <v>54</v>
+      </c>
       <c r="G714" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H714" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="C715" t="s">
         <v>11</v>
       </c>
       <c r="D715" t="s">
         <v>1470</v>
       </c>
       <c r="E715" t="s">
         <v>13</v>
       </c>
+      <c r="F715" t="s">
+        <v>54</v>
+      </c>
       <c r="G715" t="s">
-        <v>596</v>
+        <v>58</v>
       </c>
       <c r="H715" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="716" spans="1:8" ht="12.75">
       <c r="A716" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="C716" t="s">
         <v>11</v>
       </c>
       <c r="D716" t="s">
         <v>1472</v>
       </c>
       <c r="E716" t="s">
         <v>13</v>
       </c>
+      <c r="F716" t="s">
+        <v>54</v>
+      </c>
       <c r="G716" t="s">
-        <v>596</v>
+        <v>58</v>
       </c>
       <c r="H716" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="C717" t="s">
         <v>11</v>
       </c>
       <c r="D717" t="s">
         <v>1474</v>
       </c>
       <c r="E717" t="s">
         <v>13</v>
       </c>
+      <c r="F717" t="s">
+        <v>54</v>
+      </c>
       <c r="G717" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H717" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="718" spans="1:8" ht="12.75">
       <c r="A718" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="C718" t="s">
         <v>11</v>
       </c>
       <c r="D718" t="s">
         <v>1476</v>
       </c>
       <c r="E718" t="s">
         <v>13</v>
       </c>
+      <c r="F718" t="s">
+        <v>54</v>
+      </c>
       <c r="G718" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H718" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="719" spans="1:8" ht="12.75">
       <c r="A719" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="C719" t="s">
         <v>11</v>
       </c>
       <c r="D719" t="s">
         <v>1478</v>
       </c>
       <c r="E719" t="s">
         <v>13</v>
       </c>
+      <c r="F719" t="s">
+        <v>54</v>
+      </c>
       <c r="G719" t="s">
-        <v>596</v>
+        <v>58</v>
       </c>
       <c r="H719" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="C720" t="s">
         <v>11</v>
       </c>
       <c r="D720" t="s">
         <v>1480</v>
       </c>
       <c r="E720" t="s">
         <v>13</v>
       </c>
+      <c r="F720" t="s">
+        <v>93</v>
+      </c>
       <c r="G720" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H720" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="C721" t="s">
         <v>11</v>
       </c>
       <c r="D721" t="s">
         <v>1482</v>
       </c>
       <c r="E721" t="s">
         <v>13</v>
       </c>
+      <c r="F721" t="s">
+        <v>93</v>
+      </c>
       <c r="G721" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H721" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="C722" t="s">
         <v>11</v>
       </c>
       <c r="D722" t="s">
         <v>1484</v>
       </c>
       <c r="E722" t="s">
         <v>13</v>
       </c>
+      <c r="F722" t="s">
+        <v>93</v>
+      </c>
       <c r="G722" t="s">
-        <v>596</v>
+        <v>58</v>
       </c>
       <c r="H722" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="C723" t="s">
         <v>11</v>
       </c>
       <c r="D723" t="s">
         <v>1486</v>
       </c>
       <c r="E723" t="s">
         <v>13</v>
       </c>
+      <c r="F723" t="s">
+        <v>93</v>
+      </c>
       <c r="G723" t="s">
-        <v>596</v>
+        <v>34</v>
       </c>
       <c r="H723" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="C724" t="s">
         <v>11</v>
       </c>
       <c r="D724" t="s">
         <v>1488</v>
       </c>
       <c r="E724" t="s">
         <v>13</v>
       </c>
+      <c r="F724" t="s">
+        <v>93</v>
+      </c>
       <c r="G724" t="s">
-        <v>551</v>
+        <v>34</v>
       </c>
       <c r="H724" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="725" spans="1:8" ht="12.75">
       <c r="A725" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="C725" t="s">
         <v>11</v>
       </c>
       <c r="D725" t="s">
         <v>1490</v>
       </c>
       <c r="E725" t="s">
         <v>13</v>
       </c>
+      <c r="F725" t="s">
+        <v>93</v>
+      </c>
       <c r="G725" t="s">
-        <v>596</v>
+        <v>34</v>
       </c>
       <c r="H725" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="C726" t="s">
         <v>11</v>
       </c>
       <c r="D726" t="s">
         <v>1492</v>
       </c>
       <c r="E726" t="s">
         <v>13</v>
       </c>
+      <c r="F726" t="s">
+        <v>93</v>
+      </c>
       <c r="G726" t="s">
-        <v>596</v>
+        <v>34</v>
       </c>
       <c r="H726" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="C727" t="s">
         <v>11</v>
       </c>
       <c r="D727" t="s">
         <v>1494</v>
       </c>
       <c r="E727" t="s">
         <v>13</v>
       </c>
+      <c r="F727" t="s">
+        <v>93</v>
+      </c>
       <c r="G727" t="s">
-        <v>596</v>
+        <v>34</v>
       </c>
       <c r="H727" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="C728" t="s">
         <v>11</v>
       </c>
       <c r="D728" t="s">
         <v>1496</v>
       </c>
       <c r="E728" t="s">
         <v>13</v>
       </c>
+      <c r="F728" t="s">
+        <v>93</v>
+      </c>
       <c r="G728" t="s">
-        <v>596</v>
+        <v>68</v>
       </c>
       <c r="H728" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="C729" t="s">
         <v>11</v>
       </c>
       <c r="D729" t="s">
         <v>1498</v>
       </c>
       <c r="E729" t="s">
         <v>13</v>
       </c>
+      <c r="F729" t="s">
+        <v>93</v>
+      </c>
       <c r="G729" t="s">
-        <v>596</v>
+        <v>58</v>
       </c>
       <c r="H729" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="12.75">
       <c r="A730" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="C730" t="s">
         <v>11</v>
       </c>
       <c r="D730" t="s">
         <v>1500</v>
       </c>
       <c r="E730" t="s">
         <v>13</v>
       </c>
+      <c r="F730" t="s">
+        <v>93</v>
+      </c>
       <c r="G730" t="s">
-        <v>596</v>
+        <v>58</v>
       </c>
       <c r="H730" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="731" spans="1:8" ht="12.75">
       <c r="A731" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="C731" t="s">
         <v>11</v>
       </c>
       <c r="D731" t="s">
         <v>1502</v>
       </c>
       <c r="E731" t="s">
         <v>13</v>
       </c>
+      <c r="F731" t="s">
+        <v>93</v>
+      </c>
       <c r="G731" t="s">
-        <v>596</v>
+        <v>58</v>
       </c>
       <c r="H731" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="C732" t="s">
         <v>11</v>
       </c>
       <c r="D732" t="s">
         <v>1504</v>
       </c>
       <c r="E732" t="s">
         <v>13</v>
       </c>
+      <c r="F732" t="s">
+        <v>93</v>
+      </c>
       <c r="G732" t="s">
-        <v>596</v>
+        <v>58</v>
       </c>
       <c r="H732" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="733" spans="1:8" ht="12.75">
       <c r="A733" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="C733" t="s">
         <v>11</v>
       </c>
       <c r="D733" t="s">
         <v>1506</v>
       </c>
       <c r="E733" t="s">
         <v>13</v>
       </c>
+      <c r="F733" t="s">
+        <v>93</v>
+      </c>
       <c r="G733" t="s">
-        <v>596</v>
+        <v>58</v>
       </c>
       <c r="H733" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="734" spans="1:8" ht="12.75">
       <c r="A734" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="C734" t="s">
         <v>11</v>
       </c>
       <c r="D734" t="s">
         <v>1508</v>
       </c>
       <c r="E734" t="s">
         <v>13</v>
       </c>
+      <c r="F734" t="s">
+        <v>93</v>
+      </c>
       <c r="G734" t="s">
-        <v>551</v>
+        <v>58</v>
       </c>
       <c r="H734" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="735" spans="1:8" ht="12.75">
       <c r="A735" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="C735" t="s">
         <v>11</v>
       </c>
       <c r="D735" t="s">
         <v>1510</v>
       </c>
       <c r="E735" t="s">
         <v>13</v>
       </c>
+      <c r="F735" t="s">
+        <v>93</v>
+      </c>
       <c r="G735" t="s">
-        <v>596</v>
+        <v>58</v>
       </c>
       <c r="H735" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="736" spans="1:8" ht="12.75">
       <c r="A736" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="C736" t="s">
         <v>11</v>
       </c>
       <c r="D736" t="s">
         <v>1512</v>
       </c>
       <c r="E736" t="s">
         <v>13</v>
       </c>
+      <c r="F736" t="s">
+        <v>93</v>
+      </c>
       <c r="G736" t="s">
-        <v>629</v>
+        <v>34</v>
       </c>
       <c r="H736" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="737" spans="1:8" ht="12.75">
       <c r="A737" s="1" t="s">
         <v>1513</v>
       </c>
       <c r="C737" t="s">
         <v>11</v>
       </c>
       <c r="D737" t="s">
         <v>1514</v>
       </c>
       <c r="E737" t="s">
         <v>13</v>
       </c>
+      <c r="F737" t="s">
+        <v>93</v>
+      </c>
       <c r="G737" t="s">
-        <v>596</v>
+        <v>34</v>
       </c>
       <c r="H737" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="C738" t="s">
         <v>11</v>
       </c>
       <c r="D738" t="s">
         <v>1516</v>
       </c>
       <c r="E738" t="s">
         <v>13</v>
       </c>
+      <c r="F738" t="s">
+        <v>93</v>
+      </c>
       <c r="G738" t="s">
-        <v>596</v>
+        <v>34</v>
       </c>
       <c r="H738" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="739" spans="1:8" ht="12.75">
       <c r="A739" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="C739" t="s">
         <v>11</v>
       </c>
       <c r="D739" t="s">
         <v>1518</v>
       </c>
       <c r="E739" t="s">
         <v>13</v>
       </c>
+      <c r="F739" t="s">
+        <v>93</v>
+      </c>
       <c r="G739" t="s">
-        <v>596</v>
+        <v>34</v>
       </c>
       <c r="H739" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="C740" t="s">
         <v>11</v>
       </c>
       <c r="D740" t="s">
         <v>1520</v>
       </c>
       <c r="E740" t="s">
         <v>13</v>
       </c>
+      <c r="F740" t="s">
+        <v>93</v>
+      </c>
       <c r="G740" t="s">
-        <v>629</v>
+        <v>34</v>
       </c>
       <c r="H740" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="C741" t="s">
         <v>11</v>
       </c>
       <c r="D741" t="s">
         <v>1522</v>
       </c>
       <c r="E741" t="s">
         <v>13</v>
       </c>
+      <c r="F741" t="s">
+        <v>93</v>
+      </c>
       <c r="G741" t="s">
-        <v>596</v>
+        <v>34</v>
       </c>
       <c r="H741" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
         <v>1523</v>
       </c>
       <c r="C742" t="s">
         <v>11</v>
       </c>
       <c r="D742" t="s">
         <v>1524</v>
       </c>
       <c r="E742" t="s">
         <v>13</v>
       </c>
+      <c r="F742" t="s">
+        <v>93</v>
+      </c>
       <c r="G742" t="s">
-        <v>596</v>
+        <v>34</v>
       </c>
       <c r="H742" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="12.75">
       <c r="A743" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="C743" t="s">
         <v>11</v>
       </c>
       <c r="D743" t="s">
         <v>1526</v>
       </c>
       <c r="E743" t="s">
         <v>13</v>
       </c>
+      <c r="F743" t="s">
+        <v>93</v>
+      </c>
       <c r="G743" t="s">
-        <v>596</v>
+        <v>34</v>
       </c>
       <c r="H743" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
         <v>1527</v>
       </c>
       <c r="C744" t="s">
         <v>11</v>
       </c>
       <c r="D744" t="s">
         <v>1528</v>
       </c>
       <c r="E744" t="s">
         <v>13</v>
       </c>
+      <c r="F744" t="s">
+        <v>93</v>
+      </c>
       <c r="G744" t="s">
-        <v>629</v>
+        <v>34</v>
       </c>
       <c r="H744" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="12.75">
       <c r="A745" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="C745" t="s">
         <v>11</v>
       </c>
       <c r="D745" t="s">
         <v>1530</v>
       </c>
       <c r="E745" t="s">
         <v>13</v>
       </c>
+      <c r="F745" t="s">
+        <v>93</v>
+      </c>
       <c r="G745" t="s">
-        <v>629</v>
+        <v>83</v>
       </c>
       <c r="H745" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="746" spans="1:8" ht="12.75">
       <c r="A746" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="C746" t="s">
         <v>11</v>
       </c>
       <c r="D746" t="s">
         <v>1532</v>
       </c>
       <c r="E746" t="s">
         <v>13</v>
       </c>
+      <c r="F746" t="s">
+        <v>54</v>
+      </c>
       <c r="G746" t="s">
-        <v>596</v>
+        <v>15</v>
       </c>
       <c r="H746" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="12.75">
       <c r="A747" s="1" t="s">
         <v>1533</v>
       </c>
       <c r="C747" t="s">
         <v>11</v>
       </c>
       <c r="D747" t="s">
         <v>1534</v>
       </c>
       <c r="E747" t="s">
         <v>13</v>
       </c>
+      <c r="F747" t="s">
+        <v>54</v>
+      </c>
       <c r="G747" t="s">
-        <v>629</v>
+        <v>15</v>
       </c>
       <c r="H747" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="12.75">
       <c r="A748" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="C748" t="s">
         <v>11</v>
       </c>
       <c r="D748" t="s">
         <v>1536</v>
       </c>
       <c r="E748" t="s">
         <v>13</v>
       </c>
+      <c r="F748" t="s">
+        <v>54</v>
+      </c>
       <c r="G748" t="s">
-        <v>629</v>
+        <v>83</v>
       </c>
       <c r="H748" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="749" spans="1:8" ht="12.75">
       <c r="A749" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="C749" t="s">
         <v>11</v>
       </c>
       <c r="D749" t="s">
         <v>1538</v>
       </c>
       <c r="E749" t="s">
         <v>13</v>
       </c>
+      <c r="F749" t="s">
+        <v>54</v>
+      </c>
       <c r="G749" t="s">
-        <v>629</v>
+        <v>83</v>
       </c>
       <c r="H749" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="12.75">
       <c r="A750" s="1" t="s">
         <v>1539</v>
       </c>
       <c r="C750" t="s">
         <v>11</v>
       </c>
       <c r="D750" t="s">
         <v>1540</v>
       </c>
       <c r="E750" t="s">
         <v>13</v>
       </c>
+      <c r="F750" t="s">
+        <v>54</v>
+      </c>
       <c r="G750" t="s">
-        <v>629</v>
+        <v>83</v>
       </c>
       <c r="H750" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="12.75">
       <c r="A751" s="1" t="s">
         <v>1541</v>
       </c>
       <c r="C751" t="s">
         <v>11</v>
       </c>
       <c r="D751" t="s">
         <v>1542</v>
       </c>
       <c r="E751" t="s">
         <v>13</v>
       </c>
       <c r="G751" t="s">
-        <v>629</v>
+        <v>855</v>
       </c>
       <c r="H751" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="12.75">
       <c r="A752" s="1" t="s">
         <v>1543</v>
       </c>
       <c r="C752" t="s">
         <v>11</v>
       </c>
       <c r="D752" t="s">
         <v>1544</v>
       </c>
       <c r="E752" t="s">
         <v>13</v>
       </c>
       <c r="G752" t="s">
-        <v>629</v>
+        <v>88</v>
       </c>
       <c r="H752" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="753" spans="1:8" ht="12.75">
       <c r="A753" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="C753" t="s">
         <v>11</v>
       </c>
       <c r="D753" t="s">
         <v>1546</v>
       </c>
       <c r="E753" t="s">
         <v>13</v>
       </c>
       <c r="G753" t="s">
-        <v>629</v>
+        <v>843</v>
       </c>
       <c r="H753" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="C754" t="s">
         <v>11</v>
       </c>
       <c r="D754" t="s">
         <v>1548</v>
       </c>
       <c r="E754" t="s">
         <v>13</v>
       </c>
       <c r="G754" t="s">
-        <v>596</v>
+        <v>855</v>
       </c>
       <c r="H754" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="C755" t="s">
         <v>11</v>
       </c>
       <c r="D755" t="s">
         <v>1550</v>
       </c>
       <c r="E755" t="s">
         <v>13</v>
       </c>
       <c r="G755" t="s">
-        <v>294</v>
+        <v>88</v>
       </c>
       <c r="H755" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
         <v>1551</v>
       </c>
       <c r="C756" t="s">
         <v>11</v>
       </c>
       <c r="D756" t="s">
         <v>1552</v>
       </c>
       <c r="E756" t="s">
         <v>13</v>
       </c>
       <c r="G756" t="s">
-        <v>629</v>
+        <v>55</v>
       </c>
       <c r="H756" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="C757" t="s">
         <v>11</v>
       </c>
       <c r="D757" t="s">
         <v>1554</v>
       </c>
       <c r="E757" t="s">
         <v>13</v>
       </c>
       <c r="G757" t="s">
-        <v>596</v>
+        <v>55</v>
       </c>
       <c r="H757" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="C758" t="s">
         <v>11</v>
       </c>
       <c r="D758" t="s">
         <v>1556</v>
       </c>
       <c r="E758" t="s">
         <v>13</v>
       </c>
+      <c r="F758" t="s">
+        <v>54</v>
+      </c>
       <c r="G758" t="s">
-        <v>629</v>
+        <v>983</v>
       </c>
       <c r="H758" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="C759" t="s">
         <v>11</v>
       </c>
       <c r="D759" t="s">
         <v>1558</v>
       </c>
       <c r="E759" t="s">
         <v>13</v>
       </c>
+      <c r="F759" t="s">
+        <v>54</v>
+      </c>
       <c r="G759" t="s">
-        <v>113</v>
+        <v>58</v>
       </c>
       <c r="H759" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="760" spans="1:8" ht="12.75">
       <c r="A760" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="C760" t="s">
         <v>11</v>
       </c>
       <c r="D760" t="s">
         <v>1560</v>
       </c>
       <c r="E760" t="s">
         <v>13</v>
       </c>
+      <c r="F760" t="s">
+        <v>14</v>
+      </c>
       <c r="G760" t="s">
-        <v>629</v>
+        <v>19</v>
       </c>
       <c r="H760" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="761" spans="1:8" ht="12.75">
       <c r="A761" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="C761" t="s">
         <v>11</v>
       </c>
       <c r="D761" t="s">
         <v>1562</v>
       </c>
       <c r="E761" t="s">
         <v>13</v>
       </c>
+      <c r="F761" t="s">
+        <v>14</v>
+      </c>
       <c r="G761" t="s">
-        <v>629</v>
+        <v>19</v>
       </c>
       <c r="H761" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="C762" t="s">
         <v>11</v>
       </c>
       <c r="D762" t="s">
         <v>1564</v>
       </c>
       <c r="E762" t="s">
         <v>13</v>
       </c>
+      <c r="F762" t="s">
+        <v>14</v>
+      </c>
       <c r="G762" t="s">
-        <v>629</v>
+        <v>58</v>
       </c>
       <c r="H762" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="C763" t="s">
         <v>11</v>
       </c>
       <c r="D763" t="s">
         <v>1566</v>
       </c>
       <c r="E763" t="s">
         <v>13</v>
       </c>
+      <c r="F763" t="s">
+        <v>14</v>
+      </c>
       <c r="G763" t="s">
-        <v>689</v>
+        <v>83</v>
       </c>
       <c r="H763" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="764" spans="1:8" ht="12.75">
       <c r="A764" s="1" t="s">
         <v>1567</v>
       </c>
       <c r="C764" t="s">
         <v>11</v>
       </c>
       <c r="D764" t="s">
         <v>1568</v>
       </c>
       <c r="E764" t="s">
         <v>13</v>
       </c>
+      <c r="F764" t="s">
+        <v>14</v>
+      </c>
       <c r="G764" t="s">
-        <v>629</v>
+        <v>58</v>
       </c>
       <c r="H764" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="C765" t="s">
         <v>11</v>
       </c>
       <c r="D765" t="s">
         <v>1570</v>
       </c>
       <c r="E765" t="s">
         <v>13</v>
       </c>
+      <c r="F765" t="s">
+        <v>14</v>
+      </c>
       <c r="G765" t="s">
-        <v>629</v>
+        <v>19</v>
       </c>
       <c r="H765" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
         <v>1571</v>
       </c>
       <c r="C766" t="s">
         <v>11</v>
       </c>
       <c r="D766" t="s">
         <v>1572</v>
       </c>
       <c r="E766" t="s">
         <v>13</v>
       </c>
+      <c r="F766" t="s">
+        <v>14</v>
+      </c>
       <c r="G766" t="s">
-        <v>629</v>
+        <v>83</v>
       </c>
       <c r="H766" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="C767" t="s">
         <v>11</v>
       </c>
       <c r="D767" t="s">
         <v>1574</v>
       </c>
       <c r="E767" t="s">
         <v>13</v>
       </c>
+      <c r="F767" t="s">
+        <v>14</v>
+      </c>
       <c r="G767" t="s">
-        <v>629</v>
+        <v>58</v>
       </c>
       <c r="H767" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
         <v>1575</v>
       </c>
       <c r="C768" t="s">
         <v>11</v>
       </c>
       <c r="D768" t="s">
         <v>1576</v>
       </c>
       <c r="E768" t="s">
         <v>13</v>
       </c>
+      <c r="F768" t="s">
+        <v>14</v>
+      </c>
       <c r="G768" t="s">
-        <v>689</v>
+        <v>34</v>
       </c>
       <c r="H768" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="C769" t="s">
         <v>11</v>
       </c>
       <c r="D769" t="s">
         <v>1578</v>
       </c>
       <c r="E769" t="s">
         <v>13</v>
       </c>
+      <c r="F769" t="s">
+        <v>14</v>
+      </c>
       <c r="G769" t="s">
-        <v>946</v>
+        <v>58</v>
       </c>
       <c r="H769" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="C770" t="s">
         <v>11</v>
       </c>
       <c r="D770" t="s">
         <v>1580</v>
       </c>
       <c r="E770" t="s">
         <v>13</v>
       </c>
+      <c r="F770" t="s">
+        <v>14</v>
+      </c>
       <c r="G770" t="s">
-        <v>629</v>
+        <v>19</v>
       </c>
       <c r="H770" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
         <v>1581</v>
       </c>
       <c r="C771" t="s">
         <v>11</v>
       </c>
       <c r="D771" t="s">
         <v>1582</v>
       </c>
       <c r="E771" t="s">
         <v>13</v>
       </c>
+      <c r="F771" t="s">
+        <v>14</v>
+      </c>
       <c r="G771" t="s">
-        <v>689</v>
+        <v>34</v>
       </c>
       <c r="H771" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="C772" t="s">
         <v>11</v>
       </c>
       <c r="D772" t="s">
         <v>1584</v>
       </c>
       <c r="E772" t="s">
         <v>13</v>
       </c>
+      <c r="F772" t="s">
+        <v>14</v>
+      </c>
       <c r="G772" t="s">
-        <v>946</v>
+        <v>58</v>
       </c>
       <c r="H772" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
         <v>1585</v>
       </c>
       <c r="C773" t="s">
         <v>11</v>
       </c>
       <c r="D773" t="s">
         <v>1586</v>
       </c>
       <c r="E773" t="s">
         <v>13</v>
       </c>
+      <c r="F773" t="s">
+        <v>14</v>
+      </c>
       <c r="G773" t="s">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="H773" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="C774" t="s">
         <v>11</v>
       </c>
       <c r="D774" t="s">
         <v>1588</v>
       </c>
       <c r="E774" t="s">
         <v>13</v>
       </c>
       <c r="F774" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G774" t="s">
-        <v>300</v>
+        <v>19</v>
       </c>
       <c r="H774" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="C775" t="s">
         <v>11</v>
       </c>
       <c r="D775" t="s">
         <v>1590</v>
       </c>
       <c r="E775" t="s">
         <v>13</v>
       </c>
       <c r="F775" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G775" t="s">
-        <v>300</v>
+        <v>27</v>
       </c>
       <c r="H775" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="12.75">
       <c r="A776" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="C776" t="s">
         <v>11</v>
       </c>
       <c r="D776" t="s">
         <v>1592</v>
       </c>
       <c r="E776" t="s">
         <v>13</v>
       </c>
       <c r="F776" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G776" t="s">
-        <v>300</v>
+        <v>68</v>
       </c>
       <c r="H776" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="C777" t="s">
         <v>11</v>
       </c>
       <c r="D777" t="s">
         <v>1594</v>
       </c>
       <c r="E777" t="s">
         <v>13</v>
       </c>
       <c r="F777" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G777" t="s">
-        <v>300</v>
+        <v>19</v>
       </c>
       <c r="H777" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="C778" t="s">
         <v>11</v>
       </c>
       <c r="D778" t="s">
         <v>1596</v>
       </c>
       <c r="E778" t="s">
         <v>13</v>
       </c>
       <c r="F778" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G778" t="s">
-        <v>300</v>
+        <v>27</v>
       </c>
       <c r="H778" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="779" spans="1:8" ht="12.75">
       <c r="A779" s="1" t="s">
         <v>1597</v>
       </c>
       <c r="C779" t="s">
         <v>11</v>
       </c>
       <c r="D779" t="s">
         <v>1598</v>
       </c>
       <c r="E779" t="s">
         <v>13</v>
       </c>
       <c r="F779" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G779" t="s">
-        <v>300</v>
+        <v>68</v>
       </c>
       <c r="H779" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="C780" t="s">
         <v>11</v>
       </c>
       <c r="D780" t="s">
         <v>1600</v>
       </c>
       <c r="E780" t="s">
         <v>13</v>
       </c>
       <c r="F780" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G780" t="s">
-        <v>300</v>
+        <v>19</v>
       </c>
       <c r="H780" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="781" spans="1:8" ht="12.75">
       <c r="A781" s="1" t="s">
         <v>1601</v>
       </c>
       <c r="C781" t="s">
         <v>11</v>
       </c>
       <c r="D781" t="s">
         <v>1602</v>
       </c>
       <c r="E781" t="s">
         <v>13</v>
       </c>
       <c r="F781" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G781" t="s">
-        <v>300</v>
+        <v>27</v>
       </c>
       <c r="H781" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
         <v>1603</v>
       </c>
       <c r="C782" t="s">
         <v>11</v>
       </c>
       <c r="D782" t="s">
         <v>1604</v>
       </c>
       <c r="E782" t="s">
         <v>13</v>
       </c>
       <c r="F782" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G782" t="s">
-        <v>300</v>
+        <v>19</v>
       </c>
       <c r="H782" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="C783" t="s">
         <v>11</v>
       </c>
       <c r="D783" t="s">
-        <v>1606</v>
+        <v>219</v>
       </c>
       <c r="E783" t="s">
         <v>13</v>
       </c>
       <c r="F783" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G783" t="s">
-        <v>309</v>
+        <v>15</v>
       </c>
       <c r="H783" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C784" t="s">
+        <v>11</v>
+      </c>
+      <c r="D784" t="s">
         <v>1607</v>
       </c>
-      <c r="C784" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E784" t="s">
         <v>13</v>
       </c>
       <c r="F784" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G784" t="s">
-        <v>309</v>
+        <v>68</v>
       </c>
       <c r="H784" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C785" t="s">
+        <v>11</v>
+      </c>
+      <c r="D785" t="s">
         <v>1609</v>
       </c>
-      <c r="C785" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E785" t="s">
         <v>13</v>
       </c>
       <c r="F785" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G785" t="s">
-        <v>309</v>
+        <v>15</v>
       </c>
       <c r="H785" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C786" t="s">
+        <v>11</v>
+      </c>
+      <c r="D786" t="s">
         <v>1611</v>
       </c>
-      <c r="C786" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E786" t="s">
         <v>13</v>
       </c>
       <c r="F786" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G786" t="s">
-        <v>309</v>
+        <v>68</v>
       </c>
       <c r="H786" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C787" t="s">
+        <v>11</v>
+      </c>
+      <c r="D787" t="s">
         <v>1613</v>
       </c>
-      <c r="C787" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E787" t="s">
         <v>13</v>
       </c>
       <c r="F787" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G787" t="s">
-        <v>309</v>
+        <v>27</v>
       </c>
       <c r="H787" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="788" spans="1:8" ht="12.75">
       <c r="A788" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C788" t="s">
+        <v>11</v>
+      </c>
+      <c r="D788" t="s">
         <v>1615</v>
       </c>
-      <c r="C788" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E788" t="s">
         <v>13</v>
       </c>
       <c r="F788" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G788" t="s">
-        <v>309</v>
+        <v>45</v>
       </c>
       <c r="H788" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C789" t="s">
+        <v>11</v>
+      </c>
+      <c r="D789" t="s">
         <v>1617</v>
       </c>
-      <c r="C789" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E789" t="s">
         <v>13</v>
       </c>
       <c r="F789" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G789" t="s">
-        <v>309</v>
+        <v>83</v>
       </c>
       <c r="H789" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="790" spans="1:8" ht="12.75">
       <c r="A790" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C790" t="s">
+        <v>11</v>
+      </c>
+      <c r="D790" t="s">
         <v>1619</v>
       </c>
-      <c r="C790" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E790" t="s">
         <v>13</v>
       </c>
       <c r="F790" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G790" t="s">
-        <v>330</v>
+        <v>68</v>
       </c>
       <c r="H790" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C791" t="s">
+        <v>11</v>
+      </c>
+      <c r="D791" t="s">
         <v>1621</v>
       </c>
-      <c r="C791" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E791" t="s">
         <v>13</v>
       </c>
       <c r="F791" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G791" t="s">
-        <v>330</v>
+        <v>68</v>
       </c>
       <c r="H791" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C792" t="s">
+        <v>11</v>
+      </c>
+      <c r="D792" t="s">
         <v>1623</v>
       </c>
-      <c r="C792" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E792" t="s">
         <v>13</v>
       </c>
       <c r="F792" t="s">
-        <v>299</v>
+        <v>54</v>
       </c>
       <c r="G792" t="s">
-        <v>330</v>
+        <v>45</v>
       </c>
       <c r="H792" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C793" t="s">
+        <v>11</v>
+      </c>
+      <c r="D793" t="s">
         <v>1625</v>
       </c>
-      <c r="C793" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E793" t="s">
         <v>13</v>
       </c>
       <c r="F793" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G793" t="s">
-        <v>330</v>
+        <v>27</v>
       </c>
       <c r="H793" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C794" t="s">
+        <v>11</v>
+      </c>
+      <c r="D794" t="s">
         <v>1627</v>
       </c>
-      <c r="C794" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E794" t="s">
         <v>13</v>
       </c>
       <c r="F794" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G794" t="s">
-        <v>330</v>
+        <v>45</v>
       </c>
       <c r="H794" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="795" spans="1:8" ht="12.75">
       <c r="A795" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C795" t="s">
+        <v>11</v>
+      </c>
+      <c r="D795" t="s">
         <v>1629</v>
       </c>
-      <c r="C795" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E795" t="s">
         <v>13</v>
       </c>
       <c r="F795" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G795" t="s">
-        <v>343</v>
+        <v>65</v>
       </c>
       <c r="H795" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C796" t="s">
+        <v>11</v>
+      </c>
+      <c r="D796" t="s">
         <v>1631</v>
       </c>
-      <c r="C796" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E796" t="s">
         <v>13</v>
       </c>
       <c r="F796" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G796" t="s">
-        <v>330</v>
+        <v>55</v>
       </c>
       <c r="H796" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C797" t="s">
+        <v>11</v>
+      </c>
+      <c r="D797" t="s">
         <v>1633</v>
       </c>
-      <c r="C797" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E797" t="s">
         <v>13</v>
       </c>
       <c r="F797" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G797" t="s">
-        <v>343</v>
+        <v>45</v>
       </c>
       <c r="H797" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C798" t="s">
+        <v>11</v>
+      </c>
+      <c r="D798" t="s">
         <v>1635</v>
       </c>
-      <c r="C798" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E798" t="s">
         <v>13</v>
       </c>
       <c r="F798" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G798" t="s">
-        <v>343</v>
+        <v>27</v>
       </c>
       <c r="H798" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C799" t="s">
+        <v>11</v>
+      </c>
+      <c r="D799" t="s">
         <v>1637</v>
       </c>
-      <c r="C799" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E799" t="s">
         <v>13</v>
       </c>
       <c r="F799" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G799" t="s">
-        <v>343</v>
+        <v>45</v>
       </c>
       <c r="H799" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="800" spans="1:8" ht="12.75">
       <c r="A800" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C800" t="s">
+        <v>11</v>
+      </c>
+      <c r="D800" t="s">
         <v>1639</v>
       </c>
-      <c r="C800" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E800" t="s">
         <v>13</v>
       </c>
       <c r="F800" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G800" t="s">
-        <v>343</v>
+        <v>15</v>
       </c>
       <c r="H800" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C801" t="s">
+        <v>11</v>
+      </c>
+      <c r="D801" t="s">
         <v>1641</v>
       </c>
-      <c r="C801" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E801" t="s">
         <v>13</v>
       </c>
       <c r="F801" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G801" t="s">
-        <v>343</v>
+        <v>15</v>
       </c>
       <c r="H801" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C802" t="s">
+        <v>11</v>
+      </c>
+      <c r="D802" t="s">
         <v>1643</v>
       </c>
-      <c r="C802" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E802" t="s">
         <v>13</v>
       </c>
       <c r="F802" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G802" t="s">
-        <v>343</v>
+        <v>83</v>
       </c>
       <c r="H802" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="803" spans="1:8" ht="12.75">
       <c r="A803" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C803" t="s">
+        <v>11</v>
+      </c>
+      <c r="D803" t="s">
         <v>1645</v>
       </c>
-      <c r="C803" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E803" t="s">
         <v>13</v>
       </c>
       <c r="F803" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G803" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H803" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="804" spans="1:8" ht="12.75">
       <c r="A804" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C804" t="s">
+        <v>11</v>
+      </c>
+      <c r="D804" t="s">
         <v>1647</v>
       </c>
-      <c r="C804" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E804" t="s">
         <v>13</v>
       </c>
       <c r="F804" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G804" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="H804" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="805" spans="1:8" ht="12.75">
       <c r="A805" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C805" t="s">
+        <v>11</v>
+      </c>
+      <c r="D805" t="s">
         <v>1649</v>
       </c>
-      <c r="C805" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E805" t="s">
         <v>13</v>
       </c>
       <c r="F805" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G805" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H805" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C806" t="s">
+        <v>11</v>
+      </c>
+      <c r="D806" t="s">
         <v>1651</v>
       </c>
-      <c r="C806" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E806" t="s">
         <v>13</v>
       </c>
       <c r="F806" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G806" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H806" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C807" t="s">
+        <v>11</v>
+      </c>
+      <c r="D807" t="s">
         <v>1653</v>
       </c>
-      <c r="C807" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E807" t="s">
         <v>13</v>
       </c>
       <c r="F807" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G807" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H807" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>1655</v>
+        <v>1654</v>
       </c>
       <c r="C808" t="s">
         <v>11</v>
       </c>
       <c r="D808" t="s">
-        <v>1656</v>
+        <v>653</v>
       </c>
       <c r="E808" t="s">
         <v>13</v>
       </c>
       <c r="F808" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G808" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H808" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>1657</v>
+        <v>1655</v>
       </c>
       <c r="C809" t="s">
         <v>11</v>
       </c>
       <c r="D809" t="s">
-        <v>1658</v>
+        <v>1656</v>
       </c>
       <c r="E809" t="s">
         <v>13</v>
       </c>
       <c r="F809" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G809" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H809" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>1659</v>
+        <v>1657</v>
       </c>
       <c r="C810" t="s">
         <v>11</v>
       </c>
       <c r="D810" t="s">
-        <v>1660</v>
+        <v>1658</v>
       </c>
       <c r="E810" t="s">
         <v>13</v>
       </c>
-      <c r="F810" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G810" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H810" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>1661</v>
+        <v>1659</v>
       </c>
       <c r="C811" t="s">
         <v>11</v>
       </c>
       <c r="D811" t="s">
-        <v>1662</v>
+        <v>651</v>
       </c>
       <c r="E811" t="s">
         <v>13</v>
       </c>
       <c r="F811" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G811" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H811" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>1663</v>
+        <v>1660</v>
       </c>
       <c r="C812" t="s">
         <v>11</v>
       </c>
       <c r="D812" t="s">
-        <v>1664</v>
+        <v>1661</v>
       </c>
       <c r="E812" t="s">
         <v>13</v>
       </c>
       <c r="F812" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G812" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="H812" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>1665</v>
+        <v>1662</v>
       </c>
       <c r="C813" t="s">
         <v>11</v>
       </c>
       <c r="D813" t="s">
-        <v>1666</v>
+        <v>659</v>
       </c>
       <c r="E813" t="s">
         <v>13</v>
       </c>
       <c r="F813" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G813" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H813" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>1667</v>
+        <v>1663</v>
       </c>
       <c r="C814" t="s">
         <v>11</v>
       </c>
       <c r="D814" t="s">
-        <v>1668</v>
+        <v>1664</v>
       </c>
       <c r="E814" t="s">
         <v>13</v>
       </c>
       <c r="F814" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G814" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="H814" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
-        <v>1669</v>
+        <v>1665</v>
       </c>
       <c r="C815" t="s">
         <v>11</v>
       </c>
       <c r="D815" t="s">
-        <v>1670</v>
+        <v>1666</v>
       </c>
       <c r="E815" t="s">
         <v>13</v>
       </c>
       <c r="F815" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G815" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="H815" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
-        <v>1671</v>
+        <v>1667</v>
       </c>
       <c r="C816" t="s">
         <v>11</v>
       </c>
       <c r="D816" t="s">
-        <v>1672</v>
+        <v>1668</v>
       </c>
       <c r="E816" t="s">
         <v>13</v>
       </c>
       <c r="F816" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G816" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="H816" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
-        <v>1673</v>
+        <v>1669</v>
       </c>
       <c r="C817" t="s">
         <v>11</v>
       </c>
       <c r="D817" t="s">
-        <v>1674</v>
+        <v>1670</v>
       </c>
       <c r="E817" t="s">
         <v>13</v>
       </c>
       <c r="F817" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G817" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="H817" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
-        <v>1675</v>
+        <v>1671</v>
       </c>
       <c r="C818" t="s">
         <v>11</v>
       </c>
       <c r="D818" t="s">
-        <v>1676</v>
+        <v>1672</v>
       </c>
       <c r="E818" t="s">
         <v>13</v>
       </c>
       <c r="F818" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G818" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="H818" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="819" spans="1:8" ht="12.75">
       <c r="A819" s="1" t="s">
-        <v>1677</v>
+        <v>1673</v>
       </c>
       <c r="C819" t="s">
         <v>11</v>
       </c>
       <c r="D819" t="s">
-        <v>1678</v>
+        <v>1674</v>
       </c>
       <c r="E819" t="s">
         <v>13</v>
       </c>
       <c r="F819" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G819" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="H819" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>1679</v>
+        <v>1675</v>
       </c>
       <c r="C820" t="s">
         <v>11</v>
       </c>
       <c r="D820" t="s">
-        <v>1680</v>
+        <v>1676</v>
       </c>
       <c r="E820" t="s">
         <v>13</v>
       </c>
       <c r="F820" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G820" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="H820" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>1681</v>
+        <v>1677</v>
       </c>
       <c r="C821" t="s">
         <v>11</v>
       </c>
       <c r="D821" t="s">
-        <v>1682</v>
+        <v>1678</v>
       </c>
       <c r="E821" t="s">
         <v>13</v>
       </c>
       <c r="F821" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G821" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="H821" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>1683</v>
+        <v>1679</v>
       </c>
       <c r="C822" t="s">
         <v>11</v>
       </c>
       <c r="D822" t="s">
-        <v>1684</v>
+        <v>1680</v>
       </c>
       <c r="E822" t="s">
         <v>13</v>
       </c>
       <c r="F822" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G822" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="H822" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>1685</v>
+        <v>1681</v>
       </c>
       <c r="C823" t="s">
         <v>11</v>
       </c>
       <c r="D823" t="s">
-        <v>1686</v>
+        <v>1682</v>
       </c>
       <c r="E823" t="s">
         <v>13</v>
       </c>
       <c r="F823" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G823" t="s">
-        <v>19</v>
+        <v>564</v>
       </c>
       <c r="H823" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>1687</v>
+        <v>1683</v>
       </c>
       <c r="C824" t="s">
         <v>11</v>
       </c>
       <c r="D824" t="s">
-        <v>1688</v>
+        <v>1684</v>
       </c>
       <c r="E824" t="s">
         <v>13</v>
       </c>
       <c r="F824" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G824" t="s">
-        <v>22</v>
+        <v>564</v>
       </c>
       <c r="H824" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>1689</v>
+        <v>1685</v>
       </c>
       <c r="C825" t="s">
         <v>11</v>
       </c>
       <c r="D825" t="s">
-        <v>1690</v>
+        <v>1686</v>
       </c>
       <c r="E825" t="s">
         <v>13</v>
       </c>
       <c r="F825" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G825" t="s">
-        <v>22</v>
+        <v>564</v>
       </c>
       <c r="H825" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="826" spans="1:8" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>1691</v>
+        <v>1687</v>
       </c>
       <c r="C826" t="s">
         <v>11</v>
       </c>
       <c r="D826" t="s">
-        <v>1692</v>
+        <v>1688</v>
       </c>
       <c r="E826" t="s">
         <v>13</v>
       </c>
       <c r="F826" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G826" t="s">
-        <v>22</v>
+        <v>564</v>
       </c>
       <c r="H826" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="827" spans="1:8" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>1693</v>
+        <v>1689</v>
       </c>
       <c r="C827" t="s">
         <v>11</v>
       </c>
       <c r="D827" t="s">
-        <v>1694</v>
+        <v>1690</v>
       </c>
       <c r="E827" t="s">
         <v>13</v>
       </c>
       <c r="F827" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G827" t="s">
-        <v>22</v>
+        <v>564</v>
       </c>
       <c r="H827" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="828" spans="1:8" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>1695</v>
+        <v>1691</v>
       </c>
       <c r="C828" t="s">
         <v>11</v>
       </c>
       <c r="D828" t="s">
-        <v>1696</v>
+        <v>1692</v>
       </c>
       <c r="E828" t="s">
         <v>13</v>
       </c>
       <c r="F828" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G828" t="s">
-        <v>22</v>
+        <v>564</v>
       </c>
       <c r="H828" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="829" spans="1:8" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>1697</v>
+        <v>1693</v>
       </c>
       <c r="C829" t="s">
         <v>11</v>
       </c>
       <c r="D829" t="s">
-        <v>1698</v>
+        <v>1694</v>
       </c>
       <c r="E829" t="s">
         <v>13</v>
       </c>
       <c r="F829" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G829" t="s">
-        <v>22</v>
+        <v>564</v>
       </c>
       <c r="H829" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="830" spans="1:8" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>1699</v>
+        <v>1695</v>
       </c>
       <c r="C830" t="s">
         <v>11</v>
       </c>
       <c r="D830" t="s">
-        <v>1700</v>
+        <v>1696</v>
       </c>
       <c r="E830" t="s">
         <v>13</v>
       </c>
       <c r="F830" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G830" t="s">
-        <v>22</v>
+        <v>585</v>
       </c>
       <c r="H830" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>1701</v>
+        <v>1697</v>
       </c>
       <c r="C831" t="s">
         <v>11</v>
       </c>
       <c r="D831" t="s">
-        <v>1702</v>
+        <v>1698</v>
       </c>
       <c r="E831" t="s">
         <v>13</v>
       </c>
       <c r="F831" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G831" t="s">
-        <v>22</v>
+        <v>585</v>
       </c>
       <c r="H831" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="832" spans="1:8" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>1703</v>
+        <v>1699</v>
       </c>
       <c r="C832" t="s">
         <v>11</v>
       </c>
       <c r="D832" t="s">
-        <v>1704</v>
+        <v>1700</v>
       </c>
       <c r="E832" t="s">
         <v>13</v>
       </c>
       <c r="F832" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G832" t="s">
-        <v>22</v>
+        <v>585</v>
       </c>
       <c r="H832" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
-        <v>1705</v>
+        <v>1701</v>
       </c>
       <c r="C833" t="s">
         <v>11</v>
       </c>
       <c r="D833" t="s">
-        <v>1706</v>
+        <v>1702</v>
       </c>
       <c r="E833" t="s">
         <v>13</v>
       </c>
       <c r="F833" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G833" t="s">
-        <v>22</v>
+        <v>585</v>
       </c>
       <c r="H833" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>1707</v>
+        <v>1703</v>
       </c>
       <c r="C834" t="s">
         <v>11</v>
       </c>
       <c r="D834" t="s">
-        <v>1708</v>
+        <v>1704</v>
       </c>
       <c r="E834" t="s">
         <v>13</v>
       </c>
       <c r="F834" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G834" t="s">
-        <v>22</v>
+        <v>585</v>
       </c>
       <c r="H834" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>1709</v>
+        <v>1705</v>
       </c>
       <c r="C835" t="s">
         <v>11</v>
       </c>
       <c r="D835" t="s">
-        <v>1710</v>
+        <v>1706</v>
       </c>
       <c r="E835" t="s">
         <v>13</v>
       </c>
       <c r="F835" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G835" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H835" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="836" spans="1:8" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>1711</v>
+        <v>1707</v>
       </c>
       <c r="C836" t="s">
         <v>11</v>
       </c>
       <c r="D836" t="s">
-        <v>1712</v>
+        <v>1708</v>
       </c>
       <c r="E836" t="s">
         <v>13</v>
       </c>
       <c r="F836" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G836" t="s">
-        <v>22</v>
+        <v>585</v>
       </c>
       <c r="H836" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>1713</v>
+        <v>1709</v>
       </c>
       <c r="C837" t="s">
         <v>11</v>
       </c>
       <c r="D837" t="s">
-        <v>1714</v>
+        <v>1710</v>
       </c>
       <c r="E837" t="s">
         <v>13</v>
       </c>
       <c r="F837" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G837" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H837" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>1715</v>
+        <v>1711</v>
       </c>
       <c r="C838" t="s">
         <v>11</v>
       </c>
       <c r="D838" t="s">
-        <v>1716</v>
+        <v>1712</v>
       </c>
       <c r="E838" t="s">
         <v>13</v>
       </c>
       <c r="F838" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G838" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H838" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
-        <v>1717</v>
+        <v>1713</v>
       </c>
       <c r="C839" t="s">
         <v>11</v>
       </c>
       <c r="D839" t="s">
-        <v>1718</v>
+        <v>1714</v>
       </c>
       <c r="E839" t="s">
         <v>13</v>
       </c>
       <c r="F839" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G839" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H839" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="840" spans="1:8" ht="12.75">
       <c r="A840" s="1" t="s">
-        <v>1719</v>
+        <v>1715</v>
       </c>
       <c r="C840" t="s">
         <v>11</v>
       </c>
       <c r="D840" t="s">
-        <v>1720</v>
+        <v>1716</v>
       </c>
       <c r="E840" t="s">
         <v>13</v>
       </c>
       <c r="F840" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G840" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H840" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>1721</v>
+        <v>1717</v>
       </c>
       <c r="C841" t="s">
         <v>11</v>
       </c>
       <c r="D841" t="s">
-        <v>1722</v>
+        <v>1718</v>
       </c>
       <c r="E841" t="s">
         <v>13</v>
       </c>
       <c r="F841" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G841" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H841" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="842" spans="1:8" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>1723</v>
+        <v>1719</v>
       </c>
       <c r="C842" t="s">
         <v>11</v>
       </c>
       <c r="D842" t="s">
-        <v>1724</v>
+        <v>1720</v>
       </c>
       <c r="E842" t="s">
         <v>13</v>
       </c>
       <c r="F842" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G842" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="H842" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>1725</v>
+        <v>1721</v>
       </c>
       <c r="C843" t="s">
         <v>11</v>
       </c>
       <c r="D843" t="s">
-        <v>1726</v>
+        <v>1722</v>
       </c>
       <c r="E843" t="s">
         <v>13</v>
       </c>
       <c r="F843" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G843" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="H843" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>1727</v>
+        <v>1723</v>
       </c>
       <c r="C844" t="s">
         <v>11</v>
       </c>
       <c r="D844" t="s">
-        <v>1728</v>
+        <v>1724</v>
       </c>
       <c r="E844" t="s">
         <v>13</v>
       </c>
       <c r="F844" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G844" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="H844" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>1729</v>
+        <v>1725</v>
       </c>
       <c r="C845" t="s">
         <v>11</v>
       </c>
       <c r="D845" t="s">
-        <v>1730</v>
+        <v>1726</v>
       </c>
       <c r="E845" t="s">
         <v>13</v>
       </c>
-      <c r="F845" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G845" t="s">
-        <v>22</v>
+        <v>732</v>
       </c>
       <c r="H845" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="846" spans="1:8" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>1731</v>
+        <v>1727</v>
       </c>
       <c r="C846" t="s">
         <v>11</v>
       </c>
       <c r="D846" t="s">
-        <v>1732</v>
+        <v>1728</v>
       </c>
       <c r="E846" t="s">
         <v>13</v>
       </c>
       <c r="F846" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G846" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="H846" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="847" spans="1:8" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>1733</v>
+        <v>1729</v>
       </c>
       <c r="C847" t="s">
         <v>11</v>
       </c>
       <c r="D847" t="s">
-        <v>1734</v>
+        <v>1730</v>
       </c>
       <c r="E847" t="s">
         <v>13</v>
       </c>
       <c r="F847" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G847" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="H847" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="848" spans="1:8" ht="12.75">
       <c r="A848" s="1" t="s">
-        <v>1735</v>
+        <v>1731</v>
       </c>
       <c r="C848" t="s">
         <v>11</v>
       </c>
       <c r="D848" t="s">
-        <v>1736</v>
+        <v>1732</v>
       </c>
       <c r="E848" t="s">
         <v>13</v>
       </c>
-      <c r="F848" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G848" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="H848" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
-        <v>1737</v>
+        <v>1733</v>
       </c>
       <c r="C849" t="s">
         <v>11</v>
       </c>
       <c r="D849" t="s">
-        <v>1738</v>
+        <v>1132</v>
       </c>
       <c r="E849" t="s">
         <v>13</v>
       </c>
       <c r="F849" t="s">
-        <v>151</v>
+        <v>54</v>
       </c>
       <c r="G849" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="H849" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="850" spans="1:8" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>1739</v>
+        <v>1734</v>
       </c>
       <c r="C850" t="s">
         <v>11</v>
       </c>
       <c r="D850" t="s">
-        <v>1740</v>
+        <v>1735</v>
       </c>
       <c r="E850" t="s">
         <v>13</v>
       </c>
       <c r="F850" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G850" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="H850" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="851" spans="1:8" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>1741</v>
+        <v>1736</v>
       </c>
       <c r="C851" t="s">
         <v>11</v>
       </c>
       <c r="D851" t="s">
-        <v>1742</v>
+        <v>1737</v>
       </c>
       <c r="E851" t="s">
         <v>13</v>
       </c>
       <c r="F851" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G851" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="H851" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="852" spans="1:8" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>1743</v>
+        <v>1738</v>
       </c>
       <c r="C852" t="s">
         <v>11</v>
       </c>
       <c r="D852" t="s">
-        <v>1744</v>
+        <v>1739</v>
       </c>
       <c r="E852" t="s">
         <v>13</v>
       </c>
       <c r="F852" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G852" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="H852" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>1745</v>
+        <v>1740</v>
       </c>
       <c r="C853" t="s">
         <v>11</v>
       </c>
       <c r="D853" t="s">
-        <v>1746</v>
+        <v>1741</v>
       </c>
       <c r="E853" t="s">
         <v>13</v>
       </c>
       <c r="F853" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G853" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="H853" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="854" spans="1:8" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>1747</v>
+        <v>1742</v>
       </c>
       <c r="C854" t="s">
         <v>11</v>
       </c>
       <c r="D854" t="s">
-        <v>1748</v>
+        <v>1743</v>
       </c>
       <c r="E854" t="s">
         <v>13</v>
       </c>
       <c r="F854" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G854" t="s">
-        <v>89</v>
+        <v>34</v>
       </c>
       <c r="H854" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="855" spans="1:8" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>1749</v>
+        <v>1744</v>
       </c>
       <c r="C855" t="s">
         <v>11</v>
       </c>
       <c r="D855" t="s">
-        <v>1750</v>
+        <v>1745</v>
       </c>
       <c r="E855" t="s">
         <v>13</v>
       </c>
       <c r="F855" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G855" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H855" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="856" spans="1:8" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>1751</v>
+        <v>1746</v>
       </c>
       <c r="C856" t="s">
         <v>11</v>
       </c>
       <c r="D856" t="s">
-        <v>1752</v>
+        <v>1747</v>
       </c>
       <c r="E856" t="s">
         <v>13</v>
       </c>
       <c r="F856" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G856" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H856" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="857" spans="1:8" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>1753</v>
+        <v>1748</v>
       </c>
       <c r="C857" t="s">
         <v>11</v>
       </c>
       <c r="D857" t="s">
-        <v>1754</v>
+        <v>1749</v>
       </c>
       <c r="E857" t="s">
         <v>13</v>
       </c>
       <c r="F857" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G857" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H857" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>1755</v>
+        <v>1750</v>
       </c>
       <c r="C858" t="s">
         <v>11</v>
       </c>
       <c r="D858" t="s">
-        <v>1756</v>
+        <v>1751</v>
       </c>
       <c r="E858" t="s">
         <v>13</v>
       </c>
       <c r="F858" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G858" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H858" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>1757</v>
+        <v>1752</v>
       </c>
       <c r="C859" t="s">
         <v>11</v>
       </c>
       <c r="D859" t="s">
-        <v>1758</v>
+        <v>1753</v>
       </c>
       <c r="E859" t="s">
         <v>13</v>
       </c>
       <c r="F859" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G859" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H859" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
-        <v>1759</v>
+        <v>1754</v>
       </c>
       <c r="C860" t="s">
         <v>11</v>
       </c>
       <c r="D860" t="s">
-        <v>1760</v>
+        <v>1755</v>
       </c>
       <c r="E860" t="s">
         <v>13</v>
       </c>
       <c r="F860" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G860" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H860" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="861" spans="1:8" ht="12.75">
       <c r="A861" s="1" t="s">
-        <v>1761</v>
+        <v>1756</v>
       </c>
       <c r="C861" t="s">
         <v>11</v>
       </c>
       <c r="D861" t="s">
-        <v>1762</v>
+        <v>1757</v>
       </c>
       <c r="E861" t="s">
         <v>13</v>
       </c>
       <c r="F861" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G861" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="H861" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="862" spans="1:8" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>1763</v>
+        <v>1758</v>
       </c>
       <c r="C862" t="s">
         <v>11</v>
       </c>
       <c r="D862" t="s">
-        <v>1764</v>
+        <v>1759</v>
       </c>
       <c r="E862" t="s">
         <v>13</v>
       </c>
       <c r="F862" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G862" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="H862" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>1765</v>
+        <v>1760</v>
       </c>
       <c r="C863" t="s">
         <v>11</v>
       </c>
       <c r="D863" t="s">
-        <v>1766</v>
+        <v>1761</v>
       </c>
       <c r="E863" t="s">
         <v>13</v>
       </c>
       <c r="F863" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G863" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="H863" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="864" spans="1:8" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>1767</v>
+        <v>1762</v>
       </c>
       <c r="C864" t="s">
         <v>11</v>
       </c>
       <c r="D864" t="s">
-        <v>1768</v>
+        <v>1763</v>
       </c>
       <c r="E864" t="s">
         <v>13</v>
       </c>
       <c r="F864" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G864" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="H864" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="865" spans="1:8" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>1769</v>
+        <v>1764</v>
       </c>
       <c r="C865" t="s">
         <v>11</v>
       </c>
       <c r="D865" t="s">
-        <v>1770</v>
+        <v>1765</v>
       </c>
       <c r="E865" t="s">
         <v>13</v>
       </c>
       <c r="F865" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G865" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="H865" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="866" spans="1:8" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>1771</v>
+        <v>1766</v>
       </c>
       <c r="C866" t="s">
         <v>11</v>
       </c>
       <c r="D866" t="s">
-        <v>1772</v>
+        <v>1767</v>
       </c>
       <c r="E866" t="s">
         <v>13</v>
       </c>
       <c r="F866" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G866" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="H866" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="867" spans="1:8" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>1773</v>
+        <v>1768</v>
       </c>
       <c r="C867" t="s">
         <v>11</v>
       </c>
       <c r="D867" t="s">
-        <v>1774</v>
+        <v>1769</v>
       </c>
       <c r="E867" t="s">
         <v>13</v>
       </c>
       <c r="F867" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G867" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H867" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="868" spans="1:8" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>1775</v>
+        <v>1770</v>
       </c>
       <c r="C868" t="s">
         <v>11</v>
       </c>
       <c r="D868" t="s">
-        <v>1776</v>
+        <v>1771</v>
       </c>
       <c r="E868" t="s">
         <v>13</v>
       </c>
       <c r="F868" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G868" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="H868" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>1777</v>
+        <v>1772</v>
       </c>
       <c r="C869" t="s">
         <v>11</v>
       </c>
       <c r="D869" t="s">
-        <v>1778</v>
+        <v>1773</v>
       </c>
       <c r="E869" t="s">
         <v>13</v>
       </c>
       <c r="F869" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G869" t="s">
         <v>27</v>
       </c>
       <c r="H869" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="870" spans="1:8" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>1779</v>
+        <v>1774</v>
       </c>
       <c r="C870" t="s">
         <v>11</v>
       </c>
       <c r="D870" t="s">
-        <v>1780</v>
+        <v>1775</v>
       </c>
       <c r="E870" t="s">
         <v>13</v>
       </c>
       <c r="F870" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G870" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="H870" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>1781</v>
+        <v>1776</v>
       </c>
       <c r="C871" t="s">
         <v>11</v>
       </c>
       <c r="D871" t="s">
-        <v>1782</v>
+        <v>1777</v>
       </c>
       <c r="E871" t="s">
         <v>13</v>
       </c>
       <c r="F871" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G871" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="H871" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="872" spans="1:8" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>1783</v>
+        <v>1778</v>
       </c>
       <c r="C872" t="s">
         <v>11</v>
       </c>
       <c r="D872" t="s">
-        <v>1118</v>
+        <v>1779</v>
       </c>
       <c r="E872" t="s">
         <v>13</v>
       </c>
       <c r="F872" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G872" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="H872" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="873" spans="1:8" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>1784</v>
+        <v>1780</v>
       </c>
       <c r="C873" t="s">
         <v>11</v>
       </c>
       <c r="D873" t="s">
-        <v>1785</v>
+        <v>1781</v>
       </c>
       <c r="E873" t="s">
         <v>13</v>
       </c>
       <c r="F873" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G873" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="H873" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="874" spans="1:8" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>1786</v>
+        <v>1782</v>
       </c>
       <c r="C874" t="s">
         <v>11</v>
       </c>
       <c r="D874" t="s">
-        <v>1787</v>
+        <v>1783</v>
       </c>
       <c r="E874" t="s">
         <v>13</v>
       </c>
       <c r="F874" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G874" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="H874" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="875" spans="1:8" ht="12.75">
       <c r="A875" s="1" t="s">
-        <v>1788</v>
+        <v>1784</v>
       </c>
       <c r="C875" t="s">
         <v>11</v>
       </c>
       <c r="D875" t="s">
-        <v>1789</v>
+        <v>1785</v>
       </c>
       <c r="E875" t="s">
         <v>13</v>
       </c>
       <c r="F875" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G875" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="H875" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="876" spans="1:8" ht="12.75">
       <c r="A876" s="1" t="s">
-        <v>1790</v>
+        <v>1786</v>
       </c>
       <c r="C876" t="s">
         <v>11</v>
       </c>
       <c r="D876" t="s">
-        <v>1791</v>
+        <v>1787</v>
       </c>
       <c r="E876" t="s">
         <v>13</v>
       </c>
       <c r="F876" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G876" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="H876" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="877" spans="1:8" ht="12.75">
       <c r="A877" s="1" t="s">
-        <v>1792</v>
+        <v>1788</v>
       </c>
       <c r="C877" t="s">
         <v>11</v>
       </c>
       <c r="D877" t="s">
-        <v>1793</v>
+        <v>1789</v>
       </c>
       <c r="E877" t="s">
         <v>13</v>
       </c>
       <c r="F877" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G877" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="H877" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="878" spans="1:8" ht="12.75">
       <c r="A878" s="1" t="s">
-        <v>1794</v>
+        <v>1790</v>
       </c>
       <c r="C878" t="s">
         <v>11</v>
       </c>
       <c r="D878" t="s">
-        <v>1795</v>
+        <v>1791</v>
       </c>
       <c r="E878" t="s">
         <v>13</v>
       </c>
       <c r="F878" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G878" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="H878" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="879" spans="1:8" ht="12.75">
       <c r="A879" s="1" t="s">
-        <v>1796</v>
+        <v>1792</v>
       </c>
       <c r="C879" t="s">
         <v>11</v>
       </c>
       <c r="D879" t="s">
-        <v>1797</v>
+        <v>1793</v>
       </c>
       <c r="E879" t="s">
         <v>13</v>
       </c>
       <c r="F879" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G879" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="H879" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="880" spans="1:8" ht="12.75">
       <c r="A880" s="1" t="s">
-        <v>1798</v>
+        <v>1794</v>
       </c>
       <c r="C880" t="s">
         <v>11</v>
       </c>
       <c r="D880" t="s">
-        <v>1799</v>
+        <v>1795</v>
       </c>
       <c r="E880" t="s">
         <v>13</v>
       </c>
       <c r="F880" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G880" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="H880" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="881" spans="1:8" ht="12.75">
       <c r="A881" s="1" t="s">
-        <v>1800</v>
+        <v>1796</v>
       </c>
       <c r="C881" t="s">
         <v>11</v>
       </c>
       <c r="D881" t="s">
-        <v>1801</v>
+        <v>1797</v>
       </c>
       <c r="E881" t="s">
         <v>13</v>
       </c>
       <c r="F881" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G881" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="H881" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="882" spans="1:8" ht="12.75">
       <c r="A882" s="1" t="s">
-        <v>1802</v>
+        <v>1798</v>
       </c>
       <c r="C882" t="s">
         <v>11</v>
       </c>
       <c r="D882" t="s">
-        <v>1803</v>
+        <v>1799</v>
       </c>
       <c r="E882" t="s">
         <v>13</v>
       </c>
       <c r="F882" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G882" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="H882" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="883" spans="1:8" ht="12.75">
       <c r="A883" s="1" t="s">
-        <v>1804</v>
+        <v>1800</v>
       </c>
       <c r="C883" t="s">
         <v>11</v>
       </c>
       <c r="D883" t="s">
-        <v>1805</v>
+        <v>1801</v>
       </c>
       <c r="E883" t="s">
         <v>13</v>
       </c>
       <c r="F883" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G883" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H883" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="884" spans="1:8" ht="12.75">
       <c r="A884" s="1" t="s">
-        <v>1806</v>
+        <v>1802</v>
       </c>
       <c r="C884" t="s">
         <v>11</v>
       </c>
       <c r="D884" t="s">
-        <v>1807</v>
+        <v>1803</v>
       </c>
       <c r="E884" t="s">
         <v>13</v>
       </c>
       <c r="F884" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G884" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="H884" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="885" spans="1:8" ht="12.75">
       <c r="A885" s="1" t="s">
-        <v>1808</v>
+        <v>1804</v>
       </c>
       <c r="C885" t="s">
         <v>11</v>
       </c>
       <c r="D885" t="s">
-        <v>1809</v>
+        <v>1805</v>
       </c>
       <c r="E885" t="s">
         <v>13</v>
       </c>
       <c r="F885" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G885" t="s">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="H885" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="886" spans="1:8" ht="12.75">
       <c r="A886" s="1" t="s">
-        <v>1810</v>
+        <v>1806</v>
       </c>
       <c r="C886" t="s">
         <v>11</v>
       </c>
       <c r="D886" t="s">
-        <v>1811</v>
+        <v>1807</v>
       </c>
       <c r="E886" t="s">
         <v>13</v>
       </c>
       <c r="F886" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G886" t="s">
-        <v>124</v>
+        <v>27</v>
       </c>
       <c r="H886" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="887" spans="1:8" ht="12.75">
       <c r="A887" s="1" t="s">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="C887" t="s">
         <v>11</v>
       </c>
       <c r="D887" t="s">
-        <v>1813</v>
+        <v>1809</v>
       </c>
       <c r="E887" t="s">
         <v>13</v>
       </c>
       <c r="F887" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G887" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="H887" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="888" spans="1:8" ht="12.75">
       <c r="A888" s="1" t="s">
-        <v>1814</v>
+        <v>1810</v>
       </c>
       <c r="C888" t="s">
         <v>11</v>
       </c>
       <c r="D888" t="s">
-        <v>1815</v>
+        <v>1811</v>
       </c>
       <c r="E888" t="s">
         <v>13</v>
       </c>
       <c r="F888" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G888" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="H888" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="889" spans="1:8" ht="12.75">
       <c r="A889" s="1" t="s">
-        <v>1816</v>
+        <v>1812</v>
       </c>
       <c r="C889" t="s">
         <v>11</v>
       </c>
       <c r="D889" t="s">
-        <v>1801</v>
+        <v>1813</v>
       </c>
       <c r="E889" t="s">
         <v>13</v>
       </c>
       <c r="F889" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G889" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="H889" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="890" spans="1:8" ht="12.75">
       <c r="A890" s="1" t="s">
-        <v>1817</v>
+        <v>1814</v>
       </c>
       <c r="C890" t="s">
         <v>11</v>
       </c>
       <c r="D890" t="s">
-        <v>1818</v>
+        <v>1815</v>
       </c>
       <c r="E890" t="s">
         <v>13</v>
       </c>
       <c r="F890" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G890" t="s">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="H890" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="891" spans="1:8" ht="12.75">
       <c r="A891" s="1" t="s">
-        <v>1819</v>
+        <v>1816</v>
       </c>
       <c r="C891" t="s">
         <v>11</v>
       </c>
       <c r="D891" t="s">
-        <v>1820</v>
+        <v>1817</v>
       </c>
       <c r="E891" t="s">
         <v>13</v>
       </c>
       <c r="F891" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G891" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="H891" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="892" spans="1:8" ht="12.75">
       <c r="A892" s="1" t="s">
-        <v>1821</v>
+        <v>1818</v>
       </c>
       <c r="C892" t="s">
         <v>11</v>
       </c>
       <c r="D892" t="s">
-        <v>1822</v>
+        <v>1819</v>
       </c>
       <c r="E892" t="s">
         <v>13</v>
       </c>
       <c r="F892" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G892" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="H892" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="893" spans="1:8" ht="12.75">
       <c r="A893" s="1" t="s">
-        <v>1823</v>
+        <v>1820</v>
       </c>
       <c r="C893" t="s">
         <v>11</v>
       </c>
       <c r="D893" t="s">
-        <v>699</v>
+        <v>1821</v>
       </c>
       <c r="E893" t="s">
         <v>13</v>
       </c>
       <c r="F893" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G893" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H893" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="894" spans="1:8" ht="12.75">
       <c r="A894" s="1" t="s">
-        <v>1824</v>
+        <v>1822</v>
       </c>
       <c r="C894" t="s">
         <v>11</v>
       </c>
       <c r="D894" t="s">
-        <v>1825</v>
+        <v>1823</v>
       </c>
       <c r="E894" t="s">
         <v>13</v>
       </c>
       <c r="F894" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G894" t="s">
-        <v>124</v>
+        <v>45</v>
       </c>
       <c r="H894" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="895" spans="1:8" ht="12.75">
       <c r="A895" s="1" t="s">
-        <v>1826</v>
+        <v>1824</v>
       </c>
       <c r="C895" t="s">
         <v>11</v>
       </c>
       <c r="D895" t="s">
-        <v>1827</v>
+        <v>1825</v>
       </c>
       <c r="E895" t="s">
         <v>13</v>
       </c>
       <c r="F895" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G895" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H895" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="896" spans="1:8" ht="12.75">
       <c r="A896" s="1" t="s">
-        <v>1828</v>
+        <v>1826</v>
       </c>
       <c r="C896" t="s">
         <v>11</v>
       </c>
       <c r="D896" t="s">
-        <v>1829</v>
+        <v>1827</v>
       </c>
       <c r="E896" t="s">
         <v>13</v>
       </c>
       <c r="F896" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G896" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H896" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="897" spans="1:8" ht="12.75">
       <c r="A897" s="1" t="s">
-        <v>1830</v>
+        <v>1828</v>
       </c>
       <c r="C897" t="s">
         <v>11</v>
       </c>
       <c r="D897" t="s">
-        <v>1831</v>
+        <v>1829</v>
       </c>
       <c r="E897" t="s">
         <v>13</v>
       </c>
       <c r="F897" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G897" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H897" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="898" spans="1:8" ht="12.75">
       <c r="A898" s="1" t="s">
-        <v>1832</v>
+        <v>1830</v>
       </c>
       <c r="C898" t="s">
         <v>11</v>
       </c>
       <c r="D898" t="s">
-        <v>1833</v>
+        <v>1831</v>
       </c>
       <c r="E898" t="s">
         <v>13</v>
       </c>
       <c r="F898" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G898" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="H898" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="899" spans="1:8" ht="12.75">
       <c r="A899" s="1" t="s">
-        <v>1834</v>
+        <v>1832</v>
       </c>
       <c r="C899" t="s">
         <v>11</v>
       </c>
       <c r="D899" t="s">
-        <v>1835</v>
+        <v>1833</v>
       </c>
       <c r="E899" t="s">
         <v>13</v>
       </c>
       <c r="F899" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G899" t="s">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="H899" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="900" spans="1:8" ht="12.75">
       <c r="A900" s="1" t="s">
-        <v>1836</v>
+        <v>1834</v>
       </c>
       <c r="C900" t="s">
         <v>11</v>
       </c>
       <c r="D900" t="s">
-        <v>1837</v>
+        <v>1835</v>
       </c>
       <c r="E900" t="s">
         <v>13</v>
       </c>
       <c r="F900" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G900" t="s">
-        <v>124</v>
+        <v>45</v>
       </c>
       <c r="H900" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="901" spans="1:8" ht="12.75">
       <c r="A901" s="1" t="s">
-        <v>1838</v>
+        <v>1836</v>
       </c>
       <c r="C901" t="s">
         <v>11</v>
       </c>
       <c r="D901" t="s">
-        <v>1839</v>
+        <v>1837</v>
       </c>
       <c r="E901" t="s">
         <v>13</v>
       </c>
       <c r="F901" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G901" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="H901" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="902" spans="1:8" ht="12.75">
       <c r="A902" s="1" t="s">
-        <v>1840</v>
+        <v>1838</v>
       </c>
       <c r="C902" t="s">
         <v>11</v>
       </c>
       <c r="D902" t="s">
-        <v>455</v>
+        <v>1839</v>
       </c>
       <c r="E902" t="s">
         <v>13</v>
       </c>
       <c r="F902" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G902" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="H902" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="903" spans="1:8" ht="12.75">
       <c r="A903" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C903" t="s">
+        <v>11</v>
+      </c>
+      <c r="D903" t="s">
         <v>1841</v>
       </c>
-      <c r="C903" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E903" t="s">
         <v>13</v>
       </c>
       <c r="F903" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G903" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="H903" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="904" spans="1:8" ht="12.75">
       <c r="A904" s="1" t="s">
         <v>1842</v>
       </c>
       <c r="C904" t="s">
         <v>11</v>
       </c>
       <c r="D904" t="s">
         <v>1843</v>
       </c>
       <c r="E904" t="s">
         <v>13</v>
       </c>
       <c r="F904" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G904" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="H904" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="905" spans="1:8" ht="12.75">
       <c r="A905" s="1" t="s">
         <v>1844</v>
       </c>
       <c r="C905" t="s">
         <v>11</v>
       </c>
       <c r="D905" t="s">
         <v>1845</v>
       </c>
       <c r="E905" t="s">
         <v>13</v>
       </c>
       <c r="F905" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G905" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="H905" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="906" spans="1:8" ht="12.75">
       <c r="A906" s="1" t="s">
         <v>1846</v>
       </c>
       <c r="C906" t="s">
         <v>11</v>
       </c>
       <c r="D906" t="s">
         <v>1847</v>
       </c>
       <c r="E906" t="s">
         <v>13</v>
       </c>
       <c r="F906" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G906" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="H906" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="907" spans="1:8" ht="12.75">
       <c r="A907" s="1" t="s">
         <v>1848</v>
       </c>
       <c r="C907" t="s">
         <v>11</v>
       </c>
       <c r="D907" t="s">
         <v>1849</v>
       </c>
       <c r="E907" t="s">
         <v>13</v>
       </c>
       <c r="F907" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G907" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H907" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="908" spans="1:8" ht="12.75">
       <c r="A908" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="C908" t="s">
         <v>11</v>
       </c>
       <c r="D908" t="s">
         <v>1851</v>
       </c>
       <c r="E908" t="s">
         <v>13</v>
       </c>
       <c r="F908" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G908" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H908" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="909" spans="1:8" ht="12.75">
       <c r="A909" s="1" t="s">
         <v>1852</v>
       </c>
       <c r="C909" t="s">
         <v>11</v>
       </c>
       <c r="D909" t="s">
         <v>1853</v>
       </c>
       <c r="E909" t="s">
         <v>13</v>
       </c>
       <c r="F909" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G909" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H909" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="910" spans="1:8" ht="12.75">
       <c r="A910" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="C910" t="s">
         <v>11</v>
       </c>
       <c r="D910" t="s">
         <v>1855</v>
       </c>
       <c r="E910" t="s">
         <v>13</v>
       </c>
       <c r="F910" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G910" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="H910" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="911" spans="1:8" ht="12.75">
       <c r="A911" s="1" t="s">
         <v>1856</v>
       </c>
       <c r="C911" t="s">
         <v>11</v>
       </c>
       <c r="D911" t="s">
         <v>1857</v>
       </c>
       <c r="E911" t="s">
         <v>13</v>
       </c>
       <c r="F911" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G911" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="H911" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="912" spans="1:8" ht="12.75">
       <c r="A912" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="C912" t="s">
         <v>11</v>
       </c>
       <c r="D912" t="s">
         <v>1859</v>
       </c>
       <c r="E912" t="s">
         <v>13</v>
       </c>
       <c r="F912" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G912" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="H912" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="913" spans="1:8" ht="12.75">
       <c r="A913" s="1" t="s">
         <v>1860</v>
       </c>
       <c r="C913" t="s">
         <v>11</v>
       </c>
       <c r="D913" t="s">
         <v>1861</v>
       </c>
       <c r="E913" t="s">
         <v>13</v>
       </c>
       <c r="F913" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="G913" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="H913" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="914" spans="1:8" ht="12.75">
       <c r="A914" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="C914" t="s">
         <v>11</v>
       </c>
       <c r="D914" t="s">
         <v>1863</v>
       </c>
       <c r="E914" t="s">
         <v>13</v>
       </c>
       <c r="F914" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G914" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="H914" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="915" spans="1:8" ht="12.75">
       <c r="A915" s="1" t="s">
         <v>1864</v>
       </c>
       <c r="C915" t="s">
         <v>11</v>
       </c>
       <c r="D915" t="s">
         <v>1865</v>
       </c>
       <c r="E915" t="s">
         <v>13</v>
       </c>
       <c r="F915" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G915" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="H915" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="916" spans="1:8" ht="12.75">
       <c r="A916" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="C916" t="s">
         <v>11</v>
       </c>
       <c r="D916" t="s">
         <v>1867</v>
       </c>
       <c r="E916" t="s">
         <v>13</v>
       </c>
       <c r="F916" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G916" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="H916" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="917" spans="1:8" ht="12.75">
       <c r="A917" s="1" t="s">
         <v>1868</v>
       </c>
       <c r="C917" t="s">
         <v>11</v>
       </c>
       <c r="D917" t="s">
         <v>1869</v>
       </c>
       <c r="E917" t="s">
         <v>13</v>
       </c>
       <c r="F917" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G917" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H917" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="918" spans="1:8" ht="12.75">
       <c r="A918" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="C918" t="s">
         <v>11</v>
       </c>
       <c r="D918" t="s">
         <v>1871</v>
       </c>
       <c r="E918" t="s">
         <v>13</v>
       </c>
       <c r="F918" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G918" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="H918" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="919" spans="1:8" ht="12.75">
       <c r="A919" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="C919" t="s">
         <v>11</v>
       </c>
       <c r="D919" t="s">
         <v>1873</v>
       </c>
       <c r="E919" t="s">
         <v>13</v>
       </c>
       <c r="F919" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G919" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H919" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="920" spans="1:8" ht="12.75">
       <c r="A920" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="C920" t="s">
         <v>11</v>
       </c>
       <c r="D920" t="s">
         <v>1875</v>
       </c>
       <c r="E920" t="s">
         <v>13</v>
       </c>
       <c r="F920" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G920" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H920" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="921" spans="1:8" ht="12.75">
       <c r="A921" s="1" t="s">
         <v>1876</v>
       </c>
       <c r="C921" t="s">
         <v>11</v>
       </c>
       <c r="D921" t="s">
         <v>1877</v>
       </c>
       <c r="E921" t="s">
         <v>13</v>
       </c>
       <c r="F921" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G921" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="H921" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="922" spans="1:8" ht="12.75">
       <c r="A922" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="C922" t="s">
         <v>11</v>
       </c>
       <c r="D922" t="s">
         <v>1879</v>
       </c>
       <c r="E922" t="s">
         <v>13</v>
       </c>
       <c r="F922" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G922" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="H922" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="923" spans="1:8" ht="12.75">
       <c r="A923" s="1" t="s">
         <v>1880</v>
       </c>
       <c r="C923" t="s">
         <v>11</v>
       </c>
       <c r="D923" t="s">
         <v>1881</v>
       </c>
       <c r="E923" t="s">
         <v>13</v>
       </c>
       <c r="F923" t="s">
-        <v>151</v>
+        <v>14</v>
       </c>
       <c r="G923" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="H923" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="924" spans="1:8" ht="12.75">
       <c r="A924" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="C924" t="s">
         <v>11</v>
       </c>
       <c r="D924" t="s">
         <v>1883</v>
       </c>
       <c r="E924" t="s">
         <v>13</v>
       </c>
       <c r="F924" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G924" t="s">
-        <v>474</v>
+        <v>58</v>
       </c>
       <c r="H924" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="925" spans="1:8" ht="12.75">
       <c r="A925" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="C925" t="s">
         <v>11</v>
       </c>
       <c r="D925" t="s">
         <v>1885</v>
       </c>
       <c r="E925" t="s">
         <v>13</v>
       </c>
       <c r="F925" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G925" t="s">
-        <v>474</v>
+        <v>58</v>
       </c>
       <c r="H925" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="926" spans="1:8" ht="12.75">
       <c r="A926" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="C926" t="s">
         <v>11</v>
       </c>
       <c r="D926" t="s">
         <v>1887</v>
       </c>
       <c r="E926" t="s">
         <v>13</v>
       </c>
       <c r="F926" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G926" t="s">
-        <v>479</v>
+        <v>45</v>
       </c>
       <c r="H926" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="927" spans="1:8" ht="12.75">
       <c r="A927" s="1" t="s">
         <v>1888</v>
       </c>
       <c r="C927" t="s">
         <v>11</v>
       </c>
       <c r="D927" t="s">
         <v>1889</v>
       </c>
       <c r="E927" t="s">
         <v>13</v>
       </c>
       <c r="F927" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G927" t="s">
-        <v>474</v>
+        <v>58</v>
       </c>
       <c r="H927" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="928" spans="1:8" ht="12.75">
       <c r="A928" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="C928" t="s">
         <v>11</v>
       </c>
       <c r="D928" t="s">
         <v>1891</v>
       </c>
       <c r="E928" t="s">
         <v>13</v>
       </c>
       <c r="F928" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G928" t="s">
-        <v>479</v>
+        <v>58</v>
       </c>
       <c r="H928" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="929" spans="1:8" ht="12.75">
       <c r="A929" s="1" t="s">
         <v>1892</v>
       </c>
       <c r="C929" t="s">
         <v>11</v>
       </c>
       <c r="D929" t="s">
         <v>1893</v>
       </c>
       <c r="E929" t="s">
         <v>13</v>
       </c>
       <c r="F929" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G929" t="s">
-        <v>474</v>
+        <v>19</v>
       </c>
       <c r="H929" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="930" spans="1:8" ht="12.75">
       <c r="A930" s="1" t="s">
         <v>1894</v>
       </c>
       <c r="C930" t="s">
         <v>11</v>
       </c>
       <c r="D930" t="s">
         <v>1895</v>
       </c>
       <c r="E930" t="s">
         <v>13</v>
       </c>
       <c r="F930" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G930" t="s">
-        <v>474</v>
+        <v>45</v>
       </c>
       <c r="H930" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="931" spans="1:8" ht="12.75">
       <c r="A931" s="1" t="s">
         <v>1896</v>
       </c>
       <c r="C931" t="s">
         <v>11</v>
       </c>
       <c r="D931" t="s">
         <v>1897</v>
       </c>
       <c r="E931" t="s">
         <v>13</v>
       </c>
       <c r="F931" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G931" t="s">
-        <v>479</v>
+        <v>58</v>
       </c>
       <c r="H931" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="932" spans="1:8" ht="12.75">
       <c r="A932" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="C932" t="s">
         <v>11</v>
       </c>
       <c r="D932" t="s">
         <v>1899</v>
       </c>
       <c r="E932" t="s">
         <v>13</v>
       </c>
       <c r="F932" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G932" t="s">
-        <v>479</v>
+        <v>34</v>
       </c>
       <c r="H932" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="933" spans="1:8" ht="12.75">
       <c r="A933" s="1" t="s">
         <v>1900</v>
       </c>
       <c r="C933" t="s">
         <v>11</v>
       </c>
       <c r="D933" t="s">
         <v>1901</v>
       </c>
       <c r="E933" t="s">
         <v>13</v>
       </c>
       <c r="F933" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G933" t="s">
-        <v>474</v>
+        <v>58</v>
       </c>
       <c r="H933" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="934" spans="1:8" ht="12.75">
       <c r="A934" s="1" t="s">
         <v>1902</v>
       </c>
       <c r="C934" t="s">
         <v>11</v>
       </c>
       <c r="D934" t="s">
         <v>1903</v>
       </c>
       <c r="E934" t="s">
         <v>13</v>
       </c>
       <c r="F934" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G934" t="s">
-        <v>479</v>
+        <v>34</v>
       </c>
       <c r="H934" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="935" spans="1:8" ht="12.75">
       <c r="A935" s="1" t="s">
         <v>1904</v>
       </c>
       <c r="C935" t="s">
         <v>11</v>
       </c>
       <c r="D935" t="s">
         <v>1905</v>
       </c>
       <c r="E935" t="s">
         <v>13</v>
       </c>
       <c r="F935" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G935" t="s">
-        <v>479</v>
+        <v>45</v>
       </c>
       <c r="H935" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="936" spans="1:8" ht="12.75">
       <c r="A936" s="1" t="s">
         <v>1906</v>
       </c>
       <c r="C936" t="s">
         <v>11</v>
       </c>
       <c r="D936" t="s">
         <v>1907</v>
       </c>
       <c r="E936" t="s">
         <v>13</v>
       </c>
       <c r="F936" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G936" t="s">
-        <v>492</v>
+        <v>19</v>
       </c>
       <c r="H936" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="937" spans="1:8" ht="12.75">
       <c r="A937" s="1" t="s">
         <v>1908</v>
       </c>
       <c r="C937" t="s">
         <v>11</v>
       </c>
       <c r="D937" t="s">
         <v>1909</v>
       </c>
       <c r="E937" t="s">
         <v>13</v>
       </c>
       <c r="F937" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G937" t="s">
-        <v>492</v>
+        <v>27</v>
       </c>
       <c r="H937" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="938" spans="1:8" ht="12.75">
       <c r="A938" s="1" t="s">
         <v>1910</v>
       </c>
       <c r="C938" t="s">
         <v>11</v>
       </c>
       <c r="D938" t="s">
         <v>1911</v>
       </c>
       <c r="E938" t="s">
         <v>13</v>
       </c>
       <c r="F938" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="G938" t="s">
-        <v>495</v>
+        <v>19</v>
       </c>
       <c r="H938" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="939" spans="1:8" ht="12.75">
       <c r="A939" s="1" t="s">
         <v>1912</v>
       </c>
       <c r="C939" t="s">
         <v>11</v>
       </c>
       <c r="D939" t="s">
         <v>1913</v>
       </c>
       <c r="E939" t="s">
         <v>13</v>
       </c>
       <c r="F939" t="s">
-        <v>299</v>
+        <v>50</v>
       </c>
       <c r="G939" t="s">
-        <v>492</v>
+        <v>211</v>
       </c>
       <c r="H939" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="940" spans="1:8" ht="12.75">
       <c r="A940" s="1" t="s">
         <v>1914</v>
       </c>
       <c r="C940" t="s">
         <v>11</v>
       </c>
       <c r="D940" t="s">
         <v>1915</v>
       </c>
       <c r="E940" t="s">
         <v>13</v>
       </c>
       <c r="F940" t="s">
-        <v>299</v>
+        <v>50</v>
       </c>
       <c r="G940" t="s">
-        <v>495</v>
+        <v>211</v>
       </c>
       <c r="H940" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="941" spans="1:8" ht="12.75">
       <c r="A941" s="1" t="s">
         <v>1916</v>
       </c>
       <c r="C941" t="s">
         <v>11</v>
       </c>
       <c r="D941" t="s">
         <v>1917</v>
       </c>
       <c r="E941" t="s">
         <v>13</v>
       </c>
       <c r="F941" t="s">
-        <v>299</v>
+        <v>50</v>
       </c>
       <c r="G941" t="s">
-        <v>495</v>
+        <v>970</v>
       </c>
       <c r="H941" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="942" spans="1:8" ht="12.75">
       <c r="A942" s="1" t="s">
         <v>1918</v>
       </c>
       <c r="C942" t="s">
         <v>11</v>
       </c>
       <c r="D942" t="s">
         <v>1919</v>
       </c>
       <c r="E942" t="s">
         <v>13</v>
       </c>
       <c r="F942" t="s">
-        <v>299</v>
+        <v>50</v>
       </c>
       <c r="G942" t="s">
-        <v>492</v>
+        <v>211</v>
       </c>
       <c r="H942" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="943" spans="1:8" ht="12.75">
       <c r="A943" s="1" t="s">
         <v>1920</v>
       </c>
       <c r="C943" t="s">
         <v>11</v>
       </c>
       <c r="D943" t="s">
         <v>1921</v>
       </c>
       <c r="E943" t="s">
         <v>13</v>
       </c>
       <c r="F943" t="s">
-        <v>299</v>
+        <v>50</v>
       </c>
       <c r="G943" t="s">
-        <v>495</v>
+        <v>970</v>
       </c>
       <c r="H943" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="944" spans="1:8" ht="12.75">
       <c r="A944" s="1" t="s">
         <v>1922</v>
       </c>
       <c r="C944" t="s">
         <v>11</v>
       </c>
       <c r="D944" t="s">
         <v>1923</v>
       </c>
       <c r="E944" t="s">
         <v>13</v>
       </c>
       <c r="F944" t="s">
-        <v>299</v>
+        <v>50</v>
       </c>
       <c r="G944" t="s">
-        <v>495</v>
+        <v>211</v>
       </c>
       <c r="H944" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="945" spans="1:8" ht="12.75">
       <c r="A945" s="1" t="s">
         <v>1924</v>
       </c>
       <c r="C945" t="s">
         <v>11</v>
       </c>
       <c r="D945" t="s">
         <v>1925</v>
       </c>
       <c r="E945" t="s">
         <v>13</v>
       </c>
       <c r="F945" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G945" t="s">
-        <v>19</v>
+        <v>211</v>
       </c>
       <c r="H945" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="946" spans="1:8" ht="12.75">
       <c r="A946" s="1" t="s">
         <v>1926</v>
       </c>
       <c r="C946" t="s">
         <v>11</v>
       </c>
       <c r="D946" t="s">
         <v>1927</v>
       </c>
       <c r="E946" t="s">
         <v>13</v>
       </c>
       <c r="F946" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G946" t="s">
-        <v>19</v>
+        <v>970</v>
       </c>
       <c r="H946" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="947" spans="1:8" ht="12.75">
       <c r="A947" s="1" t="s">
         <v>1928</v>
       </c>
       <c r="C947" t="s">
         <v>11</v>
       </c>
       <c r="D947" t="s">
         <v>1929</v>
       </c>
       <c r="E947" t="s">
         <v>13</v>
       </c>
       <c r="F947" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G947" t="s">
-        <v>19</v>
+        <v>970</v>
       </c>
       <c r="H947" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="948" spans="1:8" ht="12.75">
       <c r="A948" s="1" t="s">
         <v>1930</v>
       </c>
       <c r="C948" t="s">
         <v>11</v>
       </c>
       <c r="D948" t="s">
         <v>1931</v>
       </c>
       <c r="E948" t="s">
         <v>13</v>
       </c>
       <c r="F948" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G948" t="s">
-        <v>19</v>
+        <v>211</v>
       </c>
       <c r="H948" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="949" spans="1:8" ht="12.75">
       <c r="A949" s="1" t="s">
         <v>1932</v>
       </c>
       <c r="C949" t="s">
         <v>11</v>
       </c>
       <c r="D949" t="s">
         <v>1933</v>
       </c>
       <c r="E949" t="s">
         <v>13</v>
       </c>
       <c r="F949" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G949" t="s">
-        <v>19</v>
+        <v>970</v>
       </c>
       <c r="H949" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="950" spans="1:8" ht="12.75">
       <c r="A950" s="1" t="s">
         <v>1934</v>
       </c>
       <c r="C950" t="s">
         <v>11</v>
       </c>
       <c r="D950" t="s">
         <v>1935</v>
       </c>
       <c r="E950" t="s">
         <v>13</v>
       </c>
       <c r="F950" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G950" t="s">
-        <v>19</v>
+        <v>970</v>
       </c>
       <c r="H950" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="951" spans="1:8" ht="12.75">
       <c r="A951" s="1" t="s">
         <v>1936</v>
       </c>
       <c r="C951" t="s">
         <v>11</v>
       </c>
       <c r="D951" t="s">
         <v>1937</v>
       </c>
       <c r="E951" t="s">
         <v>13</v>
       </c>
       <c r="F951" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G951" t="s">
-        <v>19</v>
+        <v>983</v>
       </c>
       <c r="H951" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="952" spans="1:8" ht="12.75">
       <c r="A952" s="1" t="s">
         <v>1938</v>
       </c>
       <c r="C952" t="s">
         <v>11</v>
       </c>
       <c r="D952" t="s">
         <v>1939</v>
       </c>
       <c r="E952" t="s">
         <v>13</v>
       </c>
       <c r="F952" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G952" t="s">
-        <v>19</v>
+        <v>983</v>
       </c>
       <c r="H952" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="953" spans="1:8" ht="12.75">
       <c r="A953" s="1" t="s">
         <v>1940</v>
       </c>
       <c r="C953" t="s">
         <v>11</v>
       </c>
       <c r="D953" t="s">
         <v>1941</v>
       </c>
       <c r="E953" t="s">
         <v>13</v>
       </c>
       <c r="F953" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G953" t="s">
-        <v>19</v>
+        <v>986</v>
       </c>
       <c r="H953" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="954" spans="1:8" ht="12.75">
       <c r="A954" s="1" t="s">
         <v>1942</v>
       </c>
       <c r="C954" t="s">
         <v>11</v>
       </c>
       <c r="D954" t="s">
         <v>1943</v>
       </c>
       <c r="E954" t="s">
         <v>13</v>
       </c>
       <c r="F954" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G954" t="s">
-        <v>19</v>
+        <v>983</v>
       </c>
       <c r="H954" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="955" spans="1:8" ht="12.75">
       <c r="A955" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="C955" t="s">
         <v>11</v>
       </c>
       <c r="D955" t="s">
         <v>1945</v>
       </c>
       <c r="E955" t="s">
         <v>13</v>
       </c>
       <c r="F955" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G955" t="s">
-        <v>19</v>
+        <v>986</v>
       </c>
       <c r="H955" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="956" spans="1:8" ht="12.75">
       <c r="A956" s="1" t="s">
         <v>1946</v>
       </c>
       <c r="C956" t="s">
         <v>11</v>
       </c>
       <c r="D956" t="s">
         <v>1947</v>
       </c>
       <c r="E956" t="s">
         <v>13</v>
       </c>
       <c r="F956" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G956" t="s">
-        <v>19</v>
+        <v>986</v>
       </c>
       <c r="H956" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="957" spans="1:8" ht="12.75">
       <c r="A957" s="1" t="s">
         <v>1948</v>
       </c>
       <c r="C957" t="s">
         <v>11</v>
       </c>
       <c r="D957" t="s">
         <v>1949</v>
       </c>
       <c r="E957" t="s">
         <v>13</v>
       </c>
       <c r="F957" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G957" t="s">
-        <v>19</v>
+        <v>983</v>
       </c>
       <c r="H957" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="958" spans="1:8" ht="12.75">
       <c r="A958" s="1" t="s">
         <v>1950</v>
       </c>
       <c r="C958" t="s">
         <v>11</v>
       </c>
       <c r="D958" t="s">
         <v>1951</v>
       </c>
       <c r="E958" t="s">
         <v>13</v>
       </c>
       <c r="F958" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G958" t="s">
-        <v>19</v>
+        <v>986</v>
       </c>
       <c r="H958" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="959" spans="1:8" ht="12.75">
       <c r="A959" s="1" t="s">
         <v>1952</v>
       </c>
       <c r="C959" t="s">
         <v>11</v>
       </c>
       <c r="D959" t="s">
         <v>1953</v>
       </c>
       <c r="E959" t="s">
         <v>13</v>
       </c>
       <c r="F959" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G959" t="s">
-        <v>19</v>
+        <v>986</v>
       </c>
       <c r="H959" t="s">
-        <v>16</v>
-[...21 lines deleted...]
-      <c r="H960" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="UJXQZQZTN"/>
-[...957 lines deleted...]
-    <hyperlink ref="A960" r:id="rId959" display="UGGMXMXCG"/>
+    <hyperlink ref="A2" r:id="rId1" display="UQGRPUC7R"/>
+    <hyperlink ref="A3" r:id="rId2" display="UJXQZQZTK"/>
+    <hyperlink ref="A4" r:id="rId3" display="UQGRXLU7R"/>
+    <hyperlink ref="A5" r:id="rId4" display="UJXQZQZTL"/>
+    <hyperlink ref="A6" r:id="rId5" display="UGXQVQZT8"/>
+    <hyperlink ref="A7" r:id="rId6" display="UQGRXRX7R"/>
+    <hyperlink ref="A8" r:id="rId7" display="UGXRZRZ8L"/>
+    <hyperlink ref="A9" r:id="rId8" display="UJGQPQXTF"/>
+    <hyperlink ref="A10" r:id="rId9" display="UJGQPQXTH"/>
+    <hyperlink ref="A11" r:id="rId10" display="UJGQPQXTK"/>
+    <hyperlink ref="A12" r:id="rId11" display="UJGQPQXTL"/>
+    <hyperlink ref="A13" r:id="rId12" display="UJGQPQXTM"/>
+    <hyperlink ref="A14" r:id="rId13" display="UQXQPQPF8"/>
+    <hyperlink ref="A15" r:id="rId14" display="UJGQPQXTN"/>
+    <hyperlink ref="A16" r:id="rId15" display="FGWMXMXAD"/>
+    <hyperlink ref="A17" r:id="rId16" display="ARGMPLCGD"/>
+    <hyperlink ref="A18" r:id="rId17" display="UGGMWMWAD"/>
+    <hyperlink ref="A19" r:id="rId18" display="UJGQPQPT8"/>
+    <hyperlink ref="A20" r:id="rId19" display="UQGMWMWGD"/>
+    <hyperlink ref="A21" r:id="rId20" display="AQGMYMWGD"/>
+    <hyperlink ref="A22" r:id="rId21" display="URXMVMVGD"/>
+    <hyperlink ref="A23" r:id="rId22" display="ARGRPLA7R"/>
+    <hyperlink ref="A24" r:id="rId23" display="UJGMPMPCP"/>
+    <hyperlink ref="A25" r:id="rId24" display="UQGQWQWJ8"/>
+    <hyperlink ref="A26" r:id="rId25" display="UQGRWRW7R"/>
+    <hyperlink ref="A27" r:id="rId26" display="UNGRXQX3W"/>
+    <hyperlink ref="A28" r:id="rId27" display="URGMPLUUD"/>
+    <hyperlink ref="A29" r:id="rId28" display="FJXMPUCAH"/>
+    <hyperlink ref="A30" r:id="rId29" display="AQXQPQPF8"/>
+    <hyperlink ref="A31" r:id="rId30" display="URXMPLUF2"/>
+    <hyperlink ref="A32" r:id="rId31" display="UJXMXMXCP"/>
+    <hyperlink ref="A33" r:id="rId32" display="MRGQW2QW28R"/>
+    <hyperlink ref="A34" r:id="rId33" display="MJGQW2QW23M"/>
+    <hyperlink ref="A35" r:id="rId34" display="URGQWLUF8"/>
+    <hyperlink ref="A36" r:id="rId35" display="UQGQWLUF8"/>
+    <hyperlink ref="A37" r:id="rId36" display="URGQWQWF8"/>
+    <hyperlink ref="A38" r:id="rId37" display="UQGQWQWF8"/>
+    <hyperlink ref="A39" r:id="rId38" display="UJGQYQYT8"/>
+    <hyperlink ref="A40" r:id="rId39" display="UJGQYQYTH"/>
+    <hyperlink ref="A41" r:id="rId40" display="UJGQYQYTM"/>
+    <hyperlink ref="A42" r:id="rId41" display="UJGQYQYTN"/>
+    <hyperlink ref="A43" r:id="rId42" display="UJGQYQYTU"/>
+    <hyperlink ref="A44" r:id="rId43" display="UJGQYQYTQ"/>
+    <hyperlink ref="A45" r:id="rId44" display="UGGQYQYT8"/>
+    <hyperlink ref="A46" r:id="rId45" display="UGGQYQYTF"/>
+    <hyperlink ref="A47" r:id="rId46" display="UGGQYQYTN"/>
+    <hyperlink ref="A48" r:id="rId47" display="UGGQYQYTR"/>
+    <hyperlink ref="A49" r:id="rId48" display="UGGQYQYTS"/>
+    <hyperlink ref="A50" r:id="rId49" display="UGGQYQYTU"/>
+    <hyperlink ref="A51" r:id="rId50" display="UGGQWQWTH"/>
+    <hyperlink ref="A52" r:id="rId51" display="UGGQWQWTK"/>
+    <hyperlink ref="A53" r:id="rId52" display="UGGQWQWTL"/>
+    <hyperlink ref="A54" r:id="rId53" display="UGGQWQWTM"/>
+    <hyperlink ref="A55" r:id="rId54" display="UGGQWQWTS"/>
+    <hyperlink ref="A56" r:id="rId55" display="UGGQWQWTU"/>
+    <hyperlink ref="A57" r:id="rId56" display="UJGQWQWT8"/>
+    <hyperlink ref="A58" r:id="rId57" display="UJGQWQWTM"/>
+    <hyperlink ref="A59" r:id="rId58" display="UJGQWQWTN"/>
+    <hyperlink ref="A60" r:id="rId59" display="UJGQWQWTR"/>
+    <hyperlink ref="A61" r:id="rId60" display="UJGQWQWTS"/>
+    <hyperlink ref="A62" r:id="rId61" display="UJGQWQWTQ"/>
+    <hyperlink ref="A63" r:id="rId62" display="UGGMWMWCM"/>
+    <hyperlink ref="A64" r:id="rId63" display="UGGMWMWCD"/>
+    <hyperlink ref="A65" r:id="rId64" display="UGGMWMWCG"/>
+    <hyperlink ref="A66" r:id="rId65" display="UGGMWMWCH"/>
+    <hyperlink ref="A67" r:id="rId66" display="UGGMWMWCN"/>
+    <hyperlink ref="A68" r:id="rId67" display="UGGMYMYCL"/>
+    <hyperlink ref="A69" r:id="rId68" display="UGGMYMYCM"/>
+    <hyperlink ref="A70" r:id="rId69" display="UGGMYMYCF"/>
+    <hyperlink ref="A71" r:id="rId70" display="UGGMYMYCK"/>
+    <hyperlink ref="A72" r:id="rId71" display="UJGMWMWCF"/>
+    <hyperlink ref="A73" r:id="rId72" display="UJGMWMWCG"/>
+    <hyperlink ref="A74" r:id="rId73" display="UJGMWMWCL"/>
+    <hyperlink ref="A75" r:id="rId74" display="UJGMWMWCP"/>
+    <hyperlink ref="A76" r:id="rId75" display="UJGMWMWCN"/>
+    <hyperlink ref="A77" r:id="rId76" display="UJGMYMYCH"/>
+    <hyperlink ref="A78" r:id="rId77" display="UJGMYMYCK"/>
+    <hyperlink ref="A79" r:id="rId78" display="URGMWMWUD"/>
+    <hyperlink ref="A80" r:id="rId79" display="UQGMPMPHF"/>
+    <hyperlink ref="A81" r:id="rId80" display="URGMPMPHF"/>
+    <hyperlink ref="A82" r:id="rId81" display="URGQXQXHF"/>
+    <hyperlink ref="A83" r:id="rId82" display="URGQPQPHF"/>
+    <hyperlink ref="A84" r:id="rId83" display="UQGQPQPHF"/>
+    <hyperlink ref="A85" r:id="rId84" display="UQGQPQXHF"/>
+    <hyperlink ref="A86" r:id="rId85" display="UQGQXQXHF"/>
+    <hyperlink ref="A87" r:id="rId86" display="AQGMPLUGD"/>
+    <hyperlink ref="A88" r:id="rId87" display="ARGMPLUGD"/>
+    <hyperlink ref="A89" r:id="rId88" display="FQWMPMPHF"/>
+    <hyperlink ref="A90" r:id="rId89" display="URG2X2XHF"/>
+    <hyperlink ref="A91" r:id="rId90" display="URXRVQX7R"/>
+    <hyperlink ref="A92" r:id="rId91" display="ARGQPLUJ8"/>
+    <hyperlink ref="A93" r:id="rId92" display="AQGQPQPF8"/>
+    <hyperlink ref="A94" r:id="rId93" display="UQGRWUC3R"/>
+    <hyperlink ref="A95" r:id="rId94" display="UQGRYUC3R"/>
+    <hyperlink ref="A96" r:id="rId95" display="URGRWRW3R"/>
+    <hyperlink ref="A97" r:id="rId96" display="URGRWRY3R"/>
+    <hyperlink ref="A98" r:id="rId97" display="AQGRWRW3R"/>
+    <hyperlink ref="A99" r:id="rId98" display="AQGRYUC3R"/>
+    <hyperlink ref="A100" r:id="rId99" display="ARGRWRW3R"/>
+    <hyperlink ref="A101" r:id="rId100" display="ARGRYRY3R"/>
+    <hyperlink ref="A102" r:id="rId101" display="ARGRWRY3R"/>
+    <hyperlink ref="A103" r:id="rId102" display="ARGRWUC3R"/>
+    <hyperlink ref="A104" r:id="rId103" display="UQGRWLU7R"/>
+    <hyperlink ref="A105" r:id="rId104" display="URGRWLU7R"/>
+    <hyperlink ref="A106" r:id="rId105" display="URGRYLU7R"/>
+    <hyperlink ref="A107" r:id="rId106" display="ARGRWLU7R"/>
+    <hyperlink ref="A108" r:id="rId107" display="AQGRWLU7R"/>
+    <hyperlink ref="A109" r:id="rId108" display="UJGQWQYTH"/>
+    <hyperlink ref="A110" r:id="rId109" display="UQXMPMXUD"/>
+    <hyperlink ref="A111" r:id="rId110" display="UJGQPQPTS"/>
+    <hyperlink ref="A112" r:id="rId111" display="UGGMPMPAH"/>
+    <hyperlink ref="A113" r:id="rId112" display="UGGMPMPAK"/>
+    <hyperlink ref="A114" r:id="rId113" display="UGGMPMPCL"/>
+    <hyperlink ref="A115" r:id="rId114" display="UGGMPMPAL"/>
+    <hyperlink ref="A116" r:id="rId115" display="UGGMPMPCM"/>
+    <hyperlink ref="A117" r:id="rId116" display="UGGMPMPAM"/>
+    <hyperlink ref="A118" r:id="rId117" display="UGGMPMXAM"/>
+    <hyperlink ref="A119" r:id="rId118" display="UGGMPMPCD"/>
+    <hyperlink ref="A120" r:id="rId119" display="UGGMPMXAD"/>
+    <hyperlink ref="A121" r:id="rId120" display="UGGMPMXCD"/>
+    <hyperlink ref="A122" r:id="rId121" display="UGGMPMXAG"/>
+    <hyperlink ref="A123" r:id="rId122" display="UGGMPMXAH"/>
+    <hyperlink ref="A124" r:id="rId123" display="UGGMPMPCH"/>
+    <hyperlink ref="A125" r:id="rId124" display="UGGMPMXCH"/>
+    <hyperlink ref="A126" r:id="rId125" display="UGGMXMXCL"/>
+    <hyperlink ref="A127" r:id="rId126" display="UGGMXMXAH"/>
+    <hyperlink ref="A128" r:id="rId127" display="UGGMPMXAK"/>
+    <hyperlink ref="A129" r:id="rId128" display="UGGMPMPCK"/>
+    <hyperlink ref="A130" r:id="rId129" display="UGGMPMXAL"/>
+    <hyperlink ref="A131" r:id="rId130" display="UGGMPMXCL"/>
+    <hyperlink ref="A132" r:id="rId131" display="UGGMPMXCM"/>
+    <hyperlink ref="A133" r:id="rId132" display="UQXQPQXF8"/>
+    <hyperlink ref="A134" r:id="rId133" display="UJGQPQXTR"/>
+    <hyperlink ref="A135" r:id="rId134" display="UJXQXQXTF"/>
+    <hyperlink ref="A136" r:id="rId135" display="UQXQXLUF8"/>
+    <hyperlink ref="A137" r:id="rId136" display="UJXQXQXTH"/>
+    <hyperlink ref="A138" r:id="rId137" display="UQXQXQXF8"/>
+    <hyperlink ref="A139" r:id="rId138" display="UJXQXQXTK"/>
+    <hyperlink ref="A140" r:id="rId139" display="UGGQXQXTS"/>
+    <hyperlink ref="A141" r:id="rId140" display="UGXQPQXTR"/>
+    <hyperlink ref="A142" r:id="rId141" display="UGGQXQXTU"/>
+    <hyperlink ref="A143" r:id="rId142" display="URGQPLUF8"/>
+    <hyperlink ref="A144" r:id="rId143" display="UGXQPQXTU"/>
+    <hyperlink ref="A145" r:id="rId144" display="URGQPQXF8"/>
+    <hyperlink ref="A146" r:id="rId145" display="UGGQPQXT8"/>
+    <hyperlink ref="A147" r:id="rId146" display="URGQPUCF8"/>
+    <hyperlink ref="A148" r:id="rId147" display="UJXQXQXTS"/>
+    <hyperlink ref="A149" r:id="rId148" display="UGGQPQXTK"/>
+    <hyperlink ref="A150" r:id="rId149" display="URGQXUCF8"/>
+    <hyperlink ref="A151" r:id="rId150" display="UGGQPQXTM"/>
+    <hyperlink ref="A152" r:id="rId151" display="UGGQPQXTN"/>
+    <hyperlink ref="A153" r:id="rId152" display="UGGQPQXTR"/>
+    <hyperlink ref="A154" r:id="rId153" display="UJXQPQXT8"/>
+    <hyperlink ref="A155" r:id="rId154" display="UJGQXQXTF"/>
+    <hyperlink ref="A156" r:id="rId155" display="UJXQPQXTH"/>
+    <hyperlink ref="A157" r:id="rId156" display="UJGQXQXTK"/>
+    <hyperlink ref="A158" r:id="rId157" display="URXQPQPF8"/>
+    <hyperlink ref="A159" r:id="rId158" display="UJXQPQXTL"/>
+    <hyperlink ref="A160" r:id="rId159" display="UGXQXQXTH"/>
+    <hyperlink ref="A161" r:id="rId160" display="URXQPQXF8"/>
+    <hyperlink ref="A162" r:id="rId161" display="UQGQPLUF8"/>
+    <hyperlink ref="A163" r:id="rId162" display="URXQXLUF8"/>
+    <hyperlink ref="A164" r:id="rId163" display="UGXQXQXTM"/>
+    <hyperlink ref="A165" r:id="rId164" display="UJXQPQXTS"/>
+    <hyperlink ref="A166" r:id="rId165" display="UGXQXQXTN"/>
+    <hyperlink ref="A167" r:id="rId166" display="UJXQPQXTU"/>
+    <hyperlink ref="A168" r:id="rId167" display="UGXQXQXTR"/>
+    <hyperlink ref="A169" r:id="rId168" display="UGXQXQXTU"/>
+    <hyperlink ref="A170" r:id="rId169" display="UGGMXMXCH"/>
+    <hyperlink ref="A171" r:id="rId170" display="UGGMXMXCK"/>
+    <hyperlink ref="A172" r:id="rId171" display="UGXMPMXAK"/>
+    <hyperlink ref="A173" r:id="rId172" display="UGXMPMPCM"/>
+    <hyperlink ref="A174" r:id="rId173" display="UGXMPMPAD"/>
+    <hyperlink ref="A175" r:id="rId174" display="UGXMPMXAM"/>
+    <hyperlink ref="A176" r:id="rId175" display="UGXMPMXAD"/>
+    <hyperlink ref="A177" r:id="rId176" display="UGXMPMXCF"/>
+    <hyperlink ref="A178" r:id="rId177" display="UGXMPMXCG"/>
+    <hyperlink ref="A179" r:id="rId178" display="UGXMXMXCH"/>
+    <hyperlink ref="A180" r:id="rId179" display="UGXMPMXCH"/>
+    <hyperlink ref="A181" r:id="rId180" display="UGXMXMXCK"/>
+    <hyperlink ref="A182" r:id="rId181" display="UGXMXMXAK"/>
+    <hyperlink ref="A183" r:id="rId182" display="UGXMPMXCK"/>
+    <hyperlink ref="A184" r:id="rId183" display="UGXQPQXBM"/>
+    <hyperlink ref="A185" r:id="rId184" display="UGXMXMXCM"/>
+    <hyperlink ref="A186" r:id="rId185" display="UGXMPMXCL"/>
+    <hyperlink ref="A187" r:id="rId186" display="UGXMXMXCD"/>
+    <hyperlink ref="A188" r:id="rId187" display="UGXMPMPCH"/>
+    <hyperlink ref="A189" r:id="rId188" display="UJGMPMPCD"/>
+    <hyperlink ref="A190" r:id="rId189" display="UJGMPMXAL"/>
+    <hyperlink ref="A191" r:id="rId190" display="UJGMPMPCG"/>
+    <hyperlink ref="A192" r:id="rId191" display="UJGMPMXAM"/>
+    <hyperlink ref="A193" r:id="rId192" display="UJGMPMPAD"/>
+    <hyperlink ref="A194" r:id="rId193" display="UJGMPMPCK"/>
+    <hyperlink ref="A195" r:id="rId194" display="UJGMPMXCD"/>
+    <hyperlink ref="A196" r:id="rId195" display="UJGMPMPAF"/>
+    <hyperlink ref="A197" r:id="rId196" display="UJGMPMPAH"/>
+    <hyperlink ref="A198" r:id="rId197" display="UJGMPMXCG"/>
+    <hyperlink ref="A199" r:id="rId198" display="UJGMPMXAD"/>
+    <hyperlink ref="A200" r:id="rId199" display="UJGMXMXAH"/>
+    <hyperlink ref="A201" r:id="rId200" display="UJGMPMXCH"/>
+    <hyperlink ref="A202" r:id="rId201" display="UJGMPMXAF"/>
+    <hyperlink ref="A203" r:id="rId202" display="UJGMXMXAK"/>
+    <hyperlink ref="A204" r:id="rId203" display="UJGMPMXAG"/>
+    <hyperlink ref="A205" r:id="rId204" display="UJGMXMXAM"/>
+    <hyperlink ref="A206" r:id="rId205" display="UJGMPMXCM"/>
+    <hyperlink ref="A207" r:id="rId206" display="UJGMPMXAH"/>
+    <hyperlink ref="A208" r:id="rId207" display="UJGMXMXCD"/>
+    <hyperlink ref="A209" r:id="rId208" display="UJGMXMXAD"/>
+    <hyperlink ref="A210" r:id="rId209" display="UJGMXMXCK"/>
+    <hyperlink ref="A211" r:id="rId210" display="UJGMXMXAF"/>
+    <hyperlink ref="A212" r:id="rId211" display="UJGMXMXAG"/>
+    <hyperlink ref="A213" r:id="rId212" display="URXRVQP7R"/>
+    <hyperlink ref="A214" r:id="rId213" display="ARGQPCSJ8"/>
+    <hyperlink ref="A215" r:id="rId214" display="UQXRVUC7R"/>
+    <hyperlink ref="A216" r:id="rId215" display="UGXQZQZTR"/>
+    <hyperlink ref="A217" r:id="rId216" display="UGXQZQZTU"/>
+    <hyperlink ref="A218" r:id="rId217" display="UQXRZUC7R"/>
+    <hyperlink ref="A219" r:id="rId218" display="URGRPLU7R"/>
+    <hyperlink ref="A220" r:id="rId219" display="URGRPRP7R"/>
+    <hyperlink ref="A221" r:id="rId220" display="URGRPRX7R"/>
+    <hyperlink ref="A222" r:id="rId221" display="UJXQZQZT8"/>
+    <hyperlink ref="A223" r:id="rId222" display="UQGRPRX7R"/>
+    <hyperlink ref="A224" r:id="rId223" display="URGRXLU7R"/>
+    <hyperlink ref="A225" r:id="rId224" display="UJXQZQZTN"/>
+    <hyperlink ref="A226" r:id="rId225" display="UGGRXRX8H"/>
+    <hyperlink ref="A227" r:id="rId226" display="UGXQVQZTH"/>
+    <hyperlink ref="A228" r:id="rId227" display="UJXQZQZTR"/>
+    <hyperlink ref="A229" r:id="rId228" display="UQGRXUC7R"/>
+    <hyperlink ref="A230" r:id="rId229" display="UJXQZQZTS"/>
+    <hyperlink ref="A231" r:id="rId230" display="UGGRXRX8M"/>
+    <hyperlink ref="A232" r:id="rId231" display="UGXQVQZTL"/>
+    <hyperlink ref="A233" r:id="rId232" display="UGXRZRZ8R"/>
+    <hyperlink ref="A234" r:id="rId233" display="UGXQVQZTM"/>
+    <hyperlink ref="A235" r:id="rId234" display="UGXRZRZ8S"/>
+    <hyperlink ref="A236" r:id="rId235" display="UGXQVQZTR"/>
+    <hyperlink ref="A237" r:id="rId236" display="UGGRXRX8Q"/>
+    <hyperlink ref="A238" r:id="rId237" display="UGXRZRZ8U"/>
+    <hyperlink ref="A239" r:id="rId238" display="UGXQVQZTS"/>
+    <hyperlink ref="A240" r:id="rId239" display="UGXQVQZTU"/>
+    <hyperlink ref="A241" r:id="rId240" display="UGGRXRX8S"/>
+    <hyperlink ref="A242" r:id="rId241" display="UJXQVQZTF"/>
+    <hyperlink ref="A243" r:id="rId242" display="UGGRXRX8U"/>
+    <hyperlink ref="A244" r:id="rId243" display="UJXQVQZTH"/>
+    <hyperlink ref="A245" r:id="rId244" display="UJXQVQZTK"/>
+    <hyperlink ref="A246" r:id="rId245" display="UJXQVQZTM"/>
+    <hyperlink ref="A247" r:id="rId246" display="UJXQVQZTN"/>
+    <hyperlink ref="A248" r:id="rId247" display="URXQZLUF8"/>
+    <hyperlink ref="A249" r:id="rId248" display="UGXQZQZT8"/>
+    <hyperlink ref="A250" r:id="rId249" display="URXQZQZF8"/>
+    <hyperlink ref="A251" r:id="rId250" display="UJGQXQXTM"/>
+    <hyperlink ref="A252" r:id="rId251" display="UQGQXLUF8"/>
+    <hyperlink ref="A253" r:id="rId252" display="UJGQXQXTN"/>
+    <hyperlink ref="A254" r:id="rId253" display="UQGQXQXF8"/>
+    <hyperlink ref="A255" r:id="rId254" display="UQGQXUCF8"/>
+    <hyperlink ref="A256" r:id="rId255" display="UJGQXQXTU"/>
+    <hyperlink ref="A257" r:id="rId256" display="UGXQPQXTL"/>
+    <hyperlink ref="A258" r:id="rId257" display="UGXQPQXTM"/>
+    <hyperlink ref="A259" r:id="rId258" display="UGGQXQXT8"/>
+    <hyperlink ref="A260" r:id="rId259" display="UGXQPQXTN"/>
+    <hyperlink ref="A261" r:id="rId260" display="FGWMPMPAG"/>
+    <hyperlink ref="A262" r:id="rId261" display="FGWMPMPAK"/>
+    <hyperlink ref="A263" r:id="rId262" display="FGWMPMXAL"/>
+    <hyperlink ref="A264" r:id="rId263" display="FGWMPMPAM"/>
+    <hyperlink ref="A265" r:id="rId264" display="FGXMPMPAL"/>
+    <hyperlink ref="A266" r:id="rId265" display="FGXMXMXAD"/>
+    <hyperlink ref="A267" r:id="rId266" display="FGXMPMPAM"/>
+    <hyperlink ref="A268" r:id="rId267" display="FGWMPMXAF"/>
+    <hyperlink ref="A269" r:id="rId268" display="FGXMXMXAF"/>
+    <hyperlink ref="A270" r:id="rId269" display="FGXMPMXAF"/>
+    <hyperlink ref="A271" r:id="rId270" display="FGXMPMXAG"/>
+    <hyperlink ref="A272" r:id="rId271" display="FGXMPMPAG"/>
+    <hyperlink ref="A273" r:id="rId272" display="FGXMPMXAH"/>
+    <hyperlink ref="A274" r:id="rId273" display="FGXMPMXAM"/>
+    <hyperlink ref="A275" r:id="rId274" display="FJWMPMXAM"/>
+    <hyperlink ref="A276" r:id="rId275" display="FJWMPMPAF"/>
+    <hyperlink ref="A277" r:id="rId276" display="FJWMPMPAG"/>
+    <hyperlink ref="A278" r:id="rId277" display="FJWMPMPAH"/>
+    <hyperlink ref="A279" r:id="rId278" display="FJWMPMXAD"/>
+    <hyperlink ref="A280" r:id="rId279" display="FJWMPMPAM"/>
+    <hyperlink ref="A281" r:id="rId280" display="FJXMPMPAD"/>
+    <hyperlink ref="A282" r:id="rId281" display="FJWMPMXAH"/>
+    <hyperlink ref="A283" r:id="rId282" display="FJXMPMXAL"/>
+    <hyperlink ref="A284" r:id="rId283" display="FJXMPMXAM"/>
+    <hyperlink ref="A285" r:id="rId284" display="FJWMPMXAL"/>
+    <hyperlink ref="A286" r:id="rId285" display="FJXMPMPAG"/>
+    <hyperlink ref="A287" r:id="rId286" display="FJXMPMPAK"/>
+    <hyperlink ref="A288" r:id="rId287" display="FJXMPMPAL"/>
+    <hyperlink ref="A289" r:id="rId288" display="FJXMPMXAF"/>
+    <hyperlink ref="A290" r:id="rId289" display="FJXMPMXAG"/>
+    <hyperlink ref="A291" r:id="rId290" display="FJXMPMXAK"/>
+    <hyperlink ref="A292" r:id="rId291" display="UJXMPMPCF"/>
+    <hyperlink ref="A293" r:id="rId292" display="UJXMPMXCH"/>
+    <hyperlink ref="A294" r:id="rId293" display="UJXMPMPCK"/>
+    <hyperlink ref="A295" r:id="rId294" display="UJXMPMXCK"/>
+    <hyperlink ref="A296" r:id="rId295" display="UJXMPMPCL"/>
+    <hyperlink ref="A297" r:id="rId296" display="UJXMPMXCL"/>
+    <hyperlink ref="A298" r:id="rId297" display="UJXMPMPCM"/>
+    <hyperlink ref="A299" r:id="rId298" display="UJXMXMXCG"/>
+    <hyperlink ref="A300" r:id="rId299" display="UJXMPMXCF"/>
+    <hyperlink ref="A301" r:id="rId300" display="UJXMPMXCG"/>
+    <hyperlink ref="A302" r:id="rId301" display="UJXQXQXBM"/>
+    <hyperlink ref="A303" r:id="rId302" display="UJXQPQXBM"/>
+    <hyperlink ref="A304" r:id="rId303" display="UJXMXMXAH"/>
+    <hyperlink ref="A305" r:id="rId304" display="UJXMXMXAK"/>
+    <hyperlink ref="A306" r:id="rId305" display="UJXMXMXAL"/>
+    <hyperlink ref="A307" r:id="rId306" display="UQGMXMXGD"/>
+    <hyperlink ref="A308" r:id="rId307" display="UQGMPLCGD"/>
+    <hyperlink ref="A309" r:id="rId308" display="UQGQPLCJ8"/>
+    <hyperlink ref="A310" r:id="rId309" display="UQGQPLUHF"/>
+    <hyperlink ref="A311" r:id="rId310" display="UQGMPLUHF"/>
+    <hyperlink ref="A312" r:id="rId311" display="UQGQPQPJ8"/>
+    <hyperlink ref="A313" r:id="rId312" display="UQGQPQXJ8"/>
+    <hyperlink ref="A314" r:id="rId313" display="UQGMPMXGD"/>
+    <hyperlink ref="A315" r:id="rId314" display="UQX2XLCHF"/>
+    <hyperlink ref="A316" r:id="rId315" display="UQGQXLUJ8"/>
+    <hyperlink ref="A317" r:id="rId316" display="UQX2XLUHF"/>
+    <hyperlink ref="A318" r:id="rId317" display="UQXQPQPHF"/>
+    <hyperlink ref="A319" r:id="rId318" display="UQXMXLCGD"/>
+    <hyperlink ref="A320" r:id="rId319" display="UQX2CMPHF"/>
+    <hyperlink ref="A321" r:id="rId320" display="URGMPMPGD"/>
+    <hyperlink ref="A322" r:id="rId321" display="UQXMXLUGD"/>
+    <hyperlink ref="A323" r:id="rId322" display="UQXQPQXHF"/>
+    <hyperlink ref="A324" r:id="rId323" display="UQX2P2PHF"/>
+    <hyperlink ref="A325" r:id="rId324" display="UQXQPQXJ8"/>
+    <hyperlink ref="A326" r:id="rId325" display="URGQPQPJ8"/>
+    <hyperlink ref="A327" r:id="rId326" display="UQXMPLCGD"/>
+    <hyperlink ref="A328" r:id="rId327" display="UQXMXMXHF"/>
+    <hyperlink ref="A329" r:id="rId328" display="URGMXLUGD"/>
+    <hyperlink ref="A330" r:id="rId329" display="UQX2PLCHF"/>
+    <hyperlink ref="A331" r:id="rId330" display="UQXQFQFJ8"/>
+    <hyperlink ref="A332" r:id="rId331" display="UQXQXLUJ8"/>
+    <hyperlink ref="A333" r:id="rId332" display="URGQXLCJ8"/>
+    <hyperlink ref="A334" r:id="rId333" display="UQXQXQXHF"/>
+    <hyperlink ref="A335" r:id="rId334" display="UQX2PLUHF"/>
+    <hyperlink ref="A336" r:id="rId335" display="URGMXMXGD"/>
+    <hyperlink ref="A337" r:id="rId336" display="URGQXLUHF"/>
+    <hyperlink ref="A338" r:id="rId337" display="UQX2PQPHF"/>
+    <hyperlink ref="A339" r:id="rId338" display="URGQPLCJ8"/>
+    <hyperlink ref="A340" r:id="rId339" display="URGMPLCGD"/>
+    <hyperlink ref="A341" r:id="rId340" display="UQXQPMPHF"/>
+    <hyperlink ref="A342" r:id="rId341" display="URGQXLUJ8"/>
+    <hyperlink ref="A343" r:id="rId342" display="UQX2X2XHF"/>
+    <hyperlink ref="A344" r:id="rId343" display="URGQXQXJ8"/>
+    <hyperlink ref="A345" r:id="rId344" display="UQXQPMXHF"/>
+    <hyperlink ref="A346" r:id="rId345" display="URXMPLCGD"/>
+    <hyperlink ref="A347" r:id="rId346" display="URX2PLCHF"/>
+    <hyperlink ref="A348" r:id="rId347" display="AGGMPMPCD"/>
+    <hyperlink ref="A349" r:id="rId348" display="AGGMXMPAM"/>
+    <hyperlink ref="A350" r:id="rId349" display="AGGMPMPCF"/>
+    <hyperlink ref="A351" r:id="rId350" display="AGGMXMXAD"/>
+    <hyperlink ref="A352" r:id="rId351" display="AGGMPMPCG"/>
+    <hyperlink ref="A353" r:id="rId352" display="AGGMPMPAD"/>
+    <hyperlink ref="A354" r:id="rId353" display="AGGMPMXCM"/>
+    <hyperlink ref="A355" r:id="rId354" display="AGGMPMPCK"/>
+    <hyperlink ref="A356" r:id="rId355" display="AGGMXMPAD"/>
+    <hyperlink ref="A357" r:id="rId356" display="AGGMPMPAG"/>
+    <hyperlink ref="A358" r:id="rId357" display="AGGMPMPCL"/>
+    <hyperlink ref="A359" r:id="rId358" display="AGGMXMXAK"/>
+    <hyperlink ref="A360" r:id="rId359" display="AGGMPMPCM"/>
+    <hyperlink ref="A361" r:id="rId360" display="AGGMPMPAH"/>
+    <hyperlink ref="A362" r:id="rId361" display="AGGMXMPAH"/>
+    <hyperlink ref="A363" r:id="rId362" display="AGGMPMXCF"/>
+    <hyperlink ref="A364" r:id="rId363" display="AGGMPMPAL"/>
+    <hyperlink ref="A365" r:id="rId364" display="AGGMXMXCL"/>
+    <hyperlink ref="A366" r:id="rId365" display="AGGMXMXCD"/>
+    <hyperlink ref="A367" r:id="rId366" display="AGXMPMPAH"/>
+    <hyperlink ref="A368" r:id="rId367" display="AGGMXMXCF"/>
+    <hyperlink ref="A369" r:id="rId368" display="AGXMPMPAK"/>
+    <hyperlink ref="A370" r:id="rId369" display="AGXMXUCCF"/>
+    <hyperlink ref="A371" r:id="rId370" display="AGXMXMPAH"/>
+    <hyperlink ref="A372" r:id="rId371" display="AGXMXUCCG"/>
+    <hyperlink ref="A373" r:id="rId372" display="AGXMPMXCF"/>
+    <hyperlink ref="A374" r:id="rId373" display="AGXMXMPAK"/>
+    <hyperlink ref="A375" r:id="rId374" display="AGXMXMXAM"/>
+    <hyperlink ref="A376" r:id="rId375" display="AGXMXMPAL"/>
+    <hyperlink ref="A377" r:id="rId376" display="AGXMPMPCD"/>
+    <hyperlink ref="A378" r:id="rId377" display="AGXMXMXCD"/>
+    <hyperlink ref="A379" r:id="rId378" display="AGXMPMXCH"/>
+    <hyperlink ref="A380" r:id="rId379" display="AGXMPMPCF"/>
+    <hyperlink ref="A381" r:id="rId380" display="AGXMXUCCK"/>
+    <hyperlink ref="A382" r:id="rId381" display="AGXMPMXCK"/>
+    <hyperlink ref="A383" r:id="rId382" display="AGXMXUCCL"/>
+    <hyperlink ref="A384" r:id="rId383" display="AGXMXMXCG"/>
+    <hyperlink ref="A385" r:id="rId384" display="AGXMPMXCL"/>
+    <hyperlink ref="A386" r:id="rId385" display="AGXMXUCCM"/>
+    <hyperlink ref="A387" r:id="rId386" display="AGXMXMXCH"/>
+    <hyperlink ref="A388" r:id="rId387" display="AGXMXMXAG"/>
+    <hyperlink ref="A389" r:id="rId388" display="AJGMPMPAD"/>
+    <hyperlink ref="A390" r:id="rId389" display="AJGMPMPAL"/>
+    <hyperlink ref="A391" r:id="rId390" display="AGXMPMPCL"/>
+    <hyperlink ref="A392" r:id="rId391" display="AGXMXMXAH"/>
+    <hyperlink ref="A393" r:id="rId392" display="AJGMPMPAF"/>
+    <hyperlink ref="A394" r:id="rId393" display="AGXMXMPAD"/>
+    <hyperlink ref="A395" r:id="rId394" display="AGXMPMPAG"/>
+    <hyperlink ref="A396" r:id="rId395" display="AJGMXMPAH"/>
+    <hyperlink ref="A397" r:id="rId396" display="AGXMXMXAK"/>
+    <hyperlink ref="A398" r:id="rId397" display="AJGMPMPAH"/>
+    <hyperlink ref="A399" r:id="rId398" display="AJGMPMXCK"/>
+    <hyperlink ref="A400" r:id="rId399" display="AJGMXMPAL"/>
+    <hyperlink ref="A401" r:id="rId400" display="AQGMXMPGD"/>
+    <hyperlink ref="A402" r:id="rId401" display="AJXMPMXCD"/>
+    <hyperlink ref="A403" r:id="rId402" display="AQGMXMXGD"/>
+    <hyperlink ref="A404" r:id="rId403" display="AJXMXMXAL"/>
+    <hyperlink ref="A405" r:id="rId404" display="AJXMPMXCF"/>
+    <hyperlink ref="A406" r:id="rId405" display="AQX2P2PHF"/>
+    <hyperlink ref="A407" r:id="rId406" display="ARX2X2PHF"/>
+    <hyperlink ref="A408" r:id="rId407" display="AJXMPMXCG"/>
+    <hyperlink ref="A409" r:id="rId408" display="AQX2X2PHF"/>
+    <hyperlink ref="A410" r:id="rId409" display="AQX2X2XHF"/>
+    <hyperlink ref="A411" r:id="rId410" display="AJXMPMXCH"/>
+    <hyperlink ref="A412" r:id="rId411" display="AJXMXMXCF"/>
+    <hyperlink ref="A413" r:id="rId412" display="AJXMXMPAL"/>
+    <hyperlink ref="A414" r:id="rId413" display="ARXMPMPGD"/>
+    <hyperlink ref="A415" r:id="rId414" display="AQXMXMPGD"/>
+    <hyperlink ref="A416" r:id="rId415" display="AJXMXMPAM"/>
+    <hyperlink ref="A417" r:id="rId416" display="ARXMXMXGD"/>
+    <hyperlink ref="A418" r:id="rId417" display="UJXQVQZTU"/>
+    <hyperlink ref="A419" r:id="rId418" display="URXQZUCF8"/>
+    <hyperlink ref="A420" r:id="rId419" display="UQXQVLUF8"/>
+    <hyperlink ref="A421" r:id="rId420" display="URXRZLU7R"/>
+    <hyperlink ref="A422" r:id="rId421" display="URXRVLU7R"/>
+    <hyperlink ref="A423" r:id="rId422" display="UJXRZRZ8R"/>
+    <hyperlink ref="A424" r:id="rId423" display="UGXQZQZTK"/>
+    <hyperlink ref="A425" r:id="rId424" display="UJGRXRX8H"/>
+    <hyperlink ref="A426" r:id="rId425" display="URXRZUC7R"/>
+    <hyperlink ref="A427" r:id="rId426" display="UJGRXRX8L"/>
+    <hyperlink ref="A428" r:id="rId427" display="URXRVUC7R"/>
+    <hyperlink ref="A429" r:id="rId428" display="UJGRXRX8N"/>
+    <hyperlink ref="A430" r:id="rId429" display="UQXQZLUF8"/>
+    <hyperlink ref="A431" r:id="rId430" display="UQXQZQZF8"/>
+    <hyperlink ref="A432" r:id="rId431" display="UJGRXRX8S"/>
+    <hyperlink ref="A433" r:id="rId432" display="UJGRXRX8U"/>
+    <hyperlink ref="A434" r:id="rId433" display="UQXRVLU7R"/>
+    <hyperlink ref="A435" r:id="rId434" display="AGXMXMXCL"/>
+    <hyperlink ref="A436" r:id="rId435" display="AJGMPMPCD"/>
+    <hyperlink ref="A437" r:id="rId436" display="AJGMXMXCG"/>
+    <hyperlink ref="A438" r:id="rId437" display="AJGMXMXAD"/>
+    <hyperlink ref="A439" r:id="rId438" display="AJXMPMPAD"/>
+    <hyperlink ref="A440" r:id="rId439" display="AJGMXMPAD"/>
+    <hyperlink ref="A441" r:id="rId440" display="AJGMXMXAF"/>
+    <hyperlink ref="A442" r:id="rId441" display="AJGMXMXCH"/>
+    <hyperlink ref="A443" r:id="rId442" display="AGXMXUCCD"/>
+    <hyperlink ref="A444" r:id="rId443" display="AJXMPMPAK"/>
+    <hyperlink ref="A445" r:id="rId444" display="AJGMPMPCG"/>
+    <hyperlink ref="A446" r:id="rId445" display="AJGMXMXCM"/>
+    <hyperlink ref="A447" r:id="rId446" display="AJXMPMPCG"/>
+    <hyperlink ref="A448" r:id="rId447" display="AJGMXMXAL"/>
+    <hyperlink ref="A449" r:id="rId448" display="AJGMPMPCH"/>
+    <hyperlink ref="A450" r:id="rId449" display="AJXMPMXCL"/>
+    <hyperlink ref="A451" r:id="rId450" display="AJXMPMPCH"/>
+    <hyperlink ref="A452" r:id="rId451" display="AJXMXMXAD"/>
+    <hyperlink ref="A453" r:id="rId452" display="AJXMPMPAM"/>
+    <hyperlink ref="A454" r:id="rId453" display="AJGMPMPCK"/>
+    <hyperlink ref="A455" r:id="rId454" display="AJXMPMPCD"/>
+    <hyperlink ref="A456" r:id="rId455" display="AJXMPMPCL"/>
+    <hyperlink ref="A457" r:id="rId456" display="AJXMXMXAG"/>
+    <hyperlink ref="A458" r:id="rId457" display="AJXMXMPAD"/>
+    <hyperlink ref="A459" r:id="rId458" display="ARGMXMPGD"/>
+    <hyperlink ref="A460" r:id="rId459" display="AJXMXMXAH"/>
+    <hyperlink ref="A461" r:id="rId460" display="AJXMXMXCL"/>
+    <hyperlink ref="A462" r:id="rId461" display="FQWMPMPGD"/>
+    <hyperlink ref="A463" r:id="rId462" display="FQWMXLCGD"/>
+    <hyperlink ref="A464" r:id="rId463" display="FQXMPMXGD"/>
+    <hyperlink ref="A465" r:id="rId464" display="FQXMPSCGD"/>
+    <hyperlink ref="A466" r:id="rId465" display="FQWMQLCGD"/>
+    <hyperlink ref="A467" r:id="rId466" display="FQWMPLCGD"/>
+    <hyperlink ref="A468" r:id="rId467" display="FQXMXLCGD"/>
+    <hyperlink ref="A469" r:id="rId468" display="FQXMPMPGD"/>
+    <hyperlink ref="A470" r:id="rId469" display="FRWMQMXGD"/>
+    <hyperlink ref="A471" r:id="rId470" display="FRXMPMPGD"/>
+    <hyperlink ref="A472" r:id="rId471" display="FRXMPMPHF"/>
+    <hyperlink ref="A473" r:id="rId472" display="FRWMXLCGD"/>
+    <hyperlink ref="A474" r:id="rId473" display="FRXMPMXGD"/>
+    <hyperlink ref="A475" r:id="rId474" display="FRXMPMXHF"/>
+    <hyperlink ref="A476" r:id="rId475" display="FRWMXMXGD"/>
+    <hyperlink ref="A477" r:id="rId476" display="FRXMXLCGD"/>
+    <hyperlink ref="A478" r:id="rId477" display="FRWMXSCGD"/>
+    <hyperlink ref="A479" r:id="rId478" display="UJXMPMXAG"/>
+    <hyperlink ref="A480" r:id="rId479" display="URXQPLUJ8"/>
+    <hyperlink ref="A481" r:id="rId480" display="URX2X2XHF"/>
+    <hyperlink ref="A482" r:id="rId481" display="URXMPMXGD"/>
+    <hyperlink ref="A483" r:id="rId482" display="URX2C2PHF"/>
+    <hyperlink ref="A484" r:id="rId483" display="URX2C2XHF"/>
+    <hyperlink ref="A485" r:id="rId484" display="URXMXLCGD"/>
+    <hyperlink ref="A486" r:id="rId485" display="URXQPQPHF"/>
+    <hyperlink ref="A487" r:id="rId486" display="URXMXLUGD"/>
+    <hyperlink ref="A488" r:id="rId487" display="URXMXMXGD"/>
+    <hyperlink ref="A489" r:id="rId488" display="URXQPQXHF"/>
+    <hyperlink ref="A490" r:id="rId489" display="URXMXMXHF"/>
+    <hyperlink ref="A491" r:id="rId490" display="URXQPQXJ8"/>
+    <hyperlink ref="A492" r:id="rId491" display="URXQXLCJ8"/>
+    <hyperlink ref="A493" r:id="rId492" display="UGGMXMXAD"/>
+    <hyperlink ref="A494" r:id="rId493" display="UGGMXMXAF"/>
+    <hyperlink ref="A495" r:id="rId494" display="UGGQPQXBM"/>
+    <hyperlink ref="A496" r:id="rId495" display="UGXMPMPCK"/>
+    <hyperlink ref="A497" r:id="rId496" display="UGXMPMPCL"/>
+    <hyperlink ref="A498" r:id="rId497" display="UGXMPMXAL"/>
+    <hyperlink ref="A499" r:id="rId498" display="UGXMPMPAF"/>
+    <hyperlink ref="A500" r:id="rId499" display="UGXMXMXAD"/>
+    <hyperlink ref="A501" r:id="rId500" display="UGXMPMPAH"/>
+    <hyperlink ref="A502" r:id="rId501" display="UGXMPMXCD"/>
+    <hyperlink ref="A503" r:id="rId502" display="UGXMXMXAF"/>
+    <hyperlink ref="A504" r:id="rId503" display="UGXMXMXAG"/>
+    <hyperlink ref="A505" r:id="rId504" display="UGXMPMXAF"/>
+    <hyperlink ref="A506" r:id="rId505" display="UGXMXMXAH"/>
+    <hyperlink ref="A507" r:id="rId506" display="UGXMPMPCD"/>
+    <hyperlink ref="A508" r:id="rId507" display="UGXMPMXAG"/>
+    <hyperlink ref="A509" r:id="rId508" display="UGXMPMXAH"/>
+    <hyperlink ref="A510" r:id="rId509" display="UGXMXMXCL"/>
+    <hyperlink ref="A511" r:id="rId510" display="UGXMXMXAL"/>
+    <hyperlink ref="A512" r:id="rId511" display="UGXMXMXAM"/>
+    <hyperlink ref="A513" r:id="rId512" display="UGXMPMPCF"/>
+    <hyperlink ref="A514" r:id="rId513" display="UGXMPMXCM"/>
+    <hyperlink ref="A515" r:id="rId514" display="UGXMPMPCG"/>
+    <hyperlink ref="A516" r:id="rId515" display="UGXMXMXCF"/>
+    <hyperlink ref="A517" r:id="rId516" display="UGXMXMXCG"/>
+    <hyperlink ref="A518" r:id="rId517" display="UGXQXQXBM"/>
+    <hyperlink ref="A519" r:id="rId518" display="UJGMPMPAK"/>
+    <hyperlink ref="A520" r:id="rId519" display="UJGMPMPAL"/>
+    <hyperlink ref="A521" r:id="rId520" display="UJGMPMPAM"/>
+    <hyperlink ref="A522" r:id="rId521" display="UJGMPMPCF"/>
+    <hyperlink ref="A523" r:id="rId522" display="UJGMPMPCH"/>
+    <hyperlink ref="A524" r:id="rId523" display="UJGMPMPCL"/>
+    <hyperlink ref="A525" r:id="rId524" display="UJGMPMXCF"/>
+    <hyperlink ref="A526" r:id="rId525" display="UJGMPMPCM"/>
+    <hyperlink ref="A527" r:id="rId526" display="UJGMPMXCK"/>
+    <hyperlink ref="A528" r:id="rId527" display="UJGMXMXAL"/>
+    <hyperlink ref="A529" r:id="rId528" display="UJGMPMXCL"/>
+    <hyperlink ref="A530" r:id="rId529" display="UJGMXMXCM"/>
+    <hyperlink ref="A531" r:id="rId530" display="UJGMXMXCF"/>
+    <hyperlink ref="A532" r:id="rId531" display="UJGMPMXAK"/>
+    <hyperlink ref="A533" r:id="rId532" display="UJGMXMXCG"/>
+    <hyperlink ref="A534" r:id="rId533" display="UJGMXMXCH"/>
+    <hyperlink ref="A535" r:id="rId534" display="UJGMXMXCL"/>
+    <hyperlink ref="A536" r:id="rId535" display="UJGQXQXBM"/>
+    <hyperlink ref="A537" r:id="rId536" display="UJGQPQXBM"/>
+    <hyperlink ref="A538" r:id="rId537" display="UJXMPMXAD"/>
+    <hyperlink ref="A539" r:id="rId538" display="UJXMPMXAF"/>
+    <hyperlink ref="A540" r:id="rId539" display="UJXMPMPCD"/>
+    <hyperlink ref="A541" r:id="rId540" display="UQGMXLUHF"/>
+    <hyperlink ref="A542" r:id="rId541" display="UQGMPLUGD"/>
+    <hyperlink ref="A543" r:id="rId542" display="UQGQXQXJ8"/>
+    <hyperlink ref="A544" r:id="rId543" display="UQGQPLUJ8"/>
+    <hyperlink ref="A545" r:id="rId544" display="UQGMPMPGD"/>
+    <hyperlink ref="A546" r:id="rId545" display="UQGQXLCJ8"/>
+    <hyperlink ref="A547" r:id="rId546" display="UQGMXLCGD"/>
+    <hyperlink ref="A548" r:id="rId547" display="UQGQXLUHF"/>
+    <hyperlink ref="A549" r:id="rId548" display="UQGMXLCHF"/>
+    <hyperlink ref="A550" r:id="rId549" display="UQX2C2PHF"/>
+    <hyperlink ref="A551" r:id="rId550" display="UQGMXLUGD"/>
+    <hyperlink ref="A552" r:id="rId551" display="UQXMPMXHF"/>
+    <hyperlink ref="A553" r:id="rId552" display="UQX2C2XHF"/>
+    <hyperlink ref="A554" r:id="rId553" display="URGMPLUHF"/>
+    <hyperlink ref="A555" r:id="rId554" display="UQX2XQPHF"/>
+    <hyperlink ref="A556" r:id="rId555" display="UQXQPQPJ8"/>
+    <hyperlink ref="A557" r:id="rId556" display="UQXMFMFGD"/>
+    <hyperlink ref="A558" r:id="rId557" display="URGMPMXGD"/>
+    <hyperlink ref="A559" r:id="rId558" display="UQXMXMXGD"/>
+    <hyperlink ref="A560" r:id="rId559" display="URGMXLCGD"/>
+    <hyperlink ref="A561" r:id="rId560" display="UQX2P2XHF"/>
+    <hyperlink ref="A562" r:id="rId561" display="UQXQXLCJ8"/>
+    <hyperlink ref="A563" r:id="rId562" display="UQXMPLUGD"/>
+    <hyperlink ref="A564" r:id="rId563" display="URGQPQXJ8"/>
+    <hyperlink ref="A565" r:id="rId564" display="UQXMPMPGD"/>
+    <hyperlink ref="A566" r:id="rId565" display="URGMXLUHF"/>
+    <hyperlink ref="A567" r:id="rId566" display="UQXQPLCJ8"/>
+    <hyperlink ref="A568" r:id="rId567" display="UQXMPMPHF"/>
+    <hyperlink ref="A569" r:id="rId568" display="UQXQPLUJ8"/>
+    <hyperlink ref="A570" r:id="rId569" display="UQXQXQXJ8"/>
+    <hyperlink ref="A571" r:id="rId570" display="UQXMPMXGD"/>
+    <hyperlink ref="A572" r:id="rId571" display="URGMPLUGD"/>
+    <hyperlink ref="A573" r:id="rId572" display="URGQPLUHF"/>
+    <hyperlink ref="A574" r:id="rId573" display="URX2P2XHF"/>
+    <hyperlink ref="A575" r:id="rId574" display="URGQPLUJ8"/>
+    <hyperlink ref="A576" r:id="rId575" display="URXQFQFJ8"/>
+    <hyperlink ref="A577" r:id="rId576" display="URXMPLUGD"/>
+    <hyperlink ref="A578" r:id="rId577" display="URXQXLUJ8"/>
+    <hyperlink ref="A579" r:id="rId578" display="URXQPLCJ8"/>
+    <hyperlink ref="A580" r:id="rId579" display="URXMPMPGD"/>
+    <hyperlink ref="A581" r:id="rId580" display="URX2PLUHF"/>
+    <hyperlink ref="A582" r:id="rId581" display="URXQXQXHF"/>
+    <hyperlink ref="A583" r:id="rId582" display="URX2PQPHF"/>
+    <hyperlink ref="A584" r:id="rId583" display="URXMPMPHF"/>
+    <hyperlink ref="A585" r:id="rId584" display="URXQXQXJ8"/>
+    <hyperlink ref="A586" r:id="rId585" display="URXQPMPHF"/>
+    <hyperlink ref="A587" r:id="rId586" display="URXMPMXHF"/>
+    <hyperlink ref="A588" r:id="rId587" display="URX2XLCHF"/>
+    <hyperlink ref="A589" r:id="rId588" display="URXQPMXHF"/>
+    <hyperlink ref="A590" r:id="rId589" display="URX2XLUHF"/>
+    <hyperlink ref="A591" r:id="rId590" display="URX2XQPHF"/>
+    <hyperlink ref="A592" r:id="rId591" display="URX2CMPHF"/>
+    <hyperlink ref="A593" r:id="rId592" display="URXQPQPJ8"/>
+    <hyperlink ref="A594" r:id="rId593" display="URX2P2PHF"/>
+    <hyperlink ref="A595" r:id="rId594" display="URXMFMFGD"/>
+    <hyperlink ref="A596" r:id="rId595" display="UJXMPMXAH"/>
+    <hyperlink ref="A597" r:id="rId596" display="UJXMPMPCG"/>
+    <hyperlink ref="A598" r:id="rId597" display="UJXMPMXAK"/>
+    <hyperlink ref="A599" r:id="rId598" display="UJXMPMPCH"/>
+    <hyperlink ref="A600" r:id="rId599" display="UJXMPMXAL"/>
+    <hyperlink ref="A601" r:id="rId600" display="UJXMXMXAM"/>
+    <hyperlink ref="A602" r:id="rId601" display="UJXMPMXAM"/>
+    <hyperlink ref="A603" r:id="rId602" display="UJXMXMXCD"/>
+    <hyperlink ref="A604" r:id="rId603" display="UJXMXMXCF"/>
+    <hyperlink ref="A605" r:id="rId604" display="UJXMPMXCD"/>
+    <hyperlink ref="A606" r:id="rId605" display="UJXMPMXCM"/>
+    <hyperlink ref="A607" r:id="rId606" display="UJXMXMXAD"/>
+    <hyperlink ref="A608" r:id="rId607" display="UJXMXMXCH"/>
+    <hyperlink ref="A609" r:id="rId608" display="UJXMXMXAF"/>
+    <hyperlink ref="A610" r:id="rId609" display="UJXMXMXCK"/>
+    <hyperlink ref="A611" r:id="rId610" display="UJXMXMXAG"/>
+    <hyperlink ref="A612" r:id="rId611" display="UJXMXMXCL"/>
+    <hyperlink ref="A613" r:id="rId612" display="UJXMXMXCM"/>
+    <hyperlink ref="A614" r:id="rId613" display="AGGMPMXCH"/>
+    <hyperlink ref="A615" r:id="rId614" display="AGGMPMXCK"/>
+    <hyperlink ref="A616" r:id="rId615" display="AGGMPMXCL"/>
+    <hyperlink ref="A617" r:id="rId616" display="AGGMXMXAF"/>
+    <hyperlink ref="A618" r:id="rId617" display="AGGMPMPCH"/>
+    <hyperlink ref="A619" r:id="rId618" display="AGGMXMXAG"/>
+    <hyperlink ref="A620" r:id="rId619" display="AGGMPMPAF"/>
+    <hyperlink ref="A621" r:id="rId620" display="AGGMXMXCG"/>
+    <hyperlink ref="A622" r:id="rId621" display="AGGMXMXAH"/>
+    <hyperlink ref="A623" r:id="rId622" display="AGGMXMXCH"/>
+    <hyperlink ref="A624" r:id="rId623" display="AGGMXMPAF"/>
+    <hyperlink ref="A625" r:id="rId624" display="AGGMXMXCK"/>
+    <hyperlink ref="A626" r:id="rId625" display="AGGMXMXAL"/>
+    <hyperlink ref="A627" r:id="rId626" display="AGGMXMPAG"/>
+    <hyperlink ref="A628" r:id="rId627" display="AGGMPMXCD"/>
+    <hyperlink ref="A629" r:id="rId628" display="AGGMPMPAK"/>
+    <hyperlink ref="A630" r:id="rId629" display="AGGMXMXAM"/>
+    <hyperlink ref="A631" r:id="rId630" display="AGGMXMPAK"/>
+    <hyperlink ref="A632" r:id="rId631" display="AGGMPMXCG"/>
+    <hyperlink ref="A633" r:id="rId632" display="AGGMPMPAM"/>
+    <hyperlink ref="A634" r:id="rId633" display="AGGMXMPAL"/>
+    <hyperlink ref="A635" r:id="rId634" display="AGGMXMXCM"/>
+    <hyperlink ref="A636" r:id="rId635" display="AGXMPMPCM"/>
+    <hyperlink ref="A637" r:id="rId636" display="AGXMXMPAG"/>
+    <hyperlink ref="A638" r:id="rId637" display="AGXMPMXCD"/>
+    <hyperlink ref="A639" r:id="rId638" display="AGXMXMXAL"/>
+    <hyperlink ref="A640" r:id="rId639" display="AGXMPMPAL"/>
+    <hyperlink ref="A641" r:id="rId640" display="AGXMPMPAM"/>
+    <hyperlink ref="A642" r:id="rId641" display="AGXMPMXCG"/>
+    <hyperlink ref="A643" r:id="rId642" display="AGXMXUCCH"/>
+    <hyperlink ref="A644" r:id="rId643" display="AGXMXMPAM"/>
+    <hyperlink ref="A645" r:id="rId644" display="AGXMXMXCF"/>
+    <hyperlink ref="A646" r:id="rId645" display="AGXMXMXAD"/>
+    <hyperlink ref="A647" r:id="rId646" display="AGXMPMPCG"/>
+    <hyperlink ref="A648" r:id="rId647" display="AGXMPMPCH"/>
+    <hyperlink ref="A649" r:id="rId648" display="AGXMXMXAF"/>
+    <hyperlink ref="A650" r:id="rId649" display="AGXMPMPAD"/>
+    <hyperlink ref="A651" r:id="rId650" display="AJGMPMPAK"/>
+    <hyperlink ref="A652" r:id="rId651" display="AJGMPMXCD"/>
+    <hyperlink ref="A653" r:id="rId652" display="AGXMPMPCK"/>
+    <hyperlink ref="A654" r:id="rId653" display="AGXMPMXCM"/>
+    <hyperlink ref="A655" r:id="rId654" display="AJGMPMXCF"/>
+    <hyperlink ref="A656" r:id="rId655" display="AGXMPMPAF"/>
+    <hyperlink ref="A657" r:id="rId656" display="AGXMXMXCK"/>
+    <hyperlink ref="A658" r:id="rId657" display="AJGMPMXCG"/>
+    <hyperlink ref="A659" r:id="rId658" display="AJGMPMPAG"/>
+    <hyperlink ref="A660" r:id="rId659" display="AGXMXMPAF"/>
+    <hyperlink ref="A661" r:id="rId660" display="AJGMPMXCH"/>
+    <hyperlink ref="A662" r:id="rId661" display="AJGMXMXAM"/>
+    <hyperlink ref="A663" r:id="rId662" display="AJGMXMPAK"/>
+    <hyperlink ref="A664" r:id="rId663" display="AJGMXMXCD"/>
+    <hyperlink ref="A665" r:id="rId664" display="AJGMPMXCL"/>
+    <hyperlink ref="A666" r:id="rId665" display="AJGMPMPAM"/>
+    <hyperlink ref="A667" r:id="rId666" display="AJGMXMXCF"/>
+    <hyperlink ref="A668" r:id="rId667" display="AJGMXMPAM"/>
+    <hyperlink ref="A669" r:id="rId668" display="AJGMPMXCM"/>
+    <hyperlink ref="A670" r:id="rId669" display="AGXMXMXCM"/>
+    <hyperlink ref="A671" r:id="rId670" display="AJGMPMPCF"/>
+    <hyperlink ref="A672" r:id="rId671" display="AJXMPMPAF"/>
+    <hyperlink ref="A673" r:id="rId672" display="AJGMXMPAF"/>
+    <hyperlink ref="A674" r:id="rId673" display="AJGMXMXAG"/>
+    <hyperlink ref="A675" r:id="rId674" display="AJGMXMXCK"/>
+    <hyperlink ref="A676" r:id="rId675" display="AJXMPMPAG"/>
+    <hyperlink ref="A677" r:id="rId676" display="AJGMXMPAG"/>
+    <hyperlink ref="A678" r:id="rId677" display="AJGMXMXAH"/>
+    <hyperlink ref="A679" r:id="rId678" display="AJGMXMXCL"/>
+    <hyperlink ref="A680" r:id="rId679" display="AJXMPMPAH"/>
+    <hyperlink ref="A681" r:id="rId680" display="AJXMPMPCF"/>
+    <hyperlink ref="A682" r:id="rId681" display="AJGMXMXAK"/>
+    <hyperlink ref="A683" r:id="rId682" display="AJXMPMXCK"/>
+    <hyperlink ref="A684" r:id="rId683" display="AJXMPMPAL"/>
+    <hyperlink ref="A685" r:id="rId684" display="AJXMPMPCK"/>
+    <hyperlink ref="A686" r:id="rId685" display="AJXMXMXCH"/>
+    <hyperlink ref="A687" r:id="rId686" display="AJXMXMXAF"/>
+    <hyperlink ref="A688" r:id="rId687" display="AJXMPMXCM"/>
+    <hyperlink ref="A689" r:id="rId688" display="AJXMXMXCK"/>
+    <hyperlink ref="A690" r:id="rId689" display="AJGMPMPCL"/>
+    <hyperlink ref="A691" r:id="rId690" display="AQGMPMPGD"/>
+    <hyperlink ref="A692" r:id="rId691" display="AJXMPMPCM"/>
+    <hyperlink ref="A693" r:id="rId692" display="AJGMPMPCM"/>
+    <hyperlink ref="A694" r:id="rId693" display="AJXMXMPAF"/>
+    <hyperlink ref="A695" r:id="rId694" display="ARGMXMXGD"/>
+    <hyperlink ref="A696" r:id="rId695" display="AJXMXMXAK"/>
+    <hyperlink ref="A697" r:id="rId696" display="AJXMXMXCM"/>
+    <hyperlink ref="A698" r:id="rId697" display="AJXMXMPAG"/>
+    <hyperlink ref="A699" r:id="rId698" display="ARX2P2PHF"/>
+    <hyperlink ref="A700" r:id="rId699" display="AJXMXMPAH"/>
+    <hyperlink ref="A701" r:id="rId700" display="AJXMXMXAM"/>
+    <hyperlink ref="A702" r:id="rId701" display="AJXMXMXCD"/>
+    <hyperlink ref="A703" r:id="rId702" display="AJXMXMPAK"/>
+    <hyperlink ref="A704" r:id="rId703" display="UGGMPMPAF"/>
+    <hyperlink ref="A705" r:id="rId704" display="UGGMPMPCF"/>
+    <hyperlink ref="A706" r:id="rId705" display="UGGMPMXAF"/>
+    <hyperlink ref="A707" r:id="rId706" display="UGGMPMXCF"/>
+    <hyperlink ref="A708" r:id="rId707" display="UGGMPMXCG"/>
+    <hyperlink ref="A709" r:id="rId708" display="UGGMPMPCG"/>
+    <hyperlink ref="A710" r:id="rId709" display="UGGMXMXAG"/>
+    <hyperlink ref="A711" r:id="rId710" display="UGGMPMPAD"/>
+    <hyperlink ref="A712" r:id="rId711" display="UGGMPMXCK"/>
+    <hyperlink ref="A713" r:id="rId712" display="UGGMXMXCM"/>
+    <hyperlink ref="A714" r:id="rId713" display="UGGMXMXAK"/>
+    <hyperlink ref="A715" r:id="rId714" display="UGGMXMXAL"/>
+    <hyperlink ref="A716" r:id="rId715" display="UGGMXMXAM"/>
+    <hyperlink ref="A717" r:id="rId716" display="UGGMXMXCD"/>
+    <hyperlink ref="A718" r:id="rId717" display="UGGMXMXCF"/>
+    <hyperlink ref="A719" r:id="rId718" display="UGGMXMXCG"/>
+    <hyperlink ref="A720" r:id="rId719" display="UGGQWQWTN"/>
+    <hyperlink ref="A721" r:id="rId720" display="UGGQWQWTR"/>
+    <hyperlink ref="A722" r:id="rId721" display="UGGQWQWTQ"/>
+    <hyperlink ref="A723" r:id="rId722" display="UJGQWQWTF"/>
+    <hyperlink ref="A724" r:id="rId723" display="UJGQWQWTH"/>
+    <hyperlink ref="A725" r:id="rId724" display="UJGQWQWTK"/>
+    <hyperlink ref="A726" r:id="rId725" display="UJGQWQWTL"/>
+    <hyperlink ref="A727" r:id="rId726" display="UJGQWQWTU"/>
+    <hyperlink ref="A728" r:id="rId727" display="URXQVQPF8"/>
+    <hyperlink ref="A729" r:id="rId728" display="UGGMWMWCL"/>
+    <hyperlink ref="A730" r:id="rId729" display="UGGMWMWCF"/>
+    <hyperlink ref="A731" r:id="rId730" display="UGGMWMWCK"/>
+    <hyperlink ref="A732" r:id="rId731" display="UGGMWMWCP"/>
+    <hyperlink ref="A733" r:id="rId732" display="UGGMYMYCD"/>
+    <hyperlink ref="A734" r:id="rId733" display="UGGMYMYCG"/>
+    <hyperlink ref="A735" r:id="rId734" display="UGGMYMYCH"/>
+    <hyperlink ref="A736" r:id="rId735" display="UJGMWMWCD"/>
+    <hyperlink ref="A737" r:id="rId736" display="UJGMWMWCH"/>
+    <hyperlink ref="A738" r:id="rId737" display="UJGMWMWCK"/>
+    <hyperlink ref="A739" r:id="rId738" display="UJGMWMWCM"/>
+    <hyperlink ref="A740" r:id="rId739" display="UJGMYMYCM"/>
+    <hyperlink ref="A741" r:id="rId740" display="UJGMYMYCD"/>
+    <hyperlink ref="A742" r:id="rId741" display="UJGMYMYCF"/>
+    <hyperlink ref="A743" r:id="rId742" display="UJGMYMYCG"/>
+    <hyperlink ref="A744" r:id="rId743" display="UJGMYMYCL"/>
+    <hyperlink ref="A745" r:id="rId744" display="URGMWLUUD"/>
+    <hyperlink ref="A746" r:id="rId745" display="UQGMPMXHF"/>
+    <hyperlink ref="A747" r:id="rId746" display="UQGMXMXHF"/>
+    <hyperlink ref="A748" r:id="rId747" display="URGMPMXHF"/>
+    <hyperlink ref="A749" r:id="rId748" display="URGMXMXHF"/>
+    <hyperlink ref="A750" r:id="rId749" display="URGQPQXHF"/>
+    <hyperlink ref="A751" r:id="rId750" display="ARX2X2XHF"/>
+    <hyperlink ref="A752" r:id="rId751" display="AQXMPMPGD"/>
+    <hyperlink ref="A753" r:id="rId752" display="AJXMXMXCG"/>
+    <hyperlink ref="A754" r:id="rId753" display="ARXMXMPGD"/>
+    <hyperlink ref="A755" r:id="rId754" display="AQXMXMXGD"/>
+    <hyperlink ref="A756" r:id="rId755" display="ARGMPMPGD"/>
+    <hyperlink ref="A757" r:id="rId756" display="ARG2P2PHF"/>
+    <hyperlink ref="A758" r:id="rId757" display="FRWMPMPHF"/>
+    <hyperlink ref="A759" r:id="rId758" display="UGGQXQXTP"/>
+    <hyperlink ref="A760" r:id="rId759" display="UJXQXQXTN"/>
+    <hyperlink ref="A761" r:id="rId760" display="UJXQXQXTR"/>
+    <hyperlink ref="A762" r:id="rId761" display="UGGQPQXTF"/>
+    <hyperlink ref="A763" r:id="rId762" display="URGQXLUF8"/>
+    <hyperlink ref="A764" r:id="rId763" display="UGGQPQXTH"/>
+    <hyperlink ref="A765" r:id="rId764" display="UJXQXQXTU"/>
+    <hyperlink ref="A766" r:id="rId765" display="URGQXQXF8"/>
+    <hyperlink ref="A767" r:id="rId766" display="UGGQPQXTL"/>
+    <hyperlink ref="A768" r:id="rId767" display="UJGQXQXT8"/>
+    <hyperlink ref="A769" r:id="rId768" display="UGGQPQXTS"/>
+    <hyperlink ref="A770" r:id="rId769" display="UJXQPQXTF"/>
+    <hyperlink ref="A771" r:id="rId770" display="UJGQXQXTH"/>
+    <hyperlink ref="A772" r:id="rId771" display="UGGQPQXTU"/>
+    <hyperlink ref="A773" r:id="rId772" display="UGXQXQXT8"/>
+    <hyperlink ref="A774" r:id="rId773" display="UJXQPQXTK"/>
+    <hyperlink ref="A775" r:id="rId774" display="UGXQXQXTF"/>
+    <hyperlink ref="A776" r:id="rId775" display="URXQPLUF8"/>
+    <hyperlink ref="A777" r:id="rId776" display="UJXQPQXTM"/>
+    <hyperlink ref="A778" r:id="rId777" display="UGXQXQXTK"/>
+    <hyperlink ref="A779" r:id="rId778" display="URXQPUCF8"/>
+    <hyperlink ref="A780" r:id="rId779" display="UJXQPQXTN"/>
+    <hyperlink ref="A781" r:id="rId780" display="UGXQXQXTL"/>
+    <hyperlink ref="A782" r:id="rId781" display="UJXQPQXTR"/>
+    <hyperlink ref="A783" r:id="rId782" display="UQGQPQPF8"/>
+    <hyperlink ref="A784" r:id="rId783" display="URXQXQXF8"/>
+    <hyperlink ref="A785" r:id="rId784" display="UQGQPQXF8"/>
+    <hyperlink ref="A786" r:id="rId785" display="URXQXUCF8"/>
+    <hyperlink ref="A787" r:id="rId786" display="UGXQXQXTS"/>
+    <hyperlink ref="A788" r:id="rId787" display="UQXMPMPUD"/>
+    <hyperlink ref="A789" r:id="rId788" display="URGMPMPUD"/>
+    <hyperlink ref="A790" r:id="rId789" display="URXMPMPUD"/>
+    <hyperlink ref="A791" r:id="rId790" display="URXMXLUUD"/>
+    <hyperlink ref="A792" r:id="rId791" display="UQXQFLUJ8"/>
+    <hyperlink ref="A793" r:id="rId792" display="UGXQZQZTN"/>
+    <hyperlink ref="A794" r:id="rId793" display="UQXRVRZ7R"/>
+    <hyperlink ref="A795" r:id="rId794" display="AQGRPRG7R"/>
+    <hyperlink ref="A796" r:id="rId795" display="ARGRPRG7R"/>
+    <hyperlink ref="A797" r:id="rId796" display="UQXRZLU7R"/>
+    <hyperlink ref="A798" r:id="rId797" display="UGXQZQZTS"/>
+    <hyperlink ref="A799" r:id="rId798" display="UQXRZRZ7R"/>
+    <hyperlink ref="A800" r:id="rId799" display="UQGRPLU7R"/>
+    <hyperlink ref="A801" r:id="rId800" display="UQGRPRP7R"/>
+    <hyperlink ref="A802" r:id="rId801" display="URGRPUC7R"/>
+    <hyperlink ref="A803" r:id="rId802" display="UJXQZQZTF"/>
+    <hyperlink ref="A804" r:id="rId803" display="URGRXRX7R"/>
+    <hyperlink ref="A805" r:id="rId804" display="UJXQZQZTH"/>
+    <hyperlink ref="A806" r:id="rId805" display="UGXRZRZ8H"/>
+    <hyperlink ref="A807" r:id="rId806" display="UJXQZQZTM"/>
+    <hyperlink ref="A808" r:id="rId807" display="AQGQPLCJ8"/>
+    <hyperlink ref="A809" r:id="rId808" display="AQG2PMPHF"/>
+    <hyperlink ref="A810" r:id="rId809" display="ARGMXCSGD"/>
+    <hyperlink ref="A811" r:id="rId810" display="AQGMPLCGD"/>
+    <hyperlink ref="A812" r:id="rId811" display="URXMTMTGD"/>
+    <hyperlink ref="A813" r:id="rId812" display="AQGQPQPJ8"/>
+    <hyperlink ref="A814" r:id="rId813" display="FGWMPMPAH"/>
+    <hyperlink ref="A815" r:id="rId814" display="FGWMPMXAK"/>
+    <hyperlink ref="A816" r:id="rId815" display="FGWMPMPAL"/>
+    <hyperlink ref="A817" r:id="rId816" display="FGWMPMXAM"/>
+    <hyperlink ref="A818" r:id="rId817" display="FGWMPMXAD"/>
+    <hyperlink ref="A819" r:id="rId818" display="FGWMPMPAD"/>
+    <hyperlink ref="A820" r:id="rId819" display="FGWMPMXAG"/>
+    <hyperlink ref="A821" r:id="rId820" display="FGWMPMPAF"/>
+    <hyperlink ref="A822" r:id="rId821" display="FGWMPMXAH"/>
+    <hyperlink ref="A823" r:id="rId822" display="FGXMPMXAD"/>
+    <hyperlink ref="A824" r:id="rId823" display="FGXMPMPAD"/>
+    <hyperlink ref="A825" r:id="rId824" display="FGXMPMPAF"/>
+    <hyperlink ref="A826" r:id="rId825" display="FGXMPMPAH"/>
+    <hyperlink ref="A827" r:id="rId826" display="FGXMPMPAK"/>
+    <hyperlink ref="A828" r:id="rId827" display="FGXMPMXAK"/>
+    <hyperlink ref="A829" r:id="rId828" display="FGXMPMXAL"/>
+    <hyperlink ref="A830" r:id="rId829" display="FJWMPMPAD"/>
+    <hyperlink ref="A831" r:id="rId830" display="FJWMPMPAK"/>
+    <hyperlink ref="A832" r:id="rId831" display="FJWMPMXAF"/>
+    <hyperlink ref="A833" r:id="rId832" display="FJWMPMPAL"/>
+    <hyperlink ref="A834" r:id="rId833" display="FJWMPMXAG"/>
+    <hyperlink ref="A835" r:id="rId834" display="FJXMPMPAF"/>
+    <hyperlink ref="A836" r:id="rId835" display="FJWMPMXAK"/>
+    <hyperlink ref="A837" r:id="rId836" display="FJXMXMXAD"/>
+    <hyperlink ref="A838" r:id="rId837" display="FJXMPMPAH"/>
+    <hyperlink ref="A839" r:id="rId838" display="FJXMXMXAF"/>
+    <hyperlink ref="A840" r:id="rId839" display="FJXMPMPAM"/>
+    <hyperlink ref="A841" r:id="rId840" display="FJXMPMXAD"/>
+    <hyperlink ref="A842" r:id="rId841" display="FJXMPMXAH"/>
+    <hyperlink ref="A843" r:id="rId842" display="ARGRPLU7R"/>
+    <hyperlink ref="A844" r:id="rId843" display="UGGQYQYTQ"/>
+    <hyperlink ref="A845" r:id="rId844" display="AGGMYMWAD"/>
+    <hyperlink ref="A846" r:id="rId845" display="URGQWQWJ8"/>
+    <hyperlink ref="A847" r:id="rId846" display="ARGQXLCJ8"/>
+    <hyperlink ref="A848" r:id="rId847" display="AQGMXLUGD"/>
+    <hyperlink ref="A849" r:id="rId848" display="AQGQPLUJ8"/>
+    <hyperlink ref="A850" r:id="rId849" display="UJGQYQYTF"/>
+    <hyperlink ref="A851" r:id="rId850" display="UJGQYQYTK"/>
+    <hyperlink ref="A852" r:id="rId851" display="UJGQYQYTL"/>
+    <hyperlink ref="A853" r:id="rId852" display="UJGQYQYTR"/>
+    <hyperlink ref="A854" r:id="rId853" display="UJGQYQYTS"/>
+    <hyperlink ref="A855" r:id="rId854" display="UGGQYQYTH"/>
+    <hyperlink ref="A856" r:id="rId855" display="UGGQYQYTK"/>
+    <hyperlink ref="A857" r:id="rId856" display="UGGQYQYTL"/>
+    <hyperlink ref="A858" r:id="rId857" display="UGGQYQYTM"/>
+    <hyperlink ref="A859" r:id="rId858" display="UGGQWQWT8"/>
+    <hyperlink ref="A860" r:id="rId859" display="UGGQWQWTF"/>
+    <hyperlink ref="A861" r:id="rId860" display="UGXRZRZ8M"/>
+    <hyperlink ref="A862" r:id="rId861" display="UGXQVQZTF"/>
+    <hyperlink ref="A863" r:id="rId862" display="UGXRZRZ8N"/>
+    <hyperlink ref="A864" r:id="rId863" display="UGXQVQZTK"/>
+    <hyperlink ref="A865" r:id="rId864" display="UGGRXRX8L"/>
+    <hyperlink ref="A866" r:id="rId865" display="UGXRZRZ8Q"/>
+    <hyperlink ref="A867" r:id="rId866" display="UJXQZQZTU"/>
+    <hyperlink ref="A868" r:id="rId867" display="UGGRXRX8N"/>
+    <hyperlink ref="A869" r:id="rId868" display="UGXQVQZTN"/>
+    <hyperlink ref="A870" r:id="rId869" display="UGGRXRX8R"/>
+    <hyperlink ref="A871" r:id="rId870" display="UJXQVQZT8"/>
+    <hyperlink ref="A872" r:id="rId871" display="URXQVLUF8"/>
+    <hyperlink ref="A873" r:id="rId872" display="UJXQVQZTL"/>
+    <hyperlink ref="A874" r:id="rId873" display="UJXRZRZ8H"/>
+    <hyperlink ref="A875" r:id="rId874" display="URXQVQVF8"/>
+    <hyperlink ref="A876" r:id="rId875" display="UJXRZRZ8L"/>
+    <hyperlink ref="A877" r:id="rId876" display="URXQVQZF8"/>
+    <hyperlink ref="A878" r:id="rId877" display="URXQVUCF8"/>
+    <hyperlink ref="A879" r:id="rId878" display="UJXQVQZTR"/>
+    <hyperlink ref="A880" r:id="rId879" display="UJXRZRZ8M"/>
+    <hyperlink ref="A881" r:id="rId880" display="UJXQVQZTS"/>
+    <hyperlink ref="A882" r:id="rId881" display="UJXRZRZ8N"/>
+    <hyperlink ref="A883" r:id="rId882" display="UGXQZQZTF"/>
+    <hyperlink ref="A884" r:id="rId883" display="UJXRZRZ8Q"/>
+    <hyperlink ref="A885" r:id="rId884" display="UQXQVQVF8"/>
+    <hyperlink ref="A886" r:id="rId885" display="UGXQZQZTH"/>
+    <hyperlink ref="A887" r:id="rId886" display="URXRVRV7R"/>
+    <hyperlink ref="A888" r:id="rId887" display="UJXRZRZ8S"/>
+    <hyperlink ref="A889" r:id="rId888" display="URXRZRZ7R"/>
+    <hyperlink ref="A890" r:id="rId889" display="UQXQVQZF8"/>
+    <hyperlink ref="A891" r:id="rId890" display="URXRVRZ7R"/>
+    <hyperlink ref="A892" r:id="rId891" display="UJXRZRZ8U"/>
+    <hyperlink ref="A893" r:id="rId892" display="UGXQZQZTL"/>
+    <hyperlink ref="A894" r:id="rId893" display="UQXQVUCF8"/>
+    <hyperlink ref="A895" r:id="rId894" display="UJGRXRX8M"/>
+    <hyperlink ref="A896" r:id="rId895" display="UGXQZQZTM"/>
+    <hyperlink ref="A897" r:id="rId896" display="UJGRXRX8Q"/>
+    <hyperlink ref="A898" r:id="rId897" display="UJGRXRX8R"/>
+    <hyperlink ref="A899" r:id="rId898" display="UQXQZUCF8"/>
+    <hyperlink ref="A900" r:id="rId899" display="UQXRVRV7R"/>
+    <hyperlink ref="A901" r:id="rId900" display="UQGRWRW3R"/>
+    <hyperlink ref="A902" r:id="rId901" display="UQGRYRY3R"/>
+    <hyperlink ref="A903" r:id="rId902" display="UQGRWRY3R"/>
+    <hyperlink ref="A904" r:id="rId903" display="URGRYRY3R"/>
+    <hyperlink ref="A905" r:id="rId904" display="URGRWUC3R"/>
+    <hyperlink ref="A906" r:id="rId905" display="URGRYUC3R"/>
+    <hyperlink ref="A907" r:id="rId906" display="AQGRYRY3R"/>
+    <hyperlink ref="A908" r:id="rId907" display="AQGRWRY3R"/>
+    <hyperlink ref="A909" r:id="rId908" display="AQGRWUC3R"/>
+    <hyperlink ref="A910" r:id="rId909" display="ARGRYUC3R"/>
+    <hyperlink ref="A911" r:id="rId910" display="UQGRYLU7R"/>
+    <hyperlink ref="A912" r:id="rId911" display="ARGRYLU7R"/>
+    <hyperlink ref="A913" r:id="rId912" display="AQGRYLU7R"/>
+    <hyperlink ref="A914" r:id="rId913" display="UJGQXQXTL"/>
+    <hyperlink ref="A915" r:id="rId914" display="UQGQPUCF8"/>
+    <hyperlink ref="A916" r:id="rId915" display="UJGQXQXTR"/>
+    <hyperlink ref="A917" r:id="rId916" display="UGXQPQXT8"/>
+    <hyperlink ref="A918" r:id="rId917" display="UJGQXQXTS"/>
+    <hyperlink ref="A919" r:id="rId918" display="UGXQPQXTF"/>
+    <hyperlink ref="A920" r:id="rId919" display="UGXQPQXTH"/>
+    <hyperlink ref="A921" r:id="rId920" display="UGXQPQXTK"/>
+    <hyperlink ref="A922" r:id="rId921" display="UJGQPQXT8"/>
+    <hyperlink ref="A923" r:id="rId922" display="UGGQXQXTF"/>
+    <hyperlink ref="A924" r:id="rId923" display="UGGQXQXTH"/>
+    <hyperlink ref="A925" r:id="rId924" display="UGGQXQXTK"/>
+    <hyperlink ref="A926" r:id="rId925" display="UQXQPLUF8"/>
+    <hyperlink ref="A927" r:id="rId926" display="UGGQXQXTL"/>
+    <hyperlink ref="A928" r:id="rId927" display="UGGQXQXTM"/>
+    <hyperlink ref="A929" r:id="rId928" display="UJXQXQXT8"/>
+    <hyperlink ref="A930" r:id="rId929" display="UQXQPUCF8"/>
+    <hyperlink ref="A931" r:id="rId930" display="UGGQXQXTN"/>
+    <hyperlink ref="A932" r:id="rId931" display="UJGQPQXTS"/>
+    <hyperlink ref="A933" r:id="rId932" display="UGGQXQXTR"/>
+    <hyperlink ref="A934" r:id="rId933" display="UJGQPQXTU"/>
+    <hyperlink ref="A935" r:id="rId934" display="UQXQXUCF8"/>
+    <hyperlink ref="A936" r:id="rId935" display="UJXQXQXTL"/>
+    <hyperlink ref="A937" r:id="rId936" display="UGXQPQXTS"/>
+    <hyperlink ref="A938" r:id="rId937" display="UJXQXQXTM"/>
+    <hyperlink ref="A939" r:id="rId938" display="FQWMPMXGD"/>
+    <hyperlink ref="A940" r:id="rId939" display="FQWMPSCGD"/>
+    <hyperlink ref="A941" r:id="rId940" display="FQXMPMXHF"/>
+    <hyperlink ref="A942" r:id="rId941" display="FQWMXMXGD"/>
+    <hyperlink ref="A943" r:id="rId942" display="FQXMPLCGD"/>
+    <hyperlink ref="A944" r:id="rId943" display="FQWMQMPGD"/>
+    <hyperlink ref="A945" r:id="rId944" display="FQWMXSCGD"/>
+    <hyperlink ref="A946" r:id="rId945" display="FQXMXMXHF"/>
+    <hyperlink ref="A947" r:id="rId946" display="FQXMXSCGD"/>
+    <hyperlink ref="A948" r:id="rId947" display="FQWMQMXGD"/>
+    <hyperlink ref="A949" r:id="rId948" display="FQXMXMXGD"/>
+    <hyperlink ref="A950" r:id="rId949" display="FQXMPMPHF"/>
+    <hyperlink ref="A951" r:id="rId950" display="FRWMPSCGD"/>
+    <hyperlink ref="A952" r:id="rId951" display="FRWMPLCGD"/>
+    <hyperlink ref="A953" r:id="rId952" display="FRXMXMXGD"/>
+    <hyperlink ref="A954" r:id="rId953" display="FRWMPMPGD"/>
+    <hyperlink ref="A955" r:id="rId954" display="FRXMPSCGD"/>
+    <hyperlink ref="A956" r:id="rId955" display="FRXMXMXHF"/>
+    <hyperlink ref="A957" r:id="rId956" display="FRWMPMXGD"/>
+    <hyperlink ref="A958" r:id="rId957" display="FRXMXSCGD"/>
+    <hyperlink ref="A959" r:id="rId958" display="FRXMPLCGD"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId960"/>
+    <tablePart r:id="rId959"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>