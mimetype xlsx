--- v2 (2026-09-20)
+++ v3 (2026-11-06)
@@ -11,5912 +11,5897 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1954" count="6515">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1949" count="6493">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/760262595</t>
+  </si>
+  <si>
+    <t>760262595</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MMC-16 (Non-Pinned) to MPO-8 Push Pull (Non-Pinned), Bundled Harness Assembly, 64-Fiber, Method B, Dual Rated (OFNR/LSZH), with staggered breakouts at 525mm and 712mm</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Fiber array cable assembly</t>
+  </si>
+  <si>
+    <t>AGGMPMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGG</t>
+  </si>
+  <si>
+    <t>Fiber trunk cable assembly</t>
+  </si>
+  <si>
+    <t>AGGMPMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGGMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGGMYMWAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 Male with Push-Pull Boot to MPO12 Female with Push-Pull boot, Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGX</t>
+  </si>
+  <si>
+    <t>AGXMPMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO-12 (Pinned) to MPO-12 (Unpinned), Pre-terminated Trunk Cable, 96-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AGXMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AGXMXUCCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to Unconnectorized Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJG</t>
+  </si>
+  <si>
+    <t>AJGMPMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Dual Rated LSZH/Riser, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO-12 (Pinned) to MPO-12 (Unpinned), Pre-terminated Trunk Cable, 12-Fiber, LSZH, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJGMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJGMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJX</t>
+  </si>
+  <si>
+    <t>AJXMPMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO-12 (Pinned) to MPO-12 (Pinned), Pre-terminated Trunk Cable, 96-Fiber, LSZH, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>AJXMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AJXMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca, Method A</t>
+  </si>
+  <si>
+    <t>AQG2PMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/24(Unpinned) to MPO/12(Unpinned), 24-Fiber, Plenum, Array Cord</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL</t>
+  </si>
+  <si>
+    <t>AQG</t>
+  </si>
+  <si>
+    <t>AQGMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQGMPLUGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to LC/UPC Uniboot, Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQGMPMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQGMXLUGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to LC/UPC Uniboot, Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQGMXMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQGMXMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQGMYMWGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 Push-Pull (Pinned) to MPO12 Push-Pull (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum. Method A</t>
+  </si>
+  <si>
+    <t>AQGQPLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Unpinned to LC/UPC 8-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>AQGQPLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQGQPQPF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to MPO8 (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>Propel | SYSTIMAX ULL</t>
+  </si>
+  <si>
+    <t>AQGQPQPJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) TeraSpeed® MPO/8 (Unpinned) to MPO/8 (Unpinned), 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQGRPRG7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 UPC (Non-Pinned) to MPO16 (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>AQGRWLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>Propel</t>
+  </si>
+  <si>
+    <t>AQGRWRW3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>AQGRWRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>AQGRWUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>AQGRYLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO16 (Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>AQGRYRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>AQGRYUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum, Method A</t>
+  </si>
+  <si>
+    <t>AQX2P2PHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQV</t>
+  </si>
+  <si>
+    <t>AQX2X2PHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Pinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQX2X2XHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQXMPMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQX</t>
+  </si>
+  <si>
+    <t>AQXMXMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQXMXMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Plenum</t>
+  </si>
+  <si>
+    <t>AQXQPQPF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>ARG2P2PHF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARG</t>
+  </si>
+  <si>
+    <t>ARGMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen, Method-A Polarity: Method A</t>
+  </si>
+  <si>
+    <t>ARGMPLUGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to LC/UPC Uniboot, Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARGMPMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARGMXCSGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (pinned) to CS/UPC 12-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>ARGMXMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARGMXMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARGQPCSJ8</t>
+  </si>
+  <si>
+    <t>Singlemode MPO8 (Unpinned) to CS/UPC 8-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>ARGQPLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO8 Unpinned to LC/UPC Uniboot, 8-Fiber Array Cord, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>ARGQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Pinned to LC/UPC 8-Fiber, Method A, Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>ARGRPLA7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Method A Singlemode MPO16 Non-Pinned to LC/APC, Fiber Cable Assembly, Low Smoke Zero Halogen/Riser</t>
+  </si>
+  <si>
+    <t>ARGRPLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO16 (Non-Pinned) to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRPRG7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 UPC (Non-Pinned) to MPO16 (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber,  Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>ARGRWLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRWRW3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRWRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRWUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRYLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO16 (Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRYRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARGRYUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH), Method A</t>
+  </si>
+  <si>
+    <t>ARX2P2PHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARX</t>
+  </si>
+  <si>
+    <t>ARX2X2PHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Pinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARX2X2XHF</t>
+  </si>
+  <si>
+    <t>OM4 MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Method A,  Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARXMPMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARXMXMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Unpinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ARXMXMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Method A, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FGWMPMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>SYSTIMAX InstaPATCH® 360</t>
+  </si>
+  <si>
+    <t>FGW</t>
+  </si>
+  <si>
+    <t>FGWMPMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber,  Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMPMXAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGWMXMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (pinned) to MPO (pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGX</t>
+  </si>
+  <si>
+    <t>FGXMPMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAH</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Extension Cable, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMPMXAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMXMXAD</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Cross Connect Cable, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FGXMXMXAF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Cross Connect Cable, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FJWMPMPAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJW</t>
+  </si>
+  <si>
+    <t>FJWMPMPAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMPAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAF</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAG</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAH</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAK</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAL</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJWMPMXAM</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJX</t>
+  </si>
+  <si>
+    <t>FJXMPMPAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMPAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAF</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAG</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 36-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAH</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Extension Cable, 48-Fiber, LSZH</t>
+  </si>
+  <si>
+    <t>FJXMPMXAK</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 72-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAL</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 96-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPMXAM</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 144-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMPUCAH</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to Unconnectorized, InstaPATCH® 360 Pre-terminated Trunk Cable, 48-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMXMXAD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Trunk Cable, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FJXMXMXAF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Pre-terminated Cross Connect Cable, 24-Fiber, LSZH</t>
+  </si>
+  <si>
+    <t>FQWMPLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQW</t>
+  </si>
+  <si>
+    <t>FQWMPMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMPMPHF</t>
+  </si>
+  <si>
+    <t>Singlemode, MPO/12(Unpinned) to MPO/12(Unpinned), InstaPATCH® 360 Array Cord, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMPMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMPSCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMXLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMXMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQWMXSCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMPLCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQX</t>
+  </si>
+  <si>
+    <t>FQXMPMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMPMPHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>FQXMPMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMPMXHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>FQXMPSCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMXLCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMXMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FQXMXMXHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>FQXMXSCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>FRWMPLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRW</t>
+  </si>
+  <si>
+    <t>FRWMPMPGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRWMPMPHF</t>
+  </si>
+  <si>
+    <t>Singlemode, MPO/12(Unpinned) to MPO/12(Unpinned), InstaPATCH® 360 Array Cord, 24-Fiber, LSZH &amp; OFNR</t>
+  </si>
+  <si>
+    <t>FRWMPMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRWMPSCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Unpinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRWMXLCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRWMXMXGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRWMXSCGD</t>
+  </si>
+  <si>
+    <t>Singlemode MPO (Pinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMPLCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRX</t>
+  </si>
+  <si>
+    <t>FRXMPMPGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Unpinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMPMPHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>FRXMPMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMPMXHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber,LSZH array cord</t>
+  </si>
+  <si>
+    <t>FRXMPSCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Unpinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMXLCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMXMXGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to MPO (Pinned), InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FRXMXMXHF</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 OM4, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>FRXMXSCGD</t>
+  </si>
+  <si>
+    <t>OM4 MPO (Pinned) to SC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>MJGQW2QW23M</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2, MPO8 (Unpinned) to MPO8 (Unpinned), 2x2 Shuffle Cable Assembly, 144-Fiber, LSZH</t>
+  </si>
+  <si>
+    <t>MJG</t>
+  </si>
+  <si>
+    <t>MRGQW2QW28R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2, MPO8 (Unpinned) to MPO8 (Unpinned), 2x2 Shuffle Cable Assembly, LSZH</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL | Propel</t>
+  </si>
+  <si>
+    <t>MRG</t>
+  </si>
+  <si>
+    <t>UGGMPMPAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGG</t>
+  </si>
+  <si>
+    <t>UGGMPMPAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMWMWAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 Female with Push-Pull Boot to MPO12 Female with Push-Pull Boot, Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMWMWCP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 288-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGGMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGGMYMYCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGMYMYCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 QSFP (Unpinned) to MPO8 QSFP (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQPQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTQ</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 128-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQWQWTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXTP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned) Pre-terminated Trunk Cable, Plenum, 288-Fiber</t>
+  </si>
+  <si>
+    <t>UGGQXQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTQ</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 128-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly,32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQYQYTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly,64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGRXRX8H</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGRXRX8L</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGRXRX8M</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGRXRX8N</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGRXRX8Q</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 128-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGRXRX8R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGRXRX8S</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGRXRX8U</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16   (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGX</t>
+  </si>
+  <si>
+    <t>UGXMPMPAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MP12O (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO (Unpinned) to MPO (Pinned), Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UGXMXMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, Plenum, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UGXQPQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 QSFP (Unpinned) to MPO8 QSFP (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQPQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQVQZTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 QSFP (Pinned) to MPO8 QSFP (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQXQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXQZQZTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8H</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8L</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8M</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8N</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8Q</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 128-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8S</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGXRZRZ8U</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UJGMPMPAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen/Riser</t>
+  </si>
+  <si>
+    <t>UJG</t>
+  </si>
+  <si>
+    <t>UJGMPMPAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Pre-terminated Trunk Cable, 24-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO (Unpinned) to MPO (Unpinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMPCP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 288-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UJGMPMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMWMWCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 36-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMWMWCP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 288-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UJGMXMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  TeraSPEED® MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJGMYMYCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 36-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGMYMYCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) Push Pull to MPO12 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQPT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Unpinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQPTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Unpinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO QSFP (Unpinned) to MPO QSFP (Pinned), Pre-terminated Trunk Cable, MPO8, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGQPQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQPQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTQ</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 128-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQWTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQWQYTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO QSFP (Pinned) to MPO QSFP (Pinned), Pre-terminated Trunk Cable, MPO8, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJGQXQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQXQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTQ</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly,128-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGQYQYTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) Push Pull to MPO8 (Pinned) Push Pull, Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGRXRX8H</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGRXRX8L</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGRXRX8M</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGRXRX8N</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGRXRX8Q</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 128-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGRXRX8R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGRXRX8S</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJGRXRX8U</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMPCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJX</t>
+  </si>
+  <si>
+    <t>UJXMPMPCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMPCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMPCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMPCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMPCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMPCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Unpinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMPMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMPMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Unpinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXAD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXAF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, OFNR Riser | Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXAG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 36-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXAH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXAK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXAL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXAM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UJXMXMXCD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 12-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 24-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCG</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 36-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 48-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 72-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 96-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 144-Fiber, LSZH, 12 fiber PmP 2.0 mm Dca</t>
+  </si>
+  <si>
+    <t>UJXMXMXCP</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss ULL  LazrSPEED® 550 MPO(Pinned) to MPO(Pinned) Pre-terminated Trunk Cable, MPO12, 288-Fiber, LSZH, 12 fiber PmP 2.0 mm</t>
+  </si>
+  <si>
+    <t>UJXQPQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO QSFP (Unpinned) to MPO QSFP (Pinned), Pre-terminated Trunk Cable, MPO8, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJXQPQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQPQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQVQZTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (unPinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXBM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO QSFP (Pinned) to MPO QSFP (Pinned), Pre-terminated Trunk Cable, MPO8, 144-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>UJXQXQXT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQXQXTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8  (Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly,64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZT8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 24-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTH</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTK</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 72-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTL</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTM</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTN</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTR</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTS</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXQZQZTU</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO APC (Pinned) to MPO APC (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8H</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8L</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 96-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8M</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8N</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 192-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8Q</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 128-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8S</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 32-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UJXRZRZ8U</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Trunk Cable Assembly, 64-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UNGRXQX3W</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to MPO8 (Pinned), Fiber Ruggedized Fanout Cable Assembly, 576-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>UNG</t>
+  </si>
+  <si>
+    <t>Ruggedized fanout</t>
+  </si>
+  <si>
+    <t>UQGMPLCGD</t>
+  </si>
+  <si>
+    <t>UQG</t>
+  </si>
+  <si>
+    <t>UQGMPLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO12 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPMPGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQGMPMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQGMWMWGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 Push-Pull(Unpinned) to MPO12 Push-Pull (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMXLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMXLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO12 Pinned to LC/UPC 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQGMXLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMXLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO12 (Pinned) to LC/UPC Unitboot, Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMXMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGMXMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(ale) to MPO/12(Pinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQGQPLCJ8</t>
+  </si>
+  <si>
+    <t>UQGQPLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQPLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO8 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQPLUJ8</t>
+  </si>
+  <si>
+    <t>UQGQPQPF8</t>
+  </si>
+  <si>
+    <t>UQGQPQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Unpinned) to MPO/8(Unpinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQGQPQPJ8</t>
+  </si>
+  <si>
+    <t>UQGQPQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQPQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Unpinned) to MPO/8(Pinned), 24-Fiber,Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQGQPQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQPUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQWLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQWQWF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQWQWJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) Push-Pull to MPO8 (Unpinned) Push-Pull, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Pinned to LC/UPC 8-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQGQXLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO8 QSFP (Pinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Pinned) to MPO/8(Pinned), 24-Fiber, Plenum,array cord</t>
+  </si>
+  <si>
+    <t>UQGQXQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGQXUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRPLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 UPC (Non-Pinned) to LC Uniboot UPC, Fiber Array Cable Assembly, 16-Fiber,  Plenum</t>
+  </si>
+  <si>
+    <t>UQGRPRP7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to MPO16 (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRPRX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to MPO16 (Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
     <t>UQGRPUC7R</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...20 lines deleted...]
-    <t>Fiber trunk cable assembly</t>
+    <t>UQGRWLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber,  Plenum</t>
+  </si>
+  <si>
+    <t>UQGRWRW3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRWRW7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push-Pull to MPO16 (Non-Pinned) Push-Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRWRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRWUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>UQGRXLU7R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 UPC (Pinned) to LC Uniboot UPC, Fiber Array Cable Assembly, 16-Fiber,  Plenum</t>
   </si>
   <si>
-    <t>UJXQZQZTL</t>
-[...13 lines deleted...]
-  <si>
     <t>UQGRXRX7R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to MPO16 (Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
-    <t>UGXRZRZ8L</t>
-[...35 lines deleted...]
-    <t>Ultra Low Loss (ULL) Singlemode MPO8  (Non-Pinned) to MPO8  (Pinned), Fiber Trunk Cable Assembly, 144-Fiber, Dual Rated (OFNR/LSZH)</t>
+    <t>UQGRXUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRYLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber,  Plenum</t>
+  </si>
+  <si>
+    <t>UQGRYRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQGRYUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX2C2PHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX</t>
+  </si>
+  <si>
+    <t>UQX2C2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Unpinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX2CMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX2P2PHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX2P2XHF</t>
+  </si>
+  <si>
+    <t>UQX2PLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQX2PLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC Uniboot 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQX2PQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Unpinned) to MPO8 QSFP (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX2X2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQX2XLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Pinned to LC/UPC 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQX2XLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Pinned to LC/UPC Uniboot 24-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQX2XQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Pinned) to MPO8 QSFP (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMFMFGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) Polarity and Gender Changeable,  Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4 MPO/12 (Unpinned) to LC/UPC Uniboot, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPMPGD</t>
+  </si>
+  <si>
+    <t>UQXMPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQXMPMPUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Non-Pinned) to MPO12 (Non-Pinned), Fiber Array Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQXMPMXUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Non-Pinned) to MPO12 (Pinned), Fiber Array Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMXLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMXLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO12 Pinned to LC/UPC Uniboot 12-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQXMXMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXMXMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQXQFLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MTPPro8 to LC Uniboot, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQFQFJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 unpinned MPO-08 Polarity and Gender Changeable Fiber Array Cable Assembly, , Plenum</t>
+  </si>
+  <si>
+    <t>UQXQPLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQPLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQPLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Unpinned to LC/UPC Uniboot 8-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQXQPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO8 QSFP (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO8 QSFP (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 24-Fiber, Plenum</t>
   </si>
   <si>
     <t>UQXQPQPF8</t>
   </si>
   <si>
-    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
-[...62 lines deleted...]
-    <t>AQG</t>
+    <t>UQXQPQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Unpinned) to MPO/8 (Unpinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQXQPQPJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to MPO8 (Unpinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQPQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQPQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Unpinned) to MPO/8 (Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQXQPQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQPUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQVLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQVQVF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Non-Pinned), Fiber Array Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQVQZF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQVUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQXLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQXLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Pinned to LC/UPC Uniboot 8-Fiber Plenum Array Cord</t>
+  </si>
+  <si>
+    <t>UQXQXQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQXQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Pinned) to MPO/8 (Pinned), 24-Fiber, Plenum array cord</t>
+  </si>
+  <si>
+    <t>UQXQXQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQXUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQZLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQZQZF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXQZUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRVLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRVRV7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to MPO16  APC (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRVRZ7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to MPO16  APC (Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRVUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRZLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRZRZ7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UQXRZUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>URG2X2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Extension Cable Assembly, 24-Fiber, LSZH</t>
+  </si>
+  <si>
+    <t>URG</t>
+  </si>
+  <si>
+    <t>URGMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGMPLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGMPLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO12 Unpinned to LC/UPC Uniboot 24-Fiber Low Smoke Zero Halogen Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URGMPLUUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-pinned) to LC Uniboot, Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGMPMPGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Trunk Cable Assembly, 12-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>URGMPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGMPMPUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-pinned) to MPO12 (Non-pinned), Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGMPMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGMPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGMWLUUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to LC/UPC Uniboot, Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGMWMWUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Non-Pinned) Push Pull to MPO12 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGMXLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGMXLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO/12 (Pinned) to LC/UPC Uniboot, 12-Fiber, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>URGMXLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) TeraSpeed® MPO/12 (Pinned) to LC/UPC Uniboot, 24-Fiber, LSZH/Riser</t>
+  </si>
+  <si>
+    <t>URGMXMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO12 (Pinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGMXMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGQPLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Unpinned to LC/UPC 8-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>URGQPLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGQPLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO8 QSFP (Unpinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGQPLUJ8</t>
+  </si>
+  <si>
+    <t>URGQPQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Unpinned) to MPO/8(Unpinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGQPQPJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Unpinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGQPQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGQPQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Unpinned) to MPO/8(Pinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGQPQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGQPUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGQWLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGQWQWF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Non-Pinned) Push Pull to MPO8 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGQWQWJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Unpinned) Push-Pull to MPO8 (Unpinned) Push-Pull, Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode MPO8 Pinned to LC/UPC 8-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>URGQXLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGQXLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss Singlemode, MPO8 QSFP (Pinned) to LC/UPC Uniboot, Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGQXLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO8 Pinned to LC/UPC Uniboot, 8-Fiber Array Cord, Low Smoke Zero Halogen (LSZH)/Riser</t>
+  </si>
+  <si>
+    <t>URGQXQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGQXQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode, MPO/8(Pinned) to MPO/8(Pinned), 24-Fiber, LSZH,array cord</t>
+  </si>
+  <si>
+    <t>URGQXQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URGQXUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode MPO8 (Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRPLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRPRP7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to MPO16 (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRPRX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to MPO16 (Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRPUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRWLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRWRW3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Non-Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRWRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRWUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Non-Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRXLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to LC Uniboot UPC, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRXRX7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to MPO16 (Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRYLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRYRY3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to MPO16 (Pinned) Push Pull, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URGRYUC3R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) Push Pull to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URX2C2PHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>URX</t>
+  </si>
+  <si>
+    <t>URX2C2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4, MPO24 (Unpinned) to MPO24 (Pinned), Fiber Array Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>URX2CMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2P2PHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO24 (Unpinned) to MPO24 (Unpinned), Fiber Array Cable Assembly, 24-Fiber, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>URX2P2XHF</t>
+  </si>
+  <si>
+    <t>URX2PLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC 24-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>URX2PLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Unpinned to LC/UPC Uniboot 24-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URX2PQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Unpinned) to MPO8 QSFP (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URX2X2XHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO/24 (Pinned) to MPO/24 (Pinned), 24-Fiber, Low Smoke Zero Halogen (LSZH) / Riser</t>
+  </si>
+  <si>
+    <t>URX2XLCHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Pinned to LC/UPC 24-Fiber Low Smoke Zero Halogen Array Cord</t>
+  </si>
+  <si>
+    <t>URX2XLUHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO24 Pinned to LC/UPC Uniboot 24-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URX2XQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO24 (Pinned) to MPO8 QSFP (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMFMFGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4  MPO12 (Unpinned) Polarity and Gender Changeable, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMPLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMPLUF2</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Unpinned to LC/UPC Uniboot 12-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URXMPLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO12 Unpinned to LC/UPC Uniboot 12-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URXMPMPGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Unpinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>URXMPMPUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Non-Pinned) to MPO12 (Non-Pinned), Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXMPMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Unpinned) to MPO/12(Pinned), 24-Fiber,LSZH array cord</t>
+  </si>
+  <si>
+    <t>URXMTMTGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4  MPO12 (Pinned) Polarity and Gender Changeable, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
   </si>
   <si>
     <t>URXMVMVGD</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO12 APC (Unpinned) to MPO12 APC (Unpinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
   </si>
   <si>
-    <t>URX</t>
-[...434 lines deleted...]
-    <t>Ultra Low Loss (ULL) Singlemode MPO24 (Pinned) to MPO24 (Pinned), Fiber Array Extension Cable Assembly, 24-Fiber, LSZH</t>
+    <t>URXMXLCGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMXLUGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO12 Pinned to LC/UPC Uniboot 12-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URXMXLUUD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to LC Uniboot, Fiber Array Cable Assembly, 12-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXMXMXGD</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO12 (Pinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXMXMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/12(Pinned) to MPO/12(Pinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>URXQFQFJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 unpinned MPO-08 Polarity and Gender Changeable Fiber Array Cable Assembly, , Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>URXQPLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to LC/UPC, Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQPLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQPLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Unpinned to LC/UPC Uniboot 8-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URXQPMPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO8 QSFP (Unpinned) to MPO12 (Unpinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQPMXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, MPO8 QSFP (Unpinned) to MPO12 (Pinned), Fiber Extension Cable Assembly, 24-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQPQPF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQPQPHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Unpinned) to MPO/8 (Unpinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>URXQPQPJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to MPO8 (Unpinned), 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQPQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQPQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Unpinned) to MPO/8 (Pinned), 24-Fiber,LSZH array cord</t>
+  </si>
+  <si>
+    <t>URXQPQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Unpinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQPUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Non-Pinned) to unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQVLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQVQPF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 UPC (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQVQVF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Non-Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQVQZF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to MPO8 APC (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQVUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQXLCJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to LC/UPC, Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQXLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQXLUJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4 MPO8 Pinned to LC/UPC Uniboot 8-Fiber Low Smoke Zero Halogen/Riser Array Cord</t>
+  </si>
+  <si>
+    <t>URXQXQXF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to MPO8 (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQXQXHF</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 OM4, MPO/8 (Pinned) to MPO/8 (Pinned), 24-Fiber, LSZH array cord</t>
+  </si>
+  <si>
+    <t>URXQXQXJ8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (Pinned) to MPO8 (Pinned), Fiber Extension Cable Assembly, 8-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>URXQXUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 (pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQZLUF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQZQZF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to MPO8 APC (Pinned), Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXQZUCF8</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 8-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXRVLU7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXRVQP7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss OM4, 16F MM APC MPO (Unpinned) to 8F MPO (Unpinned), Fiber Extension Cable Assembly, 16-Fiber, Dual rate (LSZH/RISER)</t>
   </si>
   <si>
     <t>URXRVQX7R</t>
   </si>
   <si>
     <t>Ultra Low Loss OM4, 16F MM APC MPO (Unpinned) to 8F MPO (pinned), Fiber Extension Cable Assembly, 16-Fiber, Dual rate (LSZH/RISER)</t>
   </si>
   <si>
-    <t>ARGQPLUJ8</t>
-[...1994 lines deleted...]
-    <t>Ultra Low Loss (ULL) OM4 MPO8 APC (Non-Pinned) to LC/UPC Uniboot, Fiber Array Cable Assembly, 8-Fiber, Plenum</t>
+    <t>URXRVRV7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to MPO16  APC (Non-Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXRVRZ7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Non-Pinned) to MPO16  APC (Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
+  </si>
+  <si>
+    <t>URXRVUC7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16 APC  APC (Non-Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>URXRZLU7R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to LC Uniboot, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
-    <t>URXRVLU7R</t>
-[...20 lines deleted...]
-    <t>Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16  (Pinned) to MPO16  (Pinned), Fiber Trunk Cable Assembly, 48-Fiber, Dual Rated (OFNR/LSZH)</t>
+    <t>URXRZRZ7R</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to MPO16  APC (Pinned), Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
   </si>
   <si>
     <t>URXRZUC7R</t>
   </si>
   <si>
     <t>Ultra Low Loss (ULL) OM4 MPO16  APC (Pinned) to Unconnectorized, Fiber Array Cable Assembly, 16-Fiber, Dual Rated (OFNR/LSZH)</t>
-  </si>
-[...3178 lines deleted...]
-    <t>OM4 MPO (Unpinned) to LC/UPC, InstaPATCH® 360 Array Cord, 12-Fiber, Low Smoke Zero Halogen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -6017,22520 +6002,22442 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J959" totalsRowShown="0">
-  <autoFilter ref="A1:J959"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J956" totalsRowShown="0">
+  <autoFilter ref="A1:J956"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrpuc7r" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztk" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxlu7r" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztl" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzt8" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxrx7r" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8l" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtf" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxth" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtk" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtl" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtm" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqpf8" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtn" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmxmxad" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmplcgd" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwad" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqpt8" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmwmwgd" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmymwgd" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmvmvgd" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrpla7r" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcp" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwqwj8" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwrw7r" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ungrxqx3w" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpluud" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpucah" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxqpqpf8" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpluf2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcp" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/mrgqw2qw28r" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/mjgqw2qw23m" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwluf8" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwluf8" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwqwf8" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwqwf8" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyt8" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyth" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytm" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytn" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytu" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytq" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyt8" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytf" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytn" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytr" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyts" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytu" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwth" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtk" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtl" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtm" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwts" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtu" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwt8" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtm" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtn" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtr" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwts" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtq" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcm" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcd" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcg" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwch" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcn" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycl" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycm" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycf" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymyck" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcf" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcg" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcl" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcp" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcn" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymych" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymyck" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmwmwud" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmphf" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmphf" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxhf" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqphf" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqphf" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxhf" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxhf" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmplugd" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmplugd" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmphf" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urg2x2xhf" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvqx7r" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqpluj8" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpqpf8" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwuc3r" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgryuc3r" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwrw3r" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwry3r" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwrw3r" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgryuc3r" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwrw3r" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argryry3r" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwry3r" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwuc3r" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwlu7r" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwlu7r" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrylu7r" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwlu7r" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwlu7r" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqyth" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxud" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqpts" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpah" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpak" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcl" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpal" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcm" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpam" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxam" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcd" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxad" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcd" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxag" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxah" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpch" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxch" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcl" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxah" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxak" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpck" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxal" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcl" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcm" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxf8" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtr" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtf" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxluf8" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxth" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxf8" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtk" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxts" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtr" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtu" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluf8" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtu" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxf8" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxt8" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpucf8" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxts" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtk" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxucf8" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtm" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtn" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtr" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxt8" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtf" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxth" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtk" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqpf8" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtl" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxth" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxf8" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluf8" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxluf8" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtm" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxts" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtn" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtu" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtr" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtu" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxch" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxck" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxak" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcm" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpad" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxam" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxad" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcf" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcg" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxch" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxch" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxck" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxak" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxck" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxbm" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcm" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcl" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcd" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpch" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcd" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxal" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcg" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxam" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpad" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpck" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcd" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpaf" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpah" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcg" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxad" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxah" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxch" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxaf" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxak" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxag" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxam" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcm" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxah" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcd" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxad" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxck" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxaf" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxag" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvqp7r" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqpcsj8" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvuc7r" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztr" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztu" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzuc7r" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrplu7r" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrprp7r" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrprx7r" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzt8" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrprx7r" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrxlu7r" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztn" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8h" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzth" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztr" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxuc7r" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzts" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8m" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztl" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8r" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztm" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8s" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztr" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8q" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8u" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzts" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztu" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8s" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztf" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8u" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzth" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztk" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztm" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztn" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzluf8" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzt8" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzqzf8" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtm" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluf8" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtn" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxf8" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxucf8" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtu" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtl" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtm" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxt8" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtn" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpag" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpak" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxal" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpam" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpal" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmxmxad" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpam" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxaf" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmxmxaf" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxaf" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxag" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpag" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxah" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxam" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxam" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpaf" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpag" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpah" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxad" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpam" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpad" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxah" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxal" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxam" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxal" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpag" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpak" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpal" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxaf" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxag" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxak" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcf" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxch" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpck" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxck" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcl" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcl" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcm" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcg" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcf" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcg" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxbm" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxbm" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxah" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxak" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxal" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxmxgd" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmplcgd" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqplcj8" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluhf" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpluhf" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqpj8" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxj8" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmxgd" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xlchf" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluj8" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xluhf" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqphf" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxlcgd" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2cmphf" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmpgd" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxlugd" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxhf" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2p2phf" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxj8" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqpj8" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmplcgd" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxmxhf" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxlugd" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2plchf" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqfqfj8" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxluj8" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxlcj8" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxhf" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2pluhf" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxmxgd" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluhf" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2pqphf" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqplcj8" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmplcgd" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpmphf" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluj8" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2x2xhf" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxj8" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpmxhf" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmplcgd" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2plchf" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcd" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpam" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcf" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxad" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcg" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpad" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcm" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpck" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpad" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpag" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcl" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxak" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcm" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpah" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpah" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcf" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpal" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcl" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcd" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpah" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcf" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpak" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccf" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpah" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccg" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcf" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpak" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxam" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpal" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcd" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcd" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxch" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcf" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxucck" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxck" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccl" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcg" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcl" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccm" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxch" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxag" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpad" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpal" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcl" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxah" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpaf" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpad" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpag" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpah" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxak" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpah" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxck" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpal" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxmpgd" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcd" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxmxgd" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxal" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcf" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2p2phf" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2x2phf" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcg" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2x2phf" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2x2xhf" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxch" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcf" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpal" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmpmpgd" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmxmpgd" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpam" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmxmxgd" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztu" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzucf8" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvluf8" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzlu7r" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvlu7r" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8r" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztk" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8h" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzuc7r" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8l" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvuc7r" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8n" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzluf8" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzqzf8" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8s" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8u" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvlu7r" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcl" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcd" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcg" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxad" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpad" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpad" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxaf" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxch" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccd" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpak" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcg" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcm" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcg" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxal" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpch" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcl" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpch" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxad" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpam" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpck" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcd" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcl" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxag" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpad" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxmpgd" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxah" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcl" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmpgd" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxlcgd" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmxgd" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpscgd" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqlcgd" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmplcgd" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxlcgd" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmpgd" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmqmxgd" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmpgd" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmphf" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxlcgd" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmxgd" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmxhf" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxmxgd" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxlcgd" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxscgd" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxag" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpluj8" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2x2xhf" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmxgd" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2c2phf" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2c2xhf" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxlcgd" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqphf" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxlugd" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxmxgd" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxhf" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxmxhf" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxj8" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxlcj8" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxad" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxaf" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxbm" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpck" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcl" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxal" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpaf" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxad" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpah" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcd" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxaf" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxag" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxaf" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxah" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcd" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxag" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxah" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcl" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxal" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxam" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcf" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcm" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcg" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcf" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcg" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxbm" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpak" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpal" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpam" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcf" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpch" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcl" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcf" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcm" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxck" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxal" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcl" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcm" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcf" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxak" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcg" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxch" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcl" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxbm" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxbm" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxad" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxaf" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcd" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxluhf" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmplugd" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxj8" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluj8" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmpgd" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxlcj8" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlcgd" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluhf" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlchf" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2c2phf" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlugd" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxhf" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2c2xhf" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpluhf" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xqphf" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqpj8" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmfmfgd" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmxgd" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxmxgd" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxlcgd" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2p2xhf" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxlcj8" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmplugd" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxj8" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmpgd" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxluhf" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqplcj8" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmphf" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpluj8" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxj8" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxgd" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmplugd" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluhf" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2p2xhf" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluj8" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqfqfj8" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmplugd" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxluj8" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqplcj8" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmpgd" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2pluhf" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxhf" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2pqphf" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmphf" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxj8" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpmphf" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmxhf" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xlchf" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpmxhf" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xluhf" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xqphf" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2cmphf" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqpj8" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2p2phf" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmfmfgd" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxah" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcg" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxak" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpch" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxal" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxam" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxam" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcd" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcf" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcd" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcm" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxad" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxch" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxaf" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxck" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxag" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcl" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcm" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxch" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxck" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcl" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxaf" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpch" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxag" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpaf" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcg" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxah" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxch" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpaf" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxck" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxal" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpag" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcd" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpak" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxam" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpak" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcg" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpam" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpal" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcm" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcm" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpag" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcd" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxal" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpal" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpam" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcg" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxucch" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpam" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcf" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxad" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcg" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpch" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxaf" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpad" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpak" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcd" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpck" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcm" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcf" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpaf" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxck" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcg" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpag" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpaf" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxch" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxam" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpak" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcd" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcl" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpam" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcf" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpam" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcm" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcm" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcf" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpaf" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpaf" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxag" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxck" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpag" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpag" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxah" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcl" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpah" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcf" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxak" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxck" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpal" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpck" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxch" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxaf" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcm" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxck" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcl" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmpmpgd" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcm" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcm" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpaf" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxmxgd" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxak" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcm" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpag" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2p2phf" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpah" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxam" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcd" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpak" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpaf" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcf" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxaf" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcf" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcg" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcg" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxag" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpad" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxck" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcm" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxak" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxal" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxam" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcd" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcf" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcg" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtn" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtr" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtq" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtf" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwth" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtk" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtl" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtu" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqpf8" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcl" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcf" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwck" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcp" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycd" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycg" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymych" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcd" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwch" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwck" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcm" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycm" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycd" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycf" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycg" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycl" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmwluud" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmxhf" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxmxhf" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmxhf" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxmxhf" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxhf" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2x2xhf" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmpmpgd" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcg" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmxmpgd" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmxmxgd" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmpmpgd" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arg2p2phf" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmphf" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtp" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtn" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtr" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtf" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluf8" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxth" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtu" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxf8" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtl" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxt8" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxts" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtf" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxth" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtu" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxt8" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtk" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtf" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpluf8" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtm" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtk" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpucf8" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtn" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtl" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtr" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqpf8" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxf8" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxf8" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxucf8" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxts" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmpud" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmpud" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmpud" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxluud" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqfluj8" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztn" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvrz7r" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrprg7r" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrprg7r" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzlu7r" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzts" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzrz7r" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrplu7r" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrprp7r" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrpuc7r" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztf" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrxrx7r" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzth" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8h" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztm" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqplcj8" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqg2pmphf" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxcsgd" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmplcgd" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmtmtgd" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpqpj8" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpah" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxak" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpal" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxam" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxad" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpad" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxag" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpaf" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxah" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxad" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpad" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpaf" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpah" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpak" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxak" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxal" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpad" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpak" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxaf" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpal" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxag" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpaf" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxak" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmxmxad" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpah" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmxmxaf" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpam" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxad" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxah" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrplu7r" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytq" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmymwad" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwqwj8" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqxlcj8" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxlugd" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpluj8" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytf" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytk" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytl" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytr" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyts" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyth" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytk" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytl" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytm" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwt8" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtf" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8m" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztf" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8n" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztk" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8l" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8q" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztu" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8n" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztn" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8r" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzt8" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvluf8" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztl" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8h" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqvf8" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8l" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqzf8" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvucf8" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztr" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8m" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzts" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8n" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztf" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8q" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvqvf8" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzth" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvrv7r" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8s" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzrz7r" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvqzf8" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvrz7r" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8u" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztl" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvucf8" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8m" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztm" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8q" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8r" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzucf8" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvrv7r" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwrw3r" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgryry3r" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwry3r" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgryry3r" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwuc3r" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgryuc3r" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgryry3r" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwry3r" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwuc3r" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argryuc3r" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrylu7r" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrylu7r" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrylu7r" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtl" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpucf8" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtr" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxt8" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxts" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtf" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxth" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtk" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxt8" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtf" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxth" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtk" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpluf8" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtl" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtm" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxt8" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpucf8" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtn" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxts" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtr" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtu" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxucf8" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtl" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxts" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtm" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmxgd" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpscgd" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmxhf" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxmxgd" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmplcgd" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqmpgd" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxscgd" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxmxhf" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxscgd" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmqmxgd" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxmxgd" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmphf" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpscgd" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmplcgd" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxmxgd" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmpgd" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpscgd" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxmxhf" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmxgd" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxscgd" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmplcgd" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/760262595" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpad" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpaf" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpag" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpah" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpak" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpal" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpam" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcd" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcf" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcg" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpch" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpck" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcl" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmpcm" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcd" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcf" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcg" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxch" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxck" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcl" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmpmxcm" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpad" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpaf" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpag" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpah" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpak" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpal" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmpam" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxad" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxaf" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxag" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxah" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxak" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxal" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxam" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcd" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcf" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcg" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxch" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxck" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcl" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmxmxcm" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aggmymwad" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpad" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpaf" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpag" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpah" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpak" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpal" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpam" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcd" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcf" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcg" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpch" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpck" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcl" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmpcm" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcd" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcf" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcg" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxch" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxck" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcl" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmpmxcm" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpad" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpaf" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpag" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpah" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpak" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpal" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmpam" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxad" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxaf" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxag" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxah" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxak" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxal" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxam" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcd" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcf" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcg" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxch" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxck" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcl" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxmxcm" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccd" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccf" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccg" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxucch" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxucck" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccl" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/agxmxuccm" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpad" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpaf" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpag" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpah" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpak" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpal" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpam" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcd" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcf" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcg" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpch" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpck" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcl" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmpcm" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcd" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcf" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcg" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxch" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxck" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcl" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmpmxcm" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpad" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpaf" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpag" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpah" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpak" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpal" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmpam" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxad" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxaf" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxag" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxah" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxak" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxal" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxam" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcd" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcf" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcg" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxch" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxck" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcl" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajgmxmxcm" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpad" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpaf" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpag" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpah" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpak" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpal" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpam" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcd" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcf" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcg" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpch" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpck" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcl" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmpcm" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcd" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcf" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcg" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxch" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxck" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcl" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmpmxcm" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpad" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpaf" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpag" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpah" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpak" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpal" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmpam" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxad" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxaf" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxag" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxah" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxak" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxal" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxam" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcd" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcf" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcg" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxch" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxck" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcl" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ajxmxmxcm" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqg2pmphf" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmplcgd" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmplugd" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmpmpgd" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxlugd" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxmpgd" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmxmxgd" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgmymwgd" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqplcj8" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpluj8" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpqpf8" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgqpqpj8" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrprg7r" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwlu7r" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwrw3r" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwry3r" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrwuc3r" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgrylu7r" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgryry3r" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqgryuc3r" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2p2phf" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2x2phf" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqx2x2xhf" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmpmpgd" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmxmpgd" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxmxmxgd" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/aqxqpqpf8" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arg2p2phf" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmplcgd" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmplugd" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmpmpgd" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxcsgd" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxmpgd" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argmxmxgd" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqpcsj8" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqpluj8" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argqxlcj8" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrpla7r" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrplu7r" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrprg7r" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwlu7r" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwrw3r" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwry3r" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrwuc3r" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argrylu7r" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argryry3r" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/argryuc3r" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2p2phf" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2x2phf" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arx2x2xhf" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmpmpgd" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmxmpgd" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/arxmxmxgd" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpad" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpaf" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpag" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpah" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpak" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpal" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmpam" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxad" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxaf" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxag" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxah" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxak" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxal" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmpmxam" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgwmxmxad" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpad" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpaf" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpag" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpah" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpak" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpal" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmpam" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxad" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxaf" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxag" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxah" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxak" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxal" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmpmxam" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmxmxad" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fgxmxmxaf" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpad" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpaf" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpag" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpah" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpak" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpal" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmpam" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxad" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxaf" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxag" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxah" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxak" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxal" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjwmpmxam" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpad" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpaf" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpag" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpah" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpak" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpal" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmpam" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxad" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxaf" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxag" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxah" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxak" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxal" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpmxam" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmpucah" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmxmxad" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fjxmxmxaf" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmplcgd" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmpgd" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmphf" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpmxgd" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmpscgd" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxlcgd" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxmxgd" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqwmxscgd" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmplcgd" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmpgd" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmphf" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmxgd" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpmxhf" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmpscgd" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxlcgd" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxmxgd" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxmxhf" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/fqxmxscgd" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmplcgd" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmpgd" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmphf" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpmxgd" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmpscgd" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxlcgd" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxmxgd" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frwmxscgd" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmplcgd" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmpgd" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmphf" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmxgd" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpmxhf" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmpscgd" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxlcgd" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxmxgd" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxmxhf" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/frxmxscgd" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/mjgqw2qw23m" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/mrgqw2qw28r" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpad" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpaf" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpah" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpak" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpal" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpam" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcd" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcf" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcg" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpch" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpck" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcl" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmpcm" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxad" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxaf" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxag" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxah" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxak" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxal" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxam" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcd" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcf" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcg" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxch" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxck" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcl" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmpmxcm" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwad" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcd" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcf" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcg" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwch" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwck" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcl" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcm" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcn" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmwmwcp" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxad" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxaf" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxag" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxah" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxak" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxal" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxam" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcd" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcf" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcg" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxch" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxck" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcl" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmxmxcm" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycd" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycf" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycg" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymych" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymyck" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycl" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggmymycm" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxbm" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxt8" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtf" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxth" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtk" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtl" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtm" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtn" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtr" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxts" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqpqxtu" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwt8" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtf" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwth" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtk" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtl" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtm" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtn" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtq" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtr" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwts" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqwqwtu" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxt8" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtf" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxth" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtk" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtl" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtm" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtn" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtp" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtr" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxts" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqxqxtu" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyt8" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytf" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyth" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytk" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytl" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytm" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytn" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytq" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytr" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqyts" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggqyqytu" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8h" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8l" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8m" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8n" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8q" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8r" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8s" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uggrxrx8u" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpad" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpaf" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpah" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcd" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcf" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcg" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpch" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpck" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcl" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmpcm" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxad" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxaf" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxag" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxah" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxak" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxal" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxam" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcd" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcf" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcg" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxch" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxck" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcl" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmpmxcm" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxad" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxaf" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxag" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxah" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxak" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxal" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxam" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcd" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcf" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcg" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxch" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxck" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcl" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxmxmxcm" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxbm" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxt8" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtf" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxth" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtk" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtl" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtm" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtn" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtr" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxts" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqpqxtu" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzt8" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztf" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzth" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztk" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztl" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztm" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztn" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztr" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqzts" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqvqztu" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxbm" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxt8" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtf" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxth" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtk" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtl" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtm" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtn" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtr" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxts" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqxqxtu" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzt8" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztf" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzth" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztk" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztl" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztm" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztn" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztr" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqzts" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxqzqztu" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8h" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8l" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8m" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8n" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8q" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8r" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8s" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ugxrzrz8u" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpad" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpaf" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpah" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpak" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpal" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpam" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcd" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcf" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcg" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpch" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpck" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcl" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcm" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmpcp" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxad" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxaf" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxag" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxah" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxak" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxal" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxam" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcd" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcf" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcg" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxch" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxck" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcl" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmpmxcm" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcd" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcf" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcg" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwch" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwck" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcl" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcm" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcn" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmwmwcp" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxad" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxaf" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxag" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxah" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxak" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxal" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxam" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcd" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcf" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcg" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxch" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxck" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcl" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmxmxcm" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycd" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycf" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycg" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymych" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymyck" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycl" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgmymycm" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqpt8" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqpts" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxbm" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxt8" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtf" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxth" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtk" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtl" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtm" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtn" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtr" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxts" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqpqxtu" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwt8" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtf" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwth" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtk" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtl" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtm" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtn" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtq" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtr" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwts" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqwtu" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqwqyth" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxbm" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxt8" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtf" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxth" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtk" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtl" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtm" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtn" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtr" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxts" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqxqxtu" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyt8" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytf" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyth" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytk" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytl" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytm" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytn" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytq" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytr" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqyts" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgqyqytu" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8h" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8l" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8m" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8n" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8q" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8r" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8s" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujgrxrx8u" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcd" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcf" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcg" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpch" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpck" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcl" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmpcm" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxad" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxaf" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxag" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxah" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxak" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxal" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxam" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcd" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcf" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcg" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxch" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxck" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcl" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmpmxcm" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxad" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxaf" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxag" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxah" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxak" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxal" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxam" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcd" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcf" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcg" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxch" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxck" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcl" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcm" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxmxmxcp" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxbm" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxt8" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtf" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxth" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtk" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtl" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtm" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtn" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtr" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxts" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqpqxtu" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzt8" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztf" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzth" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztk" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztl" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztm" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztn" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztr" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqzts" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqvqztu" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxbm" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxt8" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtf" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxth" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtk" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtl" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtm" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtn" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtr" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxts" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqxqxtu" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzt8" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztf" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzth" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztk" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztl" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztm" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztn" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztr" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqzts" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxqzqztu" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8h" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8l" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8m" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8n" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8q" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8r" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8s" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ujxrzrz8u" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/ungrxqx3w" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmplcgd" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmplugd" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpluhf" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmpgd" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmphf" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmxgd" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmpmxhf" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmwmwgd" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlcgd" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlchf" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxlugd" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxluhf" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxmxgd" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgmxmxhf" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqplcj8" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluf8" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluhf" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpluj8" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqpf8" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqphf" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqpj8" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxf8" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxhf" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpqxj8" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqpucf8" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwluf8" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwqwf8" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqwqwj8" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxlcj8" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluf8" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluhf" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxluj8" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxf8" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxhf" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxqxj8" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgqxucf8" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrplu7r" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrprp7r" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrprx7r" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrpuc7r" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwlu7r" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwrw3r" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwrw7r" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwry3r" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrwuc3r" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxlu7r" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxrx7r" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrxuc7r" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgrylu7r" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgryry3r" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqgryuc3r" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2c2phf" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2c2xhf" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2cmphf" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2p2phf" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2p2xhf" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2plchf" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2pluhf" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2pqphf" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2x2xhf" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xlchf" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xluhf" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqx2xqphf" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmfmfgd" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmplcgd" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmplugd" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmpgd" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmphf" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmpud" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxgd" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxhf" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmpmxud" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxlcgd" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxlugd" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxmxgd" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxmxmxhf" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqfluj8" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqfqfj8" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqplcj8" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpluf8" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpluj8" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpmphf" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpmxhf" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqpf8" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqphf" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqpj8" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxf8" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxhf" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpqxj8" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqpucf8" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvluf8" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvqvf8" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvqzf8" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqvucf8" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxlcj8" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxluf8" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxluj8" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxf8" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxhf" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxqxj8" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqxucf8" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzluf8" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzqzf8" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxqzucf8" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvlu7r" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvrv7r" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvrz7r" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrvuc7r" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzlu7r" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzrz7r" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/uqxrzuc7r" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urg2x2xhf" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmplcgd" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmplugd" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpluhf" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpluud" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmpgd" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmphf" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmpud" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmxgd" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmpmxhf" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmwluud" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmwmwud" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxlcgd" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxlugd" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxluhf" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxmxgd" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgmxmxhf" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqplcj8" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluf8" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluhf" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpluj8" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqphf" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqpj8" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxf8" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxhf" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpqxj8" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqpucf8" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwluf8" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwqwf8" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqwqwj8" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxlcj8" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluf8" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluhf" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxluj8" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxf8" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxhf" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxqxj8" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgqxucf8" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrplu7r" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrprp7r" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrprx7r" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrpuc7r" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwlu7r" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwrw3r" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwry3r" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrwuc3r" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrxlu7r" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrxrx7r" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgrylu7r" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgryry3r" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urgryuc3r" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2c2phf" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2c2xhf" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2cmphf" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2p2phf" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2p2xhf" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2plchf" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2pluhf" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2pqphf" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2x2xhf" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xlchf" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xluhf" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urx2xqphf" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmfmfgd" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmplcgd" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpluf2" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmplugd" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmpgd" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmphf" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmpud" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmxgd" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmpmxhf" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmtmtgd" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmvmvgd" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxlcgd" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxlugd" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxluud" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxmxgd" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxmxmxhf" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqfqfj8" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqplcj8" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpluf8" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpluj8" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpmphf" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpmxhf" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqpf8" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqphf" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqpj8" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxf8" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxhf" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpqxj8" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqpucf8" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvluf8" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqpf8" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqvf8" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvqzf8" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqvucf8" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxlcj8" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxluf8" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxluj8" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxf8" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxhf" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxqxj8" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqxucf8" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzluf8" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzqzf8" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxqzucf8" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvlu7r" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvqp7r" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvqx7r" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvrv7r" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvrz7r" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrvuc7r" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzlu7r" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzrz7r" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/mpo-assemblies/urxrzuc7r" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J959"/>
+  <dimension ref="A1:J956"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="172.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="208.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>21</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H13" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="H14" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H15" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="G16" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="H16" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G17" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="H17" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G18" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="H18" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H20" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G21" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="H21" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="E22" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E23" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="H23" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="E24" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G24" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H24" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="E25" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H25" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="E26" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H26" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="E27" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" t="s">
-        <v>79</v>
+        <v>18</v>
       </c>
       <c r="H27" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="E28" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="H28" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="E29" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="G29" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="H29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>44</v>
+        <v>73</v>
       </c>
       <c r="E30" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="E31" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G31" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="E32" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H32" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="E33" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>97</v>
+        <v>18</v>
       </c>
       <c r="H33" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
       <c r="E34" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" t="s">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="H34" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="E35" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G35" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="H35" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="E36" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H36" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>105</v>
+        <v>86</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>87</v>
       </c>
       <c r="E37" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G37" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="H37" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>107</v>
+        <v>88</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="E38" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H38" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>109</v>
+        <v>90</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
       <c r="E39" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G39" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H39" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="E40" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G40" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H40" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="E41" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G41" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H41" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="E42" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G42" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H42" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>117</v>
+        <v>98</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
+        <v>99</v>
       </c>
       <c r="E43" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G43" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H43" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>119</v>
+        <v>100</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>101</v>
       </c>
       <c r="E44" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G44" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="H44" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="E45" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G45" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="H45" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>123</v>
+        <v>104</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="E46" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G46" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H46" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="E47" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G47" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H47" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>127</v>
+        <v>109</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
       <c r="E48" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G48" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H48" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>129</v>
+        <v>111</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>130</v>
+        <v>112</v>
       </c>
       <c r="E49" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G49" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H49" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D50" t="s">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="E50" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G50" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H50" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="E51" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G51" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H51" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="C52" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="E52" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G52" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H52" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>137</v>
+        <v>119</v>
       </c>
       <c r="C53" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="E53" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G53" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H53" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="C54" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="E54" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G54" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H54" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="E55" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G55" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H55" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="E56" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G56" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H56" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="E57" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G57" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H57" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="E58" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G58" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H58" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="E59" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G59" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H59" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="E60" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H60" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="E61" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H61" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="E62" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H62" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="E63" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H63" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="C64" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="E64" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G64" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H64" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>161</v>
+        <v>143</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D65" t="s">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="E65" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G65" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H65" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>163</v>
+        <v>145</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="E66" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G66" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H66" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D67" t="s">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="E67" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G67" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H67" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="C68" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D68" t="s">
-        <v>168</v>
+        <v>150</v>
       </c>
       <c r="E68" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G68" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H68" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>170</v>
+        <v>152</v>
       </c>
       <c r="E69" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G69" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H69" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D70" t="s">
-        <v>172</v>
+        <v>154</v>
       </c>
       <c r="E70" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G70" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H70" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>173</v>
+        <v>155</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="E71" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G71" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="H71" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="E72" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G72" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H72" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="C73" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>178</v>
+        <v>160</v>
       </c>
       <c r="E73" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G73" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H73" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="C74" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D74" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="E74" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G74" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H74" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>181</v>
+        <v>163</v>
       </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D75" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="E75" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G75" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H75" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
       <c r="C76" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D76" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="E76" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G76" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H76" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D77" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
       <c r="E77" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G77" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H77" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D78" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
       <c r="E78" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G78" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="H78" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>189</v>
+        <v>171</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D79" t="s">
-        <v>190</v>
+        <v>172</v>
       </c>
       <c r="E79" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G79" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="H79" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>191</v>
+        <v>173</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D80" t="s">
-        <v>192</v>
+        <v>174</v>
       </c>
       <c r="E80" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G80" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="H80" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>193</v>
+        <v>175</v>
       </c>
       <c r="C81" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D81" t="s">
-        <v>194</v>
+        <v>176</v>
       </c>
       <c r="E81" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G81" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="H81" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>195</v>
+        <v>177</v>
       </c>
       <c r="C82" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D82" t="s">
-        <v>196</v>
+        <v>178</v>
       </c>
       <c r="E82" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G82" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="H82" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>197</v>
+        <v>179</v>
       </c>
       <c r="C83" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>198</v>
+        <v>180</v>
       </c>
       <c r="E83" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G83" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="H83" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>199</v>
+        <v>181</v>
       </c>
       <c r="C84" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>200</v>
+        <v>182</v>
       </c>
       <c r="E84" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G84" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="H84" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D85" t="s">
-        <v>202</v>
+        <v>184</v>
       </c>
       <c r="E85" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G85" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="H85" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>203</v>
+        <v>185</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D86" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="E86" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G86" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="H86" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>205</v>
+        <v>187</v>
       </c>
       <c r="C87" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D87" t="s">
-        <v>206</v>
+        <v>188</v>
       </c>
       <c r="E87" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G87" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="H87" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>207</v>
+        <v>189</v>
       </c>
       <c r="C88" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D88" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="E88" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G88" t="s">
-        <v>55</v>
+        <v>106</v>
       </c>
       <c r="H88" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>209</v>
+        <v>191</v>
       </c>
       <c r="C89" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D89" t="s">
-        <v>210</v>
+        <v>192</v>
       </c>
       <c r="E89" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G89" t="s">
-        <v>211</v>
+        <v>106</v>
       </c>
       <c r="H89" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="C90" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D90" t="s">
-        <v>213</v>
+        <v>194</v>
       </c>
       <c r="E90" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G90" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="H90" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
       <c r="C91" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D91" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="E91" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G91" t="s">
-        <v>68</v>
+        <v>106</v>
       </c>
       <c r="H91" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="C92" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D92" t="s">
-        <v>217</v>
+        <v>198</v>
       </c>
       <c r="E92" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G92" t="s">
-        <v>55</v>
+        <v>106</v>
       </c>
       <c r="H92" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="C93" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D93" t="s">
-        <v>219</v>
+        <v>200</v>
       </c>
       <c r="E93" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F93" t="s">
         <v>14</v>
       </c>
       <c r="G93" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="H93" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>220</v>
+        <v>201</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D94" t="s">
-        <v>221</v>
+        <v>202</v>
       </c>
       <c r="E94" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G94" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="H94" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>222</v>
+        <v>203</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>223</v>
+        <v>204</v>
       </c>
       <c r="E95" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G95" t="s">
-        <v>15</v>
+        <v>205</v>
       </c>
       <c r="H95" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>225</v>
+        <v>207</v>
       </c>
       <c r="E96" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G96" t="s">
-        <v>83</v>
+        <v>205</v>
       </c>
       <c r="H96" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>226</v>
+        <v>208</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>227</v>
+        <v>209</v>
       </c>
       <c r="E97" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G97" t="s">
-        <v>83</v>
+        <v>205</v>
       </c>
       <c r="H97" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="C98" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D98" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="E98" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G98" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
       <c r="H98" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="C99" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D99" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="E99" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G99" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
       <c r="H99" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="C100" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D100" t="s">
-        <v>233</v>
+        <v>215</v>
       </c>
       <c r="E100" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G100" t="s">
-        <v>55</v>
+        <v>205</v>
       </c>
       <c r="H100" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="C101" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D101" t="s">
-        <v>235</v>
+        <v>217</v>
       </c>
       <c r="E101" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G101" t="s">
-        <v>55</v>
+        <v>205</v>
       </c>
       <c r="H101" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>236</v>
+        <v>218</v>
       </c>
       <c r="C102" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D102" t="s">
-        <v>237</v>
+        <v>219</v>
       </c>
       <c r="E102" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G102" t="s">
-        <v>55</v>
+        <v>205</v>
       </c>
       <c r="H102" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>238</v>
+        <v>220</v>
       </c>
       <c r="C103" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D103" t="s">
-        <v>239</v>
+        <v>221</v>
       </c>
       <c r="E103" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G103" t="s">
-        <v>55</v>
+        <v>205</v>
       </c>
       <c r="H103" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="C104" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
       <c r="E104" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G104" t="s">
-        <v>15</v>
+        <v>205</v>
       </c>
       <c r="H104" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="C105" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="E105" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G105" t="s">
-        <v>83</v>
+        <v>205</v>
       </c>
       <c r="H105" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="C106" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D106" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="E106" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G106" t="s">
-        <v>83</v>
+        <v>205</v>
       </c>
       <c r="H106" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="C107" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D107" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
       <c r="E107" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G107" t="s">
-        <v>55</v>
+        <v>205</v>
       </c>
       <c r="H107" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="C108" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D108" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="E108" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G108" t="s">
-        <v>65</v>
+        <v>205</v>
       </c>
       <c r="H108" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>250</v>
+        <v>232</v>
       </c>
       <c r="C109" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D109" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="E109" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G109" t="s">
-        <v>34</v>
+        <v>205</v>
       </c>
       <c r="H109" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="C110" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D110" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="E110" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F110" t="s">
         <v>14</v>
       </c>
       <c r="G110" t="s">
-        <v>45</v>
+        <v>205</v>
       </c>
       <c r="H110" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="C111" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D111" t="s">
-        <v>255</v>
+        <v>237</v>
       </c>
       <c r="E111" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F111" t="s">
         <v>14</v>
       </c>
       <c r="G111" t="s">
-        <v>34</v>
+        <v>205</v>
       </c>
       <c r="H111" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D112" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="E112" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G112" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H112" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="C113" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D113" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="E113" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G113" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H113" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="C114" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D114" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
       <c r="E114" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G114" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H114" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D115" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="E115" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G115" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H115" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D116" t="s">
-        <v>265</v>
+        <v>247</v>
       </c>
       <c r="E116" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G116" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H116" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="C117" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D117" t="s">
-        <v>267</v>
+        <v>249</v>
       </c>
       <c r="E117" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G117" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H117" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="C118" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D118" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="E118" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G118" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H118" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>270</v>
+        <v>252</v>
       </c>
       <c r="C119" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D119" t="s">
-        <v>271</v>
+        <v>253</v>
       </c>
       <c r="E119" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G119" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H119" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="C120" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D120" t="s">
-        <v>273</v>
+        <v>255</v>
       </c>
       <c r="E120" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G120" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H120" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="C121" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D121" t="s">
-        <v>275</v>
+        <v>257</v>
       </c>
       <c r="E121" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G121" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H121" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="C122" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D122" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="E122" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G122" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H122" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="C123" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D123" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="E123" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G123" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H123" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="C124" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D124" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="E124" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G124" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H124" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>282</v>
+        <v>264</v>
       </c>
       <c r="C125" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D125" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="E125" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G125" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H125" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="C126" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D126" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="E126" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G126" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H126" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="C127" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D127" t="s">
-        <v>287</v>
+        <v>269</v>
       </c>
       <c r="E127" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G127" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H127" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>288</v>
+        <v>270</v>
       </c>
       <c r="C128" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D128" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
       <c r="E128" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G128" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H128" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="C129" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D129" t="s">
-        <v>291</v>
+        <v>273</v>
       </c>
       <c r="E129" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G129" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H129" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="C130" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D130" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="E130" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G130" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H130" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="C131" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D131" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="E131" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G131" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H131" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="C132" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D132" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
       <c r="E132" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G132" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="H132" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="C133" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D133" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="E133" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F133" t="s">
         <v>14</v>
       </c>
       <c r="G133" t="s">
-        <v>45</v>
+        <v>205</v>
       </c>
       <c r="H133" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>300</v>
+        <v>282</v>
       </c>
       <c r="C134" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D134" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="E134" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F134" t="s">
         <v>14</v>
       </c>
       <c r="G134" t="s">
-        <v>34</v>
+        <v>205</v>
       </c>
       <c r="H134" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="C135" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D135" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="E135" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F135" t="s">
         <v>14</v>
       </c>
       <c r="G135" t="s">
-        <v>19</v>
+        <v>205</v>
       </c>
       <c r="H135" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="C136" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D136" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="E136" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F136" t="s">
         <v>14</v>
       </c>
       <c r="G136" t="s">
-        <v>45</v>
+        <v>205</v>
       </c>
       <c r="H136" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="C137" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D137" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="E137" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F137" t="s">
         <v>14</v>
       </c>
       <c r="G137" t="s">
-        <v>19</v>
+        <v>290</v>
       </c>
       <c r="H137" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="C138" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D138" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="E138" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F138" t="s">
         <v>14</v>
       </c>
       <c r="G138" t="s">
-        <v>45</v>
+        <v>290</v>
       </c>
       <c r="H138" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="C139" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D139" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="E139" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F139" t="s">
         <v>14</v>
       </c>
       <c r="G139" t="s">
-        <v>19</v>
+        <v>290</v>
       </c>
       <c r="H139" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>312</v>
+        <v>295</v>
       </c>
       <c r="C140" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D140" t="s">
-        <v>313</v>
+        <v>296</v>
       </c>
       <c r="E140" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F140" t="s">
         <v>14</v>
       </c>
       <c r="G140" t="s">
-        <v>58</v>
+        <v>290</v>
       </c>
       <c r="H140" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>314</v>
+        <v>297</v>
       </c>
       <c r="C141" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D141" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="E141" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F141" t="s">
         <v>14</v>
       </c>
       <c r="G141" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H141" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="C142" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D142" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="E142" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F142" t="s">
         <v>14</v>
       </c>
       <c r="G142" t="s">
-        <v>58</v>
+        <v>290</v>
       </c>
       <c r="H142" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>318</v>
+        <v>301</v>
       </c>
       <c r="C143" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D143" t="s">
-        <v>319</v>
+        <v>302</v>
       </c>
       <c r="E143" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F143" t="s">
         <v>14</v>
       </c>
       <c r="G143" t="s">
-        <v>83</v>
+        <v>290</v>
       </c>
       <c r="H143" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="C144" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D144" t="s">
-        <v>321</v>
+        <v>304</v>
       </c>
       <c r="E144" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F144" t="s">
         <v>14</v>
       </c>
       <c r="G144" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H144" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="C145" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D145" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="E145" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F145" t="s">
         <v>14</v>
       </c>
       <c r="G145" t="s">
-        <v>83</v>
+        <v>290</v>
       </c>
       <c r="H145" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>324</v>
+        <v>307</v>
       </c>
       <c r="C146" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D146" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="E146" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F146" t="s">
         <v>14</v>
       </c>
       <c r="G146" t="s">
-        <v>58</v>
+        <v>290</v>
       </c>
       <c r="H146" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>326</v>
+        <v>309</v>
       </c>
       <c r="C147" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D147" t="s">
-        <v>327</v>
+        <v>310</v>
       </c>
       <c r="E147" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F147" t="s">
         <v>14</v>
       </c>
       <c r="G147" t="s">
-        <v>83</v>
+        <v>290</v>
       </c>
       <c r="H147" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="C148" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D148" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="E148" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F148" t="s">
         <v>14</v>
       </c>
       <c r="G148" t="s">
-        <v>19</v>
+        <v>290</v>
       </c>
       <c r="H148" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>330</v>
+        <v>313</v>
       </c>
       <c r="C149" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D149" t="s">
-        <v>331</v>
+        <v>314</v>
       </c>
       <c r="E149" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F149" t="s">
         <v>14</v>
       </c>
       <c r="G149" t="s">
-        <v>58</v>
+        <v>290</v>
       </c>
       <c r="H149" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>332</v>
+        <v>315</v>
       </c>
       <c r="C150" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D150" t="s">
-        <v>333</v>
+        <v>316</v>
       </c>
       <c r="E150" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F150" t="s">
         <v>14</v>
       </c>
       <c r="G150" t="s">
-        <v>83</v>
+        <v>290</v>
       </c>
       <c r="H150" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>334</v>
+        <v>317</v>
       </c>
       <c r="C151" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D151" t="s">
-        <v>335</v>
+        <v>318</v>
       </c>
       <c r="E151" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F151" t="s">
         <v>14</v>
       </c>
       <c r="G151" t="s">
-        <v>58</v>
+        <v>290</v>
       </c>
       <c r="H151" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>336</v>
+        <v>319</v>
       </c>
       <c r="C152" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D152" t="s">
-        <v>337</v>
+        <v>320</v>
       </c>
       <c r="E152" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F152" t="s">
         <v>14</v>
       </c>
       <c r="G152" t="s">
-        <v>58</v>
+        <v>290</v>
       </c>
       <c r="H152" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>338</v>
+        <v>321</v>
       </c>
       <c r="C153" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D153" t="s">
-        <v>339</v>
+        <v>322</v>
       </c>
       <c r="E153" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F153" t="s">
         <v>14</v>
       </c>
       <c r="G153" t="s">
-        <v>58</v>
+        <v>290</v>
       </c>
       <c r="H153" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>340</v>
+        <v>323</v>
       </c>
       <c r="C154" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D154" t="s">
-        <v>341</v>
+        <v>324</v>
       </c>
       <c r="E154" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F154" t="s">
         <v>14</v>
       </c>
       <c r="G154" t="s">
-        <v>19</v>
+        <v>290</v>
       </c>
       <c r="H154" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="C155" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D155" t="s">
-        <v>343</v>
+        <v>326</v>
       </c>
       <c r="E155" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F155" t="s">
         <v>14</v>
       </c>
       <c r="G155" t="s">
-        <v>34</v>
+        <v>290</v>
       </c>
       <c r="H155" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="C156" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D156" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="E156" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F156" t="s">
         <v>14</v>
       </c>
       <c r="G156" t="s">
-        <v>19</v>
+        <v>290</v>
       </c>
       <c r="H156" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="C157" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D157" t="s">
-        <v>347</v>
+        <v>330</v>
       </c>
       <c r="E157" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F157" t="s">
         <v>14</v>
       </c>
       <c r="G157" t="s">
-        <v>34</v>
+        <v>290</v>
       </c>
       <c r="H157" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>348</v>
+        <v>331</v>
       </c>
       <c r="C158" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D158" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
       <c r="E158" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F158" t="s">
         <v>14</v>
       </c>
       <c r="G158" t="s">
-        <v>68</v>
+        <v>290</v>
       </c>
       <c r="H158" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="C159" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D159" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="E159" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F159" t="s">
         <v>14</v>
       </c>
       <c r="G159" t="s">
-        <v>19</v>
+        <v>290</v>
       </c>
       <c r="H159" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="C160" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D160" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="E160" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F160" t="s">
         <v>14</v>
       </c>
       <c r="G160" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H160" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="C161" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D161" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="E161" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F161" t="s">
         <v>14</v>
       </c>
       <c r="G161" t="s">
-        <v>68</v>
+        <v>290</v>
       </c>
       <c r="H161" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="C162" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D162" t="s">
-        <v>357</v>
+        <v>340</v>
       </c>
       <c r="E162" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F162" t="s">
         <v>14</v>
       </c>
       <c r="G162" t="s">
-        <v>15</v>
+        <v>290</v>
       </c>
       <c r="H162" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="C163" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D163" t="s">
-        <v>359</v>
+        <v>342</v>
       </c>
       <c r="E163" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F163" t="s">
         <v>14</v>
       </c>
       <c r="G163" t="s">
-        <v>68</v>
+        <v>290</v>
       </c>
       <c r="H163" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>360</v>
+        <v>343</v>
       </c>
       <c r="C164" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D164" t="s">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="E164" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F164" t="s">
         <v>14</v>
       </c>
       <c r="G164" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H164" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>362</v>
+        <v>345</v>
       </c>
       <c r="C165" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D165" t="s">
-        <v>363</v>
+        <v>346</v>
       </c>
       <c r="E165" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F165" t="s">
         <v>14</v>
       </c>
       <c r="G165" t="s">
-        <v>19</v>
+        <v>290</v>
       </c>
       <c r="H165" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>364</v>
+        <v>347</v>
       </c>
       <c r="C166" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D166" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="E166" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F166" t="s">
         <v>14</v>
       </c>
       <c r="G166" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H166" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>366</v>
+        <v>349</v>
       </c>
       <c r="C167" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D167" t="s">
-        <v>367</v>
+        <v>350</v>
       </c>
       <c r="E167" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F167" t="s">
         <v>14</v>
       </c>
       <c r="G167" t="s">
-        <v>19</v>
+        <v>290</v>
       </c>
       <c r="H167" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="C168" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D168" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="E168" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F168" t="s">
         <v>14</v>
       </c>
       <c r="G168" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H168" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="C169" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D169" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="E169" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F169" t="s">
         <v>14</v>
       </c>
       <c r="G169" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H169" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="C170" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D170" t="s">
-        <v>373</v>
+        <v>356</v>
       </c>
       <c r="E170" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G170" t="s">
-        <v>58</v>
+        <v>290</v>
       </c>
       <c r="H170" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
       <c r="C171" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D171" t="s">
-        <v>375</v>
+        <v>358</v>
       </c>
       <c r="E171" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G171" t="s">
-        <v>58</v>
+        <v>290</v>
       </c>
       <c r="H171" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>376</v>
+        <v>359</v>
       </c>
       <c r="C172" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D172" t="s">
-        <v>377</v>
+        <v>360</v>
       </c>
       <c r="E172" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G172" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H172" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>378</v>
+        <v>361</v>
       </c>
       <c r="C173" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D173" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
       <c r="E173" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G173" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H173" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>380</v>
+        <v>363</v>
       </c>
       <c r="C174" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D174" t="s">
-        <v>381</v>
+        <v>364</v>
       </c>
       <c r="E174" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G174" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H174" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>382</v>
+        <v>365</v>
       </c>
       <c r="C175" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D175" t="s">
-        <v>383</v>
+        <v>366</v>
       </c>
       <c r="E175" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G175" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H175" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>384</v>
+        <v>367</v>
       </c>
       <c r="C176" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D176" t="s">
-        <v>385</v>
+        <v>368</v>
       </c>
       <c r="E176" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G176" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H176" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>386</v>
+        <v>369</v>
       </c>
       <c r="C177" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D177" t="s">
-        <v>387</v>
+        <v>370</v>
       </c>
       <c r="E177" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G177" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H177" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>388</v>
+        <v>371</v>
       </c>
       <c r="C178" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D178" t="s">
-        <v>389</v>
+        <v>372</v>
       </c>
       <c r="E178" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G178" t="s">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="H178" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>390</v>
+        <v>373</v>
       </c>
       <c r="C179" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D179" t="s">
-        <v>391</v>
+        <v>374</v>
       </c>
       <c r="E179" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F179" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G179" t="s">
-        <v>27</v>
+        <v>376</v>
       </c>
       <c r="H179" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
       <c r="C180" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D180" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="E180" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F180" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G180" t="s">
-        <v>27</v>
+        <v>376</v>
       </c>
       <c r="H180" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="C181" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D181" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="E181" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G181" t="s">
-        <v>27</v>
+        <v>376</v>
       </c>
       <c r="H181" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="C182" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D182" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="E182" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G182" t="s">
-        <v>27</v>
+        <v>376</v>
       </c>
       <c r="H182" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="C183" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D183" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
       <c r="E183" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G183" t="s">
-        <v>27</v>
+        <v>376</v>
       </c>
       <c r="H183" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
       <c r="C184" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D184" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
       <c r="E184" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G184" t="s">
-        <v>27</v>
+        <v>376</v>
       </c>
       <c r="H184" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
       <c r="C185" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D185" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
       <c r="E185" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G185" t="s">
-        <v>27</v>
+        <v>376</v>
       </c>
       <c r="H185" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
       <c r="C186" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D186" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
       <c r="E186" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F186" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G186" t="s">
-        <v>27</v>
+        <v>376</v>
       </c>
       <c r="H186" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
       <c r="C187" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D187" t="s">
-        <v>407</v>
+        <v>392</v>
       </c>
       <c r="E187" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F187" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G187" t="s">
-        <v>27</v>
+        <v>376</v>
       </c>
       <c r="H187" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="C188" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D188" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
       <c r="E188" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F188" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G188" t="s">
-        <v>27</v>
+        <v>376</v>
       </c>
       <c r="H188" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>410</v>
+        <v>395</v>
       </c>
       <c r="C189" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D189" t="s">
-        <v>411</v>
+        <v>396</v>
       </c>
       <c r="E189" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F189" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G189" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="H189" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="C190" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D190" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="E190" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F190" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G190" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="H190" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>414</v>
+        <v>400</v>
       </c>
       <c r="C191" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D191" t="s">
-        <v>415</v>
+        <v>401</v>
       </c>
       <c r="E191" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F191" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G191" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="H191" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="C192" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D192" t="s">
-        <v>417</v>
+        <v>403</v>
       </c>
       <c r="E192" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F192" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G192" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="H192" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>418</v>
+        <v>405</v>
       </c>
       <c r="C193" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D193" t="s">
-        <v>419</v>
+        <v>406</v>
       </c>
       <c r="E193" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F193" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G193" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="H193" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="C194" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D194" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="E194" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F194" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G194" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="H194" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>422</v>
+        <v>409</v>
       </c>
       <c r="C195" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D195" t="s">
-        <v>423</v>
+        <v>410</v>
       </c>
       <c r="E195" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F195" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G195" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="H195" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>424</v>
+        <v>411</v>
       </c>
       <c r="C196" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D196" t="s">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="E196" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F196" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G196" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="H196" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>426</v>
+        <v>413</v>
       </c>
       <c r="C197" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D197" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
       <c r="E197" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F197" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G197" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="H197" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="C198" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D198" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="E198" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F198" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G198" t="s">
-        <v>34</v>
+        <v>376</v>
       </c>
       <c r="H198" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>430</v>
+        <v>417</v>
       </c>
       <c r="C199" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D199" t="s">
-        <v>431</v>
+        <v>418</v>
       </c>
       <c r="E199" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G199" t="s">
-        <v>34</v>
+        <v>419</v>
       </c>
       <c r="H199" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="C200" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D200" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
       <c r="E200" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G200" t="s">
-        <v>34</v>
+        <v>419</v>
       </c>
       <c r="H200" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="C201" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D201" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="E201" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G201" t="s">
-        <v>34</v>
+        <v>419</v>
       </c>
       <c r="H201" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="C202" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D202" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
       <c r="E202" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G202" t="s">
-        <v>34</v>
+        <v>426</v>
       </c>
       <c r="H202" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>438</v>
+        <v>427</v>
       </c>
       <c r="C203" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D203" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="E203" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G203" t="s">
-        <v>34</v>
+        <v>419</v>
       </c>
       <c r="H203" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>440</v>
+        <v>429</v>
       </c>
       <c r="C204" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D204" t="s">
-        <v>441</v>
+        <v>430</v>
       </c>
       <c r="E204" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G204" t="s">
-        <v>34</v>
+        <v>426</v>
       </c>
       <c r="H204" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="C205" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D205" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="E205" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F205" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G205" t="s">
-        <v>34</v>
+        <v>426</v>
       </c>
       <c r="H205" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="C206" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D206" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="E206" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G206" t="s">
-        <v>34</v>
+        <v>435</v>
       </c>
       <c r="H206" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="C207" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D207" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="E207" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F207" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G207" t="s">
-        <v>34</v>
+        <v>435</v>
       </c>
       <c r="H207" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="C208" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D208" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="E208" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G208" t="s">
-        <v>34</v>
+        <v>435</v>
       </c>
       <c r="H208" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="C209" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D209" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="E209" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G209" t="s">
-        <v>34</v>
+        <v>435</v>
       </c>
       <c r="H209" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="C210" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D210" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="E210" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G210" t="s">
-        <v>34</v>
+        <v>435</v>
       </c>
       <c r="H210" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="C211" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D211" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="E211" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G211" t="s">
-        <v>34</v>
+        <v>435</v>
       </c>
       <c r="H211" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="C212" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D212" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="E212" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="G212" t="s">
-        <v>34</v>
+        <v>435</v>
       </c>
       <c r="H212" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="C213" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D213" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="E213" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="G213" t="s">
-        <v>68</v>
+        <v>435</v>
       </c>
       <c r="H213" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="C214" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D214" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="E214" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F214" t="s">
+        <v>375</v>
       </c>
       <c r="G214" t="s">
-        <v>55</v>
+        <v>435</v>
       </c>
       <c r="H214" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="C215" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D215" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="E215" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F215" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G215" t="s">
-        <v>45</v>
+        <v>435</v>
       </c>
       <c r="H215" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C216" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D216" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="E216" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F216" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G216" t="s">
-        <v>27</v>
+        <v>435</v>
       </c>
       <c r="H216" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="C217" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D217" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="E217" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F217" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G217" t="s">
-        <v>27</v>
+        <v>435</v>
       </c>
       <c r="H217" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="C218" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D218" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="E218" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F218" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G218" t="s">
-        <v>45</v>
+        <v>435</v>
       </c>
       <c r="H218" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="C219" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D219" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="E219" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F219" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G219" t="s">
-        <v>83</v>
+        <v>435</v>
       </c>
       <c r="H219" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="C220" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D220" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="E220" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F220" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G220" t="s">
-        <v>83</v>
+        <v>435</v>
       </c>
       <c r="H220" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="C221" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D221" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="E221" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F221" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G221" t="s">
-        <v>83</v>
+        <v>435</v>
       </c>
       <c r="H221" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="C222" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D222" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
       <c r="E222" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F222" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G222" t="s">
-        <v>19</v>
+        <v>435</v>
       </c>
       <c r="H222" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="C223" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D223" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="E223" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F223" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G223" t="s">
-        <v>15</v>
+        <v>435</v>
       </c>
       <c r="H223" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="C224" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D224" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="E224" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F224" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G224" t="s">
-        <v>83</v>
+        <v>435</v>
       </c>
       <c r="H224" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="C225" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D225" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="E225" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F225" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G225" t="s">
-        <v>19</v>
+        <v>435</v>
       </c>
       <c r="H225" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="C226" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D226" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="E226" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F226" t="s">
         <v>14</v>
       </c>
       <c r="G226" t="s">
-        <v>58</v>
+        <v>476</v>
       </c>
       <c r="H226" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="C227" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D227" t="s">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="E227" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F227" t="s">
         <v>14</v>
       </c>
       <c r="G227" t="s">
-        <v>27</v>
+        <v>476</v>
       </c>
       <c r="H227" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>488</v>
+        <v>479</v>
       </c>
       <c r="C228" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D228" t="s">
-        <v>489</v>
+        <v>480</v>
       </c>
       <c r="E228" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F228" t="s">
         <v>14</v>
       </c>
       <c r="G228" t="s">
-        <v>19</v>
+        <v>476</v>
       </c>
       <c r="H228" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>490</v>
+        <v>481</v>
       </c>
       <c r="C229" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D229" t="s">
-        <v>491</v>
+        <v>482</v>
       </c>
       <c r="E229" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F229" t="s">
         <v>14</v>
       </c>
       <c r="G229" t="s">
-        <v>15</v>
+        <v>476</v>
       </c>
       <c r="H229" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>492</v>
+        <v>483</v>
       </c>
       <c r="C230" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D230" t="s">
-        <v>493</v>
+        <v>484</v>
       </c>
       <c r="E230" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F230" t="s">
         <v>14</v>
       </c>
       <c r="G230" t="s">
-        <v>19</v>
+        <v>476</v>
       </c>
       <c r="H230" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="C231" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D231" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="E231" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F231" t="s">
         <v>14</v>
       </c>
       <c r="G231" t="s">
-        <v>58</v>
+        <v>476</v>
       </c>
       <c r="H231" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="C232" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D232" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="E232" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F232" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G232" t="s">
-        <v>27</v>
+        <v>490</v>
       </c>
       <c r="H232" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="C233" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D233" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="E233" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F233" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G233" t="s">
-        <v>27</v>
+        <v>490</v>
       </c>
       <c r="H233" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="C234" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D234" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
       <c r="E234" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F234" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G234" t="s">
-        <v>27</v>
+        <v>490</v>
       </c>
       <c r="H234" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="C235" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D235" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="E235" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F235" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G235" t="s">
-        <v>27</v>
+        <v>490</v>
       </c>
       <c r="H235" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="C236" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D236" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="E236" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F236" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G236" t="s">
-        <v>27</v>
+        <v>490</v>
       </c>
       <c r="H236" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="C237" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D237" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="E237" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F237" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G237" t="s">
-        <v>58</v>
+        <v>490</v>
       </c>
       <c r="H237" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="C238" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D238" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="E238" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F238" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G238" t="s">
-        <v>27</v>
+        <v>490</v>
       </c>
       <c r="H238" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="C239" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D239" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="E239" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F239" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G239" t="s">
-        <v>27</v>
+        <v>490</v>
       </c>
       <c r="H239" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="C240" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D240" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="E240" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F240" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G240" t="s">
-        <v>27</v>
+        <v>490</v>
       </c>
       <c r="H240" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="C241" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D241" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="E241" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F241" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G241" t="s">
-        <v>58</v>
+        <v>490</v>
       </c>
       <c r="H241" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="C242" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D242" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="E242" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F242" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G242" t="s">
-        <v>19</v>
+        <v>490</v>
       </c>
       <c r="H242" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="C243" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D243" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="E243" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F243" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G243" t="s">
-        <v>58</v>
+        <v>490</v>
       </c>
       <c r="H243" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="C244" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D244" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="E244" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F244" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G244" t="s">
-        <v>19</v>
+        <v>490</v>
       </c>
       <c r="H244" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="C245" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D245" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="E245" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F245" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G245" t="s">
-        <v>19</v>
+        <v>490</v>
       </c>
       <c r="H245" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="C246" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D246" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="E246" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F246" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G246" t="s">
-        <v>19</v>
+        <v>490</v>
       </c>
       <c r="H246" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="C247" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D247" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="E247" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F247" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G247" t="s">
-        <v>19</v>
+        <v>521</v>
       </c>
       <c r="H247" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="C248" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D248" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E248" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F248" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G248" t="s">
-        <v>68</v>
+        <v>521</v>
       </c>
       <c r="H248" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="C249" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D249" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="E249" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F249" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G249" t="s">
-        <v>27</v>
+        <v>521</v>
       </c>
       <c r="H249" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="C250" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D250" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="E250" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F250" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G250" t="s">
-        <v>68</v>
+        <v>521</v>
       </c>
       <c r="H250" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C251" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D251" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="E251" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F251" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G251" t="s">
-        <v>34</v>
+        <v>521</v>
       </c>
       <c r="H251" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="C252" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D252" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="E252" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F252" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G252" t="s">
-        <v>15</v>
+        <v>521</v>
       </c>
       <c r="H252" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="C253" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D253" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="E253" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F253" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G253" t="s">
-        <v>34</v>
+        <v>521</v>
       </c>
       <c r="H253" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="C254" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D254" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="E254" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F254" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G254" t="s">
-        <v>15</v>
+        <v>521</v>
       </c>
       <c r="H254" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C255" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D255" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="E255" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F255" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G255" t="s">
-        <v>15</v>
+        <v>521</v>
       </c>
       <c r="H255" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="C256" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D256" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="E256" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F256" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G256" t="s">
-        <v>34</v>
+        <v>521</v>
       </c>
       <c r="H256" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="C257" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D257" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="E257" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F257" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G257" t="s">
-        <v>27</v>
+        <v>521</v>
       </c>
       <c r="H257" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C258" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D258" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="E258" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F258" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G258" t="s">
-        <v>27</v>
+        <v>521</v>
       </c>
       <c r="H258" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="C259" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D259" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="E259" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F259" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G259" t="s">
-        <v>58</v>
+        <v>521</v>
       </c>
       <c r="H259" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="C260" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D260" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="E260" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F260" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="G260" t="s">
-        <v>27</v>
+        <v>521</v>
       </c>
       <c r="H260" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="C261" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D261" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="E261" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F261" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G261" t="s">
-        <v>51</v>
+        <v>521</v>
       </c>
       <c r="H261" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C262" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D262" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="E262" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F262" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G262" t="s">
-        <v>51</v>
+        <v>521</v>
       </c>
       <c r="H262" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="C263" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D263" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E263" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F263" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G263" t="s">
-        <v>51</v>
+        <v>554</v>
       </c>
       <c r="H263" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="C264" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D264" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="E264" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F264" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G264" t="s">
-        <v>51</v>
+        <v>554</v>
       </c>
       <c r="H264" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="C265" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D265" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="E265" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F265" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G265" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="H265" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="C266" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D266" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="E266" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F266" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G266" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="H266" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="C267" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D267" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="E267" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F267" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G267" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="H267" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="C268" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D268" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="E268" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F268" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G268" t="s">
-        <v>51</v>
+        <v>554</v>
       </c>
       <c r="H268" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="C269" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D269" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E269" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F269" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G269" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="H269" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="C270" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D270" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="E270" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F270" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G270" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="H270" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="C271" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D271" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="E271" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F271" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G271" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="H271" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="C272" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D272" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="E272" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F272" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G272" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="H272" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="C273" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D273" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="E273" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F273" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G273" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="H273" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="C274" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D274" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="E274" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F274" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G274" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="H274" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="C275" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D275" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="E275" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F275" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G275" t="s">
-        <v>585</v>
+        <v>554</v>
       </c>
       <c r="H275" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="C276" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D276" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="E276" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F276" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G276" t="s">
-        <v>585</v>
+        <v>554</v>
       </c>
       <c r="H276" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="C277" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D277" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="E277" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F277" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G277" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="H277" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="C278" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D278" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="E278" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F278" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G278" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="H278" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="C279" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D279" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="E279" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F279" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G279" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="H279" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="C280" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D280" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="E280" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F280" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G280" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="H280" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="C281" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D281" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="E281" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F281" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G281" t="s">
-        <v>86</v>
+        <v>583</v>
       </c>
       <c r="H281" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="C282" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D282" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="E282" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F282" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G282" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="H282" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="C283" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D283" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="E283" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F283" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G283" t="s">
-        <v>86</v>
+        <v>583</v>
       </c>
       <c r="H283" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="C284" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D284" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="E284" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F284" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G284" t="s">
-        <v>86</v>
+        <v>583</v>
       </c>
       <c r="H284" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="C285" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D285" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="E285" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F285" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G285" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="H285" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="C286" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D286" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="E286" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F286" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G286" t="s">
-        <v>86</v>
+        <v>583</v>
       </c>
       <c r="H286" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="C287" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D287" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="E287" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F287" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G287" t="s">
-        <v>86</v>
+        <v>583</v>
       </c>
       <c r="H287" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="C288" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D288" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="E288" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F288" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G288" t="s">
-        <v>86</v>
+        <v>583</v>
       </c>
       <c r="H288" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="C289" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D289" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="E289" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F289" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G289" t="s">
-        <v>86</v>
+        <v>583</v>
       </c>
       <c r="H289" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="C290" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D290" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="E290" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F290" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G290" t="s">
-        <v>86</v>
+        <v>583</v>
       </c>
       <c r="H290" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="C291" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D291" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="E291" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F291" t="s">
-        <v>50</v>
+        <v>489</v>
       </c>
       <c r="G291" t="s">
-        <v>86</v>
+        <v>583</v>
       </c>
       <c r="H291" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="C292" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D292" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="E292" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F292" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G292" t="s">
-        <v>19</v>
+        <v>583</v>
       </c>
       <c r="H292" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="C293" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D293" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="E293" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F293" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G293" t="s">
-        <v>19</v>
+        <v>583</v>
       </c>
       <c r="H293" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="C294" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D294" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="E294" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F294" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G294" t="s">
-        <v>19</v>
+        <v>618</v>
       </c>
       <c r="H294" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="C295" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D295" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="E295" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F295" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G295" t="s">
-        <v>19</v>
+        <v>618</v>
       </c>
       <c r="H295" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
       <c r="C296" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D296" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="E296" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F296" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G296" t="s">
-        <v>19</v>
+        <v>618</v>
       </c>
       <c r="H296" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="C297" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D297" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="E297" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F297" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G297" t="s">
-        <v>19</v>
+        <v>618</v>
       </c>
       <c r="H297" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="C298" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D298" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="E298" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F298" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G298" t="s">
-        <v>19</v>
+        <v>618</v>
       </c>
       <c r="H298" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="C299" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D299" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="E299" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F299" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G299" t="s">
-        <v>19</v>
+        <v>618</v>
       </c>
       <c r="H299" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="C300" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D300" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="E300" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F300" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G300" t="s">
-        <v>19</v>
+        <v>618</v>
       </c>
       <c r="H300" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="C301" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D301" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="E301" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F301" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G301" t="s">
-        <v>19</v>
+        <v>618</v>
       </c>
       <c r="H301" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="C302" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D302" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="E302" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F302" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G302" t="s">
-        <v>19</v>
+        <v>635</v>
       </c>
       <c r="H302" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C303" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D303" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="E303" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F303" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G303" t="s">
-        <v>19</v>
+        <v>635</v>
       </c>
       <c r="H303" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="C304" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D304" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E304" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F304" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G304" t="s">
-        <v>19</v>
+        <v>635</v>
       </c>
       <c r="H304" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="C305" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D305" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="E305" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F305" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G305" t="s">
-        <v>19</v>
+        <v>635</v>
       </c>
       <c r="H305" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="C306" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D306" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E306" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F306" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G306" t="s">
-        <v>19</v>
+        <v>635</v>
       </c>
       <c r="H306" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="C307" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D307" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="E307" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F307" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G307" t="s">
-        <v>15</v>
+        <v>635</v>
       </c>
       <c r="H307" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="C308" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D308" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="E308" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F308" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G308" t="s">
-        <v>15</v>
+        <v>635</v>
       </c>
       <c r="H308" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="C309" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D309" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E309" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F309" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G309" t="s">
-        <v>15</v>
+        <v>635</v>
       </c>
       <c r="H309" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="C310" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D310" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E310" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F310" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G310" t="s">
-        <v>15</v>
+        <v>635</v>
       </c>
       <c r="H310" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="C311" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D311" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="E311" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F311" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G311" t="s">
-        <v>15</v>
+        <v>635</v>
       </c>
       <c r="H311" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="C312" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D312" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E312" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F312" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G312" t="s">
-        <v>15</v>
+        <v>656</v>
       </c>
       <c r="H312" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="C313" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D313" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="E313" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F313" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G313" t="s">
-        <v>15</v>
+        <v>656</v>
       </c>
       <c r="H313" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="C314" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D314" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E314" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F314" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G314" t="s">
-        <v>15</v>
+        <v>656</v>
       </c>
       <c r="H314" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="C315" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D315" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="E315" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F315" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G315" t="s">
-        <v>45</v>
+        <v>656</v>
       </c>
       <c r="H315" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="C316" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D316" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="E316" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F316" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G316" t="s">
-        <v>15</v>
+        <v>656</v>
       </c>
       <c r="H316" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
       <c r="C317" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D317" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E317" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F317" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G317" t="s">
-        <v>45</v>
+        <v>656</v>
       </c>
       <c r="H317" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="C318" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D318" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="E318" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F318" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G318" t="s">
-        <v>45</v>
+        <v>656</v>
       </c>
       <c r="H318" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="C319" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D319" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="E319" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F319" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G319" t="s">
-        <v>45</v>
+        <v>656</v>
       </c>
       <c r="H319" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="C320" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D320" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E320" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F320" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G320" t="s">
-        <v>45</v>
+        <v>673</v>
       </c>
       <c r="H320" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="C321" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D321" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="E321" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F321" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G321" t="s">
-        <v>83</v>
+        <v>673</v>
       </c>
       <c r="H321" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="C322" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D322" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="E322" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F322" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G322" t="s">
-        <v>45</v>
+        <v>673</v>
       </c>
       <c r="H322" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="C323" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D323" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E323" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F323" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G323" t="s">
-        <v>45</v>
+        <v>673</v>
       </c>
       <c r="H323" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="C324" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D324" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E324" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F324" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G324" t="s">
-        <v>45</v>
+        <v>673</v>
       </c>
       <c r="H324" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="C325" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D325" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="E325" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F325" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G325" t="s">
-        <v>45</v>
+        <v>673</v>
       </c>
       <c r="H325" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="C326" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D326" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E326" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F326" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G326" t="s">
-        <v>83</v>
+        <v>673</v>
       </c>
       <c r="H326" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="C327" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D327" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E327" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F327" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G327" t="s">
-        <v>45</v>
+        <v>673</v>
       </c>
       <c r="H327" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="C328" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D328" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E328" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F328" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G328" t="s">
-        <v>45</v>
+        <v>673</v>
       </c>
       <c r="H328" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="C329" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D329" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E329" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F329" t="s">
-        <v>54</v>
+        <v>489</v>
       </c>
       <c r="G329" t="s">
-        <v>83</v>
+        <v>673</v>
       </c>
       <c r="H329" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C330" t="s">
+        <v>12</v>
+      </c>
+      <c r="D330" t="s">
+        <v>693</v>
+      </c>
+      <c r="E330" t="s">
+        <v>14</v>
+      </c>
+      <c r="F330" t="s">
+        <v>397</v>
+      </c>
+      <c r="G330" t="s">
         <v>694</v>
       </c>
-      <c r="C330" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H330" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="C331" t="s">
+        <v>12</v>
+      </c>
+      <c r="D331" t="s">
         <v>696</v>
       </c>
-      <c r="C331" t="s">
-[...2 lines deleted...]
-      <c r="D331" t="s">
+      <c r="E331" t="s">
+        <v>14</v>
+      </c>
+      <c r="F331" t="s">
         <v>697</v>
       </c>
-      <c r="E331" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G331" t="s">
-        <v>45</v>
+        <v>698</v>
       </c>
       <c r="H331" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C332" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D332" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="E332" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F332" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G332" t="s">
-        <v>45</v>
+        <v>701</v>
       </c>
       <c r="H332" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="C333" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D333" t="s">
+        <v>703</v>
+      </c>
+      <c r="E333" t="s">
+        <v>14</v>
+      </c>
+      <c r="F333" t="s">
+        <v>375</v>
+      </c>
+      <c r="G333" t="s">
         <v>701</v>
       </c>
-      <c r="E333" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H333" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C334" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D334" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="E334" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F334" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G334" t="s">
-        <v>45</v>
+        <v>701</v>
       </c>
       <c r="H334" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C335" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D335" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="E335" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F335" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G335" t="s">
-        <v>45</v>
+        <v>701</v>
       </c>
       <c r="H335" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C336" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D336" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="E336" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F336" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G336" t="s">
-        <v>83</v>
+        <v>701</v>
       </c>
       <c r="H336" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C337" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D337" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E337" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F337" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G337" t="s">
-        <v>83</v>
+        <v>701</v>
       </c>
       <c r="H337" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="C338" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D338" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="E338" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F338" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G338" t="s">
-        <v>45</v>
+        <v>701</v>
       </c>
       <c r="H338" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="C339" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D339" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="E339" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F339" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G339" t="s">
-        <v>83</v>
+        <v>701</v>
       </c>
       <c r="H339" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C340" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D340" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E340" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F340" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G340" t="s">
-        <v>83</v>
+        <v>701</v>
       </c>
       <c r="H340" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="C341" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D341" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="E341" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F341" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G341" t="s">
-        <v>45</v>
+        <v>701</v>
       </c>
       <c r="H341" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="C342" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D342" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="E342" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F342" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G342" t="s">
-        <v>83</v>
+        <v>701</v>
       </c>
       <c r="H342" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C343" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D343" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E343" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F343" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G343" t="s">
-        <v>45</v>
+        <v>701</v>
       </c>
       <c r="H343" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C344" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D344" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="E344" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F344" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G344" t="s">
-        <v>83</v>
+        <v>701</v>
       </c>
       <c r="H344" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="C345" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D345" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="E345" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F345" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G345" t="s">
-        <v>45</v>
+        <v>701</v>
       </c>
       <c r="H345" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C346" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D346" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E346" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F346" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G346" t="s">
-        <v>68</v>
+        <v>701</v>
       </c>
       <c r="H346" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C347" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D347" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="E347" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F347" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G347" t="s">
-        <v>68</v>
+        <v>701</v>
       </c>
       <c r="H347" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="C348" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D348" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="E348" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F348" t="s">
+        <v>375</v>
       </c>
       <c r="G348" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H348" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C349" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D349" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="E349" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F349" t="s">
+        <v>375</v>
       </c>
       <c r="G349" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H349" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C350" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D350" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E350" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F350" t="s">
+        <v>375</v>
       </c>
       <c r="G350" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H350" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C351" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D351" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="E351" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F351" t="s">
+        <v>375</v>
       </c>
       <c r="G351" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H351" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="C352" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D352" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="E352" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F352" t="s">
+        <v>375</v>
       </c>
       <c r="G352" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H352" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C353" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D353" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="E353" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F353" t="s">
+        <v>375</v>
       </c>
       <c r="G353" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H353" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="C354" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D354" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="E354" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F354" t="s">
+        <v>375</v>
       </c>
       <c r="G354" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H354" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="C355" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D355" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="E355" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F355" t="s">
+        <v>375</v>
       </c>
       <c r="G355" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H355" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C356" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D356" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="E356" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F356" t="s">
+        <v>375</v>
       </c>
       <c r="G356" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H356" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C357" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D357" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="E357" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F357" t="s">
+        <v>375</v>
       </c>
       <c r="G357" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H357" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C358" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D358" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="E358" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F358" t="s">
+        <v>375</v>
       </c>
       <c r="G358" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H358" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C359" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D359" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="E359" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F359" t="s">
+        <v>375</v>
       </c>
       <c r="G359" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H359" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C360" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D360" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="E360" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F360" t="s">
+        <v>404</v>
       </c>
       <c r="G360" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H360" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="C361" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D361" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="E361" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F361" t="s">
+        <v>404</v>
       </c>
       <c r="G361" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H361" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C362" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D362" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E362" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F362" t="s">
+        <v>404</v>
       </c>
       <c r="G362" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H362" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C363" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D363" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="E363" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F363" t="s">
+        <v>404</v>
       </c>
       <c r="G363" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H363" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="C364" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D364" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="E364" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F364" t="s">
+        <v>404</v>
       </c>
       <c r="G364" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H364" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C365" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D365" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="E365" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F365" t="s">
+        <v>404</v>
       </c>
       <c r="G365" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H365" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C366" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D366" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="E366" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F366" t="s">
+        <v>404</v>
       </c>
       <c r="G366" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H366" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C367" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D367" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E367" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F367" t="s">
+        <v>404</v>
       </c>
       <c r="G367" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H367" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C368" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D368" t="s">
         <v>773</v>
       </c>
       <c r="E368" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F368" t="s">
+        <v>404</v>
       </c>
       <c r="G368" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="H368" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C369" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D369" t="s">
         <v>775</v>
       </c>
       <c r="E369" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F369" t="s">
+        <v>375</v>
       </c>
       <c r="G369" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H369" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C370" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D370" t="s">
         <v>777</v>
       </c>
       <c r="E370" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F370" t="s">
+        <v>375</v>
       </c>
       <c r="G370" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H370" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
         <v>778</v>
       </c>
       <c r="C371" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D371" t="s">
         <v>779</v>
       </c>
       <c r="E371" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F371" t="s">
+        <v>375</v>
       </c>
       <c r="G371" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H371" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
         <v>780</v>
       </c>
       <c r="C372" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D372" t="s">
         <v>781</v>
       </c>
       <c r="E372" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F372" t="s">
+        <v>375</v>
       </c>
       <c r="G372" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H372" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C373" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D373" t="s">
         <v>783</v>
       </c>
       <c r="E373" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F373" t="s">
+        <v>375</v>
       </c>
       <c r="G373" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H373" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
         <v>784</v>
       </c>
       <c r="C374" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D374" t="s">
         <v>785</v>
       </c>
       <c r="E374" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F374" t="s">
+        <v>375</v>
       </c>
       <c r="G374" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H374" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C375" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D375" t="s">
         <v>787</v>
       </c>
       <c r="E375" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F375" t="s">
+        <v>375</v>
       </c>
       <c r="G375" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H375" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C376" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D376" t="s">
         <v>789</v>
       </c>
       <c r="E376" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F376" t="s">
+        <v>375</v>
       </c>
       <c r="G376" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H376" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
         <v>790</v>
       </c>
       <c r="C377" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D377" t="s">
         <v>791</v>
       </c>
       <c r="E377" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F377" t="s">
+        <v>375</v>
       </c>
       <c r="G377" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H377" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C378" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D378" t="s">
         <v>793</v>
       </c>
       <c r="E378" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F378" t="s">
+        <v>375</v>
       </c>
       <c r="G378" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H378" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C379" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D379" t="s">
         <v>795</v>
       </c>
       <c r="E379" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F379" t="s">
+        <v>375</v>
       </c>
       <c r="G379" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H379" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
         <v>796</v>
       </c>
       <c r="C380" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D380" t="s">
         <v>797</v>
       </c>
       <c r="E380" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F380" t="s">
+        <v>375</v>
       </c>
       <c r="G380" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H380" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
         <v>798</v>
       </c>
       <c r="C381" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D381" t="s">
         <v>799</v>
       </c>
       <c r="E381" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F381" t="s">
+        <v>375</v>
       </c>
       <c r="G381" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H381" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
         <v>800</v>
       </c>
       <c r="C382" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D382" t="s">
         <v>801</v>
       </c>
       <c r="E382" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F382" t="s">
+        <v>375</v>
       </c>
       <c r="G382" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H382" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C383" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D383" t="s">
         <v>803</v>
       </c>
       <c r="E383" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F383" t="s">
+        <v>404</v>
       </c>
       <c r="G383" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H383" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
         <v>804</v>
       </c>
       <c r="C384" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D384" t="s">
         <v>805</v>
       </c>
       <c r="E384" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F384" t="s">
+        <v>404</v>
       </c>
       <c r="G384" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H384" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
         <v>806</v>
       </c>
       <c r="C385" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D385" t="s">
         <v>807</v>
       </c>
       <c r="E385" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F385" t="s">
+        <v>404</v>
       </c>
       <c r="G385" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H385" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C386" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D386" t="s">
         <v>809</v>
       </c>
       <c r="E386" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F386" t="s">
+        <v>404</v>
       </c>
       <c r="G386" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H386" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
         <v>810</v>
       </c>
       <c r="C387" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D387" t="s">
         <v>811</v>
       </c>
       <c r="E387" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F387" t="s">
+        <v>404</v>
       </c>
       <c r="G387" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H387" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
         <v>812</v>
       </c>
       <c r="C388" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D388" t="s">
         <v>813</v>
       </c>
       <c r="E388" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F388" t="s">
+        <v>404</v>
       </c>
       <c r="G388" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H388" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
         <v>814</v>
       </c>
       <c r="C389" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D389" t="s">
         <v>815</v>
       </c>
       <c r="E389" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F389" t="s">
+        <v>404</v>
       </c>
       <c r="G389" t="s">
-        <v>816</v>
+        <v>701</v>
       </c>
       <c r="H389" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="C390" t="s">
+        <v>12</v>
+      </c>
+      <c r="D390" t="s">
         <v>817</v>
       </c>
-      <c r="C390" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E390" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F390" t="s">
+        <v>375</v>
       </c>
       <c r="G390" t="s">
-        <v>816</v>
+        <v>701</v>
       </c>
       <c r="H390" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="C391" t="s">
+        <v>12</v>
+      </c>
+      <c r="D391" t="s">
         <v>819</v>
       </c>
-      <c r="C391" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E391" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F391" t="s">
+        <v>397</v>
       </c>
       <c r="G391" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H391" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="C392" t="s">
+        <v>12</v>
+      </c>
+      <c r="D392" t="s">
         <v>821</v>
       </c>
-      <c r="C392" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E392" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F392" t="s">
+        <v>397</v>
       </c>
       <c r="G392" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H392" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="C393" t="s">
+        <v>12</v>
+      </c>
+      <c r="D393" t="s">
         <v>823</v>
       </c>
-      <c r="C393" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E393" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F393" t="s">
+        <v>397</v>
       </c>
       <c r="G393" t="s">
-        <v>816</v>
+        <v>701</v>
       </c>
       <c r="H393" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="C394" t="s">
+        <v>12</v>
+      </c>
+      <c r="D394" t="s">
         <v>825</v>
       </c>
-      <c r="C394" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E394" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F394" t="s">
+        <v>397</v>
       </c>
       <c r="G394" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H394" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="C395" t="s">
+        <v>12</v>
+      </c>
+      <c r="D395" t="s">
         <v>827</v>
       </c>
-      <c r="C395" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E395" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F395" t="s">
+        <v>397</v>
       </c>
       <c r="G395" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H395" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="C396" t="s">
+        <v>12</v>
+      </c>
+      <c r="D396" t="s">
         <v>829</v>
       </c>
-      <c r="C396" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E396" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F396" t="s">
+        <v>397</v>
       </c>
       <c r="G396" t="s">
-        <v>816</v>
+        <v>701</v>
       </c>
       <c r="H396" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="C397" t="s">
+        <v>12</v>
+      </c>
+      <c r="D397" t="s">
         <v>831</v>
       </c>
-      <c r="C397" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E397" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F397" t="s">
+        <v>397</v>
       </c>
       <c r="G397" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H397" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="C398" t="s">
+        <v>12</v>
+      </c>
+      <c r="D398" t="s">
         <v>833</v>
       </c>
-      <c r="C398" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E398" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F398" t="s">
+        <v>397</v>
       </c>
       <c r="G398" t="s">
-        <v>816</v>
+        <v>701</v>
       </c>
       <c r="H398" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="C399" t="s">
+        <v>12</v>
+      </c>
+      <c r="D399" t="s">
         <v>835</v>
       </c>
-      <c r="C399" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E399" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F399" t="s">
+        <v>397</v>
       </c>
       <c r="G399" t="s">
-        <v>816</v>
+        <v>701</v>
       </c>
       <c r="H399" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="C400" t="s">
+        <v>12</v>
+      </c>
+      <c r="D400" t="s">
         <v>837</v>
       </c>
-      <c r="C400" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E400" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F400" t="s">
+        <v>397</v>
       </c>
       <c r="G400" t="s">
-        <v>816</v>
+        <v>701</v>
       </c>
       <c r="H400" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="C401" t="s">
+        <v>12</v>
+      </c>
+      <c r="D401" t="s">
         <v>839</v>
       </c>
-      <c r="C401" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E401" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F401" t="s">
+        <v>404</v>
       </c>
       <c r="G401" t="s">
-        <v>65</v>
+        <v>701</v>
       </c>
       <c r="H401" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="C402" t="s">
+        <v>12</v>
+      </c>
+      <c r="D402" t="s">
         <v>841</v>
       </c>
-      <c r="C402" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E402" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F402" t="s">
+        <v>404</v>
       </c>
       <c r="G402" t="s">
-        <v>843</v>
+        <v>701</v>
       </c>
       <c r="H402" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="C403" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D403" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="E403" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F403" t="s">
+        <v>404</v>
       </c>
       <c r="G403" t="s">
-        <v>65</v>
+        <v>701</v>
       </c>
       <c r="H403" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="C404" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D404" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="E404" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F404" t="s">
+        <v>404</v>
       </c>
       <c r="G404" t="s">
-        <v>843</v>
+        <v>701</v>
       </c>
       <c r="H404" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="C405" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D405" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="E405" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F405" t="s">
+        <v>404</v>
       </c>
       <c r="G405" t="s">
-        <v>843</v>
+        <v>701</v>
       </c>
       <c r="H405" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="C406" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D406" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="E406" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F406" t="s">
+        <v>404</v>
       </c>
       <c r="G406" t="s">
-        <v>852</v>
+        <v>701</v>
       </c>
       <c r="H406" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="C407" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D407" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="E407" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F407" t="s">
+        <v>404</v>
       </c>
       <c r="G407" t="s">
-        <v>855</v>
+        <v>701</v>
       </c>
       <c r="H407" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="C408" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D408" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="E408" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F408" t="s">
+        <v>404</v>
       </c>
       <c r="G408" t="s">
-        <v>843</v>
+        <v>701</v>
       </c>
       <c r="H408" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="C409" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D409" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="E409" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F409" t="s">
+        <v>404</v>
       </c>
       <c r="G409" t="s">
-        <v>852</v>
+        <v>701</v>
       </c>
       <c r="H409" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="C410" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D410" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E410" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F410" t="s">
+        <v>404</v>
       </c>
       <c r="G410" t="s">
-        <v>852</v>
+        <v>701</v>
       </c>
       <c r="H410" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="C411" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D411" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="E411" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F411" t="s">
+        <v>404</v>
       </c>
       <c r="G411" t="s">
-        <v>843</v>
+        <v>701</v>
       </c>
       <c r="H411" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="C412" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D412" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="E412" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F412" t="s">
+        <v>397</v>
       </c>
       <c r="G412" t="s">
-        <v>843</v>
+        <v>701</v>
       </c>
       <c r="H412" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="C413" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D413" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="E413" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F413" t="s">
+        <v>397</v>
       </c>
       <c r="G413" t="s">
-        <v>843</v>
+        <v>701</v>
       </c>
       <c r="H413" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="C414" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D414" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="E414" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F414" t="s">
+        <v>397</v>
       </c>
       <c r="G414" t="s">
-        <v>855</v>
+        <v>701</v>
       </c>
       <c r="H414" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="C415" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D415" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="E415" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F415" t="s">
+        <v>397</v>
       </c>
       <c r="G415" t="s">
-        <v>852</v>
+        <v>701</v>
       </c>
       <c r="H415" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="C416" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D416" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="E416" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F416" t="s">
+        <v>397</v>
       </c>
       <c r="G416" t="s">
-        <v>843</v>
+        <v>701</v>
       </c>
       <c r="H416" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="C417" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D417" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="E417" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F417" t="s">
+        <v>397</v>
       </c>
       <c r="G417" t="s">
-        <v>855</v>
+        <v>701</v>
       </c>
       <c r="H417" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="C418" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D418" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="E418" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F418" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G418" t="s">
-        <v>19</v>
+        <v>701</v>
       </c>
       <c r="H418" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="C419" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D419" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
       <c r="E419" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F419" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G419" t="s">
-        <v>68</v>
+        <v>701</v>
       </c>
       <c r="H419" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="C420" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D420" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="E420" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F420" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G420" t="s">
-        <v>45</v>
+        <v>701</v>
       </c>
       <c r="H420" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
       <c r="C421" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D421" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E421" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F421" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G421" t="s">
-        <v>68</v>
+        <v>701</v>
       </c>
       <c r="H421" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="C422" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D422" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
       <c r="E422" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F422" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G422" t="s">
-        <v>68</v>
+        <v>701</v>
       </c>
       <c r="H422" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="C423" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D423" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="E423" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F423" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G423" t="s">
-        <v>19</v>
+        <v>701</v>
       </c>
       <c r="H423" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="C424" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D424" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E424" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F424" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G424" t="s">
-        <v>27</v>
+        <v>701</v>
       </c>
       <c r="H424" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="C425" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D425" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="E425" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F425" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G425" t="s">
-        <v>34</v>
+        <v>701</v>
       </c>
       <c r="H425" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="C426" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D426" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="E426" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F426" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G426" t="s">
-        <v>68</v>
+        <v>701</v>
       </c>
       <c r="H426" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="C427" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D427" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="E427" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F427" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G427" t="s">
-        <v>34</v>
+        <v>701</v>
       </c>
       <c r="H427" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="C428" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D428" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="E428" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F428" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G428" t="s">
-        <v>68</v>
+        <v>701</v>
       </c>
       <c r="H428" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="C429" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D429" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="E429" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F429" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G429" t="s">
-        <v>34</v>
+        <v>701</v>
       </c>
       <c r="H429" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="C430" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D430" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="E430" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F430" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G430" t="s">
-        <v>45</v>
+        <v>701</v>
       </c>
       <c r="H430" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="431" spans="1:8" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="C431" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D431" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="E431" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F431" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G431" t="s">
-        <v>45</v>
+        <v>701</v>
       </c>
       <c r="H431" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="C432" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D432" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="E432" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F432" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G432" t="s">
-        <v>34</v>
+        <v>701</v>
       </c>
       <c r="H432" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="C433" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D433" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="E433" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F433" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G433" t="s">
-        <v>34</v>
+        <v>701</v>
       </c>
       <c r="H433" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="C434" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D434" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="E434" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F434" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G434" t="s">
-        <v>45</v>
+        <v>701</v>
       </c>
       <c r="H434" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="C435" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D435" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="E435" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F435" t="s">
+        <v>397</v>
       </c>
       <c r="G435" t="s">
-        <v>771</v>
+        <v>701</v>
       </c>
       <c r="H435" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="C436" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D436" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="E436" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F436" t="s">
+        <v>397</v>
       </c>
       <c r="G436" t="s">
-        <v>816</v>
+        <v>701</v>
       </c>
       <c r="H436" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="C437" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D437" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="E437" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F437" t="s">
+        <v>397</v>
       </c>
       <c r="G437" t="s">
-        <v>816</v>
+        <v>701</v>
       </c>
       <c r="H437" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="C438" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D438" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="E438" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F438" t="s">
+        <v>397</v>
       </c>
       <c r="G438" t="s">
-        <v>816</v>
+        <v>701</v>
       </c>
       <c r="H438" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="C439" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D439" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="E439" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F439" t="s">
+        <v>397</v>
       </c>
       <c r="G439" t="s">
-        <v>843</v>
+        <v>701</v>
       </c>
       <c r="H439" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="C440" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D440" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="E440" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F440" t="s">
+        <v>397</v>
       </c>
       <c r="G440" t="s">
-        <v>816</v>
+        <v>701</v>
       </c>
       <c r="H440" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="C441" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D441" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="E441" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F441" t="s">
+        <v>397</v>
       </c>
       <c r="G441" t="s">
-        <v>816</v>
+        <v>701</v>
       </c>
       <c r="H441" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="C442" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D442" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="E442" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F442" t="s">
+        <v>375</v>
       </c>
       <c r="G442" t="s">
-        <v>816</v>
+        <v>922</v>
       </c>
       <c r="H442" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="C443" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D443" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
       <c r="E443" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F443" t="s">
+        <v>375</v>
       </c>
       <c r="G443" t="s">
-        <v>771</v>
+        <v>922</v>
       </c>
       <c r="H443" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="C444" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D444" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="E444" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F444" t="s">
+        <v>375</v>
       </c>
       <c r="G444" t="s">
-        <v>843</v>
+        <v>922</v>
       </c>
       <c r="H444" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>930</v>
+        <v>927</v>
       </c>
       <c r="C445" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D445" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
       <c r="E445" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F445" t="s">
+        <v>375</v>
       </c>
       <c r="G445" t="s">
-        <v>816</v>
+        <v>922</v>
       </c>
       <c r="H445" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>932</v>
+        <v>929</v>
       </c>
       <c r="C446" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D446" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="E446" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F446" t="s">
+        <v>375</v>
       </c>
       <c r="G446" t="s">
-        <v>816</v>
+        <v>922</v>
       </c>
       <c r="H446" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
       <c r="C447" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D447" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="E447" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F447" t="s">
+        <v>375</v>
       </c>
       <c r="G447" t="s">
-        <v>843</v>
+        <v>922</v>
       </c>
       <c r="H447" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="C448" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D448" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="E448" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F448" t="s">
+        <v>375</v>
       </c>
       <c r="G448" t="s">
-        <v>816</v>
+        <v>922</v>
       </c>
       <c r="H448" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="C449" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D449" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="E449" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F449" t="s">
+        <v>375</v>
       </c>
       <c r="G449" t="s">
-        <v>816</v>
+        <v>922</v>
       </c>
       <c r="H449" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="C450" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D450" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="E450" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F450" t="s">
+        <v>375</v>
       </c>
       <c r="G450" t="s">
-        <v>843</v>
+        <v>922</v>
       </c>
       <c r="H450" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>942</v>
+        <v>939</v>
       </c>
       <c r="C451" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D451" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="E451" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F451" t="s">
+        <v>375</v>
       </c>
       <c r="G451" t="s">
-        <v>843</v>
+        <v>922</v>
       </c>
       <c r="H451" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="C452" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D452" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="E452" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F452" t="s">
+        <v>375</v>
       </c>
       <c r="G452" t="s">
-        <v>843</v>
+        <v>922</v>
       </c>
       <c r="H452" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>946</v>
+        <v>943</v>
       </c>
       <c r="C453" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D453" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="E453" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F453" t="s">
+        <v>375</v>
       </c>
       <c r="G453" t="s">
-        <v>843</v>
+        <v>922</v>
       </c>
       <c r="H453" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="C454" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D454" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="E454" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F454" t="s">
+        <v>375</v>
       </c>
       <c r="G454" t="s">
-        <v>816</v>
+        <v>922</v>
       </c>
       <c r="H454" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="C455" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D455" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="E455" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F455" t="s">
+        <v>375</v>
       </c>
       <c r="G455" t="s">
-        <v>843</v>
+        <v>922</v>
       </c>
       <c r="H455" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="C456" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D456" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="E456" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F456" t="s">
+        <v>375</v>
       </c>
       <c r="G456" t="s">
-        <v>843</v>
+        <v>922</v>
       </c>
       <c r="H456" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="C457" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D457" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="E457" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F457" t="s">
+        <v>375</v>
       </c>
       <c r="G457" t="s">
-        <v>843</v>
+        <v>922</v>
       </c>
       <c r="H457" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="C458" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D458" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="E458" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F458" t="s">
+        <v>375</v>
       </c>
       <c r="G458" t="s">
-        <v>843</v>
+        <v>922</v>
       </c>
       <c r="H458" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="C459" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D459" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="E459" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F459" t="s">
+        <v>375</v>
       </c>
       <c r="G459" t="s">
-        <v>55</v>
+        <v>922</v>
       </c>
       <c r="H459" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="C460" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D460" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="E460" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F460" t="s">
+        <v>375</v>
       </c>
       <c r="G460" t="s">
-        <v>843</v>
+        <v>922</v>
       </c>
       <c r="H460" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="C461" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D461" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="E461" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F461" t="s">
+        <v>375</v>
       </c>
       <c r="G461" t="s">
-        <v>843</v>
+        <v>922</v>
       </c>
       <c r="H461" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="C462" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D462" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="E462" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F462" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G462" t="s">
-        <v>211</v>
+        <v>922</v>
       </c>
       <c r="H462" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="C463" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D463" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="E463" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F463" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G463" t="s">
-        <v>211</v>
+        <v>922</v>
       </c>
       <c r="H463" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="464" spans="1:8" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="C464" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D464" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="E464" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F464" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G464" t="s">
-        <v>970</v>
+        <v>922</v>
       </c>
       <c r="H464" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="C465" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D465" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="E465" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F465" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G465" t="s">
-        <v>970</v>
+        <v>922</v>
       </c>
       <c r="H465" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="C466" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D466" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="E466" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F466" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G466" t="s">
-        <v>211</v>
+        <v>922</v>
       </c>
       <c r="H466" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="C467" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D467" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
       <c r="E467" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F467" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G467" t="s">
-        <v>211</v>
+        <v>922</v>
       </c>
       <c r="H467" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="468" spans="1:8" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="C468" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D468" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="E468" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F468" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G468" t="s">
-        <v>970</v>
+        <v>922</v>
       </c>
       <c r="H468" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="C469" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D469" t="s">
-        <v>980</v>
+        <v>976</v>
       </c>
       <c r="E469" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F469" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G469" t="s">
-        <v>970</v>
+        <v>922</v>
       </c>
       <c r="H469" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>981</v>
+        <v>977</v>
       </c>
       <c r="C470" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D470" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="E470" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F470" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G470" t="s">
-        <v>983</v>
+        <v>922</v>
       </c>
       <c r="H470" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="C471" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D471" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="E471" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F471" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G471" t="s">
-        <v>986</v>
+        <v>922</v>
       </c>
       <c r="H471" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="C472" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D472" t="s">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="E472" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F472" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G472" t="s">
-        <v>986</v>
+        <v>922</v>
       </c>
       <c r="H472" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="C473" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D473" t="s">
-        <v>990</v>
+        <v>984</v>
       </c>
       <c r="E473" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F473" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G473" t="s">
-        <v>983</v>
+        <v>922</v>
       </c>
       <c r="H473" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>991</v>
+        <v>985</v>
       </c>
       <c r="C474" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D474" t="s">
-        <v>992</v>
+        <v>986</v>
       </c>
       <c r="E474" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F474" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G474" t="s">
-        <v>986</v>
+        <v>922</v>
       </c>
       <c r="H474" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
-        <v>993</v>
+        <v>987</v>
       </c>
       <c r="C475" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D475" t="s">
-        <v>994</v>
+        <v>988</v>
       </c>
       <c r="E475" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F475" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G475" t="s">
-        <v>986</v>
+        <v>922</v>
       </c>
       <c r="H475" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="476" spans="1:8" ht="12.75">
       <c r="A476" s="1" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="C476" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D476" t="s">
-        <v>996</v>
+        <v>990</v>
       </c>
       <c r="E476" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F476" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G476" t="s">
-        <v>983</v>
+        <v>922</v>
       </c>
       <c r="H476" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
-        <v>997</v>
+        <v>991</v>
       </c>
       <c r="C477" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D477" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="E477" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F477" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G477" t="s">
-        <v>986</v>
+        <v>922</v>
       </c>
       <c r="H477" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
       <c r="C478" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D478" t="s">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="E478" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F478" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G478" t="s">
-        <v>983</v>
+        <v>922</v>
       </c>
       <c r="H478" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
-        <v>1001</v>
+        <v>995</v>
       </c>
       <c r="C479" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D479" t="s">
-        <v>1002</v>
+        <v>996</v>
       </c>
       <c r="E479" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F479" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G479" t="s">
-        <v>19</v>
+        <v>922</v>
       </c>
       <c r="H479" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
-        <v>1003</v>
+        <v>997</v>
       </c>
       <c r="C480" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D480" t="s">
-        <v>1004</v>
+        <v>998</v>
       </c>
       <c r="E480" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F480" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G480" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H480" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="481" spans="1:8" ht="12.75">
       <c r="A481" s="1" t="s">
-        <v>1005</v>
+        <v>999</v>
       </c>
       <c r="C481" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D481" t="s">
-        <v>1006</v>
+        <v>1000</v>
       </c>
       <c r="E481" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F481" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G481" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H481" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
-        <v>1007</v>
+        <v>1001</v>
       </c>
       <c r="C482" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D482" t="s">
-        <v>1008</v>
+        <v>1002</v>
       </c>
       <c r="E482" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F482" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G482" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H482" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
-        <v>1009</v>
+        <v>1003</v>
       </c>
       <c r="C483" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D483" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
       <c r="E483" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F483" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G483" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H483" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="C484" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D484" t="s">
-        <v>1012</v>
+        <v>1006</v>
       </c>
       <c r="E484" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F484" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G484" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H484" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="C485" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D485" t="s">
-        <v>1014</v>
+        <v>1008</v>
       </c>
       <c r="E485" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F485" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G485" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H485" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
-        <v>1015</v>
+        <v>1009</v>
       </c>
       <c r="C486" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D486" t="s">
-        <v>1016</v>
+        <v>1010</v>
       </c>
       <c r="E486" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F486" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G486" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H486" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
-        <v>1017</v>
+        <v>1011</v>
       </c>
       <c r="C487" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D487" t="s">
-        <v>1018</v>
+        <v>1012</v>
       </c>
       <c r="E487" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F487" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G487" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H487" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
-        <v>1019</v>
+        <v>1013</v>
       </c>
       <c r="C488" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D488" t="s">
-        <v>1020</v>
+        <v>1014</v>
       </c>
       <c r="E488" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F488" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G488" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H488" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="489" spans="1:8" ht="12.75">
       <c r="A489" s="1" t="s">
-        <v>1021</v>
+        <v>1015</v>
       </c>
       <c r="C489" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D489" t="s">
-        <v>1022</v>
+        <v>1016</v>
       </c>
       <c r="E489" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F489" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G489" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H489" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
-        <v>1023</v>
+        <v>1017</v>
       </c>
       <c r="C490" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D490" t="s">
-        <v>1024</v>
+        <v>1018</v>
       </c>
       <c r="E490" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F490" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G490" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H490" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
-        <v>1025</v>
+        <v>1019</v>
       </c>
       <c r="C491" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D491" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="E491" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F491" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G491" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H491" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
-        <v>1027</v>
+        <v>1021</v>
       </c>
       <c r="C492" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D492" t="s">
-        <v>1028</v>
+        <v>1022</v>
       </c>
       <c r="E492" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F492" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G492" t="s">
-        <v>68</v>
+        <v>922</v>
       </c>
       <c r="H492" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
-        <v>1029</v>
+        <v>1023</v>
       </c>
       <c r="C493" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D493" t="s">
-        <v>1030</v>
+        <v>1024</v>
       </c>
       <c r="E493" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F493" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G493" t="s">
-        <v>58</v>
+        <v>922</v>
       </c>
       <c r="H493" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
-        <v>1031</v>
+        <v>1025</v>
       </c>
       <c r="C494" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D494" t="s">
-        <v>1032</v>
+        <v>1026</v>
       </c>
       <c r="E494" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F494" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G494" t="s">
-        <v>58</v>
+        <v>922</v>
       </c>
       <c r="H494" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
-        <v>1033</v>
+        <v>1027</v>
       </c>
       <c r="C495" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D495" t="s">
-        <v>1034</v>
+        <v>1028</v>
       </c>
       <c r="E495" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F495" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G495" t="s">
-        <v>58</v>
+        <v>922</v>
       </c>
       <c r="H495" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
-        <v>1035</v>
+        <v>1029</v>
       </c>
       <c r="C496" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D496" t="s">
-        <v>1036</v>
+        <v>1030</v>
       </c>
       <c r="E496" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F496" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G496" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H496" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
-        <v>1037</v>
+        <v>1031</v>
       </c>
       <c r="C497" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D497" t="s">
-        <v>1038</v>
+        <v>1032</v>
       </c>
       <c r="E497" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F497" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G497" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H497" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
-        <v>1039</v>
+        <v>1033</v>
       </c>
       <c r="C498" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D498" t="s">
-        <v>1040</v>
+        <v>1034</v>
       </c>
       <c r="E498" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F498" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G498" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H498" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
-        <v>1041</v>
+        <v>1035</v>
       </c>
       <c r="C499" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D499" t="s">
-        <v>1042</v>
+        <v>1036</v>
       </c>
       <c r="E499" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F499" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G499" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H499" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="C500" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D500" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
       <c r="E500" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F500" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G500" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H500" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1045</v>
+        <v>1039</v>
       </c>
       <c r="C501" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D501" t="s">
-        <v>1046</v>
+        <v>1040</v>
       </c>
       <c r="E501" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F501" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G501" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H501" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="C502" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D502" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="E502" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F502" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G502" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H502" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="C503" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D503" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
       <c r="E503" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F503" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G503" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H503" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1051</v>
+        <v>1045</v>
       </c>
       <c r="C504" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D504" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="E504" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F504" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G504" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H504" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="C505" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D505" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="E505" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F505" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G505" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H505" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1055</v>
+        <v>1049</v>
       </c>
       <c r="C506" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D506" t="s">
-        <v>1056</v>
+        <v>1050</v>
       </c>
       <c r="E506" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F506" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G506" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H506" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1057</v>
+        <v>1051</v>
       </c>
       <c r="C507" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D507" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="E507" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F507" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G507" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H507" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
       <c r="C508" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D508" t="s">
-        <v>1060</v>
+        <v>1054</v>
       </c>
       <c r="E508" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F508" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G508" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H508" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1061</v>
+        <v>1055</v>
       </c>
       <c r="C509" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D509" t="s">
-        <v>1062</v>
+        <v>1056</v>
       </c>
       <c r="E509" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F509" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G509" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H509" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1063</v>
+        <v>1057</v>
       </c>
       <c r="C510" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D510" t="s">
-        <v>1064</v>
+        <v>1058</v>
       </c>
       <c r="E510" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F510" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G510" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H510" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1065</v>
+        <v>1059</v>
       </c>
       <c r="C511" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D511" t="s">
-        <v>1066</v>
+        <v>1060</v>
       </c>
       <c r="E511" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F511" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G511" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H511" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1067</v>
+        <v>1061</v>
       </c>
       <c r="C512" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D512" t="s">
-        <v>1068</v>
+        <v>1062</v>
       </c>
       <c r="E512" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F512" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G512" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H512" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1069</v>
+        <v>1063</v>
       </c>
       <c r="C513" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D513" t="s">
-        <v>1070</v>
+        <v>1064</v>
       </c>
       <c r="E513" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F513" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G513" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H513" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1071</v>
+        <v>1065</v>
       </c>
       <c r="C514" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D514" t="s">
-        <v>1072</v>
+        <v>1066</v>
       </c>
       <c r="E514" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F514" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G514" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H514" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1073</v>
+        <v>1067</v>
       </c>
       <c r="C515" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D515" t="s">
-        <v>1074</v>
+        <v>1068</v>
       </c>
       <c r="E515" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F515" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G515" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H515" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1075</v>
+        <v>1069</v>
       </c>
       <c r="C516" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D516" t="s">
-        <v>1076</v>
+        <v>1070</v>
       </c>
       <c r="E516" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F516" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G516" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H516" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1077</v>
+        <v>1071</v>
       </c>
       <c r="C517" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D517" t="s">
-        <v>1078</v>
+        <v>1072</v>
       </c>
       <c r="E517" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F517" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G517" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H517" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="518" spans="1:8" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1079</v>
+        <v>1073</v>
       </c>
       <c r="C518" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D518" t="s">
-        <v>1080</v>
+        <v>1074</v>
       </c>
       <c r="E518" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F518" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G518" t="s">
-        <v>27</v>
+        <v>922</v>
       </c>
       <c r="H518" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1081</v>
+        <v>1075</v>
       </c>
       <c r="C519" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D519" t="s">
-        <v>1082</v>
+        <v>1076</v>
       </c>
       <c r="E519" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F519" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G519" t="s">
-        <v>34</v>
+        <v>922</v>
       </c>
       <c r="H519" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1083</v>
+        <v>1077</v>
       </c>
       <c r="C520" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D520" t="s">
-        <v>1084</v>
+        <v>1078</v>
       </c>
       <c r="E520" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F520" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G520" t="s">
-        <v>34</v>
+        <v>922</v>
       </c>
       <c r="H520" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1085</v>
+        <v>1079</v>
       </c>
       <c r="C521" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D521" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="E521" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F521" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G521" t="s">
-        <v>34</v>
+        <v>922</v>
       </c>
       <c r="H521" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
       <c r="C522" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D522" t="s">
-        <v>1088</v>
+        <v>1082</v>
       </c>
       <c r="E522" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F522" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G522" t="s">
-        <v>34</v>
+        <v>922</v>
       </c>
       <c r="H522" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1089</v>
+        <v>1083</v>
       </c>
       <c r="C523" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D523" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="E523" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F523" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G523" t="s">
-        <v>34</v>
+        <v>922</v>
       </c>
       <c r="H523" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
       <c r="C524" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D524" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="E524" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F524" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G524" t="s">
-        <v>34</v>
+        <v>922</v>
       </c>
       <c r="H524" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="C525" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D525" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="E525" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F525" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G525" t="s">
-        <v>34</v>
+        <v>922</v>
       </c>
       <c r="H525" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
       <c r="C526" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D526" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E526" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F526" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G526" t="s">
-        <v>34</v>
+        <v>922</v>
       </c>
       <c r="H526" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="C527" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D527" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
       <c r="E527" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F527" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G527" t="s">
-        <v>34</v>
+        <v>922</v>
       </c>
       <c r="H527" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="C528" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D528" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="E528" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F528" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G528" t="s">
-        <v>34</v>
+        <v>922</v>
       </c>
       <c r="H528" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
       <c r="C529" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D529" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E529" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F529" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G529" t="s">
-        <v>34</v>
+        <v>922</v>
       </c>
       <c r="H529" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="C530" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D530" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
       <c r="E530" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F530" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G530" t="s">
-        <v>34</v>
+        <v>1099</v>
       </c>
       <c r="H530" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="C531" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D531" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
       <c r="E531" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F531" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G531" t="s">
-        <v>34</v>
+        <v>1099</v>
       </c>
       <c r="H531" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="C532" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D532" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="E532" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F532" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G532" t="s">
-        <v>34</v>
+        <v>1099</v>
       </c>
       <c r="H532" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
       <c r="C533" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D533" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E533" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F533" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G533" t="s">
-        <v>34</v>
+        <v>1099</v>
       </c>
       <c r="H533" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="C534" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D534" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
       <c r="E534" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F534" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G534" t="s">
-        <v>34</v>
+        <v>1099</v>
       </c>
       <c r="H534" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="C535" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D535" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="E535" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F535" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G535" t="s">
-        <v>34</v>
+        <v>1099</v>
       </c>
       <c r="H535" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="C536" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D536" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
       <c r="E536" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F536" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G536" t="s">
-        <v>34</v>
+        <v>1099</v>
       </c>
       <c r="H536" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="C537" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D537" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="E537" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F537" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G537" t="s">
-        <v>34</v>
+        <v>1099</v>
       </c>
       <c r="H537" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
       <c r="C538" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D538" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E538" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F538" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G538" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H538" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="C539" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D539" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
       <c r="E539" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F539" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G539" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H539" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="C540" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D540" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="E540" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F540" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G540" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H540" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
       <c r="C541" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D541" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E541" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F541" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G541" t="s">
-        <v>15</v>
+        <v>1099</v>
       </c>
       <c r="H541" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="542" spans="1:8" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="C542" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D542" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
       <c r="E542" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F542" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G542" t="s">
-        <v>15</v>
+        <v>1099</v>
       </c>
       <c r="H542" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="C543" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D543" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="E543" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F543" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G543" t="s">
-        <v>15</v>
+        <v>1099</v>
       </c>
       <c r="H543" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="C544" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D544" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E544" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F544" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G544" t="s">
-        <v>15</v>
+        <v>1099</v>
       </c>
       <c r="H544" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="C545" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D545" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
       <c r="E545" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F545" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G545" t="s">
-        <v>15</v>
+        <v>1099</v>
       </c>
       <c r="H545" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="C546" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D546" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="E546" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F546" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G546" t="s">
-        <v>15</v>
+        <v>1099</v>
       </c>
       <c r="H546" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
       <c r="C547" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D547" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E547" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F547" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G547" t="s">
-        <v>15</v>
+        <v>1099</v>
       </c>
       <c r="H547" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="C548" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D548" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
       <c r="E548" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F548" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G548" t="s">
-        <v>15</v>
+        <v>1099</v>
       </c>
       <c r="H548" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="C549" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D549" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="E549" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F549" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G549" t="s">
-        <v>15</v>
+        <v>1099</v>
       </c>
       <c r="H549" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
       <c r="C550" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D550" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E550" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F550" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G550" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H550" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="C551" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D551" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
       <c r="E551" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F551" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G551" t="s">
-        <v>15</v>
+        <v>1099</v>
       </c>
       <c r="H551" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="552" spans="1:8" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="C552" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D552" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="E552" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F552" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G552" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H552" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
       <c r="C553" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D553" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E553" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F553" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G553" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H553" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1151</v>
+        <v>1146</v>
       </c>
       <c r="C554" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D554" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
       <c r="E554" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F554" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G554" t="s">
-        <v>83</v>
+        <v>1099</v>
       </c>
       <c r="H554" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="C555" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D555" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="E555" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F555" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G555" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H555" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
       <c r="C556" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D556" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E556" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F556" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G556" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H556" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="C557" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D557" t="s">
-        <v>1158</v>
+        <v>1153</v>
       </c>
       <c r="E557" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F557" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G557" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H557" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1159</v>
+        <v>1154</v>
       </c>
       <c r="C558" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D558" t="s">
-        <v>1160</v>
+        <v>1155</v>
       </c>
       <c r="E558" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F558" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G558" t="s">
-        <v>83</v>
+        <v>1099</v>
       </c>
       <c r="H558" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1161</v>
+        <v>1156</v>
       </c>
       <c r="C559" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D559" t="s">
-        <v>1162</v>
+        <v>1157</v>
       </c>
       <c r="E559" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F559" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G559" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H559" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1163</v>
+        <v>1158</v>
       </c>
       <c r="C560" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D560" t="s">
-        <v>1164</v>
+        <v>1159</v>
       </c>
       <c r="E560" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F560" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G560" t="s">
-        <v>83</v>
+        <v>1099</v>
       </c>
       <c r="H560" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1165</v>
+        <v>1160</v>
       </c>
       <c r="C561" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D561" t="s">
-        <v>1150</v>
+        <v>1161</v>
       </c>
       <c r="E561" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F561" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G561" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H561" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1166</v>
+        <v>1162</v>
       </c>
       <c r="C562" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D562" t="s">
-        <v>1167</v>
+        <v>1163</v>
       </c>
       <c r="E562" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F562" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G562" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H562" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
-        <v>1168</v>
+        <v>1164</v>
       </c>
       <c r="C563" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D563" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="E563" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F563" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G563" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H563" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1170</v>
+        <v>1166</v>
       </c>
       <c r="C564" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D564" t="s">
-        <v>1171</v>
+        <v>1167</v>
       </c>
       <c r="E564" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F564" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G564" t="s">
-        <v>83</v>
+        <v>1099</v>
       </c>
       <c r="H564" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1172</v>
+        <v>1168</v>
       </c>
       <c r="C565" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D565" t="s">
-        <v>381</v>
+        <v>1169</v>
       </c>
       <c r="E565" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F565" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G565" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H565" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1173</v>
+        <v>1170</v>
       </c>
       <c r="C566" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D566" t="s">
-        <v>1174</v>
+        <v>1171</v>
       </c>
       <c r="E566" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F566" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G566" t="s">
-        <v>83</v>
+        <v>1099</v>
       </c>
       <c r="H566" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1175</v>
+        <v>1172</v>
       </c>
       <c r="C567" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D567" t="s">
-        <v>1176</v>
+        <v>1173</v>
       </c>
       <c r="E567" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F567" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G567" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H567" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1177</v>
+        <v>1174</v>
       </c>
       <c r="C568" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D568" t="s">
-        <v>1178</v>
+        <v>1175</v>
       </c>
       <c r="E568" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F568" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G568" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H568" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1179</v>
+        <v>1176</v>
       </c>
       <c r="C569" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D569" t="s">
-        <v>1180</v>
+        <v>1177</v>
       </c>
       <c r="E569" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F569" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G569" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H569" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1181</v>
+        <v>1178</v>
       </c>
       <c r="C570" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D570" t="s">
-        <v>1182</v>
+        <v>1179</v>
       </c>
       <c r="E570" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F570" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G570" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H570" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1183</v>
+        <v>1180</v>
       </c>
       <c r="C571" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D571" t="s">
-        <v>1184</v>
+        <v>1181</v>
       </c>
       <c r="E571" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F571" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G571" t="s">
-        <v>45</v>
+        <v>1099</v>
       </c>
       <c r="H571" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1185</v>
+        <v>1182</v>
       </c>
       <c r="C572" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D572" t="s">
-        <v>1186</v>
+        <v>1183</v>
       </c>
       <c r="E572" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F572" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G572" t="s">
-        <v>83</v>
+        <v>1099</v>
       </c>
       <c r="H572" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1187</v>
+        <v>1184</v>
       </c>
       <c r="C573" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D573" t="s">
-        <v>1188</v>
+        <v>1185</v>
       </c>
       <c r="E573" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F573" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G573" t="s">
-        <v>83</v>
+        <v>1099</v>
       </c>
       <c r="H573" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1189</v>
+        <v>1186</v>
       </c>
       <c r="C574" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D574" t="s">
-        <v>1012</v>
+        <v>1187</v>
       </c>
       <c r="E574" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F574" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G574" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H574" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1190</v>
+        <v>1188</v>
       </c>
       <c r="C575" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D575" t="s">
-        <v>217</v>
+        <v>1189</v>
       </c>
       <c r="E575" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F575" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G575" t="s">
-        <v>83</v>
+        <v>1099</v>
       </c>
       <c r="H575" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C576" t="s">
+        <v>12</v>
+      </c>
+      <c r="D576" t="s">
         <v>1191</v>
       </c>
-      <c r="C576" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E576" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F576" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G576" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H576" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C577" t="s">
+        <v>12</v>
+      </c>
+      <c r="D577" t="s">
         <v>1193</v>
       </c>
-      <c r="C577" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E577" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F577" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G577" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H577" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C578" t="s">
+        <v>12</v>
+      </c>
+      <c r="D578" t="s">
         <v>1195</v>
       </c>
-      <c r="C578" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E578" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F578" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G578" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H578" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C579" t="s">
+        <v>12</v>
+      </c>
+      <c r="D579" t="s">
         <v>1197</v>
       </c>
-      <c r="C579" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E579" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F579" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G579" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H579" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C580" t="s">
+        <v>12</v>
+      </c>
+      <c r="D580" t="s">
         <v>1199</v>
       </c>
-      <c r="C580" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E580" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F580" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G580" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H580" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C581" t="s">
+        <v>12</v>
+      </c>
+      <c r="D581" t="s">
         <v>1201</v>
       </c>
-      <c r="C581" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E581" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F581" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G581" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H581" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C582" t="s">
+        <v>12</v>
+      </c>
+      <c r="D582" t="s">
         <v>1203</v>
       </c>
-      <c r="C582" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E582" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F582" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G582" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H582" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C583" t="s">
+        <v>12</v>
+      </c>
+      <c r="D583" t="s">
         <v>1205</v>
       </c>
-      <c r="C583" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E583" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F583" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G583" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H583" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C584" t="s">
+        <v>12</v>
+      </c>
+      <c r="D584" t="s">
         <v>1207</v>
       </c>
-      <c r="C584" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E584" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F584" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G584" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H584" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C585" t="s">
+        <v>12</v>
+      </c>
+      <c r="D585" t="s">
         <v>1209</v>
       </c>
-      <c r="C585" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E585" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F585" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G585" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H585" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C586" t="s">
+        <v>12</v>
+      </c>
+      <c r="D586" t="s">
         <v>1211</v>
       </c>
-      <c r="C586" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E586" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F586" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G586" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H586" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C587" t="s">
+        <v>12</v>
+      </c>
+      <c r="D587" t="s">
         <v>1213</v>
       </c>
-      <c r="C587" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E587" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F587" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G587" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H587" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C588" t="s">
+        <v>12</v>
+      </c>
+      <c r="D588" t="s">
         <v>1215</v>
       </c>
-      <c r="C588" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E588" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F588" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G588" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H588" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C589" t="s">
+        <v>12</v>
+      </c>
+      <c r="D589" t="s">
         <v>1217</v>
       </c>
-      <c r="C589" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E589" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F589" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G589" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H589" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C590" t="s">
+        <v>12</v>
+      </c>
+      <c r="D590" t="s">
         <v>1219</v>
       </c>
-      <c r="C590" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E590" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F590" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G590" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H590" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C591" t="s">
+        <v>12</v>
+      </c>
+      <c r="D591" t="s">
         <v>1221</v>
       </c>
-      <c r="C591" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E591" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F591" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G591" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H591" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C592" t="s">
+        <v>12</v>
+      </c>
+      <c r="D592" t="s">
         <v>1223</v>
       </c>
-      <c r="C592" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E592" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F592" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G592" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H592" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C593" t="s">
+        <v>12</v>
+      </c>
+      <c r="D593" t="s">
         <v>1225</v>
       </c>
-      <c r="C593" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E593" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F593" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G593" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H593" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C594" t="s">
+        <v>12</v>
+      </c>
+      <c r="D594" t="s">
         <v>1227</v>
       </c>
-      <c r="C594" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E594" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F594" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G594" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H594" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C595" t="s">
+        <v>12</v>
+      </c>
+      <c r="D595" t="s">
         <v>1229</v>
       </c>
-      <c r="C595" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E595" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F595" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G595" t="s">
-        <v>68</v>
+        <v>1099</v>
       </c>
       <c r="H595" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C596" t="s">
+        <v>12</v>
+      </c>
+      <c r="D596" t="s">
         <v>1231</v>
       </c>
-      <c r="C596" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E596" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F596" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G596" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H596" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C597" t="s">
+        <v>12</v>
+      </c>
+      <c r="D597" t="s">
         <v>1233</v>
       </c>
-      <c r="C597" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E597" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F597" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G597" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H597" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C598" t="s">
+        <v>12</v>
+      </c>
+      <c r="D598" t="s">
         <v>1235</v>
       </c>
-      <c r="C598" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E598" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F598" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G598" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H598" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C599" t="s">
+        <v>12</v>
+      </c>
+      <c r="D599" t="s">
         <v>1237</v>
       </c>
-      <c r="C599" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E599" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F599" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G599" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H599" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C600" t="s">
+        <v>12</v>
+      </c>
+      <c r="D600" t="s">
         <v>1239</v>
       </c>
-      <c r="C600" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E600" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F600" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G600" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H600" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C601" t="s">
+        <v>12</v>
+      </c>
+      <c r="D601" t="s">
         <v>1241</v>
       </c>
-      <c r="C601" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E601" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F601" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G601" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H601" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C602" t="s">
+        <v>12</v>
+      </c>
+      <c r="D602" t="s">
         <v>1243</v>
       </c>
-      <c r="C602" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E602" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F602" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G602" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H602" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C603" t="s">
+        <v>12</v>
+      </c>
+      <c r="D603" t="s">
         <v>1245</v>
       </c>
-      <c r="C603" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E603" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F603" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G603" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H603" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C604" t="s">
+        <v>12</v>
+      </c>
+      <c r="D604" t="s">
         <v>1247</v>
       </c>
-      <c r="C604" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E604" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F604" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G604" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H604" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C605" t="s">
+        <v>12</v>
+      </c>
+      <c r="D605" t="s">
         <v>1249</v>
       </c>
-      <c r="C605" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E605" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F605" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G605" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H605" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C606" t="s">
+        <v>12</v>
+      </c>
+      <c r="D606" t="s">
         <v>1251</v>
       </c>
-      <c r="C606" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E606" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F606" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G606" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H606" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C607" t="s">
+        <v>12</v>
+      </c>
+      <c r="D607" t="s">
         <v>1253</v>
       </c>
-      <c r="C607" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E607" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F607" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G607" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H607" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C608" t="s">
+        <v>12</v>
+      </c>
+      <c r="D608" t="s">
         <v>1255</v>
       </c>
-      <c r="C608" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E608" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F608" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G608" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H608" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C609" t="s">
+        <v>12</v>
+      </c>
+      <c r="D609" t="s">
         <v>1257</v>
       </c>
-      <c r="C609" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E609" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F609" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G609" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H609" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C610" t="s">
+        <v>12</v>
+      </c>
+      <c r="D610" t="s">
         <v>1259</v>
       </c>
-      <c r="C610" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E610" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F610" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G610" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H610" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C611" t="s">
+        <v>12</v>
+      </c>
+      <c r="D611" t="s">
         <v>1261</v>
       </c>
-      <c r="C611" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E611" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F611" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G611" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H611" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C612" t="s">
+        <v>12</v>
+      </c>
+      <c r="D612" t="s">
         <v>1263</v>
       </c>
-      <c r="C612" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E612" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F612" t="s">
-        <v>54</v>
+        <v>404</v>
       </c>
       <c r="G612" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H612" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C613" t="s">
+        <v>12</v>
+      </c>
+      <c r="D613" t="s">
         <v>1265</v>
       </c>
-      <c r="C613" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E613" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F613" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G613" t="s">
-        <v>19</v>
+        <v>1099</v>
       </c>
       <c r="H613" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C614" t="s">
+        <v>12</v>
+      </c>
+      <c r="D614" t="s">
         <v>1267</v>
       </c>
-      <c r="C614" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E614" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F614" t="s">
+        <v>397</v>
       </c>
       <c r="G614" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H614" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C615" t="s">
+        <v>12</v>
+      </c>
+      <c r="D615" t="s">
         <v>1269</v>
       </c>
-      <c r="C615" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E615" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F615" t="s">
+        <v>397</v>
       </c>
       <c r="G615" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H615" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C616" t="s">
+        <v>12</v>
+      </c>
+      <c r="D616" t="s">
         <v>1271</v>
       </c>
-      <c r="C616" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E616" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F616" t="s">
+        <v>397</v>
       </c>
       <c r="G616" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H616" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C617" t="s">
+        <v>12</v>
+      </c>
+      <c r="D617" t="s">
         <v>1273</v>
       </c>
-      <c r="C617" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E617" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F617" t="s">
+        <v>397</v>
       </c>
       <c r="G617" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H617" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C618" t="s">
+        <v>12</v>
+      </c>
+      <c r="D618" t="s">
         <v>1275</v>
       </c>
-      <c r="C618" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E618" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F618" t="s">
+        <v>397</v>
       </c>
       <c r="G618" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H618" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C619" t="s">
+        <v>12</v>
+      </c>
+      <c r="D619" t="s">
         <v>1277</v>
       </c>
-      <c r="C619" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E619" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F619" t="s">
+        <v>397</v>
       </c>
       <c r="G619" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H619" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C620" t="s">
+        <v>12</v>
+      </c>
+      <c r="D620" t="s">
         <v>1279</v>
       </c>
-      <c r="C620" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E620" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F620" t="s">
+        <v>397</v>
       </c>
       <c r="G620" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H620" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C621" t="s">
+        <v>12</v>
+      </c>
+      <c r="D621" t="s">
         <v>1281</v>
       </c>
-      <c r="C621" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E621" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F621" t="s">
+        <v>397</v>
       </c>
       <c r="G621" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H621" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C622" t="s">
+        <v>12</v>
+      </c>
+      <c r="D622" t="s">
         <v>1283</v>
       </c>
-      <c r="C622" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E622" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F622" t="s">
+        <v>397</v>
       </c>
       <c r="G622" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H622" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C623" t="s">
+        <v>12</v>
+      </c>
+      <c r="D623" t="s">
         <v>1285</v>
       </c>
-      <c r="C623" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E623" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F623" t="s">
+        <v>397</v>
       </c>
       <c r="G623" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H623" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C624" t="s">
+        <v>12</v>
+      </c>
+      <c r="D624" t="s">
         <v>1287</v>
       </c>
-      <c r="C624" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E624" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F624" t="s">
+        <v>404</v>
       </c>
       <c r="G624" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H624" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C625" t="s">
+        <v>12</v>
+      </c>
+      <c r="D625" t="s">
         <v>1289</v>
       </c>
-      <c r="C625" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E625" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F625" t="s">
+        <v>404</v>
       </c>
       <c r="G625" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H625" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C626" t="s">
+        <v>12</v>
+      </c>
+      <c r="D626" t="s">
         <v>1291</v>
       </c>
-      <c r="C626" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E626" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F626" t="s">
+        <v>404</v>
       </c>
       <c r="G626" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H626" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C627" t="s">
+        <v>12</v>
+      </c>
+      <c r="D627" t="s">
         <v>1293</v>
       </c>
-      <c r="C627" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E627" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F627" t="s">
+        <v>404</v>
       </c>
       <c r="G627" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H627" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C628" t="s">
+        <v>12</v>
+      </c>
+      <c r="D628" t="s">
         <v>1295</v>
       </c>
-      <c r="C628" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E628" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F628" t="s">
+        <v>404</v>
       </c>
       <c r="G628" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H628" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C629" t="s">
+        <v>12</v>
+      </c>
+      <c r="D629" t="s">
         <v>1297</v>
       </c>
-      <c r="C629" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E629" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F629" t="s">
+        <v>404</v>
       </c>
       <c r="G629" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H629" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C630" t="s">
+        <v>12</v>
+      </c>
+      <c r="D630" t="s">
         <v>1299</v>
       </c>
-      <c r="C630" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E630" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F630" t="s">
+        <v>404</v>
       </c>
       <c r="G630" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H630" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C631" t="s">
+        <v>12</v>
+      </c>
+      <c r="D631" t="s">
         <v>1301</v>
       </c>
-      <c r="C631" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E631" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F631" t="s">
+        <v>404</v>
       </c>
       <c r="G631" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H631" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C632" t="s">
+        <v>12</v>
+      </c>
+      <c r="D632" t="s">
         <v>1303</v>
       </c>
-      <c r="C632" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E632" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F632" t="s">
+        <v>404</v>
       </c>
       <c r="G632" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H632" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C633" t="s">
+        <v>12</v>
+      </c>
+      <c r="D633" t="s">
         <v>1305</v>
       </c>
-      <c r="C633" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E633" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F633" t="s">
+        <v>404</v>
       </c>
       <c r="G633" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H633" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C634" t="s">
+        <v>12</v>
+      </c>
+      <c r="D634" t="s">
         <v>1307</v>
       </c>
-      <c r="C634" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E634" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F634" t="s">
+        <v>404</v>
       </c>
       <c r="G634" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H634" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C635" t="s">
+        <v>12</v>
+      </c>
+      <c r="D635" t="s">
         <v>1309</v>
       </c>
-      <c r="C635" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E635" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F635" t="s">
+        <v>397</v>
       </c>
       <c r="G635" t="s">
-        <v>732</v>
+        <v>1099</v>
       </c>
       <c r="H635" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C636" t="s">
+        <v>12</v>
+      </c>
+      <c r="D636" t="s">
         <v>1311</v>
       </c>
-      <c r="C636" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E636" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F636" t="s">
+        <v>397</v>
       </c>
       <c r="G636" t="s">
-        <v>771</v>
+        <v>1099</v>
       </c>
       <c r="H636" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C637" t="s">
+        <v>12</v>
+      </c>
+      <c r="D637" t="s">
         <v>1313</v>
       </c>
-      <c r="C637" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E637" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F637" t="s">
+        <v>397</v>
       </c>
       <c r="G637" t="s">
-        <v>771</v>
+        <v>1099</v>
       </c>
       <c r="H637" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C638" t="s">
+        <v>12</v>
+      </c>
+      <c r="D638" t="s">
         <v>1315</v>
       </c>
-      <c r="C638" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E638" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F638" t="s">
+        <v>397</v>
       </c>
       <c r="G638" t="s">
-        <v>771</v>
+        <v>1099</v>
       </c>
       <c r="H638" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C639" t="s">
+        <v>12</v>
+      </c>
+      <c r="D639" t="s">
         <v>1317</v>
       </c>
-      <c r="C639" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E639" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F639" t="s">
+        <v>397</v>
       </c>
       <c r="G639" t="s">
-        <v>771</v>
+        <v>1099</v>
       </c>
       <c r="H639" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C640" t="s">
+        <v>12</v>
+      </c>
+      <c r="D640" t="s">
         <v>1319</v>
       </c>
-      <c r="C640" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E640" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F640" t="s">
+        <v>397</v>
       </c>
       <c r="G640" t="s">
-        <v>771</v>
+        <v>1099</v>
       </c>
       <c r="H640" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C641" t="s">
+        <v>12</v>
+      </c>
+      <c r="D641" t="s">
         <v>1321</v>
       </c>
-      <c r="C641" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E641" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F641" t="s">
+        <v>397</v>
       </c>
       <c r="G641" t="s">
-        <v>771</v>
+        <v>1099</v>
       </c>
       <c r="H641" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C642" t="s">
+        <v>12</v>
+      </c>
+      <c r="D642" t="s">
         <v>1323</v>
       </c>
-      <c r="C642" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E642" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F642" t="s">
+        <v>397</v>
       </c>
       <c r="G642" t="s">
-        <v>771</v>
+        <v>1099</v>
       </c>
       <c r="H642" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C643" t="s">
+        <v>12</v>
+      </c>
+      <c r="D643" t="s">
         <v>1325</v>
       </c>
-      <c r="C643" t="s">
-[...2 lines deleted...]
-      <c r="D643" t="s">
+      <c r="E643" t="s">
+        <v>14</v>
+      </c>
+      <c r="F643" t="s">
+        <v>375</v>
+      </c>
+      <c r="G643" t="s">
         <v>1326</v>
       </c>
-      <c r="E643" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H643" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="644" spans="1:8" ht="12.75">
       <c r="A644" s="1" t="s">
         <v>1327</v>
       </c>
       <c r="C644" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D644" t="s">
         <v>1328</v>
       </c>
       <c r="E644" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F644" t="s">
+        <v>375</v>
       </c>
       <c r="G644" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H644" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="C645" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D645" t="s">
         <v>1330</v>
       </c>
       <c r="E645" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F645" t="s">
+        <v>375</v>
       </c>
       <c r="G645" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H645" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="C646" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D646" t="s">
         <v>1332</v>
       </c>
       <c r="E646" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F646" t="s">
+        <v>375</v>
       </c>
       <c r="G646" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H646" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="C647" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D647" t="s">
         <v>1334</v>
       </c>
       <c r="E647" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F647" t="s">
+        <v>375</v>
       </c>
       <c r="G647" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H647" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="648" spans="1:8" ht="12.75">
       <c r="A648" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="C648" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D648" t="s">
         <v>1336</v>
       </c>
       <c r="E648" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F648" t="s">
+        <v>375</v>
       </c>
       <c r="G648" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H648" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
         <v>1337</v>
       </c>
       <c r="C649" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D649" t="s">
         <v>1338</v>
       </c>
       <c r="E649" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F649" t="s">
+        <v>375</v>
       </c>
       <c r="G649" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H649" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="C650" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D650" t="s">
         <v>1340</v>
       </c>
       <c r="E650" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F650" t="s">
+        <v>375</v>
       </c>
       <c r="G650" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H650" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="C651" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D651" t="s">
         <v>1342</v>
       </c>
       <c r="E651" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F651" t="s">
+        <v>375</v>
       </c>
       <c r="G651" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H651" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="C652" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D652" t="s">
         <v>1344</v>
       </c>
       <c r="E652" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F652" t="s">
+        <v>375</v>
       </c>
       <c r="G652" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H652" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="C653" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D653" t="s">
         <v>1346</v>
       </c>
       <c r="E653" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F653" t="s">
+        <v>375</v>
       </c>
       <c r="G653" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H653" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="C654" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D654" t="s">
         <v>1348</v>
       </c>
       <c r="E654" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F654" t="s">
+        <v>375</v>
       </c>
       <c r="G654" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H654" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="C655" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D655" t="s">
         <v>1350</v>
       </c>
       <c r="E655" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F655" t="s">
+        <v>375</v>
       </c>
       <c r="G655" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H655" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="C656" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D656" t="s">
         <v>1352</v>
       </c>
       <c r="E656" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F656" t="s">
+        <v>375</v>
       </c>
       <c r="G656" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H656" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="C657" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D657" t="s">
         <v>1354</v>
       </c>
       <c r="E657" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F657" t="s">
+        <v>375</v>
       </c>
       <c r="G657" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H657" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="C658" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D658" t="s">
         <v>1356</v>
       </c>
       <c r="E658" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F658" t="s">
+        <v>375</v>
       </c>
       <c r="G658" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H658" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="C659" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D659" t="s">
         <v>1358</v>
       </c>
       <c r="E659" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F659" t="s">
+        <v>375</v>
       </c>
       <c r="G659" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H659" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="C660" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D660" t="s">
         <v>1360</v>
       </c>
       <c r="E660" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F660" t="s">
+        <v>375</v>
       </c>
       <c r="G660" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H660" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="661" spans="1:8" ht="12.75">
       <c r="A661" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="C661" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D661" t="s">
         <v>1362</v>
       </c>
       <c r="E661" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F661" t="s">
+        <v>375</v>
       </c>
       <c r="G661" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H661" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="662" spans="1:8" ht="12.75">
       <c r="A662" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="C662" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D662" t="s">
         <v>1364</v>
       </c>
       <c r="E662" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F662" t="s">
+        <v>375</v>
       </c>
       <c r="G662" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H662" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="663" spans="1:8" ht="12.75">
       <c r="A663" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="C663" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D663" t="s">
         <v>1366</v>
       </c>
       <c r="E663" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F663" t="s">
+        <v>375</v>
       </c>
       <c r="G663" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H663" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="664" spans="1:8" ht="12.75">
       <c r="A664" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="C664" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D664" t="s">
         <v>1368</v>
       </c>
       <c r="E664" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F664" t="s">
+        <v>375</v>
       </c>
       <c r="G664" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H664" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="665" spans="1:8" ht="12.75">
       <c r="A665" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="C665" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D665" t="s">
         <v>1370</v>
       </c>
       <c r="E665" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F665" t="s">
+        <v>375</v>
       </c>
       <c r="G665" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H665" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="C666" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D666" t="s">
         <v>1372</v>
       </c>
       <c r="E666" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F666" t="s">
+        <v>375</v>
       </c>
       <c r="G666" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H666" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="C667" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D667" t="s">
         <v>1374</v>
       </c>
       <c r="E667" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F667" t="s">
+        <v>375</v>
       </c>
       <c r="G667" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H667" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="C668" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D668" t="s">
         <v>1376</v>
       </c>
       <c r="E668" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F668" t="s">
+        <v>375</v>
       </c>
       <c r="G668" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H668" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="669" spans="1:8" ht="12.75">
       <c r="A669" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="C669" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D669" t="s">
         <v>1378</v>
       </c>
       <c r="E669" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F669" t="s">
+        <v>375</v>
       </c>
       <c r="G669" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H669" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="670" spans="1:8" ht="12.75">
       <c r="A670" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="C670" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D670" t="s">
         <v>1380</v>
       </c>
       <c r="E670" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F670" t="s">
+        <v>375</v>
       </c>
       <c r="G670" t="s">
-        <v>771</v>
+        <v>1326</v>
       </c>
       <c r="H670" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="671" spans="1:8" ht="12.75">
       <c r="A671" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="C671" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D671" t="s">
         <v>1382</v>
       </c>
       <c r="E671" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F671" t="s">
+        <v>375</v>
       </c>
       <c r="G671" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H671" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="C672" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D672" t="s">
         <v>1384</v>
       </c>
       <c r="E672" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F672" t="s">
+        <v>375</v>
       </c>
       <c r="G672" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H672" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="673" spans="1:8" ht="12.75">
       <c r="A673" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="C673" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D673" t="s">
         <v>1386</v>
       </c>
       <c r="E673" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F673" t="s">
+        <v>375</v>
       </c>
       <c r="G673" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H673" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="C674" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D674" t="s">
         <v>1388</v>
       </c>
       <c r="E674" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F674" t="s">
+        <v>375</v>
       </c>
       <c r="G674" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H674" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="C675" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D675" t="s">
         <v>1390</v>
       </c>
       <c r="E675" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F675" t="s">
+        <v>375</v>
       </c>
       <c r="G675" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H675" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="C676" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D676" t="s">
         <v>1392</v>
       </c>
       <c r="E676" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F676" t="s">
+        <v>375</v>
       </c>
       <c r="G676" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H676" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="677" spans="1:8" ht="12.75">
       <c r="A677" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="C677" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D677" t="s">
         <v>1394</v>
       </c>
       <c r="E677" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F677" t="s">
+        <v>375</v>
       </c>
       <c r="G677" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H677" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="678" spans="1:8" ht="12.75">
       <c r="A678" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="C678" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D678" t="s">
         <v>1396</v>
       </c>
       <c r="E678" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F678" t="s">
+        <v>404</v>
       </c>
       <c r="G678" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H678" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="C679" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D679" t="s">
         <v>1398</v>
       </c>
       <c r="E679" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F679" t="s">
+        <v>375</v>
       </c>
       <c r="G679" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H679" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="C680" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D680" t="s">
         <v>1400</v>
       </c>
       <c r="E680" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F680" t="s">
+        <v>397</v>
       </c>
       <c r="G680" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H680" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="C681" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D681" t="s">
         <v>1402</v>
       </c>
       <c r="E681" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F681" t="s">
+        <v>397</v>
       </c>
       <c r="G681" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H681" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="C682" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D682" t="s">
         <v>1404</v>
       </c>
       <c r="E682" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F682" t="s">
+        <v>397</v>
       </c>
       <c r="G682" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H682" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="683" spans="1:8" ht="12.75">
       <c r="A683" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="C683" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D683" t="s">
         <v>1406</v>
       </c>
       <c r="E683" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F683" t="s">
+        <v>397</v>
       </c>
       <c r="G683" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H683" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="684" spans="1:8" ht="12.75">
       <c r="A684" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="C684" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D684" t="s">
         <v>1408</v>
       </c>
       <c r="E684" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F684" t="s">
+        <v>397</v>
       </c>
       <c r="G684" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H684" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="C685" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D685" t="s">
         <v>1410</v>
       </c>
       <c r="E685" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F685" t="s">
+        <v>397</v>
       </c>
       <c r="G685" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H685" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="C686" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D686" t="s">
         <v>1412</v>
       </c>
       <c r="E686" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F686" t="s">
+        <v>397</v>
       </c>
       <c r="G686" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H686" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="C687" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D687" t="s">
         <v>1414</v>
       </c>
       <c r="E687" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F687" t="s">
+        <v>397</v>
       </c>
       <c r="G687" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H687" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="C688" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D688" t="s">
         <v>1416</v>
       </c>
       <c r="E688" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F688" t="s">
+        <v>397</v>
       </c>
       <c r="G688" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H688" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="689" spans="1:8" ht="12.75">
       <c r="A689" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="C689" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D689" t="s">
         <v>1418</v>
       </c>
       <c r="E689" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F689" t="s">
+        <v>397</v>
       </c>
       <c r="G689" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H689" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="C690" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D690" t="s">
         <v>1420</v>
       </c>
       <c r="E690" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F690" t="s">
+        <v>397</v>
       </c>
       <c r="G690" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H690" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="C691" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D691" t="s">
         <v>1422</v>
       </c>
       <c r="E691" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F691" t="s">
+        <v>397</v>
       </c>
       <c r="G691" t="s">
-        <v>65</v>
+        <v>1326</v>
       </c>
       <c r="H691" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="692" spans="1:8" ht="12.75">
       <c r="A692" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="C692" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D692" t="s">
         <v>1424</v>
       </c>
       <c r="E692" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F692" t="s">
+        <v>397</v>
       </c>
       <c r="G692" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H692" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="C693" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D693" t="s">
         <v>1426</v>
       </c>
       <c r="E693" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F693" t="s">
+        <v>397</v>
       </c>
       <c r="G693" t="s">
-        <v>816</v>
+        <v>1326</v>
       </c>
       <c r="H693" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="694" spans="1:8" ht="12.75">
       <c r="A694" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="C694" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D694" t="s">
         <v>1428</v>
       </c>
       <c r="E694" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F694" t="s">
+        <v>397</v>
       </c>
       <c r="G694" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H694" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="C695" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D695" t="s">
         <v>1430</v>
       </c>
       <c r="E695" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F695" t="s">
+        <v>397</v>
       </c>
       <c r="G695" t="s">
-        <v>55</v>
+        <v>1326</v>
       </c>
       <c r="H695" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="C696" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D696" t="s">
         <v>1432</v>
       </c>
       <c r="E696" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F696" t="s">
+        <v>397</v>
       </c>
       <c r="G696" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H696" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="C697" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D697" t="s">
         <v>1434</v>
       </c>
       <c r="E697" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F697" t="s">
+        <v>397</v>
       </c>
       <c r="G697" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H697" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="C698" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D698" t="s">
         <v>1436</v>
       </c>
       <c r="E698" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F698" t="s">
+        <v>397</v>
       </c>
       <c r="G698" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H698" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="699" spans="1:8" ht="12.75">
       <c r="A699" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="C699" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D699" t="s">
         <v>1438</v>
       </c>
       <c r="E699" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F699" t="s">
+        <v>397</v>
       </c>
       <c r="G699" t="s">
-        <v>855</v>
+        <v>1326</v>
       </c>
       <c r="H699" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="700" spans="1:8" ht="12.75">
       <c r="A700" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="C700" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D700" t="s">
         <v>1440</v>
       </c>
       <c r="E700" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F700" t="s">
+        <v>375</v>
       </c>
       <c r="G700" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H700" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="C701" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D701" t="s">
         <v>1442</v>
       </c>
       <c r="E701" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F701" t="s">
+        <v>397</v>
       </c>
       <c r="G701" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H701" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="702" spans="1:8" ht="12.75">
       <c r="A702" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="C702" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D702" t="s">
         <v>1444</v>
       </c>
       <c r="E702" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F702" t="s">
+        <v>397</v>
       </c>
       <c r="G702" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H702" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="C703" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D703" t="s">
         <v>1446</v>
       </c>
       <c r="E703" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F703" t="s">
+        <v>397</v>
       </c>
       <c r="G703" t="s">
-        <v>843</v>
+        <v>1326</v>
       </c>
       <c r="H703" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="704" spans="1:8" ht="12.75">
       <c r="A704" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="C704" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D704" t="s">
         <v>1448</v>
       </c>
       <c r="E704" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F704" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G704" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H704" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="C705" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D705" t="s">
         <v>1450</v>
       </c>
       <c r="E705" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F705" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G705" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H705" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="706" spans="1:8" ht="12.75">
       <c r="A706" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="C706" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D706" t="s">
         <v>1452</v>
       </c>
       <c r="E706" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F706" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G706" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H706" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="C707" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D707" t="s">
         <v>1454</v>
       </c>
       <c r="E707" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F707" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G707" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H707" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="708" spans="1:8" ht="12.75">
       <c r="A708" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="C708" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D708" t="s">
         <v>1456</v>
       </c>
       <c r="E708" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F708" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G708" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H708" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="709" spans="1:8" ht="12.75">
       <c r="A709" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="C709" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D709" t="s">
         <v>1458</v>
       </c>
       <c r="E709" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F709" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G709" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H709" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="710" spans="1:8" ht="12.75">
       <c r="A710" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="C710" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D710" t="s">
         <v>1460</v>
       </c>
       <c r="E710" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F710" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G710" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H710" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="711" spans="1:8" ht="12.75">
       <c r="A711" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="C711" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D711" t="s">
         <v>1462</v>
       </c>
       <c r="E711" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F711" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G711" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H711" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="C712" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D712" t="s">
         <v>1464</v>
       </c>
       <c r="E712" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F712" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G712" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H712" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="C713" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D713" t="s">
         <v>1466</v>
       </c>
       <c r="E713" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F713" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G713" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H713" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="C714" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D714" t="s">
         <v>1468</v>
       </c>
       <c r="E714" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F714" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G714" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H714" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="C715" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D715" t="s">
         <v>1470</v>
       </c>
       <c r="E715" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F715" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G715" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H715" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="716" spans="1:8" ht="12.75">
       <c r="A716" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="C716" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D716" t="s">
         <v>1472</v>
       </c>
       <c r="E716" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F716" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G716" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H716" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="C717" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D717" t="s">
         <v>1474</v>
       </c>
       <c r="E717" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F717" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G717" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H717" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="718" spans="1:8" ht="12.75">
       <c r="A718" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="C718" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D718" t="s">
         <v>1476</v>
       </c>
       <c r="E718" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F718" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G718" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H718" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="719" spans="1:8" ht="12.75">
       <c r="A719" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="C719" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D719" t="s">
         <v>1478</v>
       </c>
       <c r="E719" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F719" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G719" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H719" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="C720" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D720" t="s">
         <v>1480</v>
       </c>
       <c r="E720" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F720" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G720" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H720" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="C721" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D721" t="s">
         <v>1482</v>
       </c>
       <c r="E721" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F721" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G721" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H721" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="C722" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D722" t="s">
         <v>1484</v>
       </c>
       <c r="E722" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F722" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G722" t="s">
-        <v>58</v>
+        <v>1326</v>
       </c>
       <c r="H722" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="C723" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D723" t="s">
         <v>1486</v>
       </c>
       <c r="E723" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F723" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G723" t="s">
-        <v>34</v>
+        <v>1326</v>
       </c>
       <c r="H723" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="C724" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D724" t="s">
         <v>1488</v>
       </c>
       <c r="E724" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F724" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G724" t="s">
-        <v>34</v>
+        <v>1326</v>
       </c>
       <c r="H724" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="725" spans="1:8" ht="12.75">
       <c r="A725" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="C725" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D725" t="s">
         <v>1490</v>
       </c>
       <c r="E725" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F725" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G725" t="s">
-        <v>34</v>
+        <v>1326</v>
       </c>
       <c r="H725" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="C726" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D726" t="s">
         <v>1492</v>
       </c>
       <c r="E726" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F726" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G726" t="s">
-        <v>34</v>
+        <v>1326</v>
       </c>
       <c r="H726" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="C727" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D727" t="s">
         <v>1494</v>
       </c>
       <c r="E727" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F727" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G727" t="s">
-        <v>34</v>
+        <v>1326</v>
       </c>
       <c r="H727" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="C728" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D728" t="s">
         <v>1496</v>
       </c>
       <c r="E728" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F728" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G728" t="s">
-        <v>68</v>
+        <v>1326</v>
       </c>
       <c r="H728" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="C729" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D729" t="s">
         <v>1498</v>
       </c>
       <c r="E729" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F729" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G729" t="s">
-        <v>58</v>
+        <v>1499</v>
       </c>
       <c r="H729" t="s">
-        <v>20</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="C730" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D730" t="s">
-        <v>1500</v>
+        <v>378</v>
       </c>
       <c r="E730" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F730" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G730" t="s">
-        <v>58</v>
+        <v>1502</v>
       </c>
       <c r="H730" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="731" spans="1:8" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="C731" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D731" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E731" t="s">
+        <v>14</v>
+      </c>
+      <c r="F731" t="s">
+        <v>375</v>
+      </c>
+      <c r="G731" t="s">
         <v>1502</v>
       </c>
-      <c r="E731" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H731" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="C732" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D732" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="E732" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F732" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G732" t="s">
-        <v>58</v>
+        <v>1502</v>
       </c>
       <c r="H732" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="733" spans="1:8" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="C733" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D733" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="E733" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F733" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G733" t="s">
-        <v>58</v>
+        <v>1502</v>
       </c>
       <c r="H733" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="734" spans="1:8" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="C734" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D734" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="E734" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F734" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G734" t="s">
-        <v>58</v>
+        <v>1502</v>
       </c>
       <c r="H734" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="735" spans="1:8" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="C735" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D735" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="E735" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F735" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G735" t="s">
-        <v>58</v>
+        <v>1502</v>
       </c>
       <c r="H735" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="736" spans="1:8" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="C736" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D736" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="E736" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F736" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G736" t="s">
-        <v>34</v>
+        <v>1502</v>
       </c>
       <c r="H736" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="737" spans="1:8" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="C737" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D737" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="E737" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F737" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G737" t="s">
-        <v>34</v>
+        <v>1502</v>
       </c>
       <c r="H737" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
       <c r="C738" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D738" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="E738" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F738" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G738" t="s">
-        <v>34</v>
+        <v>1502</v>
       </c>
       <c r="H738" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="739" spans="1:8" ht="12.75">
       <c r="A739" s="1" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="C739" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D739" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="E739" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F739" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G739" t="s">
-        <v>34</v>
+        <v>1502</v>
       </c>
       <c r="H739" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="C740" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D740" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="E740" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F740" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G740" t="s">
-        <v>34</v>
+        <v>1502</v>
       </c>
       <c r="H740" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
       <c r="C741" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D741" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="E741" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F741" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G741" t="s">
-        <v>34</v>
+        <v>1502</v>
       </c>
       <c r="H741" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="C742" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D742" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
       <c r="E742" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F742" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G742" t="s">
-        <v>34</v>
+        <v>1502</v>
       </c>
       <c r="H742" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="C743" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D743" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="E743" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F743" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G743" t="s">
-        <v>34</v>
+        <v>1502</v>
       </c>
       <c r="H743" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
       <c r="C744" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D744" t="s">
-        <v>1528</v>
+        <v>392</v>
       </c>
       <c r="E744" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F744" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G744" t="s">
-        <v>34</v>
+        <v>1502</v>
       </c>
       <c r="H744" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="C745" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D745" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="E745" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F745" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G745" t="s">
-        <v>83</v>
+        <v>1502</v>
       </c>
       <c r="H745" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="746" spans="1:8" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="C746" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D746" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="E746" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F746" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G746" t="s">
-        <v>15</v>
+        <v>1502</v>
       </c>
       <c r="H746" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="C747" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D747" t="s">
-        <v>1534</v>
+        <v>394</v>
       </c>
       <c r="E747" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F747" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G747" t="s">
-        <v>15</v>
+        <v>1502</v>
       </c>
       <c r="H747" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="12.75">
       <c r="A748" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="C748" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D748" t="s">
-        <v>1536</v>
+        <v>396</v>
       </c>
       <c r="E748" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F748" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G748" t="s">
-        <v>83</v>
+        <v>1502</v>
       </c>
       <c r="H748" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="749" spans="1:8" ht="12.75">
       <c r="A749" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C749" t="s">
+        <v>12</v>
+      </c>
+      <c r="D749" t="s">
         <v>1537</v>
       </c>
-      <c r="C749" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E749" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F749" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G749" t="s">
-        <v>83</v>
+        <v>1502</v>
       </c>
       <c r="H749" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>1539</v>
+        <v>1538</v>
       </c>
       <c r="C750" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D750" t="s">
-        <v>1540</v>
+        <v>399</v>
       </c>
       <c r="E750" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F750" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G750" t="s">
-        <v>83</v>
+        <v>1502</v>
       </c>
       <c r="H750" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>1541</v>
+        <v>1539</v>
       </c>
       <c r="C751" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D751" t="s">
-        <v>1542</v>
+        <v>1540</v>
       </c>
       <c r="E751" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F751" t="s">
+        <v>397</v>
       </c>
       <c r="G751" t="s">
-        <v>855</v>
+        <v>1502</v>
       </c>
       <c r="H751" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>1543</v>
+        <v>1541</v>
       </c>
       <c r="C752" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D752" t="s">
-        <v>1544</v>
+        <v>1542</v>
       </c>
       <c r="E752" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F752" t="s">
+        <v>375</v>
       </c>
       <c r="G752" t="s">
-        <v>88</v>
+        <v>1502</v>
       </c>
       <c r="H752" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="753" spans="1:8" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>1545</v>
+        <v>1543</v>
       </c>
       <c r="C753" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D753" t="s">
-        <v>1546</v>
+        <v>1544</v>
       </c>
       <c r="E753" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F753" t="s">
+        <v>375</v>
       </c>
       <c r="G753" t="s">
-        <v>843</v>
+        <v>1502</v>
       </c>
       <c r="H753" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>1547</v>
+        <v>1545</v>
       </c>
       <c r="C754" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D754" t="s">
-        <v>1548</v>
+        <v>1546</v>
       </c>
       <c r="E754" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F754" t="s">
+        <v>397</v>
       </c>
       <c r="G754" t="s">
-        <v>855</v>
+        <v>1502</v>
       </c>
       <c r="H754" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>1549</v>
+        <v>1547</v>
       </c>
       <c r="C755" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D755" t="s">
-        <v>1550</v>
+        <v>1548</v>
       </c>
       <c r="E755" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F755" t="s">
+        <v>404</v>
       </c>
       <c r="G755" t="s">
-        <v>88</v>
+        <v>1502</v>
       </c>
       <c r="H755" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
-        <v>1551</v>
+        <v>1549</v>
       </c>
       <c r="C756" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D756" t="s">
-        <v>1552</v>
+        <v>1550</v>
       </c>
       <c r="E756" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F756" t="s">
+        <v>404</v>
       </c>
       <c r="G756" t="s">
-        <v>55</v>
+        <v>1502</v>
       </c>
       <c r="H756" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
-        <v>1553</v>
+        <v>1551</v>
       </c>
       <c r="C757" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D757" t="s">
-        <v>1554</v>
+        <v>1552</v>
       </c>
       <c r="E757" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F757" t="s">
+        <v>375</v>
       </c>
       <c r="G757" t="s">
-        <v>55</v>
+        <v>1502</v>
       </c>
       <c r="H757" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
-        <v>1555</v>
+        <v>1553</v>
       </c>
       <c r="C758" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D758" t="s">
-        <v>1556</v>
+        <v>1554</v>
       </c>
       <c r="E758" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F758" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G758" t="s">
-        <v>983</v>
+        <v>1502</v>
       </c>
       <c r="H758" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
-        <v>1557</v>
+        <v>1555</v>
       </c>
       <c r="C759" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D759" t="s">
-        <v>1558</v>
+        <v>1556</v>
       </c>
       <c r="E759" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F759" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G759" t="s">
-        <v>58</v>
+        <v>1502</v>
       </c>
       <c r="H759" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="760" spans="1:8" ht="12.75">
       <c r="A760" s="1" t="s">
-        <v>1559</v>
+        <v>1557</v>
       </c>
       <c r="C760" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D760" t="s">
-        <v>1560</v>
+        <v>1558</v>
       </c>
       <c r="E760" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F760" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G760" t="s">
-        <v>19</v>
+        <v>1502</v>
       </c>
       <c r="H760" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="761" spans="1:8" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>1561</v>
+        <v>1559</v>
       </c>
       <c r="C761" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D761" t="s">
-        <v>1562</v>
+        <v>1560</v>
       </c>
       <c r="E761" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F761" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G761" t="s">
-        <v>19</v>
+        <v>1502</v>
       </c>
       <c r="H761" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>1563</v>
+        <v>1561</v>
       </c>
       <c r="C762" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D762" t="s">
-        <v>1564</v>
+        <v>1562</v>
       </c>
       <c r="E762" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F762" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G762" t="s">
-        <v>58</v>
+        <v>1502</v>
       </c>
       <c r="H762" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>1565</v>
+        <v>1563</v>
       </c>
       <c r="C763" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D763" t="s">
-        <v>1566</v>
+        <v>1564</v>
       </c>
       <c r="E763" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F763" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G763" t="s">
-        <v>83</v>
+        <v>1502</v>
       </c>
       <c r="H763" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="764" spans="1:8" ht="12.75">
       <c r="A764" s="1" t="s">
-        <v>1567</v>
+        <v>1565</v>
       </c>
       <c r="C764" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D764" t="s">
-        <v>1568</v>
+        <v>1566</v>
       </c>
       <c r="E764" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F764" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G764" t="s">
-        <v>58</v>
+        <v>1502</v>
       </c>
       <c r="H764" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
-        <v>1569</v>
+        <v>1567</v>
       </c>
       <c r="C765" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D765" t="s">
-        <v>1570</v>
+        <v>1568</v>
       </c>
       <c r="E765" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F765" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G765" t="s">
-        <v>19</v>
+        <v>1502</v>
       </c>
       <c r="H765" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>1571</v>
+        <v>1569</v>
       </c>
       <c r="C766" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D766" t="s">
-        <v>1572</v>
+        <v>1570</v>
       </c>
       <c r="E766" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F766" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G766" t="s">
-        <v>83</v>
+        <v>1502</v>
       </c>
       <c r="H766" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
-        <v>1573</v>
+        <v>1571</v>
       </c>
       <c r="C767" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D767" t="s">
-        <v>1574</v>
+        <v>1572</v>
       </c>
       <c r="E767" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F767" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G767" t="s">
-        <v>58</v>
+        <v>1502</v>
       </c>
       <c r="H767" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
-        <v>1575</v>
+        <v>1573</v>
       </c>
       <c r="C768" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D768" t="s">
-        <v>1576</v>
+        <v>1574</v>
       </c>
       <c r="E768" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F768" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G768" t="s">
-        <v>34</v>
+        <v>1502</v>
       </c>
       <c r="H768" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
-        <v>1577</v>
+        <v>1575</v>
       </c>
       <c r="C769" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D769" t="s">
-        <v>1578</v>
+        <v>1576</v>
       </c>
       <c r="E769" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F769" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G769" t="s">
-        <v>58</v>
+        <v>1502</v>
       </c>
       <c r="H769" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
-        <v>1579</v>
+        <v>1577</v>
       </c>
       <c r="C770" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D770" t="s">
-        <v>1580</v>
+        <v>1578</v>
       </c>
       <c r="E770" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F770" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G770" t="s">
-        <v>19</v>
+        <v>1502</v>
       </c>
       <c r="H770" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
-        <v>1581</v>
+        <v>1579</v>
       </c>
       <c r="C771" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D771" t="s">
-        <v>1582</v>
+        <v>1580</v>
       </c>
       <c r="E771" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F771" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G771" t="s">
-        <v>34</v>
+        <v>1502</v>
       </c>
       <c r="H771" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>1583</v>
+        <v>1581</v>
       </c>
       <c r="C772" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D772" t="s">
-        <v>1584</v>
+        <v>1582</v>
       </c>
       <c r="E772" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F772" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G772" t="s">
-        <v>58</v>
+        <v>1502</v>
       </c>
       <c r="H772" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>1585</v>
+        <v>1583</v>
       </c>
       <c r="C773" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D773" t="s">
-        <v>1586</v>
+        <v>1584</v>
       </c>
       <c r="E773" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F773" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G773" t="s">
-        <v>27</v>
+        <v>1502</v>
       </c>
       <c r="H773" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>1587</v>
+        <v>1585</v>
       </c>
       <c r="C774" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D774" t="s">
-        <v>1588</v>
+        <v>1586</v>
       </c>
       <c r="E774" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F774" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G774" t="s">
-        <v>19</v>
+        <v>1502</v>
       </c>
       <c r="H774" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>1589</v>
+        <v>1587</v>
       </c>
       <c r="C775" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D775" t="s">
-        <v>1590</v>
+        <v>1588</v>
       </c>
       <c r="E775" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F775" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G775" t="s">
-        <v>27</v>
+        <v>1502</v>
       </c>
       <c r="H775" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>1591</v>
+        <v>1589</v>
       </c>
       <c r="C776" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D776" t="s">
-        <v>1592</v>
+        <v>1590</v>
       </c>
       <c r="E776" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F776" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G776" t="s">
-        <v>68</v>
+        <v>1502</v>
       </c>
       <c r="H776" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>1593</v>
+        <v>1591</v>
       </c>
       <c r="C777" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D777" t="s">
-        <v>1594</v>
+        <v>1592</v>
       </c>
       <c r="E777" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F777" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G777" t="s">
-        <v>19</v>
+        <v>1502</v>
       </c>
       <c r="H777" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>1595</v>
+        <v>1593</v>
       </c>
       <c r="C778" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D778" t="s">
-        <v>1596</v>
+        <v>1594</v>
       </c>
       <c r="E778" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F778" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G778" t="s">
-        <v>27</v>
+        <v>1502</v>
       </c>
       <c r="H778" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="779" spans="1:8" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>1597</v>
+        <v>1595</v>
       </c>
       <c r="C779" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D779" t="s">
-        <v>1598</v>
+        <v>1596</v>
       </c>
       <c r="E779" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F779" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G779" t="s">
-        <v>68</v>
+        <v>1502</v>
       </c>
       <c r="H779" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>1599</v>
+        <v>1597</v>
       </c>
       <c r="C780" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D780" t="s">
-        <v>1600</v>
+        <v>1598</v>
       </c>
       <c r="E780" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F780" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G780" t="s">
-        <v>19</v>
+        <v>1502</v>
       </c>
       <c r="H780" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="781" spans="1:8" ht="12.75">
       <c r="A781" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C781" t="s">
+        <v>12</v>
+      </c>
+      <c r="D781" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E781" t="s">
+        <v>14</v>
+      </c>
+      <c r="F781" t="s">
+        <v>375</v>
+      </c>
+      <c r="G781" t="s">
         <v>1601</v>
       </c>
-      <c r="C781" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H781" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C782" t="s">
+        <v>12</v>
+      </c>
+      <c r="D782" t="s">
         <v>1603</v>
       </c>
-      <c r="C782" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E782" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F782" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G782" t="s">
-        <v>19</v>
+        <v>1601</v>
       </c>
       <c r="H782" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C783" t="s">
+        <v>12</v>
+      </c>
+      <c r="D783" t="s">
         <v>1605</v>
       </c>
-      <c r="C783" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E783" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F783" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G783" t="s">
-        <v>15</v>
+        <v>1601</v>
       </c>
       <c r="H783" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="C784" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D784" t="s">
         <v>1607</v>
       </c>
       <c r="E784" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F784" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G784" t="s">
-        <v>68</v>
+        <v>1601</v>
       </c>
       <c r="H784" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="C785" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D785" t="s">
-        <v>1609</v>
+        <v>1603</v>
       </c>
       <c r="E785" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F785" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G785" t="s">
-        <v>15</v>
+        <v>1601</v>
       </c>
       <c r="H785" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C786" t="s">
+        <v>12</v>
+      </c>
+      <c r="D786" t="s">
         <v>1610</v>
       </c>
-      <c r="C786" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E786" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F786" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G786" t="s">
-        <v>68</v>
+        <v>1601</v>
       </c>
       <c r="H786" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C787" t="s">
+        <v>12</v>
+      </c>
+      <c r="D787" t="s">
         <v>1612</v>
       </c>
-      <c r="C787" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E787" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F787" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G787" t="s">
-        <v>27</v>
+        <v>1601</v>
       </c>
       <c r="H787" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="788" spans="1:8" ht="12.75">
       <c r="A788" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C788" t="s">
+        <v>12</v>
+      </c>
+      <c r="D788" t="s">
         <v>1614</v>
       </c>
-      <c r="C788" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E788" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F788" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G788" t="s">
-        <v>45</v>
+        <v>1601</v>
       </c>
       <c r="H788" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C789" t="s">
+        <v>12</v>
+      </c>
+      <c r="D789" t="s">
         <v>1616</v>
       </c>
-      <c r="C789" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E789" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F789" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G789" t="s">
-        <v>83</v>
+        <v>1601</v>
       </c>
       <c r="H789" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="790" spans="1:8" ht="12.75">
       <c r="A790" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C790" t="s">
+        <v>12</v>
+      </c>
+      <c r="D790" t="s">
         <v>1618</v>
       </c>
-      <c r="C790" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E790" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F790" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G790" t="s">
-        <v>68</v>
+        <v>1601</v>
       </c>
       <c r="H790" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C791" t="s">
+        <v>12</v>
+      </c>
+      <c r="D791" t="s">
         <v>1620</v>
       </c>
-      <c r="C791" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E791" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F791" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G791" t="s">
-        <v>68</v>
+        <v>1601</v>
       </c>
       <c r="H791" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C792" t="s">
+        <v>12</v>
+      </c>
+      <c r="D792" t="s">
         <v>1622</v>
       </c>
-      <c r="C792" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E792" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F792" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G792" t="s">
-        <v>45</v>
+        <v>1601</v>
       </c>
       <c r="H792" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C793" t="s">
+        <v>12</v>
+      </c>
+      <c r="D793" t="s">
         <v>1624</v>
       </c>
-      <c r="C793" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E793" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F793" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G793" t="s">
-        <v>27</v>
+        <v>1601</v>
       </c>
       <c r="H793" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C794" t="s">
+        <v>12</v>
+      </c>
+      <c r="D794" t="s">
         <v>1626</v>
       </c>
-      <c r="C794" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E794" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F794" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G794" t="s">
-        <v>45</v>
+        <v>1601</v>
       </c>
       <c r="H794" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="795" spans="1:8" ht="12.75">
       <c r="A795" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C795" t="s">
+        <v>12</v>
+      </c>
+      <c r="D795" t="s">
         <v>1628</v>
       </c>
-      <c r="C795" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E795" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F795" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G795" t="s">
-        <v>65</v>
+        <v>1601</v>
       </c>
       <c r="H795" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="C796" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D796" t="s">
-        <v>1631</v>
+        <v>921</v>
       </c>
       <c r="E796" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F796" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G796" t="s">
-        <v>55</v>
+        <v>1601</v>
       </c>
       <c r="H796" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>1632</v>
+        <v>1630</v>
       </c>
       <c r="C797" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D797" t="s">
-        <v>1633</v>
+        <v>1631</v>
       </c>
       <c r="E797" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F797" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G797" t="s">
-        <v>45</v>
+        <v>1601</v>
       </c>
       <c r="H797" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>1634</v>
+        <v>1632</v>
       </c>
       <c r="C798" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D798" t="s">
-        <v>1635</v>
+        <v>1633</v>
       </c>
       <c r="E798" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F798" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G798" t="s">
-        <v>27</v>
+        <v>1601</v>
       </c>
       <c r="H798" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>1636</v>
+        <v>1634</v>
       </c>
       <c r="C799" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D799" t="s">
-        <v>1637</v>
+        <v>1635</v>
       </c>
       <c r="E799" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F799" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G799" t="s">
-        <v>45</v>
+        <v>1601</v>
       </c>
       <c r="H799" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="800" spans="1:8" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>1638</v>
+        <v>1636</v>
       </c>
       <c r="C800" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D800" t="s">
-        <v>1639</v>
+        <v>1637</v>
       </c>
       <c r="E800" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F800" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G800" t="s">
-        <v>15</v>
+        <v>1601</v>
       </c>
       <c r="H800" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>1640</v>
+        <v>1638</v>
       </c>
       <c r="C801" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D801" t="s">
-        <v>1641</v>
+        <v>1639</v>
       </c>
       <c r="E801" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F801" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G801" t="s">
-        <v>15</v>
+        <v>1601</v>
       </c>
       <c r="H801" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>1642</v>
+        <v>1640</v>
       </c>
       <c r="C802" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D802" t="s">
-        <v>1643</v>
+        <v>1641</v>
       </c>
       <c r="E802" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F802" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G802" t="s">
-        <v>83</v>
+        <v>1601</v>
       </c>
       <c r="H802" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="803" spans="1:8" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>1644</v>
+        <v>1642</v>
       </c>
       <c r="C803" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D803" t="s">
-        <v>1645</v>
+        <v>1643</v>
       </c>
       <c r="E803" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F803" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G803" t="s">
-        <v>19</v>
+        <v>1601</v>
       </c>
       <c r="H803" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="804" spans="1:8" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>1646</v>
+        <v>1644</v>
       </c>
       <c r="C804" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D804" t="s">
-        <v>1647</v>
+        <v>1645</v>
       </c>
       <c r="E804" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F804" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G804" t="s">
-        <v>83</v>
+        <v>1601</v>
       </c>
       <c r="H804" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="805" spans="1:8" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>1648</v>
+        <v>1646</v>
       </c>
       <c r="C805" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D805" t="s">
-        <v>1649</v>
+        <v>1647</v>
       </c>
       <c r="E805" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F805" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G805" t="s">
-        <v>19</v>
+        <v>1601</v>
       </c>
       <c r="H805" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>1650</v>
+        <v>1648</v>
       </c>
       <c r="C806" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D806" t="s">
-        <v>1651</v>
+        <v>1649</v>
       </c>
       <c r="E806" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F806" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G806" t="s">
-        <v>27</v>
+        <v>1601</v>
       </c>
       <c r="H806" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>1652</v>
+        <v>1650</v>
       </c>
       <c r="C807" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D807" t="s">
-        <v>1653</v>
+        <v>1651</v>
       </c>
       <c r="E807" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F807" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G807" t="s">
-        <v>19</v>
+        <v>1601</v>
       </c>
       <c r="H807" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>1654</v>
+        <v>1652</v>
       </c>
       <c r="C808" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D808" t="s">
-        <v>653</v>
+        <v>1653</v>
       </c>
       <c r="E808" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F808" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G808" t="s">
-        <v>65</v>
+        <v>1601</v>
       </c>
       <c r="H808" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C809" t="s">
+        <v>12</v>
+      </c>
+      <c r="D809" t="s">
         <v>1655</v>
       </c>
-      <c r="C809" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E809" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F809" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G809" t="s">
-        <v>65</v>
+        <v>1601</v>
       </c>
       <c r="H809" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C810" t="s">
+        <v>12</v>
+      </c>
+      <c r="D810" t="s">
         <v>1657</v>
       </c>
-      <c r="C810" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E810" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F810" t="s">
+        <v>375</v>
       </c>
       <c r="G810" t="s">
-        <v>55</v>
+        <v>1601</v>
       </c>
       <c r="H810" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C811" t="s">
+        <v>12</v>
+      </c>
+      <c r="D811" t="s">
         <v>1659</v>
       </c>
-      <c r="C811" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E811" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F811" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G811" t="s">
-        <v>65</v>
+        <v>1601</v>
       </c>
       <c r="H811" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="C812" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D812" t="s">
         <v>1661</v>
       </c>
       <c r="E812" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F812" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G812" t="s">
-        <v>68</v>
+        <v>1601</v>
       </c>
       <c r="H812" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
         <v>1662</v>
       </c>
       <c r="C813" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D813" t="s">
-        <v>659</v>
+        <v>432</v>
       </c>
       <c r="E813" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F813" t="s">
-        <v>54</v>
+        <v>397</v>
       </c>
       <c r="G813" t="s">
-        <v>65</v>
+        <v>1601</v>
       </c>
       <c r="H813" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
         <v>1663</v>
       </c>
       <c r="C814" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D814" t="s">
         <v>1664</v>
       </c>
       <c r="E814" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F814" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G814" t="s">
-        <v>51</v>
+        <v>1601</v>
       </c>
       <c r="H814" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
         <v>1665</v>
       </c>
       <c r="C815" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D815" t="s">
         <v>1666</v>
       </c>
       <c r="E815" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F815" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G815" t="s">
-        <v>51</v>
+        <v>1601</v>
       </c>
       <c r="H815" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="C816" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D816" t="s">
         <v>1668</v>
       </c>
       <c r="E816" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F816" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G816" t="s">
-        <v>51</v>
+        <v>1601</v>
       </c>
       <c r="H816" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
         <v>1669</v>
       </c>
       <c r="C817" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D817" t="s">
         <v>1670</v>
       </c>
       <c r="E817" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F817" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G817" t="s">
-        <v>51</v>
+        <v>1601</v>
       </c>
       <c r="H817" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="C818" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D818" t="s">
         <v>1672</v>
       </c>
       <c r="E818" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F818" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G818" t="s">
-        <v>51</v>
+        <v>1601</v>
       </c>
       <c r="H818" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="819" spans="1:8" ht="12.75">
       <c r="A819" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="C819" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D819" t="s">
         <v>1674</v>
       </c>
       <c r="E819" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F819" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G819" t="s">
-        <v>51</v>
+        <v>1601</v>
       </c>
       <c r="H819" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="C820" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D820" t="s">
         <v>1676</v>
       </c>
       <c r="E820" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F820" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G820" t="s">
-        <v>51</v>
+        <v>1601</v>
       </c>
       <c r="H820" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
         <v>1677</v>
       </c>
       <c r="C821" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D821" t="s">
         <v>1678</v>
       </c>
       <c r="E821" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F821" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G821" t="s">
-        <v>51</v>
+        <v>1601</v>
       </c>
       <c r="H821" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="12.75">
       <c r="A822" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="C822" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D822" t="s">
         <v>1680</v>
       </c>
       <c r="E822" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F822" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G822" t="s">
-        <v>51</v>
+        <v>1601</v>
       </c>
       <c r="H822" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
         <v>1681</v>
       </c>
       <c r="C823" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D823" t="s">
         <v>1682</v>
       </c>
       <c r="E823" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F823" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G823" t="s">
-        <v>564</v>
+        <v>1601</v>
       </c>
       <c r="H823" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="C824" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D824" t="s">
         <v>1684</v>
       </c>
       <c r="E824" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F824" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G824" t="s">
-        <v>564</v>
+        <v>1601</v>
       </c>
       <c r="H824" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="12.75">
       <c r="A825" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="C825" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D825" t="s">
         <v>1686</v>
       </c>
       <c r="E825" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F825" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G825" t="s">
-        <v>564</v>
+        <v>1601</v>
       </c>
       <c r="H825" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="826" spans="1:8" ht="12.75">
       <c r="A826" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="C826" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D826" t="s">
         <v>1688</v>
       </c>
       <c r="E826" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F826" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G826" t="s">
-        <v>564</v>
+        <v>1601</v>
       </c>
       <c r="H826" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="827" spans="1:8" ht="12.75">
       <c r="A827" s="1" t="s">
         <v>1689</v>
       </c>
       <c r="C827" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D827" t="s">
         <v>1690</v>
       </c>
       <c r="E827" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F827" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G827" t="s">
-        <v>564</v>
+        <v>1601</v>
       </c>
       <c r="H827" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="828" spans="1:8" ht="12.75">
       <c r="A828" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="C828" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D828" t="s">
         <v>1692</v>
       </c>
       <c r="E828" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F828" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G828" t="s">
-        <v>564</v>
+        <v>1601</v>
       </c>
       <c r="H828" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="829" spans="1:8" ht="12.75">
       <c r="A829" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="C829" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D829" t="s">
         <v>1694</v>
       </c>
       <c r="E829" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F829" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G829" t="s">
-        <v>564</v>
+        <v>1601</v>
       </c>
       <c r="H829" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="830" spans="1:8" ht="12.75">
       <c r="A830" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="C830" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D830" t="s">
         <v>1696</v>
       </c>
       <c r="E830" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F830" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G830" t="s">
-        <v>585</v>
+        <v>1601</v>
       </c>
       <c r="H830" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
         <v>1697</v>
       </c>
       <c r="C831" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D831" t="s">
         <v>1698</v>
       </c>
       <c r="E831" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F831" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G831" t="s">
-        <v>585</v>
+        <v>1601</v>
       </c>
       <c r="H831" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="832" spans="1:8" ht="12.75">
       <c r="A832" s="1" t="s">
         <v>1699</v>
       </c>
       <c r="C832" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D832" t="s">
         <v>1700</v>
       </c>
       <c r="E832" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F832" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G832" t="s">
-        <v>585</v>
+        <v>1601</v>
       </c>
       <c r="H832" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
         <v>1701</v>
       </c>
       <c r="C833" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D833" t="s">
         <v>1702</v>
       </c>
       <c r="E833" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F833" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G833" t="s">
-        <v>585</v>
+        <v>1601</v>
       </c>
       <c r="H833" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="C834" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D834" t="s">
         <v>1704</v>
       </c>
       <c r="E834" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F834" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G834" t="s">
-        <v>585</v>
+        <v>1601</v>
       </c>
       <c r="H834" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
         <v>1705</v>
       </c>
       <c r="C835" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D835" t="s">
         <v>1706</v>
       </c>
       <c r="E835" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F835" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G835" t="s">
-        <v>86</v>
+        <v>1601</v>
       </c>
       <c r="H835" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="836" spans="1:8" ht="12.75">
       <c r="A836" s="1" t="s">
         <v>1707</v>
       </c>
       <c r="C836" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D836" t="s">
         <v>1708</v>
       </c>
       <c r="E836" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F836" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G836" t="s">
-        <v>585</v>
+        <v>1601</v>
       </c>
       <c r="H836" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
         <v>1709</v>
       </c>
       <c r="C837" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D837" t="s">
         <v>1710</v>
       </c>
       <c r="E837" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F837" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G837" t="s">
-        <v>86</v>
+        <v>1601</v>
       </c>
       <c r="H837" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="C838" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D838" t="s">
         <v>1712</v>
       </c>
       <c r="E838" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F838" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G838" t="s">
-        <v>86</v>
+        <v>1601</v>
       </c>
       <c r="H838" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="C839" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D839" t="s">
         <v>1714</v>
       </c>
       <c r="E839" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F839" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G839" t="s">
-        <v>86</v>
+        <v>1601</v>
       </c>
       <c r="H839" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="840" spans="1:8" ht="12.75">
       <c r="A840" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="C840" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D840" t="s">
         <v>1716</v>
       </c>
       <c r="E840" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F840" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G840" t="s">
-        <v>86</v>
+        <v>1601</v>
       </c>
       <c r="H840" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
         <v>1717</v>
       </c>
       <c r="C841" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D841" t="s">
         <v>1718</v>
       </c>
       <c r="E841" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="G841" t="s">
-        <v>86</v>
+        <v>1719</v>
       </c>
       <c r="H841" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="842" spans="1:8" ht="12.75">
       <c r="A842" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C842" t="s">
+        <v>12</v>
+      </c>
+      <c r="D842" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E842" t="s">
+        <v>14</v>
+      </c>
+      <c r="F842" t="s">
+        <v>375</v>
+      </c>
+      <c r="G842" t="s">
         <v>1719</v>
       </c>
-      <c r="C842" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H842" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="C843" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D843" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="E843" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F843" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G843" t="s">
-        <v>55</v>
+        <v>1719</v>
       </c>
       <c r="H843" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="C844" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D844" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="E844" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F844" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G844" t="s">
-        <v>58</v>
+        <v>1719</v>
       </c>
       <c r="H844" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="C845" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D845" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="E845" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F845" t="s">
+        <v>397</v>
       </c>
       <c r="G845" t="s">
-        <v>732</v>
+        <v>1719</v>
       </c>
       <c r="H845" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="846" spans="1:8" ht="12.75">
       <c r="A846" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="C846" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D846" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="E846" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F846" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G846" t="s">
-        <v>83</v>
+        <v>1719</v>
       </c>
       <c r="H846" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="847" spans="1:8" ht="12.75">
       <c r="A847" s="1" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="C847" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D847" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="E847" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F847" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G847" t="s">
-        <v>55</v>
+        <v>1719</v>
       </c>
       <c r="H847" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="848" spans="1:8" ht="12.75">
       <c r="A848" s="1" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="C848" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D848" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="E848" t="s">
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="F848" t="s">
+        <v>397</v>
       </c>
       <c r="G848" t="s">
-        <v>65</v>
+        <v>1719</v>
       </c>
       <c r="H848" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="849" spans="1:8" ht="12.75">
       <c r="A849" s="1" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="C849" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D849" t="s">
-        <v>1132</v>
+        <v>1735</v>
       </c>
       <c r="E849" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F849" t="s">
-        <v>54</v>
+        <v>375</v>
       </c>
       <c r="G849" t="s">
-        <v>65</v>
+        <v>1719</v>
       </c>
       <c r="H849" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="850" spans="1:8" ht="12.75">
       <c r="A850" s="1" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="C850" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D850" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="E850" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F850" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G850" t="s">
-        <v>34</v>
+        <v>1719</v>
       </c>
       <c r="H850" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="851" spans="1:8" ht="12.75">
       <c r="A851" s="1" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="C851" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D851" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="E851" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F851" t="s">
-        <v>93</v>
+        <v>404</v>
       </c>
       <c r="G851" t="s">
-        <v>34</v>
+        <v>1719</v>
       </c>
       <c r="H851" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="852" spans="1:8" ht="12.75">
       <c r="A852" s="1" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="C852" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D852" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="E852" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F852" t="s">
-        <v>93</v>
+        <v>404</v>
       </c>
       <c r="G852" t="s">
-        <v>34</v>
+        <v>1719</v>
       </c>
       <c r="H852" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="853" spans="1:8" ht="12.75">
       <c r="A853" s="1" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="C853" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D853" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="E853" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F853" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G853" t="s">
-        <v>34</v>
+        <v>1719</v>
       </c>
       <c r="H853" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="854" spans="1:8" ht="12.75">
       <c r="A854" s="1" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="C854" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D854" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="E854" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F854" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G854" t="s">
-        <v>34</v>
+        <v>1719</v>
       </c>
       <c r="H854" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="855" spans="1:8" ht="12.75">
       <c r="A855" s="1" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="C855" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D855" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="E855" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F855" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G855" t="s">
-        <v>58</v>
+        <v>1719</v>
       </c>
       <c r="H855" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="856" spans="1:8" ht="12.75">
       <c r="A856" s="1" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
       <c r="C856" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D856" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="E856" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F856" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G856" t="s">
-        <v>58</v>
+        <v>1719</v>
       </c>
       <c r="H856" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="857" spans="1:8" ht="12.75">
       <c r="A857" s="1" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="C857" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D857" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
       <c r="E857" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F857" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G857" t="s">
-        <v>58</v>
+        <v>1719</v>
       </c>
       <c r="H857" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="858" spans="1:8" ht="12.75">
       <c r="A858" s="1" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="C858" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D858" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="E858" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F858" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G858" t="s">
-        <v>58</v>
+        <v>1719</v>
       </c>
       <c r="H858" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="859" spans="1:8" ht="12.75">
       <c r="A859" s="1" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
       <c r="C859" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D859" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="E859" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F859" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G859" t="s">
-        <v>58</v>
+        <v>1719</v>
       </c>
       <c r="H859" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="860" spans="1:8" ht="12.75">
       <c r="A860" s="1" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="C860" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D860" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
       <c r="E860" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F860" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G860" t="s">
-        <v>58</v>
+        <v>1719</v>
       </c>
       <c r="H860" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="861" spans="1:8" ht="12.75">
       <c r="A861" s="1" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="C861" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D861" t="s">
-        <v>1757</v>
+        <v>451</v>
       </c>
       <c r="E861" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F861" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G861" t="s">
-        <v>27</v>
+        <v>1719</v>
       </c>
       <c r="H861" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="862" spans="1:8" ht="12.75">
       <c r="A862" s="1" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="C862" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D862" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="E862" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F862" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G862" t="s">
-        <v>27</v>
+        <v>1719</v>
       </c>
       <c r="H862" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="863" spans="1:8" ht="12.75">
       <c r="A863" s="1" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="C863" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D863" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="E863" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F863" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G863" t="s">
-        <v>27</v>
+        <v>1719</v>
       </c>
       <c r="H863" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="864" spans="1:8" ht="12.75">
       <c r="A864" s="1" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="C864" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D864" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="E864" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F864" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G864" t="s">
-        <v>27</v>
+        <v>1719</v>
       </c>
       <c r="H864" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="865" spans="1:8" ht="12.75">
       <c r="A865" s="1" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="C865" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D865" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="E865" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F865" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G865" t="s">
-        <v>58</v>
+        <v>1719</v>
       </c>
       <c r="H865" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="866" spans="1:8" ht="12.75">
       <c r="A866" s="1" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="C866" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D866" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="E866" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F866" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G866" t="s">
-        <v>27</v>
+        <v>1719</v>
       </c>
       <c r="H866" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="867" spans="1:8" ht="12.75">
       <c r="A867" s="1" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="C867" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D867" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="E867" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F867" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G867" t="s">
-        <v>19</v>
+        <v>1719</v>
       </c>
       <c r="H867" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="868" spans="1:8" ht="12.75">
       <c r="A868" s="1" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="C868" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D868" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="E868" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F868" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G868" t="s">
-        <v>58</v>
+        <v>1719</v>
       </c>
       <c r="H868" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="869" spans="1:8" ht="12.75">
       <c r="A869" s="1" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="C869" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D869" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="E869" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F869" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G869" t="s">
-        <v>27</v>
+        <v>1719</v>
       </c>
       <c r="H869" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="870" spans="1:8" ht="12.75">
       <c r="A870" s="1" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="C870" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D870" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="E870" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F870" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G870" t="s">
-        <v>58</v>
+        <v>1719</v>
       </c>
       <c r="H870" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="871" spans="1:8" ht="12.75">
       <c r="A871" s="1" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="C871" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D871" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="E871" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F871" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G871" t="s">
-        <v>19</v>
+        <v>1719</v>
       </c>
       <c r="H871" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="872" spans="1:8" ht="12.75">
       <c r="A872" s="1" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="C872" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D872" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="E872" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F872" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G872" t="s">
-        <v>68</v>
+        <v>1719</v>
       </c>
       <c r="H872" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="873" spans="1:8" ht="12.75">
       <c r="A873" s="1" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="C873" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D873" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="E873" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F873" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G873" t="s">
-        <v>19</v>
+        <v>1719</v>
       </c>
       <c r="H873" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="874" spans="1:8" ht="12.75">
       <c r="A874" s="1" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="C874" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D874" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="E874" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F874" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G874" t="s">
-        <v>19</v>
+        <v>1719</v>
       </c>
       <c r="H874" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="875" spans="1:8" ht="12.75">
       <c r="A875" s="1" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="C875" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D875" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="E875" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F875" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G875" t="s">
-        <v>68</v>
+        <v>1719</v>
       </c>
       <c r="H875" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="876" spans="1:8" ht="12.75">
       <c r="A876" s="1" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="C876" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D876" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="E876" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F876" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G876" t="s">
-        <v>19</v>
+        <v>1719</v>
       </c>
       <c r="H876" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="877" spans="1:8" ht="12.75">
       <c r="A877" s="1" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="C877" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D877" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="E877" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F877" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G877" t="s">
-        <v>68</v>
+        <v>1719</v>
       </c>
       <c r="H877" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="878" spans="1:8" ht="12.75">
       <c r="A878" s="1" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="C878" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D878" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="E878" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F878" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G878" t="s">
-        <v>68</v>
+        <v>1719</v>
       </c>
       <c r="H878" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="879" spans="1:8" ht="12.75">
       <c r="A879" s="1" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="C879" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D879" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="E879" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F879" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G879" t="s">
-        <v>19</v>
+        <v>1719</v>
       </c>
       <c r="H879" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="880" spans="1:8" ht="12.75">
       <c r="A880" s="1" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C880" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D880" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="E880" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F880" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G880" t="s">
-        <v>19</v>
+        <v>1719</v>
       </c>
       <c r="H880" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="881" spans="1:8" ht="12.75">
       <c r="A881" s="1" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="C881" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D881" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="E881" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F881" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G881" t="s">
-        <v>19</v>
+        <v>1719</v>
       </c>
       <c r="H881" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="882" spans="1:8" ht="12.75">
       <c r="A882" s="1" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="C882" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D882" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="E882" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F882" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G882" t="s">
-        <v>19</v>
+        <v>1719</v>
       </c>
       <c r="H882" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="883" spans="1:8" ht="12.75">
       <c r="A883" s="1" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="C883" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D883" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="E883" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F883" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G883" t="s">
-        <v>27</v>
+        <v>1719</v>
       </c>
       <c r="H883" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="884" spans="1:8" ht="12.75">
       <c r="A884" s="1" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="C884" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D884" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="E884" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F884" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G884" t="s">
-        <v>19</v>
+        <v>1719</v>
       </c>
       <c r="H884" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="885" spans="1:8" ht="12.75">
       <c r="A885" s="1" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="C885" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D885" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="E885" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F885" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G885" t="s">
-        <v>45</v>
+        <v>1719</v>
       </c>
       <c r="H885" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="886" spans="1:8" ht="12.75">
       <c r="A886" s="1" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="C886" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D886" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="E886" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F886" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G886" t="s">
-        <v>27</v>
+        <v>1719</v>
       </c>
       <c r="H886" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="887" spans="1:8" ht="12.75">
       <c r="A887" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="C887" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D887" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="E887" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F887" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G887" t="s">
-        <v>68</v>
+        <v>1719</v>
       </c>
       <c r="H887" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="888" spans="1:8" ht="12.75">
       <c r="A888" s="1" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="C888" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D888" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="E888" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F888" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G888" t="s">
-        <v>19</v>
+        <v>1719</v>
       </c>
       <c r="H888" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="889" spans="1:8" ht="12.75">
       <c r="A889" s="1" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="C889" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D889" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="E889" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F889" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G889" t="s">
-        <v>68</v>
+        <v>1719</v>
       </c>
       <c r="H889" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="890" spans="1:8" ht="12.75">
       <c r="A890" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="C890" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D890" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="E890" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F890" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G890" t="s">
-        <v>45</v>
+        <v>1719</v>
       </c>
       <c r="H890" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="891" spans="1:8" ht="12.75">
       <c r="A891" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="C891" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D891" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="E891" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F891" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G891" t="s">
-        <v>68</v>
+        <v>1719</v>
       </c>
       <c r="H891" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="892" spans="1:8" ht="12.75">
       <c r="A892" s="1" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="C892" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D892" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="E892" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F892" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G892" t="s">
-        <v>19</v>
+        <v>1821</v>
       </c>
       <c r="H892" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="893" spans="1:8" ht="12.75">
       <c r="A893" s="1" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="C893" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D893" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E893" t="s">
+        <v>14</v>
+      </c>
+      <c r="F893" t="s">
+        <v>375</v>
+      </c>
+      <c r="G893" t="s">
         <v>1821</v>
       </c>
-      <c r="E893" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H893" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="894" spans="1:8" ht="12.75">
       <c r="A894" s="1" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="C894" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D894" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
       <c r="E894" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F894" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G894" t="s">
-        <v>45</v>
+        <v>1821</v>
       </c>
       <c r="H894" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="895" spans="1:8" ht="12.75">
       <c r="A895" s="1" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
       <c r="C895" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D895" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="E895" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F895" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G895" t="s">
-        <v>34</v>
+        <v>1821</v>
       </c>
       <c r="H895" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="896" spans="1:8" ht="12.75">
       <c r="A896" s="1" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
       <c r="C896" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D896" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
       <c r="E896" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F896" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G896" t="s">
-        <v>27</v>
+        <v>1821</v>
       </c>
       <c r="H896" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="897" spans="1:8" ht="12.75">
       <c r="A897" s="1" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="C897" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D897" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="E897" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F897" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G897" t="s">
-        <v>34</v>
+        <v>1821</v>
       </c>
       <c r="H897" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="898" spans="1:8" ht="12.75">
       <c r="A898" s="1" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="C898" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D898" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E898" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F898" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G898" t="s">
-        <v>34</v>
+        <v>1821</v>
       </c>
       <c r="H898" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="899" spans="1:8" ht="12.75">
       <c r="A899" s="1" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="C899" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D899" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="E899" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F899" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G899" t="s">
-        <v>45</v>
+        <v>1821</v>
       </c>
       <c r="H899" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="900" spans="1:8" ht="12.75">
       <c r="A900" s="1" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="C900" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D900" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="E900" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F900" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G900" t="s">
-        <v>45</v>
+        <v>1821</v>
       </c>
       <c r="H900" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="901" spans="1:8" ht="12.75">
       <c r="A901" s="1" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="C901" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D901" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="E901" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F901" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G901" t="s">
-        <v>15</v>
+        <v>1821</v>
       </c>
       <c r="H901" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="902" spans="1:8" ht="12.75">
       <c r="A902" s="1" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="C902" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D902" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="E902" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F902" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G902" t="s">
-        <v>15</v>
+        <v>1821</v>
       </c>
       <c r="H902" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="903" spans="1:8" ht="12.75">
       <c r="A903" s="1" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="C903" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D903" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="E903" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F903" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G903" t="s">
-        <v>15</v>
+        <v>1821</v>
       </c>
       <c r="H903" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="904" spans="1:8" ht="12.75">
       <c r="A904" s="1" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="C904" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D904" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="E904" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F904" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G904" t="s">
-        <v>83</v>
+        <v>1821</v>
       </c>
       <c r="H904" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="905" spans="1:8" ht="12.75">
       <c r="A905" s="1" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C905" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D905" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="E905" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F905" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G905" t="s">
-        <v>83</v>
+        <v>1821</v>
       </c>
       <c r="H905" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="906" spans="1:8" ht="12.75">
       <c r="A906" s="1" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="C906" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D906" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="E906" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F906" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G906" t="s">
-        <v>83</v>
+        <v>1821</v>
       </c>
       <c r="H906" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="907" spans="1:8" ht="12.75">
       <c r="A907" s="1" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="C907" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D907" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="E907" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F907" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G907" t="s">
-        <v>65</v>
+        <v>1821</v>
       </c>
       <c r="H907" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="908" spans="1:8" ht="12.75">
       <c r="A908" s="1" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="C908" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D908" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="E908" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F908" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G908" t="s">
-        <v>65</v>
+        <v>1821</v>
       </c>
       <c r="H908" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="909" spans="1:8" ht="12.75">
       <c r="A909" s="1" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="C909" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D909" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="E909" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F909" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G909" t="s">
-        <v>65</v>
+        <v>1821</v>
       </c>
       <c r="H909" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="910" spans="1:8" ht="12.75">
       <c r="A910" s="1" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="C910" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D910" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="E910" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F910" t="s">
-        <v>93</v>
+        <v>397</v>
       </c>
       <c r="G910" t="s">
-        <v>55</v>
+        <v>1821</v>
       </c>
       <c r="H910" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="911" spans="1:8" ht="12.75">
       <c r="A911" s="1" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="C911" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D911" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="E911" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F911" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G911" t="s">
-        <v>15</v>
+        <v>1821</v>
       </c>
       <c r="H911" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="912" spans="1:8" ht="12.75">
       <c r="A912" s="1" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="C912" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D912" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="E912" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F912" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G912" t="s">
-        <v>55</v>
+        <v>1821</v>
       </c>
       <c r="H912" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="913" spans="1:8" ht="12.75">
       <c r="A913" s="1" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="C913" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D913" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="E913" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F913" t="s">
-        <v>93</v>
+        <v>375</v>
       </c>
       <c r="G913" t="s">
-        <v>65</v>
+        <v>1821</v>
       </c>
       <c r="H913" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="914" spans="1:8" ht="12.75">
       <c r="A914" s="1" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="C914" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D914" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="E914" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F914" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G914" t="s">
-        <v>34</v>
+        <v>1821</v>
       </c>
       <c r="H914" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="915" spans="1:8" ht="12.75">
       <c r="A915" s="1" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="C915" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D915" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="E915" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F915" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G915" t="s">
-        <v>15</v>
+        <v>1821</v>
       </c>
       <c r="H915" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="916" spans="1:8" ht="12.75">
       <c r="A916" s="1" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="C916" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D916" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="E916" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F916" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G916" t="s">
-        <v>34</v>
+        <v>1821</v>
       </c>
       <c r="H916" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="917" spans="1:8" ht="12.75">
       <c r="A917" s="1" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="C917" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D917" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="E917" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F917" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G917" t="s">
-        <v>27</v>
+        <v>1821</v>
       </c>
       <c r="H917" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="918" spans="1:8" ht="12.75">
       <c r="A918" s="1" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="C918" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D918" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="E918" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F918" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G918" t="s">
-        <v>34</v>
+        <v>1821</v>
       </c>
       <c r="H918" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="919" spans="1:8" ht="12.75">
       <c r="A919" s="1" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="C919" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D919" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="E919" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F919" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G919" t="s">
-        <v>27</v>
+        <v>1821</v>
       </c>
       <c r="H919" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="920" spans="1:8" ht="12.75">
       <c r="A920" s="1" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="C920" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D920" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="E920" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F920" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G920" t="s">
-        <v>27</v>
+        <v>1821</v>
       </c>
       <c r="H920" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="921" spans="1:8" ht="12.75">
       <c r="A921" s="1" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="C921" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D921" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="E921" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F921" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G921" t="s">
-        <v>27</v>
+        <v>1821</v>
       </c>
       <c r="H921" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="922" spans="1:8" ht="12.75">
       <c r="A922" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="C922" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D922" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="E922" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F922" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G922" t="s">
-        <v>34</v>
+        <v>1821</v>
       </c>
       <c r="H922" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="923" spans="1:8" ht="12.75">
       <c r="A923" s="1" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="C923" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D923" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="E923" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F923" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G923" t="s">
-        <v>58</v>
+        <v>1821</v>
       </c>
       <c r="H923" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="924" spans="1:8" ht="12.75">
       <c r="A924" s="1" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="C924" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D924" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="E924" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F924" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G924" t="s">
-        <v>58</v>
+        <v>1821</v>
       </c>
       <c r="H924" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="925" spans="1:8" ht="12.75">
       <c r="A925" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="C925" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D925" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="E925" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F925" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G925" t="s">
-        <v>58</v>
+        <v>1821</v>
       </c>
       <c r="H925" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="926" spans="1:8" ht="12.75">
       <c r="A926" s="1" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="C926" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D926" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="E926" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F926" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G926" t="s">
-        <v>45</v>
+        <v>1821</v>
       </c>
       <c r="H926" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="927" spans="1:8" ht="12.75">
       <c r="A927" s="1" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="C927" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D927" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="E927" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F927" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G927" t="s">
-        <v>58</v>
+        <v>1821</v>
       </c>
       <c r="H927" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="928" spans="1:8" ht="12.75">
       <c r="A928" s="1" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="C928" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D928" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="E928" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F928" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G928" t="s">
-        <v>58</v>
+        <v>1821</v>
       </c>
       <c r="H928" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="929" spans="1:8" ht="12.75">
       <c r="A929" s="1" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="C929" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D929" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="E929" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F929" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G929" t="s">
-        <v>19</v>
+        <v>1821</v>
       </c>
       <c r="H929" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="930" spans="1:8" ht="12.75">
       <c r="A930" s="1" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="C930" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D930" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="E930" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F930" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G930" t="s">
-        <v>45</v>
+        <v>1821</v>
       </c>
       <c r="H930" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="931" spans="1:8" ht="12.75">
       <c r="A931" s="1" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="C931" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D931" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="E931" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F931" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G931" t="s">
-        <v>58</v>
+        <v>1821</v>
       </c>
       <c r="H931" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="932" spans="1:8" ht="12.75">
       <c r="A932" s="1" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="C932" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D932" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="E932" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F932" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G932" t="s">
-        <v>34</v>
+        <v>1821</v>
       </c>
       <c r="H932" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="933" spans="1:8" ht="12.75">
       <c r="A933" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="C933" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D933" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="E933" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F933" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G933" t="s">
-        <v>58</v>
+        <v>1821</v>
       </c>
       <c r="H933" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="934" spans="1:8" ht="12.75">
       <c r="A934" s="1" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="C934" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D934" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="E934" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F934" t="s">
-        <v>14</v>
+        <v>404</v>
       </c>
       <c r="G934" t="s">
-        <v>34</v>
+        <v>1821</v>
       </c>
       <c r="H934" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="935" spans="1:8" ht="12.75">
       <c r="A935" s="1" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="C935" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D935" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="E935" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F935" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G935" t="s">
-        <v>45</v>
+        <v>1821</v>
       </c>
       <c r="H935" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="936" spans="1:8" ht="12.75">
       <c r="A936" s="1" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="C936" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D936" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="E936" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F936" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G936" t="s">
-        <v>19</v>
+        <v>1821</v>
       </c>
       <c r="H936" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="937" spans="1:8" ht="12.75">
       <c r="A937" s="1" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="C937" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D937" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="E937" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F937" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="G937" t="s">
-        <v>27</v>
+        <v>1821</v>
       </c>
       <c r="H937" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="938" spans="1:8" ht="12.75">
       <c r="A938" s="1" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="C938" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D938" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="E938" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F938" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="G938" t="s">
-        <v>19</v>
+        <v>1821</v>
       </c>
       <c r="H938" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="939" spans="1:8" ht="12.75">
       <c r="A939" s="1" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="C939" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D939" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="E939" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F939" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G939" t="s">
-        <v>211</v>
+        <v>1821</v>
       </c>
       <c r="H939" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="940" spans="1:8" ht="12.75">
       <c r="A940" s="1" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="C940" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D940" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="E940" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F940" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G940" t="s">
-        <v>211</v>
+        <v>1821</v>
       </c>
       <c r="H940" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="941" spans="1:8" ht="12.75">
       <c r="A941" s="1" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="C941" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D941" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="E941" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F941" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G941" t="s">
-        <v>970</v>
+        <v>1821</v>
       </c>
       <c r="H941" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="942" spans="1:8" ht="12.75">
       <c r="A942" s="1" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="C942" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D942" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="E942" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F942" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G942" t="s">
-        <v>211</v>
+        <v>1821</v>
       </c>
       <c r="H942" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="943" spans="1:8" ht="12.75">
       <c r="A943" s="1" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="C943" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D943" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="E943" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F943" t="s">
-        <v>50</v>
+        <v>375</v>
       </c>
       <c r="G943" t="s">
-        <v>970</v>
+        <v>1821</v>
       </c>
       <c r="H943" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="944" spans="1:8" ht="12.75">
       <c r="A944" s="1" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="C944" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D944" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="E944" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F944" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G944" t="s">
-        <v>211</v>
+        <v>1821</v>
       </c>
       <c r="H944" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="945" spans="1:8" ht="12.75">
       <c r="A945" s="1" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="C945" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D945" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="E945" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F945" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G945" t="s">
-        <v>211</v>
+        <v>1821</v>
       </c>
       <c r="H945" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="946" spans="1:8" ht="12.75">
       <c r="A946" s="1" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="C946" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D946" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="E946" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F946" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G946" t="s">
-        <v>970</v>
+        <v>1821</v>
       </c>
       <c r="H946" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="947" spans="1:8" ht="12.75">
       <c r="A947" s="1" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="C947" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D947" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="E947" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F947" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G947" t="s">
-        <v>970</v>
+        <v>1821</v>
       </c>
       <c r="H947" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="948" spans="1:8" ht="12.75">
       <c r="A948" s="1" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="C948" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D948" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="E948" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F948" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G948" t="s">
-        <v>211</v>
+        <v>1821</v>
       </c>
       <c r="H948" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="949" spans="1:8" ht="12.75">
       <c r="A949" s="1" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="C949" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D949" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="E949" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F949" t="s">
-        <v>50</v>
+        <v>404</v>
       </c>
       <c r="G949" t="s">
-        <v>970</v>
+        <v>1821</v>
       </c>
       <c r="H949" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="950" spans="1:8" ht="12.75">
       <c r="A950" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="C950" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D950" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="E950" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F950" t="s">
-        <v>50</v>
+        <v>404</v>
       </c>
       <c r="G950" t="s">
-        <v>970</v>
+        <v>1821</v>
       </c>
       <c r="H950" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="951" spans="1:8" ht="12.75">
       <c r="A951" s="1" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="C951" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D951" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="E951" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F951" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G951" t="s">
-        <v>983</v>
+        <v>1821</v>
       </c>
       <c r="H951" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="952" spans="1:8" ht="12.75">
       <c r="A952" s="1" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="C952" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D952" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="E952" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F952" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G952" t="s">
-        <v>983</v>
+        <v>1821</v>
       </c>
       <c r="H952" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="953" spans="1:8" ht="12.75">
       <c r="A953" s="1" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="C953" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D953" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="E953" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F953" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G953" t="s">
-        <v>986</v>
+        <v>1821</v>
       </c>
       <c r="H953" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="954" spans="1:8" ht="12.75">
       <c r="A954" s="1" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="C954" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D954" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="E954" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F954" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G954" t="s">
-        <v>983</v>
+        <v>1821</v>
       </c>
       <c r="H954" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="955" spans="1:8" ht="12.75">
       <c r="A955" s="1" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="C955" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D955" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="E955" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F955" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G955" t="s">
-        <v>986</v>
+        <v>1821</v>
       </c>
       <c r="H955" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="956" spans="1:8" ht="12.75">
       <c r="A956" s="1" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="C956" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D956" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="E956" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F956" t="s">
-        <v>50</v>
+        <v>397</v>
       </c>
       <c r="G956" t="s">
-        <v>986</v>
+        <v>1821</v>
       </c>
       <c r="H956" t="s">
-        <v>16</v>
-[...68 lines deleted...]
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="UQGRPUC7R"/>
-[...956 lines deleted...]
-    <hyperlink ref="A959" r:id="rId958" display="FRXMPLCGD"/>
+    <hyperlink ref="A2" r:id="rId1" display="760262595"/>
+    <hyperlink ref="A3" r:id="rId2" display="AGGMPMPAD"/>
+    <hyperlink ref="A4" r:id="rId3" display="AGGMPMPAF"/>
+    <hyperlink ref="A5" r:id="rId4" display="AGGMPMPAG"/>
+    <hyperlink ref="A6" r:id="rId5" display="AGGMPMPAH"/>
+    <hyperlink ref="A7" r:id="rId6" display="AGGMPMPAK"/>
+    <hyperlink ref="A8" r:id="rId7" display="AGGMPMPAL"/>
+    <hyperlink ref="A9" r:id="rId8" display="AGGMPMPAM"/>
+    <hyperlink ref="A10" r:id="rId9" display="AGGMPMPCD"/>
+    <hyperlink ref="A11" r:id="rId10" display="AGGMPMPCF"/>
+    <hyperlink ref="A12" r:id="rId11" display="AGGMPMPCG"/>
+    <hyperlink ref="A13" r:id="rId12" display="AGGMPMPCH"/>
+    <hyperlink ref="A14" r:id="rId13" display="AGGMPMPCK"/>
+    <hyperlink ref="A15" r:id="rId14" display="AGGMPMPCL"/>
+    <hyperlink ref="A16" r:id="rId15" display="AGGMPMPCM"/>
+    <hyperlink ref="A17" r:id="rId16" display="AGGMPMXCD"/>
+    <hyperlink ref="A18" r:id="rId17" display="AGGMPMXCF"/>
+    <hyperlink ref="A19" r:id="rId18" display="AGGMPMXCG"/>
+    <hyperlink ref="A20" r:id="rId19" display="AGGMPMXCH"/>
+    <hyperlink ref="A21" r:id="rId20" display="AGGMPMXCK"/>
+    <hyperlink ref="A22" r:id="rId21" display="AGGMPMXCL"/>
+    <hyperlink ref="A23" r:id="rId22" display="AGGMPMXCM"/>
+    <hyperlink ref="A24" r:id="rId23" display="AGGMXMPAD"/>
+    <hyperlink ref="A25" r:id="rId24" display="AGGMXMPAF"/>
+    <hyperlink ref="A26" r:id="rId25" display="AGGMXMPAG"/>
+    <hyperlink ref="A27" r:id="rId26" display="AGGMXMPAH"/>
+    <hyperlink ref="A28" r:id="rId27" display="AGGMXMPAK"/>
+    <hyperlink ref="A29" r:id="rId28" display="AGGMXMPAL"/>
+    <hyperlink ref="A30" r:id="rId29" display="AGGMXMPAM"/>
+    <hyperlink ref="A31" r:id="rId30" display="AGGMXMXAD"/>
+    <hyperlink ref="A32" r:id="rId31" display="AGGMXMXAF"/>
+    <hyperlink ref="A33" r:id="rId32" display="AGGMXMXAG"/>
+    <hyperlink ref="A34" r:id="rId33" display="AGGMXMXAH"/>
+    <hyperlink ref="A35" r:id="rId34" display="AGGMXMXAK"/>
+    <hyperlink ref="A36" r:id="rId35" display="AGGMXMXAL"/>
+    <hyperlink ref="A37" r:id="rId36" display="AGGMXMXAM"/>
+    <hyperlink ref="A38" r:id="rId37" display="AGGMXMXCD"/>
+    <hyperlink ref="A39" r:id="rId38" display="AGGMXMXCF"/>
+    <hyperlink ref="A40" r:id="rId39" display="AGGMXMXCG"/>
+    <hyperlink ref="A41" r:id="rId40" display="AGGMXMXCH"/>
+    <hyperlink ref="A42" r:id="rId41" display="AGGMXMXCK"/>
+    <hyperlink ref="A43" r:id="rId42" display="AGGMXMXCL"/>
+    <hyperlink ref="A44" r:id="rId43" display="AGGMXMXCM"/>
+    <hyperlink ref="A45" r:id="rId44" display="AGGMYMWAD"/>
+    <hyperlink ref="A46" r:id="rId45" display="AGXMPMPAD"/>
+    <hyperlink ref="A47" r:id="rId46" display="AGXMPMPAF"/>
+    <hyperlink ref="A48" r:id="rId47" display="AGXMPMPAG"/>
+    <hyperlink ref="A49" r:id="rId48" display="AGXMPMPAH"/>
+    <hyperlink ref="A50" r:id="rId49" display="AGXMPMPAK"/>
+    <hyperlink ref="A51" r:id="rId50" display="AGXMPMPAL"/>
+    <hyperlink ref="A52" r:id="rId51" display="AGXMPMPAM"/>
+    <hyperlink ref="A53" r:id="rId52" display="AGXMPMPCD"/>
+    <hyperlink ref="A54" r:id="rId53" display="AGXMPMPCF"/>
+    <hyperlink ref="A55" r:id="rId54" display="AGXMPMPCG"/>
+    <hyperlink ref="A56" r:id="rId55" display="AGXMPMPCH"/>
+    <hyperlink ref="A57" r:id="rId56" display="AGXMPMPCK"/>
+    <hyperlink ref="A58" r:id="rId57" display="AGXMPMPCL"/>
+    <hyperlink ref="A59" r:id="rId58" display="AGXMPMPCM"/>
+    <hyperlink ref="A60" r:id="rId59" display="AGXMPMXCD"/>
+    <hyperlink ref="A61" r:id="rId60" display="AGXMPMXCF"/>
+    <hyperlink ref="A62" r:id="rId61" display="AGXMPMXCG"/>
+    <hyperlink ref="A63" r:id="rId62" display="AGXMPMXCH"/>
+    <hyperlink ref="A64" r:id="rId63" display="AGXMPMXCK"/>
+    <hyperlink ref="A65" r:id="rId64" display="AGXMPMXCL"/>
+    <hyperlink ref="A66" r:id="rId65" display="AGXMPMXCM"/>
+    <hyperlink ref="A67" r:id="rId66" display="AGXMXMPAD"/>
+    <hyperlink ref="A68" r:id="rId67" display="AGXMXMPAF"/>
+    <hyperlink ref="A69" r:id="rId68" display="AGXMXMPAG"/>
+    <hyperlink ref="A70" r:id="rId69" display="AGXMXMPAH"/>
+    <hyperlink ref="A71" r:id="rId70" display="AGXMXMPAK"/>
+    <hyperlink ref="A72" r:id="rId71" display="AGXMXMPAL"/>
+    <hyperlink ref="A73" r:id="rId72" display="AGXMXMPAM"/>
+    <hyperlink ref="A74" r:id="rId73" display="AGXMXMXAD"/>
+    <hyperlink ref="A75" r:id="rId74" display="AGXMXMXAF"/>
+    <hyperlink ref="A76" r:id="rId75" display="AGXMXMXAG"/>
+    <hyperlink ref="A77" r:id="rId76" display="AGXMXMXAH"/>
+    <hyperlink ref="A78" r:id="rId77" display="AGXMXMXAK"/>
+    <hyperlink ref="A79" r:id="rId78" display="AGXMXMXAL"/>
+    <hyperlink ref="A80" r:id="rId79" display="AGXMXMXAM"/>
+    <hyperlink ref="A81" r:id="rId80" display="AGXMXMXCD"/>
+    <hyperlink ref="A82" r:id="rId81" display="AGXMXMXCF"/>
+    <hyperlink ref="A83" r:id="rId82" display="AGXMXMXCG"/>
+    <hyperlink ref="A84" r:id="rId83" display="AGXMXMXCH"/>
+    <hyperlink ref="A85" r:id="rId84" display="AGXMXMXCK"/>
+    <hyperlink ref="A86" r:id="rId85" display="AGXMXMXCL"/>
+    <hyperlink ref="A87" r:id="rId86" display="AGXMXMXCM"/>
+    <hyperlink ref="A88" r:id="rId87" display="AGXMXUCCD"/>
+    <hyperlink ref="A89" r:id="rId88" display="AGXMXUCCF"/>
+    <hyperlink ref="A90" r:id="rId89" display="AGXMXUCCG"/>
+    <hyperlink ref="A91" r:id="rId90" display="AGXMXUCCH"/>
+    <hyperlink ref="A92" r:id="rId91" display="AGXMXUCCK"/>
+    <hyperlink ref="A93" r:id="rId92" display="AGXMXUCCL"/>
+    <hyperlink ref="A94" r:id="rId93" display="AGXMXUCCM"/>
+    <hyperlink ref="A95" r:id="rId94" display="AJGMPMPAD"/>
+    <hyperlink ref="A96" r:id="rId95" display="AJGMPMPAF"/>
+    <hyperlink ref="A97" r:id="rId96" display="AJGMPMPAG"/>
+    <hyperlink ref="A98" r:id="rId97" display="AJGMPMPAH"/>
+    <hyperlink ref="A99" r:id="rId98" display="AJGMPMPAK"/>
+    <hyperlink ref="A100" r:id="rId99" display="AJGMPMPAL"/>
+    <hyperlink ref="A101" r:id="rId100" display="AJGMPMPAM"/>
+    <hyperlink ref="A102" r:id="rId101" display="AJGMPMPCD"/>
+    <hyperlink ref="A103" r:id="rId102" display="AJGMPMPCF"/>
+    <hyperlink ref="A104" r:id="rId103" display="AJGMPMPCG"/>
+    <hyperlink ref="A105" r:id="rId104" display="AJGMPMPCH"/>
+    <hyperlink ref="A106" r:id="rId105" display="AJGMPMPCK"/>
+    <hyperlink ref="A107" r:id="rId106" display="AJGMPMPCL"/>
+    <hyperlink ref="A108" r:id="rId107" display="AJGMPMPCM"/>
+    <hyperlink ref="A109" r:id="rId108" display="AJGMPMXCD"/>
+    <hyperlink ref="A110" r:id="rId109" display="AJGMPMXCF"/>
+    <hyperlink ref="A111" r:id="rId110" display="AJGMPMXCG"/>
+    <hyperlink ref="A112" r:id="rId111" display="AJGMPMXCH"/>
+    <hyperlink ref="A113" r:id="rId112" display="AJGMPMXCK"/>
+    <hyperlink ref="A114" r:id="rId113" display="AJGMPMXCL"/>
+    <hyperlink ref="A115" r:id="rId114" display="AJGMPMXCM"/>
+    <hyperlink ref="A116" r:id="rId115" display="AJGMXMPAD"/>
+    <hyperlink ref="A117" r:id="rId116" display="AJGMXMPAF"/>
+    <hyperlink ref="A118" r:id="rId117" display="AJGMXMPAG"/>
+    <hyperlink ref="A119" r:id="rId118" display="AJGMXMPAH"/>
+    <hyperlink ref="A120" r:id="rId119" display="AJGMXMPAK"/>
+    <hyperlink ref="A121" r:id="rId120" display="AJGMXMPAL"/>
+    <hyperlink ref="A122" r:id="rId121" display="AJGMXMPAM"/>
+    <hyperlink ref="A123" r:id="rId122" display="AJGMXMXAD"/>
+    <hyperlink ref="A124" r:id="rId123" display="AJGMXMXAF"/>
+    <hyperlink ref="A125" r:id="rId124" display="AJGMXMXAG"/>
+    <hyperlink ref="A126" r:id="rId125" display="AJGMXMXAH"/>
+    <hyperlink ref="A127" r:id="rId126" display="AJGMXMXAK"/>
+    <hyperlink ref="A128" r:id="rId127" display="AJGMXMXAL"/>
+    <hyperlink ref="A129" r:id="rId128" display="AJGMXMXAM"/>
+    <hyperlink ref="A130" r:id="rId129" display="AJGMXMXCD"/>
+    <hyperlink ref="A131" r:id="rId130" display="AJGMXMXCF"/>
+    <hyperlink ref="A132" r:id="rId131" display="AJGMXMXCG"/>
+    <hyperlink ref="A133" r:id="rId132" display="AJGMXMXCH"/>
+    <hyperlink ref="A134" r:id="rId133" display="AJGMXMXCK"/>
+    <hyperlink ref="A135" r:id="rId134" display="AJGMXMXCL"/>
+    <hyperlink ref="A136" r:id="rId135" display="AJGMXMXCM"/>
+    <hyperlink ref="A137" r:id="rId136" display="AJXMPMPAD"/>
+    <hyperlink ref="A138" r:id="rId137" display="AJXMPMPAF"/>
+    <hyperlink ref="A139" r:id="rId138" display="AJXMPMPAG"/>
+    <hyperlink ref="A140" r:id="rId139" display="AJXMPMPAH"/>
+    <hyperlink ref="A141" r:id="rId140" display="AJXMPMPAK"/>
+    <hyperlink ref="A142" r:id="rId141" display="AJXMPMPAL"/>
+    <hyperlink ref="A143" r:id="rId142" display="AJXMPMPAM"/>
+    <hyperlink ref="A144" r:id="rId143" display="AJXMPMPCD"/>
+    <hyperlink ref="A145" r:id="rId144" display="AJXMPMPCF"/>
+    <hyperlink ref="A146" r:id="rId145" display="AJXMPMPCG"/>
+    <hyperlink ref="A147" r:id="rId146" display="AJXMPMPCH"/>
+    <hyperlink ref="A148" r:id="rId147" display="AJXMPMPCK"/>
+    <hyperlink ref="A149" r:id="rId148" display="AJXMPMPCL"/>
+    <hyperlink ref="A150" r:id="rId149" display="AJXMPMPCM"/>
+    <hyperlink ref="A151" r:id="rId150" display="AJXMPMXCD"/>
+    <hyperlink ref="A152" r:id="rId151" display="AJXMPMXCF"/>
+    <hyperlink ref="A153" r:id="rId152" display="AJXMPMXCG"/>
+    <hyperlink ref="A154" r:id="rId153" display="AJXMPMXCH"/>
+    <hyperlink ref="A155" r:id="rId154" display="AJXMPMXCK"/>
+    <hyperlink ref="A156" r:id="rId155" display="AJXMPMXCL"/>
+    <hyperlink ref="A157" r:id="rId156" display="AJXMPMXCM"/>
+    <hyperlink ref="A158" r:id="rId157" display="AJXMXMPAD"/>
+    <hyperlink ref="A159" r:id="rId158" display="AJXMXMPAF"/>
+    <hyperlink ref="A160" r:id="rId159" display="AJXMXMPAG"/>
+    <hyperlink ref="A161" r:id="rId160" display="AJXMXMPAH"/>
+    <hyperlink ref="A162" r:id="rId161" display="AJXMXMPAK"/>
+    <hyperlink ref="A163" r:id="rId162" display="AJXMXMPAL"/>
+    <hyperlink ref="A164" r:id="rId163" display="AJXMXMPAM"/>
+    <hyperlink ref="A165" r:id="rId164" display="AJXMXMXAD"/>
+    <hyperlink ref="A166" r:id="rId165" display="AJXMXMXAF"/>
+    <hyperlink ref="A167" r:id="rId166" display="AJXMXMXAG"/>
+    <hyperlink ref="A168" r:id="rId167" display="AJXMXMXAH"/>
+    <hyperlink ref="A169" r:id="rId168" display="AJXMXMXAK"/>
+    <hyperlink ref="A170" r:id="rId169" display="AJXMXMXAL"/>
+    <hyperlink ref="A171" r:id="rId170" display="AJXMXMXAM"/>
+    <hyperlink ref="A172" r:id="rId171" display="AJXMXMXCD"/>
+    <hyperlink ref="A173" r:id="rId172" display="AJXMXMXCF"/>
+    <hyperlink ref="A174" r:id="rId173" display="AJXMXMXCG"/>
+    <hyperlink ref="A175" r:id="rId174" display="AJXMXMXCH"/>
+    <hyperlink ref="A176" r:id="rId175" display="AJXMXMXCK"/>
+    <hyperlink ref="A177" r:id="rId176" display="AJXMXMXCL"/>
+    <hyperlink ref="A178" r:id="rId177" display="AJXMXMXCM"/>
+    <hyperlink ref="A179" r:id="rId178" display="AQG2PMPHF"/>
+    <hyperlink ref="A180" r:id="rId179" display="AQGMPLCGD"/>
+    <hyperlink ref="A181" r:id="rId180" display="AQGMPLUGD"/>
+    <hyperlink ref="A182" r:id="rId181" display="AQGMPMPGD"/>
+    <hyperlink ref="A183" r:id="rId182" display="AQGMXLUGD"/>
+    <hyperlink ref="A184" r:id="rId183" display="AQGMXMPGD"/>
+    <hyperlink ref="A185" r:id="rId184" display="AQGMXMXGD"/>
+    <hyperlink ref="A186" r:id="rId185" display="AQGMYMWGD"/>
+    <hyperlink ref="A187" r:id="rId186" display="AQGQPLCJ8"/>
+    <hyperlink ref="A188" r:id="rId187" display="AQGQPLUJ8"/>
+    <hyperlink ref="A189" r:id="rId188" display="AQGQPQPF8"/>
+    <hyperlink ref="A190" r:id="rId189" display="AQGQPQPJ8"/>
+    <hyperlink ref="A191" r:id="rId190" display="AQGRPRG7R"/>
+    <hyperlink ref="A192" r:id="rId191" display="AQGRWLU7R"/>
+    <hyperlink ref="A193" r:id="rId192" display="AQGRWRW3R"/>
+    <hyperlink ref="A194" r:id="rId193" display="AQGRWRY3R"/>
+    <hyperlink ref="A195" r:id="rId194" display="AQGRWUC3R"/>
+    <hyperlink ref="A196" r:id="rId195" display="AQGRYLU7R"/>
+    <hyperlink ref="A197" r:id="rId196" display="AQGRYRY3R"/>
+    <hyperlink ref="A198" r:id="rId197" display="AQGRYUC3R"/>
+    <hyperlink ref="A199" r:id="rId198" display="AQX2P2PHF"/>
+    <hyperlink ref="A200" r:id="rId199" display="AQX2X2PHF"/>
+    <hyperlink ref="A201" r:id="rId200" display="AQX2X2XHF"/>
+    <hyperlink ref="A202" r:id="rId201" display="AQXMPMPGD"/>
+    <hyperlink ref="A203" r:id="rId202" display="AQXMXMPGD"/>
+    <hyperlink ref="A204" r:id="rId203" display="AQXMXMXGD"/>
+    <hyperlink ref="A205" r:id="rId204" display="AQXQPQPF8"/>
+    <hyperlink ref="A206" r:id="rId205" display="ARG2P2PHF"/>
+    <hyperlink ref="A207" r:id="rId206" display="ARGMPLCGD"/>
+    <hyperlink ref="A208" r:id="rId207" display="ARGMPLUGD"/>
+    <hyperlink ref="A209" r:id="rId208" display="ARGMPMPGD"/>
+    <hyperlink ref="A210" r:id="rId209" display="ARGMXCSGD"/>
+    <hyperlink ref="A211" r:id="rId210" display="ARGMXMPGD"/>
+    <hyperlink ref="A212" r:id="rId211" display="ARGMXMXGD"/>
+    <hyperlink ref="A213" r:id="rId212" display="ARGQPCSJ8"/>
+    <hyperlink ref="A214" r:id="rId213" display="ARGQPLUJ8"/>
+    <hyperlink ref="A215" r:id="rId214" display="ARGQXLCJ8"/>
+    <hyperlink ref="A216" r:id="rId215" display="ARGRPLA7R"/>
+    <hyperlink ref="A217" r:id="rId216" display="ARGRPLU7R"/>
+    <hyperlink ref="A218" r:id="rId217" display="ARGRPRG7R"/>
+    <hyperlink ref="A219" r:id="rId218" display="ARGRWLU7R"/>
+    <hyperlink ref="A220" r:id="rId219" display="ARGRWRW3R"/>
+    <hyperlink ref="A221" r:id="rId220" display="ARGRWRY3R"/>
+    <hyperlink ref="A222" r:id="rId221" display="ARGRWUC3R"/>
+    <hyperlink ref="A223" r:id="rId222" display="ARGRYLU7R"/>
+    <hyperlink ref="A224" r:id="rId223" display="ARGRYRY3R"/>
+    <hyperlink ref="A225" r:id="rId224" display="ARGRYUC3R"/>
+    <hyperlink ref="A226" r:id="rId225" display="ARX2P2PHF"/>
+    <hyperlink ref="A227" r:id="rId226" display="ARX2X2PHF"/>
+    <hyperlink ref="A228" r:id="rId227" display="ARX2X2XHF"/>
+    <hyperlink ref="A229" r:id="rId228" display="ARXMPMPGD"/>
+    <hyperlink ref="A230" r:id="rId229" display="ARXMXMPGD"/>
+    <hyperlink ref="A231" r:id="rId230" display="ARXMXMXGD"/>
+    <hyperlink ref="A232" r:id="rId231" display="FGWMPMPAD"/>
+    <hyperlink ref="A233" r:id="rId232" display="FGWMPMPAF"/>
+    <hyperlink ref="A234" r:id="rId233" display="FGWMPMPAG"/>
+    <hyperlink ref="A235" r:id="rId234" display="FGWMPMPAH"/>
+    <hyperlink ref="A236" r:id="rId235" display="FGWMPMPAK"/>
+    <hyperlink ref="A237" r:id="rId236" display="FGWMPMPAL"/>
+    <hyperlink ref="A238" r:id="rId237" display="FGWMPMPAM"/>
+    <hyperlink ref="A239" r:id="rId238" display="FGWMPMXAD"/>
+    <hyperlink ref="A240" r:id="rId239" display="FGWMPMXAF"/>
+    <hyperlink ref="A241" r:id="rId240" display="FGWMPMXAG"/>
+    <hyperlink ref="A242" r:id="rId241" display="FGWMPMXAH"/>
+    <hyperlink ref="A243" r:id="rId242" display="FGWMPMXAK"/>
+    <hyperlink ref="A244" r:id="rId243" display="FGWMPMXAL"/>
+    <hyperlink ref="A245" r:id="rId244" display="FGWMPMXAM"/>
+    <hyperlink ref="A246" r:id="rId245" display="FGWMXMXAD"/>
+    <hyperlink ref="A247" r:id="rId246" display="FGXMPMPAD"/>
+    <hyperlink ref="A248" r:id="rId247" display="FGXMPMPAF"/>
+    <hyperlink ref="A249" r:id="rId248" display="FGXMPMPAG"/>
+    <hyperlink ref="A250" r:id="rId249" display="FGXMPMPAH"/>
+    <hyperlink ref="A251" r:id="rId250" display="FGXMPMPAK"/>
+    <hyperlink ref="A252" r:id="rId251" display="FGXMPMPAL"/>
+    <hyperlink ref="A253" r:id="rId252" display="FGXMPMPAM"/>
+    <hyperlink ref="A254" r:id="rId253" display="FGXMPMXAD"/>
+    <hyperlink ref="A255" r:id="rId254" display="FGXMPMXAF"/>
+    <hyperlink ref="A256" r:id="rId255" display="FGXMPMXAG"/>
+    <hyperlink ref="A257" r:id="rId256" display="FGXMPMXAH"/>
+    <hyperlink ref="A258" r:id="rId257" display="FGXMPMXAK"/>
+    <hyperlink ref="A259" r:id="rId258" display="FGXMPMXAL"/>
+    <hyperlink ref="A260" r:id="rId259" display="FGXMPMXAM"/>
+    <hyperlink ref="A261" r:id="rId260" display="FGXMXMXAD"/>
+    <hyperlink ref="A262" r:id="rId261" display="FGXMXMXAF"/>
+    <hyperlink ref="A263" r:id="rId262" display="FJWMPMPAD"/>
+    <hyperlink ref="A264" r:id="rId263" display="FJWMPMPAF"/>
+    <hyperlink ref="A265" r:id="rId264" display="FJWMPMPAG"/>
+    <hyperlink ref="A266" r:id="rId265" display="FJWMPMPAH"/>
+    <hyperlink ref="A267" r:id="rId266" display="FJWMPMPAK"/>
+    <hyperlink ref="A268" r:id="rId267" display="FJWMPMPAL"/>
+    <hyperlink ref="A269" r:id="rId268" display="FJWMPMPAM"/>
+    <hyperlink ref="A270" r:id="rId269" display="FJWMPMXAD"/>
+    <hyperlink ref="A271" r:id="rId270" display="FJWMPMXAF"/>
+    <hyperlink ref="A272" r:id="rId271" display="FJWMPMXAG"/>
+    <hyperlink ref="A273" r:id="rId272" display="FJWMPMXAH"/>
+    <hyperlink ref="A274" r:id="rId273" display="FJWMPMXAK"/>
+    <hyperlink ref="A275" r:id="rId274" display="FJWMPMXAL"/>
+    <hyperlink ref="A276" r:id="rId275" display="FJWMPMXAM"/>
+    <hyperlink ref="A277" r:id="rId276" display="FJXMPMPAD"/>
+    <hyperlink ref="A278" r:id="rId277" display="FJXMPMPAF"/>
+    <hyperlink ref="A279" r:id="rId278" display="FJXMPMPAG"/>
+    <hyperlink ref="A280" r:id="rId279" display="FJXMPMPAH"/>
+    <hyperlink ref="A281" r:id="rId280" display="FJXMPMPAK"/>
+    <hyperlink ref="A282" r:id="rId281" display="FJXMPMPAL"/>
+    <hyperlink ref="A283" r:id="rId282" display="FJXMPMPAM"/>
+    <hyperlink ref="A284" r:id="rId283" display="FJXMPMXAD"/>
+    <hyperlink ref="A285" r:id="rId284" display="FJXMPMXAF"/>
+    <hyperlink ref="A286" r:id="rId285" display="FJXMPMXAG"/>
+    <hyperlink ref="A287" r:id="rId286" display="FJXMPMXAH"/>
+    <hyperlink ref="A288" r:id="rId287" display="FJXMPMXAK"/>
+    <hyperlink ref="A289" r:id="rId288" display="FJXMPMXAL"/>
+    <hyperlink ref="A290" r:id="rId289" display="FJXMPMXAM"/>
+    <hyperlink ref="A291" r:id="rId290" display="FJXMPUCAH"/>
+    <hyperlink ref="A292" r:id="rId291" display="FJXMXMXAD"/>
+    <hyperlink ref="A293" r:id="rId292" display="FJXMXMXAF"/>
+    <hyperlink ref="A294" r:id="rId293" display="FQWMPLCGD"/>
+    <hyperlink ref="A295" r:id="rId294" display="FQWMPMPGD"/>
+    <hyperlink ref="A296" r:id="rId295" display="FQWMPMPHF"/>
+    <hyperlink ref="A297" r:id="rId296" display="FQWMPMXGD"/>
+    <hyperlink ref="A298" r:id="rId297" display="FQWMPSCGD"/>
+    <hyperlink ref="A299" r:id="rId298" display="FQWMXLCGD"/>
+    <hyperlink ref="A300" r:id="rId299" display="FQWMXMXGD"/>
+    <hyperlink ref="A301" r:id="rId300" display="FQWMXSCGD"/>
+    <hyperlink ref="A302" r:id="rId301" display="FQXMPLCGD"/>
+    <hyperlink ref="A303" r:id="rId302" display="FQXMPMPGD"/>
+    <hyperlink ref="A304" r:id="rId303" display="FQXMPMPHF"/>
+    <hyperlink ref="A305" r:id="rId304" display="FQXMPMXGD"/>
+    <hyperlink ref="A306" r:id="rId305" display="FQXMPMXHF"/>
+    <hyperlink ref="A307" r:id="rId306" display="FQXMPSCGD"/>
+    <hyperlink ref="A308" r:id="rId307" display="FQXMXLCGD"/>
+    <hyperlink ref="A309" r:id="rId308" display="FQXMXMXGD"/>
+    <hyperlink ref="A310" r:id="rId309" display="FQXMXMXHF"/>
+    <hyperlink ref="A311" r:id="rId310" display="FQXMXSCGD"/>
+    <hyperlink ref="A312" r:id="rId311" display="FRWMPLCGD"/>
+    <hyperlink ref="A313" r:id="rId312" display="FRWMPMPGD"/>
+    <hyperlink ref="A314" r:id="rId313" display="FRWMPMPHF"/>
+    <hyperlink ref="A315" r:id="rId314" display="FRWMPMXGD"/>
+    <hyperlink ref="A316" r:id="rId315" display="FRWMPSCGD"/>
+    <hyperlink ref="A317" r:id="rId316" display="FRWMXLCGD"/>
+    <hyperlink ref="A318" r:id="rId317" display="FRWMXMXGD"/>
+    <hyperlink ref="A319" r:id="rId318" display="FRWMXSCGD"/>
+    <hyperlink ref="A320" r:id="rId319" display="FRXMPLCGD"/>
+    <hyperlink ref="A321" r:id="rId320" display="FRXMPMPGD"/>
+    <hyperlink ref="A322" r:id="rId321" display="FRXMPMPHF"/>
+    <hyperlink ref="A323" r:id="rId322" display="FRXMPMXGD"/>
+    <hyperlink ref="A324" r:id="rId323" display="FRXMPMXHF"/>
+    <hyperlink ref="A325" r:id="rId324" display="FRXMPSCGD"/>
+    <hyperlink ref="A326" r:id="rId325" display="FRXMXLCGD"/>
+    <hyperlink ref="A327" r:id="rId326" display="FRXMXMXGD"/>
+    <hyperlink ref="A328" r:id="rId327" display="FRXMXMXHF"/>
+    <hyperlink ref="A329" r:id="rId328" display="FRXMXSCGD"/>
+    <hyperlink ref="A330" r:id="rId329" display="MJGQW2QW23M"/>
+    <hyperlink ref="A331" r:id="rId330" display="MRGQW2QW28R"/>
+    <hyperlink ref="A332" r:id="rId331" display="UGGMPMPAD"/>
+    <hyperlink ref="A333" r:id="rId332" display="UGGMPMPAF"/>
+    <hyperlink ref="A334" r:id="rId333" display="UGGMPMPAH"/>
+    <hyperlink ref="A335" r:id="rId334" display="UGGMPMPAK"/>
+    <hyperlink ref="A336" r:id="rId335" display="UGGMPMPAL"/>
+    <hyperlink ref="A337" r:id="rId336" display="UGGMPMPAM"/>
+    <hyperlink ref="A338" r:id="rId337" display="UGGMPMPCD"/>
+    <hyperlink ref="A339" r:id="rId338" display="UGGMPMPCF"/>
+    <hyperlink ref="A340" r:id="rId339" display="UGGMPMPCG"/>
+    <hyperlink ref="A341" r:id="rId340" display="UGGMPMPCH"/>
+    <hyperlink ref="A342" r:id="rId341" display="UGGMPMPCK"/>
+    <hyperlink ref="A343" r:id="rId342" display="UGGMPMPCL"/>
+    <hyperlink ref="A344" r:id="rId343" display="UGGMPMPCM"/>
+    <hyperlink ref="A345" r:id="rId344" display="UGGMPMXAD"/>
+    <hyperlink ref="A346" r:id="rId345" display="UGGMPMXAF"/>
+    <hyperlink ref="A347" r:id="rId346" display="UGGMPMXAG"/>
+    <hyperlink ref="A348" r:id="rId347" display="UGGMPMXAH"/>
+    <hyperlink ref="A349" r:id="rId348" display="UGGMPMXAK"/>
+    <hyperlink ref="A350" r:id="rId349" display="UGGMPMXAL"/>
+    <hyperlink ref="A351" r:id="rId350" display="UGGMPMXAM"/>
+    <hyperlink ref="A352" r:id="rId351" display="UGGMPMXCD"/>
+    <hyperlink ref="A353" r:id="rId352" display="UGGMPMXCF"/>
+    <hyperlink ref="A354" r:id="rId353" display="UGGMPMXCG"/>
+    <hyperlink ref="A355" r:id="rId354" display="UGGMPMXCH"/>
+    <hyperlink ref="A356" r:id="rId355" display="UGGMPMXCK"/>
+    <hyperlink ref="A357" r:id="rId356" display="UGGMPMXCL"/>
+    <hyperlink ref="A358" r:id="rId357" display="UGGMPMXCM"/>
+    <hyperlink ref="A359" r:id="rId358" display="UGGMWMWAD"/>
+    <hyperlink ref="A360" r:id="rId359" display="UGGMWMWCD"/>
+    <hyperlink ref="A361" r:id="rId360" display="UGGMWMWCF"/>
+    <hyperlink ref="A362" r:id="rId361" display="UGGMWMWCG"/>
+    <hyperlink ref="A363" r:id="rId362" display="UGGMWMWCH"/>
+    <hyperlink ref="A364" r:id="rId363" display="UGGMWMWCK"/>
+    <hyperlink ref="A365" r:id="rId364" display="UGGMWMWCL"/>
+    <hyperlink ref="A366" r:id="rId365" display="UGGMWMWCM"/>
+    <hyperlink ref="A367" r:id="rId366" display="UGGMWMWCN"/>
+    <hyperlink ref="A368" r:id="rId367" display="UGGMWMWCP"/>
+    <hyperlink ref="A369" r:id="rId368" display="UGGMXMXAD"/>
+    <hyperlink ref="A370" r:id="rId369" display="UGGMXMXAF"/>
+    <hyperlink ref="A371" r:id="rId370" display="UGGMXMXAG"/>
+    <hyperlink ref="A372" r:id="rId371" display="UGGMXMXAH"/>
+    <hyperlink ref="A373" r:id="rId372" display="UGGMXMXAK"/>
+    <hyperlink ref="A374" r:id="rId373" display="UGGMXMXAL"/>
+    <hyperlink ref="A375" r:id="rId374" display="UGGMXMXAM"/>
+    <hyperlink ref="A376" r:id="rId375" display="UGGMXMXCD"/>
+    <hyperlink ref="A377" r:id="rId376" display="UGGMXMXCF"/>
+    <hyperlink ref="A378" r:id="rId377" display="UGGMXMXCG"/>
+    <hyperlink ref="A379" r:id="rId378" display="UGGMXMXCH"/>
+    <hyperlink ref="A380" r:id="rId379" display="UGGMXMXCK"/>
+    <hyperlink ref="A381" r:id="rId380" display="UGGMXMXCL"/>
+    <hyperlink ref="A382" r:id="rId381" display="UGGMXMXCM"/>
+    <hyperlink ref="A383" r:id="rId382" display="UGGMYMYCD"/>
+    <hyperlink ref="A384" r:id="rId383" display="UGGMYMYCF"/>
+    <hyperlink ref="A385" r:id="rId384" display="UGGMYMYCG"/>
+    <hyperlink ref="A386" r:id="rId385" display="UGGMYMYCH"/>
+    <hyperlink ref="A387" r:id="rId386" display="UGGMYMYCK"/>
+    <hyperlink ref="A388" r:id="rId387" display="UGGMYMYCL"/>
+    <hyperlink ref="A389" r:id="rId388" display="UGGMYMYCM"/>
+    <hyperlink ref="A390" r:id="rId389" display="UGGQPQXBM"/>
+    <hyperlink ref="A391" r:id="rId390" display="UGGQPQXT8"/>
+    <hyperlink ref="A392" r:id="rId391" display="UGGQPQXTF"/>
+    <hyperlink ref="A393" r:id="rId392" display="UGGQPQXTH"/>
+    <hyperlink ref="A394" r:id="rId393" display="UGGQPQXTK"/>
+    <hyperlink ref="A395" r:id="rId394" display="UGGQPQXTL"/>
+    <hyperlink ref="A396" r:id="rId395" display="UGGQPQXTM"/>
+    <hyperlink ref="A397" r:id="rId396" display="UGGQPQXTN"/>
+    <hyperlink ref="A398" r:id="rId397" display="UGGQPQXTR"/>
+    <hyperlink ref="A399" r:id="rId398" display="UGGQPQXTS"/>
+    <hyperlink ref="A400" r:id="rId399" display="UGGQPQXTU"/>
+    <hyperlink ref="A401" r:id="rId400" display="UGGQWQWT8"/>
+    <hyperlink ref="A402" r:id="rId401" display="UGGQWQWTF"/>
+    <hyperlink ref="A403" r:id="rId402" display="UGGQWQWTH"/>
+    <hyperlink ref="A404" r:id="rId403" display="UGGQWQWTK"/>
+    <hyperlink ref="A405" r:id="rId404" display="UGGQWQWTL"/>
+    <hyperlink ref="A406" r:id="rId405" display="UGGQWQWTM"/>
+    <hyperlink ref="A407" r:id="rId406" display="UGGQWQWTN"/>
+    <hyperlink ref="A408" r:id="rId407" display="UGGQWQWTQ"/>
+    <hyperlink ref="A409" r:id="rId408" display="UGGQWQWTR"/>
+    <hyperlink ref="A410" r:id="rId409" display="UGGQWQWTS"/>
+    <hyperlink ref="A411" r:id="rId410" display="UGGQWQWTU"/>
+    <hyperlink ref="A412" r:id="rId411" display="UGGQXQXT8"/>
+    <hyperlink ref="A413" r:id="rId412" display="UGGQXQXTF"/>
+    <hyperlink ref="A414" r:id="rId413" display="UGGQXQXTH"/>
+    <hyperlink ref="A415" r:id="rId414" display="UGGQXQXTK"/>
+    <hyperlink ref="A416" r:id="rId415" display="UGGQXQXTL"/>
+    <hyperlink ref="A417" r:id="rId416" display="UGGQXQXTM"/>
+    <hyperlink ref="A418" r:id="rId417" display="UGGQXQXTN"/>
+    <hyperlink ref="A419" r:id="rId418" display="UGGQXQXTP"/>
+    <hyperlink ref="A420" r:id="rId419" display="UGGQXQXTR"/>
+    <hyperlink ref="A421" r:id="rId420" display="UGGQXQXTS"/>
+    <hyperlink ref="A422" r:id="rId421" display="UGGQXQXTU"/>
+    <hyperlink ref="A423" r:id="rId422" display="UGGQYQYT8"/>
+    <hyperlink ref="A424" r:id="rId423" display="UGGQYQYTF"/>
+    <hyperlink ref="A425" r:id="rId424" display="UGGQYQYTH"/>
+    <hyperlink ref="A426" r:id="rId425" display="UGGQYQYTK"/>
+    <hyperlink ref="A427" r:id="rId426" display="UGGQYQYTL"/>
+    <hyperlink ref="A428" r:id="rId427" display="UGGQYQYTM"/>
+    <hyperlink ref="A429" r:id="rId428" display="UGGQYQYTN"/>
+    <hyperlink ref="A430" r:id="rId429" display="UGGQYQYTQ"/>
+    <hyperlink ref="A431" r:id="rId430" display="UGGQYQYTR"/>
+    <hyperlink ref="A432" r:id="rId431" display="UGGQYQYTS"/>
+    <hyperlink ref="A433" r:id="rId432" display="UGGQYQYTU"/>
+    <hyperlink ref="A434" r:id="rId433" display="UGGRXRX8H"/>
+    <hyperlink ref="A435" r:id="rId434" display="UGGRXRX8L"/>
+    <hyperlink ref="A436" r:id="rId435" display="UGGRXRX8M"/>
+    <hyperlink ref="A437" r:id="rId436" display="UGGRXRX8N"/>
+    <hyperlink ref="A438" r:id="rId437" display="UGGRXRX8Q"/>
+    <hyperlink ref="A439" r:id="rId438" display="UGGRXRX8R"/>
+    <hyperlink ref="A440" r:id="rId439" display="UGGRXRX8S"/>
+    <hyperlink ref="A441" r:id="rId440" display="UGGRXRX8U"/>
+    <hyperlink ref="A442" r:id="rId441" display="UGXMPMPAD"/>
+    <hyperlink ref="A443" r:id="rId442" display="UGXMPMPAF"/>
+    <hyperlink ref="A444" r:id="rId443" display="UGXMPMPAH"/>
+    <hyperlink ref="A445" r:id="rId444" display="UGXMPMPCD"/>
+    <hyperlink ref="A446" r:id="rId445" display="UGXMPMPCF"/>
+    <hyperlink ref="A447" r:id="rId446" display="UGXMPMPCG"/>
+    <hyperlink ref="A448" r:id="rId447" display="UGXMPMPCH"/>
+    <hyperlink ref="A449" r:id="rId448" display="UGXMPMPCK"/>
+    <hyperlink ref="A450" r:id="rId449" display="UGXMPMPCL"/>
+    <hyperlink ref="A451" r:id="rId450" display="UGXMPMPCM"/>
+    <hyperlink ref="A452" r:id="rId451" display="UGXMPMXAD"/>
+    <hyperlink ref="A453" r:id="rId452" display="UGXMPMXAF"/>
+    <hyperlink ref="A454" r:id="rId453" display="UGXMPMXAG"/>
+    <hyperlink ref="A455" r:id="rId454" display="UGXMPMXAH"/>
+    <hyperlink ref="A456" r:id="rId455" display="UGXMPMXAK"/>
+    <hyperlink ref="A457" r:id="rId456" display="UGXMPMXAL"/>
+    <hyperlink ref="A458" r:id="rId457" display="UGXMPMXAM"/>
+    <hyperlink ref="A459" r:id="rId458" display="UGXMPMXCD"/>
+    <hyperlink ref="A460" r:id="rId459" display="UGXMPMXCF"/>
+    <hyperlink ref="A461" r:id="rId460" display="UGXMPMXCG"/>
+    <hyperlink ref="A462" r:id="rId461" display="UGXMPMXCH"/>
+    <hyperlink ref="A463" r:id="rId462" display="UGXMPMXCK"/>
+    <hyperlink ref="A464" r:id="rId463" display="UGXMPMXCL"/>
+    <hyperlink ref="A465" r:id="rId464" display="UGXMPMXCM"/>
+    <hyperlink ref="A466" r:id="rId465" display="UGXMXMXAD"/>
+    <hyperlink ref="A467" r:id="rId466" display="UGXMXMXAF"/>
+    <hyperlink ref="A468" r:id="rId467" display="UGXMXMXAG"/>
+    <hyperlink ref="A469" r:id="rId468" display="UGXMXMXAH"/>
+    <hyperlink ref="A470" r:id="rId469" display="UGXMXMXAK"/>
+    <hyperlink ref="A471" r:id="rId470" display="UGXMXMXAL"/>
+    <hyperlink ref="A472" r:id="rId471" display="UGXMXMXAM"/>
+    <hyperlink ref="A473" r:id="rId472" display="UGXMXMXCD"/>
+    <hyperlink ref="A474" r:id="rId473" display="UGXMXMXCF"/>
+    <hyperlink ref="A475" r:id="rId474" display="UGXMXMXCG"/>
+    <hyperlink ref="A476" r:id="rId475" display="UGXMXMXCH"/>
+    <hyperlink ref="A477" r:id="rId476" display="UGXMXMXCK"/>
+    <hyperlink ref="A478" r:id="rId477" display="UGXMXMXCL"/>
+    <hyperlink ref="A479" r:id="rId478" display="UGXMXMXCM"/>
+    <hyperlink ref="A480" r:id="rId479" display="UGXQPQXBM"/>
+    <hyperlink ref="A481" r:id="rId480" display="UGXQPQXT8"/>
+    <hyperlink ref="A482" r:id="rId481" display="UGXQPQXTF"/>
+    <hyperlink ref="A483" r:id="rId482" display="UGXQPQXTH"/>
+    <hyperlink ref="A484" r:id="rId483" display="UGXQPQXTK"/>
+    <hyperlink ref="A485" r:id="rId484" display="UGXQPQXTL"/>
+    <hyperlink ref="A486" r:id="rId485" display="UGXQPQXTM"/>
+    <hyperlink ref="A487" r:id="rId486" display="UGXQPQXTN"/>
+    <hyperlink ref="A488" r:id="rId487" display="UGXQPQXTR"/>
+    <hyperlink ref="A489" r:id="rId488" display="UGXQPQXTS"/>
+    <hyperlink ref="A490" r:id="rId489" display="UGXQPQXTU"/>
+    <hyperlink ref="A491" r:id="rId490" display="UGXQVQZT8"/>
+    <hyperlink ref="A492" r:id="rId491" display="UGXQVQZTF"/>
+    <hyperlink ref="A493" r:id="rId492" display="UGXQVQZTH"/>
+    <hyperlink ref="A494" r:id="rId493" display="UGXQVQZTK"/>
+    <hyperlink ref="A495" r:id="rId494" display="UGXQVQZTL"/>
+    <hyperlink ref="A496" r:id="rId495" display="UGXQVQZTM"/>
+    <hyperlink ref="A497" r:id="rId496" display="UGXQVQZTN"/>
+    <hyperlink ref="A498" r:id="rId497" display="UGXQVQZTR"/>
+    <hyperlink ref="A499" r:id="rId498" display="UGXQVQZTS"/>
+    <hyperlink ref="A500" r:id="rId499" display="UGXQVQZTU"/>
+    <hyperlink ref="A501" r:id="rId500" display="UGXQXQXBM"/>
+    <hyperlink ref="A502" r:id="rId501" display="UGXQXQXT8"/>
+    <hyperlink ref="A503" r:id="rId502" display="UGXQXQXTF"/>
+    <hyperlink ref="A504" r:id="rId503" display="UGXQXQXTH"/>
+    <hyperlink ref="A505" r:id="rId504" display="UGXQXQXTK"/>
+    <hyperlink ref="A506" r:id="rId505" display="UGXQXQXTL"/>
+    <hyperlink ref="A507" r:id="rId506" display="UGXQXQXTM"/>
+    <hyperlink ref="A508" r:id="rId507" display="UGXQXQXTN"/>
+    <hyperlink ref="A509" r:id="rId508" display="UGXQXQXTR"/>
+    <hyperlink ref="A510" r:id="rId509" display="UGXQXQXTS"/>
+    <hyperlink ref="A511" r:id="rId510" display="UGXQXQXTU"/>
+    <hyperlink ref="A512" r:id="rId511" display="UGXQZQZT8"/>
+    <hyperlink ref="A513" r:id="rId512" display="UGXQZQZTF"/>
+    <hyperlink ref="A514" r:id="rId513" display="UGXQZQZTH"/>
+    <hyperlink ref="A515" r:id="rId514" display="UGXQZQZTK"/>
+    <hyperlink ref="A516" r:id="rId515" display="UGXQZQZTL"/>
+    <hyperlink ref="A517" r:id="rId516" display="UGXQZQZTM"/>
+    <hyperlink ref="A518" r:id="rId517" display="UGXQZQZTN"/>
+    <hyperlink ref="A519" r:id="rId518" display="UGXQZQZTR"/>
+    <hyperlink ref="A520" r:id="rId519" display="UGXQZQZTS"/>
+    <hyperlink ref="A521" r:id="rId520" display="UGXQZQZTU"/>
+    <hyperlink ref="A522" r:id="rId521" display="UGXRZRZ8H"/>
+    <hyperlink ref="A523" r:id="rId522" display="UGXRZRZ8L"/>
+    <hyperlink ref="A524" r:id="rId523" display="UGXRZRZ8M"/>
+    <hyperlink ref="A525" r:id="rId524" display="UGXRZRZ8N"/>
+    <hyperlink ref="A526" r:id="rId525" display="UGXRZRZ8Q"/>
+    <hyperlink ref="A527" r:id="rId526" display="UGXRZRZ8R"/>
+    <hyperlink ref="A528" r:id="rId527" display="UGXRZRZ8S"/>
+    <hyperlink ref="A529" r:id="rId528" display="UGXRZRZ8U"/>
+    <hyperlink ref="A530" r:id="rId529" display="UJGMPMPAD"/>
+    <hyperlink ref="A531" r:id="rId530" display="UJGMPMPAF"/>
+    <hyperlink ref="A532" r:id="rId531" display="UJGMPMPAH"/>
+    <hyperlink ref="A533" r:id="rId532" display="UJGMPMPAK"/>
+    <hyperlink ref="A534" r:id="rId533" display="UJGMPMPAL"/>
+    <hyperlink ref="A535" r:id="rId534" display="UJGMPMPAM"/>
+    <hyperlink ref="A536" r:id="rId535" display="UJGMPMPCD"/>
+    <hyperlink ref="A537" r:id="rId536" display="UJGMPMPCF"/>
+    <hyperlink ref="A538" r:id="rId537" display="UJGMPMPCG"/>
+    <hyperlink ref="A539" r:id="rId538" display="UJGMPMPCH"/>
+    <hyperlink ref="A540" r:id="rId539" display="UJGMPMPCK"/>
+    <hyperlink ref="A541" r:id="rId540" display="UJGMPMPCL"/>
+    <hyperlink ref="A542" r:id="rId541" display="UJGMPMPCM"/>
+    <hyperlink ref="A543" r:id="rId542" display="UJGMPMPCP"/>
+    <hyperlink ref="A544" r:id="rId543" display="UJGMPMXAD"/>
+    <hyperlink ref="A545" r:id="rId544" display="UJGMPMXAF"/>
+    <hyperlink ref="A546" r:id="rId545" display="UJGMPMXAG"/>
+    <hyperlink ref="A547" r:id="rId546" display="UJGMPMXAH"/>
+    <hyperlink ref="A548" r:id="rId547" display="UJGMPMXAK"/>
+    <hyperlink ref="A549" r:id="rId548" display="UJGMPMXAL"/>
+    <hyperlink ref="A550" r:id="rId549" display="UJGMPMXAM"/>
+    <hyperlink ref="A551" r:id="rId550" display="UJGMPMXCD"/>
+    <hyperlink ref="A552" r:id="rId551" display="UJGMPMXCF"/>
+    <hyperlink ref="A553" r:id="rId552" display="UJGMPMXCG"/>
+    <hyperlink ref="A554" r:id="rId553" display="UJGMPMXCH"/>
+    <hyperlink ref="A555" r:id="rId554" display="UJGMPMXCK"/>
+    <hyperlink ref="A556" r:id="rId555" display="UJGMPMXCL"/>
+    <hyperlink ref="A557" r:id="rId556" display="UJGMPMXCM"/>
+    <hyperlink ref="A558" r:id="rId557" display="UJGMWMWCD"/>
+    <hyperlink ref="A559" r:id="rId558" display="UJGMWMWCF"/>
+    <hyperlink ref="A560" r:id="rId559" display="UJGMWMWCG"/>
+    <hyperlink ref="A561" r:id="rId560" display="UJGMWMWCH"/>
+    <hyperlink ref="A562" r:id="rId561" display="UJGMWMWCK"/>
+    <hyperlink ref="A563" r:id="rId562" display="UJGMWMWCL"/>
+    <hyperlink ref="A564" r:id="rId563" display="UJGMWMWCM"/>
+    <hyperlink ref="A565" r:id="rId564" display="UJGMWMWCN"/>
+    <hyperlink ref="A566" r:id="rId565" display="UJGMWMWCP"/>
+    <hyperlink ref="A567" r:id="rId566" display="UJGMXMXAD"/>
+    <hyperlink ref="A568" r:id="rId567" display="UJGMXMXAF"/>
+    <hyperlink ref="A569" r:id="rId568" display="UJGMXMXAG"/>
+    <hyperlink ref="A570" r:id="rId569" display="UJGMXMXAH"/>
+    <hyperlink ref="A571" r:id="rId570" display="UJGMXMXAK"/>
+    <hyperlink ref="A572" r:id="rId571" display="UJGMXMXAL"/>
+    <hyperlink ref="A573" r:id="rId572" display="UJGMXMXAM"/>
+    <hyperlink ref="A574" r:id="rId573" display="UJGMXMXCD"/>
+    <hyperlink ref="A575" r:id="rId574" display="UJGMXMXCF"/>
+    <hyperlink ref="A576" r:id="rId575" display="UJGMXMXCG"/>
+    <hyperlink ref="A577" r:id="rId576" display="UJGMXMXCH"/>
+    <hyperlink ref="A578" r:id="rId577" display="UJGMXMXCK"/>
+    <hyperlink ref="A579" r:id="rId578" display="UJGMXMXCL"/>
+    <hyperlink ref="A580" r:id="rId579" display="UJGMXMXCM"/>
+    <hyperlink ref="A581" r:id="rId580" display="UJGMYMYCD"/>
+    <hyperlink ref="A582" r:id="rId581" display="UJGMYMYCF"/>
+    <hyperlink ref="A583" r:id="rId582" display="UJGMYMYCG"/>
+    <hyperlink ref="A584" r:id="rId583" display="UJGMYMYCH"/>
+    <hyperlink ref="A585" r:id="rId584" display="UJGMYMYCK"/>
+    <hyperlink ref="A586" r:id="rId585" display="UJGMYMYCL"/>
+    <hyperlink ref="A587" r:id="rId586" display="UJGMYMYCM"/>
+    <hyperlink ref="A588" r:id="rId587" display="UJGQPQPT8"/>
+    <hyperlink ref="A589" r:id="rId588" display="UJGQPQPTS"/>
+    <hyperlink ref="A590" r:id="rId589" display="UJGQPQXBM"/>
+    <hyperlink ref="A591" r:id="rId590" display="UJGQPQXT8"/>
+    <hyperlink ref="A592" r:id="rId591" display="UJGQPQXTF"/>
+    <hyperlink ref="A593" r:id="rId592" display="UJGQPQXTH"/>
+    <hyperlink ref="A594" r:id="rId593" display="UJGQPQXTK"/>
+    <hyperlink ref="A595" r:id="rId594" display="UJGQPQXTL"/>
+    <hyperlink ref="A596" r:id="rId595" display="UJGQPQXTM"/>
+    <hyperlink ref="A597" r:id="rId596" display="UJGQPQXTN"/>
+    <hyperlink ref="A598" r:id="rId597" display="UJGQPQXTR"/>
+    <hyperlink ref="A599" r:id="rId598" display="UJGQPQXTS"/>
+    <hyperlink ref="A600" r:id="rId599" display="UJGQPQXTU"/>
+    <hyperlink ref="A601" r:id="rId600" display="UJGQWQWT8"/>
+    <hyperlink ref="A602" r:id="rId601" display="UJGQWQWTF"/>
+    <hyperlink ref="A603" r:id="rId602" display="UJGQWQWTH"/>
+    <hyperlink ref="A604" r:id="rId603" display="UJGQWQWTK"/>
+    <hyperlink ref="A605" r:id="rId604" display="UJGQWQWTL"/>
+    <hyperlink ref="A606" r:id="rId605" display="UJGQWQWTM"/>
+    <hyperlink ref="A607" r:id="rId606" display="UJGQWQWTN"/>
+    <hyperlink ref="A608" r:id="rId607" display="UJGQWQWTQ"/>
+    <hyperlink ref="A609" r:id="rId608" display="UJGQWQWTR"/>
+    <hyperlink ref="A610" r:id="rId609" display="UJGQWQWTS"/>
+    <hyperlink ref="A611" r:id="rId610" display="UJGQWQWTU"/>
+    <hyperlink ref="A612" r:id="rId611" display="UJGQWQYTH"/>
+    <hyperlink ref="A613" r:id="rId612" display="UJGQXQXBM"/>
+    <hyperlink ref="A614" r:id="rId613" display="UJGQXQXT8"/>
+    <hyperlink ref="A615" r:id="rId614" display="UJGQXQXTF"/>
+    <hyperlink ref="A616" r:id="rId615" display="UJGQXQXTH"/>
+    <hyperlink ref="A617" r:id="rId616" display="UJGQXQXTK"/>
+    <hyperlink ref="A618" r:id="rId617" display="UJGQXQXTL"/>
+    <hyperlink ref="A619" r:id="rId618" display="UJGQXQXTM"/>
+    <hyperlink ref="A620" r:id="rId619" display="UJGQXQXTN"/>
+    <hyperlink ref="A621" r:id="rId620" display="UJGQXQXTR"/>
+    <hyperlink ref="A622" r:id="rId621" display="UJGQXQXTS"/>
+    <hyperlink ref="A623" r:id="rId622" display="UJGQXQXTU"/>
+    <hyperlink ref="A624" r:id="rId623" display="UJGQYQYT8"/>
+    <hyperlink ref="A625" r:id="rId624" display="UJGQYQYTF"/>
+    <hyperlink ref="A626" r:id="rId625" display="UJGQYQYTH"/>
+    <hyperlink ref="A627" r:id="rId626" display="UJGQYQYTK"/>
+    <hyperlink ref="A628" r:id="rId627" display="UJGQYQYTL"/>
+    <hyperlink ref="A629" r:id="rId628" display="UJGQYQYTM"/>
+    <hyperlink ref="A630" r:id="rId629" display="UJGQYQYTN"/>
+    <hyperlink ref="A631" r:id="rId630" display="UJGQYQYTQ"/>
+    <hyperlink ref="A632" r:id="rId631" display="UJGQYQYTR"/>
+    <hyperlink ref="A633" r:id="rId632" display="UJGQYQYTS"/>
+    <hyperlink ref="A634" r:id="rId633" display="UJGQYQYTU"/>
+    <hyperlink ref="A635" r:id="rId634" display="UJGRXRX8H"/>
+    <hyperlink ref="A636" r:id="rId635" display="UJGRXRX8L"/>
+    <hyperlink ref="A637" r:id="rId636" display="UJGRXRX8M"/>
+    <hyperlink ref="A638" r:id="rId637" display="UJGRXRX8N"/>
+    <hyperlink ref="A639" r:id="rId638" display="UJGRXRX8Q"/>
+    <hyperlink ref="A640" r:id="rId639" display="UJGRXRX8R"/>
+    <hyperlink ref="A641" r:id="rId640" display="UJGRXRX8S"/>
+    <hyperlink ref="A642" r:id="rId641" display="UJGRXRX8U"/>
+    <hyperlink ref="A643" r:id="rId642" display="UJXMPMPCD"/>
+    <hyperlink ref="A644" r:id="rId643" display="UJXMPMPCF"/>
+    <hyperlink ref="A645" r:id="rId644" display="UJXMPMPCG"/>
+    <hyperlink ref="A646" r:id="rId645" display="UJXMPMPCH"/>
+    <hyperlink ref="A647" r:id="rId646" display="UJXMPMPCK"/>
+    <hyperlink ref="A648" r:id="rId647" display="UJXMPMPCL"/>
+    <hyperlink ref="A649" r:id="rId648" display="UJXMPMPCM"/>
+    <hyperlink ref="A650" r:id="rId649" display="UJXMPMXAD"/>
+    <hyperlink ref="A651" r:id="rId650" display="UJXMPMXAF"/>
+    <hyperlink ref="A652" r:id="rId651" display="UJXMPMXAG"/>
+    <hyperlink ref="A653" r:id="rId652" display="UJXMPMXAH"/>
+    <hyperlink ref="A654" r:id="rId653" display="UJXMPMXAK"/>
+    <hyperlink ref="A655" r:id="rId654" display="UJXMPMXAL"/>
+    <hyperlink ref="A656" r:id="rId655" display="UJXMPMXAM"/>
+    <hyperlink ref="A657" r:id="rId656" display="UJXMPMXCD"/>
+    <hyperlink ref="A658" r:id="rId657" display="UJXMPMXCF"/>
+    <hyperlink ref="A659" r:id="rId658" display="UJXMPMXCG"/>
+    <hyperlink ref="A660" r:id="rId659" display="UJXMPMXCH"/>
+    <hyperlink ref="A661" r:id="rId660" display="UJXMPMXCK"/>
+    <hyperlink ref="A662" r:id="rId661" display="UJXMPMXCL"/>
+    <hyperlink ref="A663" r:id="rId662" display="UJXMPMXCM"/>
+    <hyperlink ref="A664" r:id="rId663" display="UJXMXMXAD"/>
+    <hyperlink ref="A665" r:id="rId664" display="UJXMXMXAF"/>
+    <hyperlink ref="A666" r:id="rId665" display="UJXMXMXAG"/>
+    <hyperlink ref="A667" r:id="rId666" display="UJXMXMXAH"/>
+    <hyperlink ref="A668" r:id="rId667" display="UJXMXMXAK"/>
+    <hyperlink ref="A669" r:id="rId668" display="UJXMXMXAL"/>
+    <hyperlink ref="A670" r:id="rId669" display="UJXMXMXAM"/>
+    <hyperlink ref="A671" r:id="rId670" display="UJXMXMXCD"/>
+    <hyperlink ref="A672" r:id="rId671" display="UJXMXMXCF"/>
+    <hyperlink ref="A673" r:id="rId672" display="UJXMXMXCG"/>
+    <hyperlink ref="A674" r:id="rId673" display="UJXMXMXCH"/>
+    <hyperlink ref="A675" r:id="rId674" display="UJXMXMXCK"/>
+    <hyperlink ref="A676" r:id="rId675" display="UJXMXMXCL"/>
+    <hyperlink ref="A677" r:id="rId676" display="UJXMXMXCM"/>
+    <hyperlink ref="A678" r:id="rId677" display="UJXMXMXCP"/>
+    <hyperlink ref="A679" r:id="rId678" display="UJXQPQXBM"/>
+    <hyperlink ref="A680" r:id="rId679" display="UJXQPQXT8"/>
+    <hyperlink ref="A681" r:id="rId680" display="UJXQPQXTF"/>
+    <hyperlink ref="A682" r:id="rId681" display="UJXQPQXTH"/>
+    <hyperlink ref="A683" r:id="rId682" display="UJXQPQXTK"/>
+    <hyperlink ref="A684" r:id="rId683" display="UJXQPQXTL"/>
+    <hyperlink ref="A685" r:id="rId684" display="UJXQPQXTM"/>
+    <hyperlink ref="A686" r:id="rId685" display="UJXQPQXTN"/>
+    <hyperlink ref="A687" r:id="rId686" display="UJXQPQXTR"/>
+    <hyperlink ref="A688" r:id="rId687" display="UJXQPQXTS"/>
+    <hyperlink ref="A689" r:id="rId688" display="UJXQPQXTU"/>
+    <hyperlink ref="A690" r:id="rId689" display="UJXQVQZT8"/>
+    <hyperlink ref="A691" r:id="rId690" display="UJXQVQZTF"/>
+    <hyperlink ref="A692" r:id="rId691" display="UJXQVQZTH"/>
+    <hyperlink ref="A693" r:id="rId692" display="UJXQVQZTK"/>
+    <hyperlink ref="A694" r:id="rId693" display="UJXQVQZTL"/>
+    <hyperlink ref="A695" r:id="rId694" display="UJXQVQZTM"/>
+    <hyperlink ref="A696" r:id="rId695" display="UJXQVQZTN"/>
+    <hyperlink ref="A697" r:id="rId696" display="UJXQVQZTR"/>
+    <hyperlink ref="A698" r:id="rId697" display="UJXQVQZTS"/>
+    <hyperlink ref="A699" r:id="rId698" display="UJXQVQZTU"/>
+    <hyperlink ref="A700" r:id="rId699" display="UJXQXQXBM"/>
+    <hyperlink ref="A701" r:id="rId700" display="UJXQXQXT8"/>
+    <hyperlink ref="A702" r:id="rId701" display="UJXQXQXTF"/>
+    <hyperlink ref="A703" r:id="rId702" display="UJXQXQXTH"/>
+    <hyperlink ref="A704" r:id="rId703" display="UJXQXQXTK"/>
+    <hyperlink ref="A705" r:id="rId704" display="UJXQXQXTL"/>
+    <hyperlink ref="A706" r:id="rId705" display="UJXQXQXTM"/>
+    <hyperlink ref="A707" r:id="rId706" display="UJXQXQXTN"/>
+    <hyperlink ref="A708" r:id="rId707" display="UJXQXQXTR"/>
+    <hyperlink ref="A709" r:id="rId708" display="UJXQXQXTS"/>
+    <hyperlink ref="A710" r:id="rId709" display="UJXQXQXTU"/>
+    <hyperlink ref="A711" r:id="rId710" display="UJXQZQZT8"/>
+    <hyperlink ref="A712" r:id="rId711" display="UJXQZQZTF"/>
+    <hyperlink ref="A713" r:id="rId712" display="UJXQZQZTH"/>
+    <hyperlink ref="A714" r:id="rId713" display="UJXQZQZTK"/>
+    <hyperlink ref="A715" r:id="rId714" display="UJXQZQZTL"/>
+    <hyperlink ref="A716" r:id="rId715" display="UJXQZQZTM"/>
+    <hyperlink ref="A717" r:id="rId716" display="UJXQZQZTN"/>
+    <hyperlink ref="A718" r:id="rId717" display="UJXQZQZTR"/>
+    <hyperlink ref="A719" r:id="rId718" display="UJXQZQZTS"/>
+    <hyperlink ref="A720" r:id="rId719" display="UJXQZQZTU"/>
+    <hyperlink ref="A721" r:id="rId720" display="UJXRZRZ8H"/>
+    <hyperlink ref="A722" r:id="rId721" display="UJXRZRZ8L"/>
+    <hyperlink ref="A723" r:id="rId722" display="UJXRZRZ8M"/>
+    <hyperlink ref="A724" r:id="rId723" display="UJXRZRZ8N"/>
+    <hyperlink ref="A725" r:id="rId724" display="UJXRZRZ8Q"/>
+    <hyperlink ref="A726" r:id="rId725" display="UJXRZRZ8R"/>
+    <hyperlink ref="A727" r:id="rId726" display="UJXRZRZ8S"/>
+    <hyperlink ref="A728" r:id="rId727" display="UJXRZRZ8U"/>
+    <hyperlink ref="A729" r:id="rId728" display="UNGRXQX3W"/>
+    <hyperlink ref="A730" r:id="rId729" display="UQGMPLCGD"/>
+    <hyperlink ref="A731" r:id="rId730" display="UQGMPLUGD"/>
+    <hyperlink ref="A732" r:id="rId731" display="UQGMPLUHF"/>
+    <hyperlink ref="A733" r:id="rId732" display="UQGMPMPGD"/>
+    <hyperlink ref="A734" r:id="rId733" display="UQGMPMPHF"/>
+    <hyperlink ref="A735" r:id="rId734" display="UQGMPMXGD"/>
+    <hyperlink ref="A736" r:id="rId735" display="UQGMPMXHF"/>
+    <hyperlink ref="A737" r:id="rId736" display="UQGMWMWGD"/>
+    <hyperlink ref="A738" r:id="rId737" display="UQGMXLCGD"/>
+    <hyperlink ref="A739" r:id="rId738" display="UQGMXLCHF"/>
+    <hyperlink ref="A740" r:id="rId739" display="UQGMXLUGD"/>
+    <hyperlink ref="A741" r:id="rId740" display="UQGMXLUHF"/>
+    <hyperlink ref="A742" r:id="rId741" display="UQGMXMXGD"/>
+    <hyperlink ref="A743" r:id="rId742" display="UQGMXMXHF"/>
+    <hyperlink ref="A744" r:id="rId743" display="UQGQPLCJ8"/>
+    <hyperlink ref="A745" r:id="rId744" display="UQGQPLUF8"/>
+    <hyperlink ref="A746" r:id="rId745" display="UQGQPLUHF"/>
+    <hyperlink ref="A747" r:id="rId746" display="UQGQPLUJ8"/>
+    <hyperlink ref="A748" r:id="rId747" display="UQGQPQPF8"/>
+    <hyperlink ref="A749" r:id="rId748" display="UQGQPQPHF"/>
+    <hyperlink ref="A750" r:id="rId749" display="UQGQPQPJ8"/>
+    <hyperlink ref="A751" r:id="rId750" display="UQGQPQXF8"/>
+    <hyperlink ref="A752" r:id="rId751" display="UQGQPQXHF"/>
+    <hyperlink ref="A753" r:id="rId752" display="UQGQPQXJ8"/>
+    <hyperlink ref="A754" r:id="rId753" display="UQGQPUCF8"/>
+    <hyperlink ref="A755" r:id="rId754" display="UQGQWLUF8"/>
+    <hyperlink ref="A756" r:id="rId755" display="UQGQWQWF8"/>
+    <hyperlink ref="A757" r:id="rId756" display="UQGQWQWJ8"/>
+    <hyperlink ref="A758" r:id="rId757" display="UQGQXLCJ8"/>
+    <hyperlink ref="A759" r:id="rId758" display="UQGQXLUF8"/>
+    <hyperlink ref="A760" r:id="rId759" display="UQGQXLUHF"/>
+    <hyperlink ref="A761" r:id="rId760" display="UQGQXLUJ8"/>
+    <hyperlink ref="A762" r:id="rId761" display="UQGQXQXF8"/>
+    <hyperlink ref="A763" r:id="rId762" display="UQGQXQXHF"/>
+    <hyperlink ref="A764" r:id="rId763" display="UQGQXQXJ8"/>
+    <hyperlink ref="A765" r:id="rId764" display="UQGQXUCF8"/>
+    <hyperlink ref="A766" r:id="rId765" display="UQGRPLU7R"/>
+    <hyperlink ref="A767" r:id="rId766" display="UQGRPRP7R"/>
+    <hyperlink ref="A768" r:id="rId767" display="UQGRPRX7R"/>
+    <hyperlink ref="A769" r:id="rId768" display="UQGRPUC7R"/>
+    <hyperlink ref="A770" r:id="rId769" display="UQGRWLU7R"/>
+    <hyperlink ref="A771" r:id="rId770" display="UQGRWRW3R"/>
+    <hyperlink ref="A772" r:id="rId771" display="UQGRWRW7R"/>
+    <hyperlink ref="A773" r:id="rId772" display="UQGRWRY3R"/>
+    <hyperlink ref="A774" r:id="rId773" display="UQGRWUC3R"/>
+    <hyperlink ref="A775" r:id="rId774" display="UQGRXLU7R"/>
+    <hyperlink ref="A776" r:id="rId775" display="UQGRXRX7R"/>
+    <hyperlink ref="A777" r:id="rId776" display="UQGRXUC7R"/>
+    <hyperlink ref="A778" r:id="rId777" display="UQGRYLU7R"/>
+    <hyperlink ref="A779" r:id="rId778" display="UQGRYRY3R"/>
+    <hyperlink ref="A780" r:id="rId779" display="UQGRYUC3R"/>
+    <hyperlink ref="A781" r:id="rId780" display="UQX2C2PHF"/>
+    <hyperlink ref="A782" r:id="rId781" display="UQX2C2XHF"/>
+    <hyperlink ref="A783" r:id="rId782" display="UQX2CMPHF"/>
+    <hyperlink ref="A784" r:id="rId783" display="UQX2P2PHF"/>
+    <hyperlink ref="A785" r:id="rId784" display="UQX2P2XHF"/>
+    <hyperlink ref="A786" r:id="rId785" display="UQX2PLCHF"/>
+    <hyperlink ref="A787" r:id="rId786" display="UQX2PLUHF"/>
+    <hyperlink ref="A788" r:id="rId787" display="UQX2PQPHF"/>
+    <hyperlink ref="A789" r:id="rId788" display="UQX2X2XHF"/>
+    <hyperlink ref="A790" r:id="rId789" display="UQX2XLCHF"/>
+    <hyperlink ref="A791" r:id="rId790" display="UQX2XLUHF"/>
+    <hyperlink ref="A792" r:id="rId791" display="UQX2XQPHF"/>
+    <hyperlink ref="A793" r:id="rId792" display="UQXMFMFGD"/>
+    <hyperlink ref="A794" r:id="rId793" display="UQXMPLCGD"/>
+    <hyperlink ref="A795" r:id="rId794" display="UQXMPLUGD"/>
+    <hyperlink ref="A796" r:id="rId795" display="UQXMPMPGD"/>
+    <hyperlink ref="A797" r:id="rId796" display="UQXMPMPHF"/>
+    <hyperlink ref="A798" r:id="rId797" display="UQXMPMPUD"/>
+    <hyperlink ref="A799" r:id="rId798" display="UQXMPMXGD"/>
+    <hyperlink ref="A800" r:id="rId799" display="UQXMPMXHF"/>
+    <hyperlink ref="A801" r:id="rId800" display="UQXMPMXUD"/>
+    <hyperlink ref="A802" r:id="rId801" display="UQXMXLCGD"/>
+    <hyperlink ref="A803" r:id="rId802" display="UQXMXLUGD"/>
+    <hyperlink ref="A804" r:id="rId803" display="UQXMXMXGD"/>
+    <hyperlink ref="A805" r:id="rId804" display="UQXMXMXHF"/>
+    <hyperlink ref="A806" r:id="rId805" display="UQXQFLUJ8"/>
+    <hyperlink ref="A807" r:id="rId806" display="UQXQFQFJ8"/>
+    <hyperlink ref="A808" r:id="rId807" display="UQXQPLCJ8"/>
+    <hyperlink ref="A809" r:id="rId808" display="UQXQPLUF8"/>
+    <hyperlink ref="A810" r:id="rId809" display="UQXQPLUJ8"/>
+    <hyperlink ref="A811" r:id="rId810" display="UQXQPMPHF"/>
+    <hyperlink ref="A812" r:id="rId811" display="UQXQPMXHF"/>
+    <hyperlink ref="A813" r:id="rId812" display="UQXQPQPF8"/>
+    <hyperlink ref="A814" r:id="rId813" display="UQXQPQPHF"/>
+    <hyperlink ref="A815" r:id="rId814" display="UQXQPQPJ8"/>
+    <hyperlink ref="A816" r:id="rId815" display="UQXQPQXF8"/>
+    <hyperlink ref="A817" r:id="rId816" display="UQXQPQXHF"/>
+    <hyperlink ref="A818" r:id="rId817" display="UQXQPQXJ8"/>
+    <hyperlink ref="A819" r:id="rId818" display="UQXQPUCF8"/>
+    <hyperlink ref="A820" r:id="rId819" display="UQXQVLUF8"/>
+    <hyperlink ref="A821" r:id="rId820" display="UQXQVQVF8"/>
+    <hyperlink ref="A822" r:id="rId821" display="UQXQVQZF8"/>
+    <hyperlink ref="A823" r:id="rId822" display="UQXQVUCF8"/>
+    <hyperlink ref="A824" r:id="rId823" display="UQXQXLCJ8"/>
+    <hyperlink ref="A825" r:id="rId824" display="UQXQXLUF8"/>
+    <hyperlink ref="A826" r:id="rId825" display="UQXQXLUJ8"/>
+    <hyperlink ref="A827" r:id="rId826" display="UQXQXQXF8"/>
+    <hyperlink ref="A828" r:id="rId827" display="UQXQXQXHF"/>
+    <hyperlink ref="A829" r:id="rId828" display="UQXQXQXJ8"/>
+    <hyperlink ref="A830" r:id="rId829" display="UQXQXUCF8"/>
+    <hyperlink ref="A831" r:id="rId830" display="UQXQZLUF8"/>
+    <hyperlink ref="A832" r:id="rId831" display="UQXQZQZF8"/>
+    <hyperlink ref="A833" r:id="rId832" display="UQXQZUCF8"/>
+    <hyperlink ref="A834" r:id="rId833" display="UQXRVLU7R"/>
+    <hyperlink ref="A835" r:id="rId834" display="UQXRVRV7R"/>
+    <hyperlink ref="A836" r:id="rId835" display="UQXRVRZ7R"/>
+    <hyperlink ref="A837" r:id="rId836" display="UQXRVUC7R"/>
+    <hyperlink ref="A838" r:id="rId837" display="UQXRZLU7R"/>
+    <hyperlink ref="A839" r:id="rId838" display="UQXRZRZ7R"/>
+    <hyperlink ref="A840" r:id="rId839" display="UQXRZUC7R"/>
+    <hyperlink ref="A841" r:id="rId840" display="URG2X2XHF"/>
+    <hyperlink ref="A842" r:id="rId841" display="URGMPLCGD"/>
+    <hyperlink ref="A843" r:id="rId842" display="URGMPLUGD"/>
+    <hyperlink ref="A844" r:id="rId843" display="URGMPLUHF"/>
+    <hyperlink ref="A845" r:id="rId844" display="URGMPLUUD"/>
+    <hyperlink ref="A846" r:id="rId845" display="URGMPMPGD"/>
+    <hyperlink ref="A847" r:id="rId846" display="URGMPMPHF"/>
+    <hyperlink ref="A848" r:id="rId847" display="URGMPMPUD"/>
+    <hyperlink ref="A849" r:id="rId848" display="URGMPMXGD"/>
+    <hyperlink ref="A850" r:id="rId849" display="URGMPMXHF"/>
+    <hyperlink ref="A851" r:id="rId850" display="URGMWLUUD"/>
+    <hyperlink ref="A852" r:id="rId851" display="URGMWMWUD"/>
+    <hyperlink ref="A853" r:id="rId852" display="URGMXLCGD"/>
+    <hyperlink ref="A854" r:id="rId853" display="URGMXLUGD"/>
+    <hyperlink ref="A855" r:id="rId854" display="URGMXLUHF"/>
+    <hyperlink ref="A856" r:id="rId855" display="URGMXMXGD"/>
+    <hyperlink ref="A857" r:id="rId856" display="URGMXMXHF"/>
+    <hyperlink ref="A858" r:id="rId857" display="URGQPLCJ8"/>
+    <hyperlink ref="A859" r:id="rId858" display="URGQPLUF8"/>
+    <hyperlink ref="A860" r:id="rId859" display="URGQPLUHF"/>
+    <hyperlink ref="A861" r:id="rId860" display="URGQPLUJ8"/>
+    <hyperlink ref="A862" r:id="rId861" display="URGQPQPHF"/>
+    <hyperlink ref="A863" r:id="rId862" display="URGQPQPJ8"/>
+    <hyperlink ref="A864" r:id="rId863" display="URGQPQXF8"/>
+    <hyperlink ref="A865" r:id="rId864" display="URGQPQXHF"/>
+    <hyperlink ref="A866" r:id="rId865" display="URGQPQXJ8"/>
+    <hyperlink ref="A867" r:id="rId866" display="URGQPUCF8"/>
+    <hyperlink ref="A868" r:id="rId867" display="URGQWLUF8"/>
+    <hyperlink ref="A869" r:id="rId868" display="URGQWQWF8"/>
+    <hyperlink ref="A870" r:id="rId869" display="URGQWQWJ8"/>
+    <hyperlink ref="A871" r:id="rId870" display="URGQXLCJ8"/>
+    <hyperlink ref="A872" r:id="rId871" display="URGQXLUF8"/>
+    <hyperlink ref="A873" r:id="rId872" display="URGQXLUHF"/>
+    <hyperlink ref="A874" r:id="rId873" display="URGQXLUJ8"/>
+    <hyperlink ref="A875" r:id="rId874" display="URGQXQXF8"/>
+    <hyperlink ref="A876" r:id="rId875" display="URGQXQXHF"/>
+    <hyperlink ref="A877" r:id="rId876" display="URGQXQXJ8"/>
+    <hyperlink ref="A878" r:id="rId877" display="URGQXUCF8"/>
+    <hyperlink ref="A879" r:id="rId878" display="URGRPLU7R"/>
+    <hyperlink ref="A880" r:id="rId879" display="URGRPRP7R"/>
+    <hyperlink ref="A881" r:id="rId880" display="URGRPRX7R"/>
+    <hyperlink ref="A882" r:id="rId881" display="URGRPUC7R"/>
+    <hyperlink ref="A883" r:id="rId882" display="URGRWLU7R"/>
+    <hyperlink ref="A884" r:id="rId883" display="URGRWRW3R"/>
+    <hyperlink ref="A885" r:id="rId884" display="URGRWRY3R"/>
+    <hyperlink ref="A886" r:id="rId885" display="URGRWUC3R"/>
+    <hyperlink ref="A887" r:id="rId886" display="URGRXLU7R"/>
+    <hyperlink ref="A888" r:id="rId887" display="URGRXRX7R"/>
+    <hyperlink ref="A889" r:id="rId888" display="URGRYLU7R"/>
+    <hyperlink ref="A890" r:id="rId889" display="URGRYRY3R"/>
+    <hyperlink ref="A891" r:id="rId890" display="URGRYUC3R"/>
+    <hyperlink ref="A892" r:id="rId891" display="URX2C2PHF"/>
+    <hyperlink ref="A893" r:id="rId892" display="URX2C2XHF"/>
+    <hyperlink ref="A894" r:id="rId893" display="URX2CMPHF"/>
+    <hyperlink ref="A895" r:id="rId894" display="URX2P2PHF"/>
+    <hyperlink ref="A896" r:id="rId895" display="URX2P2XHF"/>
+    <hyperlink ref="A897" r:id="rId896" display="URX2PLCHF"/>
+    <hyperlink ref="A898" r:id="rId897" display="URX2PLUHF"/>
+    <hyperlink ref="A899" r:id="rId898" display="URX2PQPHF"/>
+    <hyperlink ref="A900" r:id="rId899" display="URX2X2XHF"/>
+    <hyperlink ref="A901" r:id="rId900" display="URX2XLCHF"/>
+    <hyperlink ref="A902" r:id="rId901" display="URX2XLUHF"/>
+    <hyperlink ref="A903" r:id="rId902" display="URX2XQPHF"/>
+    <hyperlink ref="A904" r:id="rId903" display="URXMFMFGD"/>
+    <hyperlink ref="A905" r:id="rId904" display="URXMPLCGD"/>
+    <hyperlink ref="A906" r:id="rId905" display="URXMPLUF2"/>
+    <hyperlink ref="A907" r:id="rId906" display="URXMPLUGD"/>
+    <hyperlink ref="A908" r:id="rId907" display="URXMPMPGD"/>
+    <hyperlink ref="A909" r:id="rId908" display="URXMPMPHF"/>
+    <hyperlink ref="A910" r:id="rId909" display="URXMPMPUD"/>
+    <hyperlink ref="A911" r:id="rId910" display="URXMPMXGD"/>
+    <hyperlink ref="A912" r:id="rId911" display="URXMPMXHF"/>
+    <hyperlink ref="A913" r:id="rId912" display="URXMTMTGD"/>
+    <hyperlink ref="A914" r:id="rId913" display="URXMVMVGD"/>
+    <hyperlink ref="A915" r:id="rId914" display="URXMXLCGD"/>
+    <hyperlink ref="A916" r:id="rId915" display="URXMXLUGD"/>
+    <hyperlink ref="A917" r:id="rId916" display="URXMXLUUD"/>
+    <hyperlink ref="A918" r:id="rId917" display="URXMXMXGD"/>
+    <hyperlink ref="A919" r:id="rId918" display="URXMXMXHF"/>
+    <hyperlink ref="A920" r:id="rId919" display="URXQFQFJ8"/>
+    <hyperlink ref="A921" r:id="rId920" display="URXQPLCJ8"/>
+    <hyperlink ref="A922" r:id="rId921" display="URXQPLUF8"/>
+    <hyperlink ref="A923" r:id="rId922" display="URXQPLUJ8"/>
+    <hyperlink ref="A924" r:id="rId923" display="URXQPMPHF"/>
+    <hyperlink ref="A925" r:id="rId924" display="URXQPMXHF"/>
+    <hyperlink ref="A926" r:id="rId925" display="URXQPQPF8"/>
+    <hyperlink ref="A927" r:id="rId926" display="URXQPQPHF"/>
+    <hyperlink ref="A928" r:id="rId927" display="URXQPQPJ8"/>
+    <hyperlink ref="A929" r:id="rId928" display="URXQPQXF8"/>
+    <hyperlink ref="A930" r:id="rId929" display="URXQPQXHF"/>
+    <hyperlink ref="A931" r:id="rId930" display="URXQPQXJ8"/>
+    <hyperlink ref="A932" r:id="rId931" display="URXQPUCF8"/>
+    <hyperlink ref="A933" r:id="rId932" display="URXQVLUF8"/>
+    <hyperlink ref="A934" r:id="rId933" display="URXQVQPF8"/>
+    <hyperlink ref="A935" r:id="rId934" display="URXQVQVF8"/>
+    <hyperlink ref="A936" r:id="rId935" display="URXQVQZF8"/>
+    <hyperlink ref="A937" r:id="rId936" display="URXQVUCF8"/>
+    <hyperlink ref="A938" r:id="rId937" display="URXQXLCJ8"/>
+    <hyperlink ref="A939" r:id="rId938" display="URXQXLUF8"/>
+    <hyperlink ref="A940" r:id="rId939" display="URXQXLUJ8"/>
+    <hyperlink ref="A941" r:id="rId940" display="URXQXQXF8"/>
+    <hyperlink ref="A942" r:id="rId941" display="URXQXQXHF"/>
+    <hyperlink ref="A943" r:id="rId942" display="URXQXQXJ8"/>
+    <hyperlink ref="A944" r:id="rId943" display="URXQXUCF8"/>
+    <hyperlink ref="A945" r:id="rId944" display="URXQZLUF8"/>
+    <hyperlink ref="A946" r:id="rId945" display="URXQZQZF8"/>
+    <hyperlink ref="A947" r:id="rId946" display="URXQZUCF8"/>
+    <hyperlink ref="A948" r:id="rId947" display="URXRVLU7R"/>
+    <hyperlink ref="A949" r:id="rId948" display="URXRVQP7R"/>
+    <hyperlink ref="A950" r:id="rId949" display="URXRVQX7R"/>
+    <hyperlink ref="A951" r:id="rId950" display="URXRVRV7R"/>
+    <hyperlink ref="A952" r:id="rId951" display="URXRVRZ7R"/>
+    <hyperlink ref="A953" r:id="rId952" display="URXRVUC7R"/>
+    <hyperlink ref="A954" r:id="rId953" display="URXRZLU7R"/>
+    <hyperlink ref="A955" r:id="rId954" display="URXRZRZ7R"/>
+    <hyperlink ref="A956" r:id="rId955" display="URXRZUC7R"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId959"/>
+    <tablePart r:id="rId956"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>