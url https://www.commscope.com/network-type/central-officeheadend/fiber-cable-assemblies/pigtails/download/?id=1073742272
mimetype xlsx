--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -11,926 +11,929 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292" count="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="293" count="676">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249505</t>
+  </si>
+  <si>
+    <t>760249505</t>
+  </si>
+  <si>
+    <t>OCP-S2-02MALEN-XX-WH</t>
+  </si>
+  <si>
+    <t>Variant of OCP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 2 m, loose buffered cable</t>
+  </si>
+  <si>
+    <t>OCP</t>
+  </si>
+  <si>
+    <t>Fiber pigtail | unjacketed</t>
+  </si>
+  <si>
+    <t>9-1920523-1</t>
+  </si>
+  <si>
+    <t>OCP-S2-15DASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 15 m</t>
+  </si>
+  <si>
+    <t>CC0932-000</t>
+  </si>
+  <si>
+    <t>OCP-S1-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 2 m</t>
+  </si>
+  <si>
+    <t>CC0871-000</t>
+  </si>
+  <si>
+    <t>OCP-L1-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 2 m</t>
+  </si>
+  <si>
+    <t>2160669-6</t>
+  </si>
+  <si>
+    <t>OCP-S2-06MASCA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, yellow, 6 m</t>
+  </si>
+  <si>
+    <t>Fiber pigtail | jacketed</t>
+  </si>
+  <si>
+    <t>1920618-6</t>
+  </si>
+  <si>
+    <t>OCP-L2-06MASIA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, yellow, 6 m</t>
+  </si>
+  <si>
+    <t>2-2160565-0</t>
+  </si>
+  <si>
+    <t>OCP-SF-20MASIA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-2160564-0</t>
+  </si>
+  <si>
+    <t>OCP-LG-20MASIA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, yellow, 20 m</t>
+  </si>
+  <si>
     <t>1-2056006-1</t>
   </si>
   <si>
     <t>OCP-L1-02MALEN-XX-(12COL)</t>
   </si>
   <si>
-    <t>Variant of OCP</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber Optic Pigtail, 12 fibers, Singlemode, LC/UPC to Stub, 0.9 mm diameter, multicolor, 2m, loose buffered cable</t>
   </si>
   <si>
-    <t>OCP</t>
-[...2 lines deleted...]
-    <t>Fiber pigtail | multi-fiber</t>
+    <t>FPM-0M/0-M003M</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, OS2, LC/APC-stub, 12F soft wall 900 μm buffered fiber, 3 m, yellow, 12" breakout</t>
+  </si>
+  <si>
+    <t>FPM</t>
+  </si>
+  <si>
+    <t>FPM-0K/0-M003M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, LC/UPC to Stub, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>FPM-0E/0-M005F</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, SC/UPC to stub, yellow, 5 ft</t>
+  </si>
+  <si>
+    <t>FPM-0E/0-P030M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 6 fibers, SC/APC to Stub, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>EH0194-002</t>
+  </si>
+  <si>
+    <t>OCP-S2-15DASEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, Singlemode, SC/APC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>UFGLCUC21</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to Unconnectorized, 1.6 mm Simplex Fiber Pigtail, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL</t>
+  </si>
+  <si>
+    <t>UFG</t>
+  </si>
+  <si>
+    <t>UDGLCUC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to Unconnectorized, 1.6 mm Simplex Fiber Pigtail, Plenum</t>
+  </si>
+  <si>
+    <t>UDG</t>
+  </si>
+  <si>
+    <t>UDXLCUC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to Unconnectorized, 1.6 mm Simplex Fiber Pigtail, Plenum</t>
+  </si>
+  <si>
+    <t>UDX</t>
+  </si>
+  <si>
+    <t>UFXLCUC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to Unconnectorized, 1.6 mm Duplex Fiber Pigtail, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UFX</t>
+  </si>
+  <si>
+    <t>FAWLCUC0B</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>SYSTIMAX InstaPATCH® 360</t>
+  </si>
+  <si>
+    <t>FAW</t>
+  </si>
+  <si>
+    <t>FAWSCUC0B</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWSCUC0C</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAWLAUC01</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC APC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer</t>
+  </si>
+  <si>
+    <t>FAWSAUC01</t>
+  </si>
+  <si>
+    <t>TeraSPEED® SC APC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer</t>
+  </si>
+  <si>
+    <t>FAWLAUC0A</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to Unconnectorized, 0.9 mm Tight Buffer Fiber Pigtail, 6-fiber Kit, Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FAXLCUC0C</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAX</t>
+  </si>
+  <si>
+    <t>FAWSAUC0A</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to Unconnectorized, 0.9 mm Tight Buffer Fiber Pigtail, 6-fiber Kit, Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FAWLAUC0B</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWLAUC0C</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to Unconnectorized, 0.9 mm Tight Buffer Fiber Pigtail, 12-fiber Kit, Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAWSAUC0C</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to Unconnectorized, 0.9 mm Tight Buffer Fiber Pigtail, 12-fiber Kit, Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAXSCUC0A</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FBXLCUC11</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FBX</t>
+  </si>
+  <si>
+    <t>FBWLCUC11</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FBW</t>
+  </si>
+  <si>
+    <t>ACGSGUCN1</t>
+  </si>
+  <si>
+    <t>Singlemode SC/APC to Stub, Fiber Pigtail, Simplex 0.6 mm, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACG</t>
+  </si>
+  <si>
+    <t>ACGLFUCN1</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Stub, Fiber Pigtail, Simplex 0.6 mm, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACGLFUCNC</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Stub, Fiber Pigtail 0.6 mm, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACGSFUCNC</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Stub, Fiber Pigtail 0.6mm, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FAWLCUC0A</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FAVLCUC0C</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 WideBand LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAV</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760252457</t>
   </si>
   <si>
     <t>760252457</t>
   </si>
   <si>
     <t>OCP-LF-02MALEN-XX-WH</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 2 m, loose buffered cable</t>
   </si>
   <si>
-    <t>Fiber pigtail | jacketed</t>
-[...1 lines deleted...]
-  <si>
     <t>EH0108-001</t>
   </si>
   <si>
     <t>OCP-S1-15DASEN-XX-AP</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Single fiber white color, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
   </si>
   <si>
     <t>EH0108-002</t>
   </si>
   <si>
     <t>OCP-S2-15DASEN-XX-AP</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Single fiber white color, Singlemode, SC/APC to Stub, 0.9 mm diameter, 1.5 m</t>
   </si>
   <si>
     <t>EH0194-007</t>
   </si>
   <si>
     <t>OCP-S5-15DGSEN-XX-(12)-AP</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, 12 color kit, OM4, SC to Stub, 0.9 mm diameter, 1.5 m</t>
   </si>
   <si>
-    <t>2160669-6</t>
-[...134 lines deleted...]
-    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 6 fibers, SC/APC to Stub, yellow, 30 m</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253156</t>
+  </si>
+  <si>
+    <t>760253156</t>
+  </si>
+  <si>
+    <t>OCP-L1-02MASEN-XX-(100)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 2 m, Kit of 100 pigtails</t>
+  </si>
+  <si>
+    <t>EH0194-003</t>
+  </si>
+  <si>
+    <t>OCP-L1-15DASEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0194-004</t>
+  </si>
+  <si>
+    <t>OCP-L2-15DASEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, Singlemode, LC/APC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246010</t>
+  </si>
+  <si>
+    <t>760246010</t>
+  </si>
+  <si>
+    <t>OCP-EC-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 fibers, Singlemode, LSH/APC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251755</t>
+  </si>
+  <si>
+    <t>760251755</t>
+  </si>
+  <si>
+    <t>OCP-EC-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 0.9 mm diameter, Grade B, LSH/APC to Stub, white, 2 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249511</t>
   </si>
   <si>
     <t>760249511</t>
   </si>
   <si>
     <t>OCP-L5-02MGLEN-XX-(12COL/D)</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Multi-fiber, Multimode, OM4, LC/PC to Stub, 0.9 mm diameter, 12 fibers, multicolor, 2 m</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246010</t>
-[...52 lines deleted...]
-  <si>
     <t>2160634-2</t>
   </si>
   <si>
     <t>OCP-S1-02MASEN-XX-(12COL)</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
   </si>
   <si>
-    <t>9-1920523-1</t>
-[...155 lines deleted...]
-    <t>LazrSPEED® 550 WideBand LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+    <t>2160938-1</t>
+  </si>
+  <si>
+    <t>OCP-LG-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246159</t>
+  </si>
+  <si>
+    <t>760246159</t>
+  </si>
+  <si>
+    <t>OCP-L1-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 fibers, Singlemode, LC/UPC to Stub, 0.9 mm diameter, multicolor, 2m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253157</t>
+  </si>
+  <si>
+    <t>760253157</t>
+  </si>
+  <si>
+    <t>OCP-S1-02MASEN-XX-(100)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 2 m, Kit of 100 pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242789</t>
+  </si>
+  <si>
+    <t>760242789</t>
+  </si>
+  <si>
+    <t>OCP-LF-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>2160852-2</t>
+  </si>
+  <si>
+    <t>OCP-LF-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 2 m, semi-tight cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242776</t>
+  </si>
+  <si>
+    <t>760242776</t>
+  </si>
+  <si>
+    <t>OCP-LG-02MASEN-XX-(8COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, 0.9 mm diameter, multicolor, 8 fibers, 2 m</t>
+  </si>
+  <si>
+    <t>2160937-1</t>
+  </si>
+  <si>
+    <t>OCP-SF-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760243059</t>
+  </si>
+  <si>
+    <t>760243059</t>
+  </si>
+  <si>
+    <t>OCP-SH-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
+  </si>
+  <si>
+    <t>CC0872-000</t>
+  </si>
+  <si>
+    <t>OCP-L2-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, 0.9 mm diameter, 2 m</t>
+  </si>
+  <si>
+    <t>CC2247-000</t>
+  </si>
+  <si>
+    <t>OCP-L1-06MASIA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, yellow, 6 m</t>
+  </si>
+  <si>
+    <t>CC2979-000</t>
+  </si>
+  <si>
+    <t>OCP-S1-03MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 3 m</t>
+  </si>
+  <si>
+    <t>EH0194-001</t>
+  </si>
+  <si>
+    <t>OCP-S1-15DASEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251757</t>
   </si>
   <si>
     <t>760251757</t>
   </si>
   <si>
     <t>OCP-EC-02MASCA-XX</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 2.4 mm diameter, tuned, Grade B, LSH/APC to Stub, yellow, 2 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251756</t>
   </si>
   <si>
     <t>760251756</t>
   </si>
   <si>
     <t>OCP-EC-06MASCA-XX</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 2.4 mm diameter, tuned, Grade B, LSH/APC to Stub, yellow, 6 m</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760250062</t>
   </si>
   <si>
     <t>760250062</t>
   </si>
   <si>
     <t>OCP-EC-26DASQI-XX</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 1.8 mm diameter, tuned, Grade B, LSH/APC to Stub, yellow, 26 m</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242789</t>
-[...56 lines deleted...]
-    <t>OCP-L1-02MASEN-XX-(12COL)</t>
+    <t>1-2055334-0</t>
+  </si>
+  <si>
+    <t>OCP-L2-02MASEN-XX-YE</t>
+  </si>
+  <si>
+    <t>FAWSCUC01</t>
+  </si>
+  <si>
+    <t>Low Loss Singlemode SC/UPC to Stub, Fiber Pigtail, Simplex 0.9mm, Unrated</t>
+  </si>
+  <si>
+    <t>FPM-0K/0-M002M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, LC/UPC to Stub, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>FPM-0K/0-M006.17M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, OS2, LC/UPC-stub, 12F soft wall, 900 μm buff. fiber, 12 " breakouts, 6.17 m, yellow</t>
+  </si>
+  <si>
+    <t>FPM-07/0-M005F</t>
+  </si>
+  <si>
+    <t>FPM-07/0-M005M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, SC/UPC to stub, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>EH0108-003</t>
+  </si>
+  <si>
+    <t>OCP-L1-15DASEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0108-004</t>
+  </si>
+  <si>
+    <t>OCP-L2-15DASEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, Singlemode, LC/APC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0108-008</t>
+  </si>
+  <si>
+    <t>OCP-L5-15DGSEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, OM4, LC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0194-008</t>
+  </si>
+  <si>
+    <t>OCP-L5-15DGSEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, OM4, LC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>ACGSGUCNC</t>
+  </si>
+  <si>
+    <t>Singlemode SC/APC to Stub, Fiber Pigtail 0.6 mm, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACGLGUCN1</t>
+  </si>
+  <si>
+    <t>Singlemode LC/APC to Stub, Fiber Pigtail, Simplex 0.6 mm, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACGLGUCNC</t>
+  </si>
+  <si>
+    <t>Singlemode LC/APC to Stub, Fiber Pigtail 0.6 mm, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACGSFUCN1</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Stub, Fiber Pigtail, Simplex 0.6 mm, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FAWLCUC0C</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAXLCUC0B</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWSAUC0B</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWLCUC01</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer</t>
+  </si>
+  <si>
+    <t>FAXSCUC01</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer</t>
+  </si>
+  <si>
+    <t>FBWSCUC11</t>
+  </si>
+  <si>
+    <t>TeraSPEED® SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FAXSCUC0B</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAXSCUC0C</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAXLCUC01</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized,0.9mm Tight Buffer Simplex Fiber Pigtail</t>
+  </si>
+  <si>
+    <t>FAXLCUC0A</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FBXSCUC11</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FBWLAUC11</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC APC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FBWSAUC11</t>
+  </si>
+  <si>
+    <t>TeraSPEED® SC APC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>UAXLCUC0C</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-fiber Kit, Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>UAX</t>
+  </si>
+  <si>
+    <t>UBXLCUC11</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Riser - SBJ</t>
+  </si>
+  <si>
+    <t>UBX</t>
+  </si>
+  <si>
+    <t>UFGLCUC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to Unconnectorized, 1.6 mm Duplex Fiber Pigtail, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UDGLCUC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to Unconnectorized, 1.6 mm Duplex Fiber Pigtail, Plenum</t>
+  </si>
+  <si>
+    <t>UFXLCUC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to Unconnectorized, 1.6 mm Simplex Fiber Pigtail, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UDXLCUC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to Unconnectorized, 1.6 mm Duplex Fiber Pigtail, Plenum</t>
+  </si>
+  <si>
+    <t>FAWSCUC0A</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>UBWLCUC11</t>
+  </si>
+  <si>
+    <t>UBW</t>
   </si>
   <si>
     <t>2160662-3</t>
   </si>
   <si>
     <t>OCP-S3-03MASEN-XX</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 3 m</t>
   </si>
   <si>
     <t>2160742-2</t>
   </si>
   <si>
     <t>OCP-L2-02MASEN-XX-(12COL)</t>
   </si>
   <si>
-    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
-[...220 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1712297</t>
   </si>
   <si>
     <t>1712297</t>
   </si>
   <si>
     <t>FPM-07/0-M006.17M-46</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, SC/UPC to stub, 6.17 m</t>
   </si>
   <si>
     <t>1920523-2</t>
   </si>
   <si>
     <t>OCP-S2-02MASEN-XX</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 2 m</t>
-  </si>
-[...58 lines deleted...]
-    <t>Fiber Optic Pigtail, 12 color kit, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1049,2409 +1052,2415 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J104" totalsRowShown="0">
   <autoFilter ref="A1:J104"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1-2056006-1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760252457" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-001" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-002" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-007" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160669-6" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1920618-6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249505" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2-2160565-0" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2-2160564-0" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsgucn1" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglfucn1" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglfucnc" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsfucnc" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0932-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0871-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-002" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0m-0-m003m" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m003m" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0e-0-m005f" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0e-0-p030m" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249511" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246010" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-003" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-004" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253156" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251755" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160634-2" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item9-1920523-1" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufglcuc21" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udglcuc21" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udxlcuc21" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufxlcuc42" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0a" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0b" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0b" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0c" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc01" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc01" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0a" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0c" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0a" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0b" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0c" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0c" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbxlcuc11" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwlcuc11" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/favlcuc0c" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251757" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251756" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760250062" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242789" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160852-2" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242776" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160937-1" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760243059" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246159" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160662-3" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160742-2" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsgucnc" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglgucn1" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglgucnc" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsfucn1" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m002m" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m006-17m" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-07-0-m005f" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-07-0-m005m" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ubwlcuc11" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc01" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/uaxlcuc0c" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ubxlcuc11" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufglcuc42" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udglcuc42" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufxlcuc21" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udxlcuc42" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0a" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0c" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0b" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0b" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc01" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc01" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwscuc11" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0b" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0c" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc01" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0a" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbxscuc11" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwlauc11" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwsauc11" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-003" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-004" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-008" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-008" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1712297" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1920523-2" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160938-1" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253157" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1-2055334-0" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0872-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc2247-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc2979-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-001" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249505" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item9-1920523-1" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0932-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0871-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160669-6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1920618-6" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2-2160565-0" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2-2160564-0" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1-2056006-1" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0m-0-m003m" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m003m" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0e-0-m005f" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0e-0-p030m" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-002" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufglcuc21" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udglcuc21" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udxlcuc21" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufxlcuc42" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0b" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0c" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc01" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc01" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0a" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0c" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0a" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0b" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0c" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0c" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0a" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbxlcuc11" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwlcuc11" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsgucn1" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglfucn1" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglfucnc" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsfucnc" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0a" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/favlcuc0c" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760252457" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-001" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-002" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-007" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253156" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-003" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-004" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246010" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251755" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249511" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160634-2" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160938-1" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246159" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253157" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242789" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160852-2" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242776" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160937-1" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760243059" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0872-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc2247-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc2979-000" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-001" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251757" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251756" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760250062" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1-2055334-0" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc01" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m002m" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m006-17m" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-07-0-m005f" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-07-0-m005m" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-003" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-004" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-008" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-008" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsgucnc" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglgucn1" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglgucnc" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsfucn1" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0c" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0b" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc01" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc01" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwscuc11" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0b" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0c" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc01" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0a" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbxscuc11" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwlauc11" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwsauc11" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/uaxlcuc0c" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ubxlcuc11" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufglcuc42" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udglcuc42" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufxlcuc21" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udxlcuc42" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0a" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ubwlcuc11" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160662-3" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160742-2" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1712297" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1920523-2" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J104"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="123.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="23.41796875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="24.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>22</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
         <v>24</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H11" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="H12" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G13" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="H13" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G14" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="H14" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>52</v>
+      </c>
+      <c r="B15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="G15" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="H15" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" t="s">
         <v>57</v>
       </c>
-      <c r="B16" t="s">
-[...5 lines deleted...]
-      <c r="D16" t="s">
+      <c r="E16" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" t="s">
         <v>59</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="H16" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B17" t="s">
         <v>61</v>
       </c>
-      <c r="C17" s="1" t="s">
-        <v>12</v>
+      <c r="C17" t="s">
+        <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
+      <c r="E17" t="s">
+        <v>58</v>
+      </c>
+      <c r="F17" t="s">
+        <v>59</v>
+      </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="H17" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B18" t="s">
         <v>64</v>
       </c>
-      <c r="C18" s="1" t="s">
-        <v>12</v>
+      <c r="C18" t="s">
+        <v>56</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
+      <c r="E18" t="s">
+        <v>58</v>
+      </c>
+      <c r="F18" t="s">
+        <v>59</v>
+      </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="H18" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
+      <c r="E19" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" t="s">
+        <v>59</v>
+      </c>
       <c r="G19" t="s">
         <v>69</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
         <v>71</v>
       </c>
+      <c r="E20" t="s">
+        <v>58</v>
+      </c>
+      <c r="F20" t="s">
+        <v>72</v>
+      </c>
       <c r="G20" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" t="s">
         <v>72</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="G21" t="s">
         <v>73</v>
       </c>
-      <c r="G21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>75</v>
+        <v>77</v>
+      </c>
+      <c r="E22" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22" t="s">
+        <v>72</v>
       </c>
       <c r="G22" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B23" t="s">
         <v>78</v>
       </c>
-      <c r="C23" s="1" t="s">
-        <v>12</v>
+      <c r="C23" t="s">
+        <v>56</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
+      <c r="E23" t="s">
+        <v>58</v>
+      </c>
+      <c r="F23" t="s">
+        <v>72</v>
+      </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H23" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" t="s">
         <v>81</v>
       </c>
-      <c r="B24" t="s">
-[...6 lines deleted...]
-        <v>83</v>
+      <c r="E24" t="s">
+        <v>58</v>
+      </c>
+      <c r="F24" t="s">
+        <v>72</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>82</v>
+      </c>
+      <c r="C25" t="s">
+        <v>56</v>
       </c>
       <c r="D25" t="s">
-        <v>86</v>
+        <v>83</v>
+      </c>
+      <c r="E25" t="s">
+        <v>58</v>
+      </c>
+      <c r="F25" t="s">
+        <v>72</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H25" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>84</v>
+      </c>
+      <c r="C26" t="s">
+        <v>56</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>85</v>
+      </c>
+      <c r="E26" t="s">
+        <v>58</v>
+      </c>
+      <c r="F26" t="s">
+        <v>72</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="H26" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>87</v>
+      </c>
+      <c r="C27" t="s">
+        <v>56</v>
       </c>
       <c r="D27" t="s">
-        <v>93</v>
+        <v>88</v>
+      </c>
+      <c r="E27" t="s">
+        <v>58</v>
+      </c>
+      <c r="F27" t="s">
+        <v>72</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H27" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>89</v>
+      </c>
+      <c r="C28" t="s">
+        <v>56</v>
       </c>
       <c r="D28" t="s">
-        <v>97</v>
+        <v>90</v>
+      </c>
+      <c r="E28" t="s">
+        <v>58</v>
+      </c>
+      <c r="F28" t="s">
+        <v>72</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H28" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>91</v>
+      </c>
+      <c r="C29" t="s">
+        <v>56</v>
       </c>
       <c r="D29" t="s">
-        <v>100</v>
+        <v>92</v>
+      </c>
+      <c r="E29" t="s">
+        <v>58</v>
+      </c>
+      <c r="F29" t="s">
+        <v>72</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H29" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>93</v>
+      </c>
+      <c r="C30" t="s">
+        <v>56</v>
       </c>
       <c r="D30" t="s">
-        <v>103</v>
+        <v>94</v>
+      </c>
+      <c r="E30" t="s">
+        <v>58</v>
+      </c>
+      <c r="F30" t="s">
+        <v>72</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H30" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="C31" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D31" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="E31" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F31" t="s">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="G31" t="s">
-        <v>107</v>
+        <v>86</v>
       </c>
       <c r="H31" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="C32" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D32" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="E32" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F32" t="s">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="G32" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="H32" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="C33" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D33" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="E33" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F33" t="s">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="G33" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="H33" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="C34" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D34" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="E34" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="G34" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="H34" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="C35" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D35" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="E35" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="G35" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="H35" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="C36" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D36" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="E36" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="G36" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="H36" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="C37" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D37" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="E37" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="G37" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="H37" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="C38" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D38" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="E38" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F38" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G38" t="s">
-        <v>120</v>
+        <v>73</v>
       </c>
       <c r="H38" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="C39" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D39" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="E39" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F39" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G39" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="H39" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>118</v>
+      </c>
+      <c r="B40" t="s">
+        <v>119</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G40" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="H40" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>121</v>
+      </c>
+      <c r="B41" t="s">
+        <v>122</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D41" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G41" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="H41" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>124</v>
+      </c>
+      <c r="B42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D42" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="G42" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="H42" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>127</v>
+      </c>
+      <c r="B43" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D43" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="G43" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>131</v>
+      </c>
+      <c r="B44" t="s">
+        <v>132</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="G44" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="H44" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>134</v>
+      </c>
+      <c r="B45" t="s">
+        <v>135</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="G45" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="H45" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>137</v>
+      </c>
+      <c r="B46" t="s">
+        <v>138</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>139</v>
       </c>
       <c r="G46" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="H46" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>141</v>
+      </c>
+      <c r="B47" t="s">
+        <v>142</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>143</v>
       </c>
       <c r="G47" t="s">
-        <v>135</v>
+        <v>15</v>
       </c>
       <c r="H47" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B48" t="s">
         <v>146</v>
       </c>
-      <c r="C48" t="s">
-        <v>46</v>
+      <c r="C48" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D48" t="s">
         <v>147</v>
       </c>
-      <c r="E48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C49" t="s">
-        <v>46</v>
+      <c r="B49" t="s">
+        <v>150</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D49" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>151</v>
       </c>
       <c r="G49" t="s">
-        <v>151</v>
+        <v>15</v>
       </c>
       <c r="H49" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C50" t="s">
-        <v>46</v>
+      <c r="B50" t="s">
+        <v>153</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>154</v>
+      </c>
+      <c r="G50" t="s">
+        <v>15</v>
       </c>
       <c r="H50" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B51" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D51" t="s">
         <v>157</v>
       </c>
       <c r="G51" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H51" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B52" t="s">
         <v>160</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D52" t="s">
         <v>161</v>
       </c>
       <c r="G52" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H52" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B53" t="s">
         <v>164</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D53" t="s">
         <v>165</v>
       </c>
       <c r="G53" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B54" t="s">
         <v>168</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D54" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="G54" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H54" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B55" t="s">
         <v>170</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D55" t="s">
         <v>171</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G55" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H55" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B56" t="s">
         <v>174</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D56" t="s">
         <v>175</v>
       </c>
-      <c r="C56" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B57" t="s">
         <v>177</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D57" t="s">
-        <v>100</v>
+        <v>154</v>
       </c>
       <c r="G57" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H57" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B58" t="s">
         <v>180</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D58" t="s">
         <v>181</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G58" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H58" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B59" t="s">
+        <v>183</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D59" t="s">
         <v>184</v>
       </c>
-      <c r="B59" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G59" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B60" t="s">
         <v>186</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D60" t="s">
         <v>187</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H60" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B61" t="s">
         <v>189</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D61" t="s">
         <v>190</v>
       </c>
-      <c r="C61" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H61" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B62" t="s">
         <v>192</v>
       </c>
-      <c r="C62" t="s">
-        <v>46</v>
+      <c r="C62" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D62" t="s">
         <v>193</v>
       </c>
-      <c r="E62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>195</v>
+      </c>
+      <c r="B63" t="s">
+        <v>196</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D63" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>197</v>
       </c>
       <c r="G63" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>199</v>
+      </c>
+      <c r="B64" t="s">
+        <v>200</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>201</v>
       </c>
       <c r="G64" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>203</v>
+      </c>
+      <c r="B65" t="s">
+        <v>204</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D65" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>205</v>
       </c>
       <c r="G65" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="H65" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>206</v>
+      </c>
+      <c r="B66" t="s">
+        <v>207</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="G66" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="H66" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="C67" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D67" t="s">
-        <v>203</v>
+        <v>209</v>
+      </c>
+      <c r="E67" t="s">
+        <v>58</v>
       </c>
       <c r="G67" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="H67" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C68" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="D68" t="s">
-        <v>73</v>
+        <v>211</v>
       </c>
       <c r="G68" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="H68" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="C69" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="D69" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="G69" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="H69" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="C70" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D70" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>49</v>
       </c>
       <c r="G70" t="s">
-        <v>208</v>
+        <v>45</v>
       </c>
       <c r="H70" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="C71" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D71" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>216</v>
       </c>
       <c r="G71" t="s">
-        <v>120</v>
+        <v>45</v>
       </c>
       <c r="H71" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>217</v>
+      </c>
+      <c r="B72" t="s">
+        <v>218</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>219</v>
       </c>
       <c r="G72" t="s">
-        <v>213</v>
+        <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>220</v>
+      </c>
+      <c r="B73" t="s">
+        <v>221</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D73" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>222</v>
       </c>
       <c r="G73" t="s">
-        <v>216</v>
+        <v>15</v>
       </c>
       <c r="H73" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>223</v>
+      </c>
+      <c r="B74" t="s">
+        <v>224</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>225</v>
       </c>
       <c r="G74" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="H74" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>226</v>
+      </c>
+      <c r="B75" t="s">
+        <v>227</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D75" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>228</v>
       </c>
       <c r="G75" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="H75" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="C76" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D76" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="E76" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="G76" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="H76" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="C77" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D77" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E77" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="G77" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="H77" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="C78" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D78" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="E78" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="G78" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="H78" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="C79" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D79" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="E79" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="G79" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="H79" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="C80" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D80" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="E80" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F80" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G80" t="s">
-        <v>135</v>
+        <v>73</v>
       </c>
       <c r="H80" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="C81" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D81" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="E81" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F81" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G81" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="H81" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="C82" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D82" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="E82" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F82" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G82" t="s">
-        <v>120</v>
+        <v>73</v>
       </c>
       <c r="H82" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="C83" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D83" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="E83" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F83" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G83" t="s">
-        <v>135</v>
+        <v>73</v>
       </c>
       <c r="H83" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="C84" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D84" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="E84" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F84" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G84" t="s">
-        <v>151</v>
+        <v>86</v>
       </c>
       <c r="H84" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="C85" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D85" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="E85" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F85" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G85" t="s">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="H85" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="C86" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D86" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="E86" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F86" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G86" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="H86" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="C87" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D87" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="E87" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F87" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G87" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="H87" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="C88" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D88" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="E88" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F88" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G88" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="H88" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="C89" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D89" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="E89" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F89" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G89" t="s">
-        <v>148</v>
+        <v>86</v>
       </c>
       <c r="H89" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="C90" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D90" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="E90" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F90" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G90" t="s">
-        <v>151</v>
+        <v>99</v>
       </c>
       <c r="H90" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="C91" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D91" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="E91" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F91" t="s">
-        <v>119</v>
+        <v>72</v>
       </c>
       <c r="G91" t="s">
-        <v>151</v>
+        <v>102</v>
       </c>
       <c r="H91" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>261</v>
+      </c>
+      <c r="C92" t="s">
+        <v>56</v>
       </c>
       <c r="D92" t="s">
-        <v>255</v>
+        <v>262</v>
+      </c>
+      <c r="E92" t="s">
+        <v>58</v>
+      </c>
+      <c r="F92" t="s">
+        <v>72</v>
       </c>
       <c r="G92" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="H92" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>263</v>
+      </c>
+      <c r="C93" t="s">
+        <v>56</v>
       </c>
       <c r="D93" t="s">
-        <v>258</v>
+        <v>264</v>
+      </c>
+      <c r="E93" t="s">
+        <v>58</v>
+      </c>
+      <c r="F93" t="s">
+        <v>59</v>
       </c>
       <c r="G93" t="s">
-        <v>14</v>
+        <v>265</v>
       </c>
       <c r="H93" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>266</v>
+      </c>
+      <c r="C94" t="s">
+        <v>56</v>
       </c>
       <c r="D94" t="s">
-        <v>261</v>
+        <v>267</v>
+      </c>
+      <c r="E94" t="s">
+        <v>58</v>
+      </c>
+      <c r="F94" t="s">
+        <v>59</v>
       </c>
       <c r="G94" t="s">
-        <v>14</v>
+        <v>268</v>
       </c>
       <c r="H94" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>269</v>
+      </c>
+      <c r="C95" t="s">
+        <v>56</v>
       </c>
       <c r="D95" t="s">
-        <v>264</v>
+        <v>270</v>
+      </c>
+      <c r="E95" t="s">
+        <v>58</v>
+      </c>
+      <c r="F95" t="s">
+        <v>59</v>
       </c>
       <c r="G95" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="H95" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C96" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D96" t="s">
-        <v>268</v>
+        <v>272</v>
+      </c>
+      <c r="E96" t="s">
+        <v>58</v>
+      </c>
+      <c r="F96" t="s">
+        <v>59</v>
       </c>
       <c r="G96" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="H96" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>273</v>
+      </c>
+      <c r="C97" t="s">
+        <v>56</v>
       </c>
       <c r="D97" t="s">
-        <v>271</v>
+        <v>274</v>
+      </c>
+      <c r="E97" t="s">
+        <v>58</v>
+      </c>
+      <c r="F97" t="s">
+        <v>59</v>
       </c>
       <c r="G97" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="H97" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>275</v>
+      </c>
+      <c r="C98" t="s">
+        <v>56</v>
       </c>
       <c r="D98" t="s">
-        <v>191</v>
+        <v>276</v>
+      </c>
+      <c r="E98" t="s">
+        <v>58</v>
+      </c>
+      <c r="F98" t="s">
+        <v>59</v>
       </c>
       <c r="G98" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="H98" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>277</v>
+      </c>
+      <c r="C99" t="s">
+        <v>56</v>
       </c>
       <c r="D99" t="s">
-        <v>277</v>
+        <v>278</v>
+      </c>
+      <c r="E99" t="s">
+        <v>58</v>
+      </c>
+      <c r="F99" t="s">
+        <v>72</v>
       </c>
       <c r="G99" t="s">
-        <v>14</v>
+        <v>73</v>
       </c>
       <c r="H99" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="B100" t="s">
         <v>279</v>
       </c>
-      <c r="C100" s="1" t="s">
-        <v>12</v>
+      <c r="C100" t="s">
+        <v>56</v>
       </c>
       <c r="D100" t="s">
+        <v>101</v>
+      </c>
+      <c r="E100" t="s">
+        <v>58</v>
+      </c>
+      <c r="F100" t="s">
+        <v>72</v>
+      </c>
+      <c r="G100" t="s">
         <v>280</v>
       </c>
-      <c r="G100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H100" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B101" t="s">
         <v>282</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D101" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="G101" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H101" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B102" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D102" t="s">
-        <v>285</v>
+        <v>157</v>
       </c>
       <c r="G102" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H102" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B103" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>288</v>
+      </c>
+      <c r="C103" t="s">
+        <v>43</v>
       </c>
       <c r="D103" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G103" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H103" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B104" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D104" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="G104" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H104" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="1-2056006-1"/>
+    <hyperlink ref="A2" r:id="rId1" display="760249505"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of OCP"/>
-    <hyperlink ref="A3" r:id="rId3" display="760252457"/>
+    <hyperlink ref="A3" r:id="rId3" display="9-1920523-1"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of OCP"/>
-    <hyperlink ref="A4" r:id="rId5" display="EH0108-001"/>
+    <hyperlink ref="A4" r:id="rId5" display="CC0932-000"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of OCP"/>
-    <hyperlink ref="A5" r:id="rId7" display="EH0108-002"/>
+    <hyperlink ref="A5" r:id="rId7" display="CC0871-000"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of OCP"/>
-    <hyperlink ref="A6" r:id="rId9" display="EH0194-007"/>
+    <hyperlink ref="A6" r:id="rId9" display="2160669-6"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of OCP"/>
-    <hyperlink ref="A7" r:id="rId11" display="2160669-6"/>
+    <hyperlink ref="A7" r:id="rId11" display="1920618-6"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of OCP"/>
-    <hyperlink ref="A8" r:id="rId13" display="1920618-6"/>
+    <hyperlink ref="A8" r:id="rId13" display="2-2160565-0"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of OCP"/>
-    <hyperlink ref="A9" r:id="rId15" display="760249505"/>
+    <hyperlink ref="A9" r:id="rId15" display="2-2160564-0"/>
     <hyperlink ref="C9" r:id="rId16" display="Variant of OCP"/>
-    <hyperlink ref="A10" r:id="rId17" display="2-2160565-0"/>
+    <hyperlink ref="A10" r:id="rId17" display="1-2056006-1"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of OCP"/>
-    <hyperlink ref="A11" r:id="rId19" display="2-2160564-0"/>
-[...51 lines deleted...]
-    <hyperlink ref="A51" r:id="rId71" display="760251757"/>
+    <hyperlink ref="A11" r:id="rId19" display="FPM-0M/0-M003M"/>
+    <hyperlink ref="A12" r:id="rId20" display="FPM-0K/0-M003M"/>
+    <hyperlink ref="A13" r:id="rId21" display="FPM-0E/0-M005F"/>
+    <hyperlink ref="A14" r:id="rId22" display="FPM-0E/0-P030M"/>
+    <hyperlink ref="A15" r:id="rId23" display="EH0194-002"/>
+    <hyperlink ref="C15" r:id="rId24" display="Variant of OCP"/>
+    <hyperlink ref="A16" r:id="rId25" display="UFGLCUC21"/>
+    <hyperlink ref="A17" r:id="rId26" display="UDGLCUC21"/>
+    <hyperlink ref="A18" r:id="rId27" display="UDXLCUC21"/>
+    <hyperlink ref="A19" r:id="rId28" display="UFXLCUC42"/>
+    <hyperlink ref="A20" r:id="rId29" display="FAWLCUC0B"/>
+    <hyperlink ref="A21" r:id="rId30" display="FAWSCUC0B"/>
+    <hyperlink ref="A22" r:id="rId31" display="FAWSCUC0C"/>
+    <hyperlink ref="A23" r:id="rId32" display="FAWLAUC01"/>
+    <hyperlink ref="A24" r:id="rId33" display="FAWSAUC01"/>
+    <hyperlink ref="A25" r:id="rId34" display="FAWLAUC0A"/>
+    <hyperlink ref="A26" r:id="rId35" display="FAXLCUC0C"/>
+    <hyperlink ref="A27" r:id="rId36" display="FAWSAUC0A"/>
+    <hyperlink ref="A28" r:id="rId37" display="FAWLAUC0B"/>
+    <hyperlink ref="A29" r:id="rId38" display="FAWLAUC0C"/>
+    <hyperlink ref="A30" r:id="rId39" display="FAWSAUC0C"/>
+    <hyperlink ref="A31" r:id="rId40" display="FAXSCUC0A"/>
+    <hyperlink ref="A32" r:id="rId41" display="FBXLCUC11"/>
+    <hyperlink ref="A33" r:id="rId42" display="FBWLCUC11"/>
+    <hyperlink ref="A34" r:id="rId43" display="ACGSGUCN1"/>
+    <hyperlink ref="A35" r:id="rId44" display="ACGLFUCN1"/>
+    <hyperlink ref="A36" r:id="rId45" display="ACGLFUCNC"/>
+    <hyperlink ref="A37" r:id="rId46" display="ACGSFUCNC"/>
+    <hyperlink ref="A38" r:id="rId47" display="FAWLCUC0A"/>
+    <hyperlink ref="A39" r:id="rId48" display="FAVLCUC0C"/>
+    <hyperlink ref="A40" r:id="rId49" display="760252457"/>
+    <hyperlink ref="C40" r:id="rId50" display="Variant of OCP"/>
+    <hyperlink ref="A41" r:id="rId51" display="EH0108-001"/>
+    <hyperlink ref="C41" r:id="rId52" display="Variant of OCP"/>
+    <hyperlink ref="A42" r:id="rId53" display="EH0108-002"/>
+    <hyperlink ref="C42" r:id="rId54" display="Variant of OCP"/>
+    <hyperlink ref="A43" r:id="rId55" display="EH0194-007"/>
+    <hyperlink ref="C43" r:id="rId56" display="Variant of OCP"/>
+    <hyperlink ref="A44" r:id="rId57" display="760253156"/>
+    <hyperlink ref="C44" r:id="rId58" display="Variant of OCP"/>
+    <hyperlink ref="A45" r:id="rId59" display="EH0194-003"/>
+    <hyperlink ref="C45" r:id="rId60" display="Variant of OCP"/>
+    <hyperlink ref="A46" r:id="rId61" display="EH0194-004"/>
+    <hyperlink ref="C46" r:id="rId62" display="Variant of OCP"/>
+    <hyperlink ref="A47" r:id="rId63" display="760246010"/>
+    <hyperlink ref="C47" r:id="rId64" display="Variant of OCP"/>
+    <hyperlink ref="A48" r:id="rId65" display="760251755"/>
+    <hyperlink ref="C48" r:id="rId66" display="Variant of OCP"/>
+    <hyperlink ref="A49" r:id="rId67" display="760249511"/>
+    <hyperlink ref="C49" r:id="rId68" display="Variant of OCP"/>
+    <hyperlink ref="A50" r:id="rId69" display="2160634-2"/>
+    <hyperlink ref="C50" r:id="rId70" display="Variant of OCP"/>
+    <hyperlink ref="A51" r:id="rId71" display="2160938-1"/>
     <hyperlink ref="C51" r:id="rId72" display="Variant of OCP"/>
-    <hyperlink ref="A52" r:id="rId73" display="760251756"/>
+    <hyperlink ref="A52" r:id="rId73" display="760246159"/>
     <hyperlink ref="C52" r:id="rId74" display="Variant of OCP"/>
-    <hyperlink ref="A53" r:id="rId75" display="760250062"/>
+    <hyperlink ref="A53" r:id="rId75" display="760253157"/>
     <hyperlink ref="C53" r:id="rId76" display="Variant of OCP"/>
     <hyperlink ref="A54" r:id="rId77" display="760242789"/>
     <hyperlink ref="C54" r:id="rId78" display="Variant of OCP"/>
     <hyperlink ref="A55" r:id="rId79" display="2160852-2"/>
     <hyperlink ref="C55" r:id="rId80" display="Variant of OCP"/>
     <hyperlink ref="A56" r:id="rId81" display="760242776"/>
     <hyperlink ref="C56" r:id="rId82" display="Variant of OCP"/>
     <hyperlink ref="A57" r:id="rId83" display="2160937-1"/>
     <hyperlink ref="C57" r:id="rId84" display="Variant of OCP"/>
     <hyperlink ref="A58" r:id="rId85" display="760243059"/>
     <hyperlink ref="C58" r:id="rId86" display="Variant of OCP"/>
-    <hyperlink ref="A59" r:id="rId87" display="760246159"/>
+    <hyperlink ref="A59" r:id="rId87" display="CC0872-000"/>
     <hyperlink ref="C59" r:id="rId88" display="Variant of OCP"/>
-    <hyperlink ref="A60" r:id="rId89" display="2160662-3"/>
+    <hyperlink ref="A60" r:id="rId89" display="CC2247-000"/>
     <hyperlink ref="C60" r:id="rId90" display="Variant of OCP"/>
-    <hyperlink ref="A61" r:id="rId91" display="2160742-2"/>
+    <hyperlink ref="A61" r:id="rId91" display="CC2979-000"/>
     <hyperlink ref="C61" r:id="rId92" display="Variant of OCP"/>
-    <hyperlink ref="A62" r:id="rId93" display="ACGSGUCNC"/>
-[...52 lines deleted...]
-    <hyperlink ref="A104" r:id="rId146" display="EH0194-001"/>
+    <hyperlink ref="A62" r:id="rId93" display="EH0194-001"/>
+    <hyperlink ref="C62" r:id="rId94" display="Variant of OCP"/>
+    <hyperlink ref="A63" r:id="rId95" display="760251757"/>
+    <hyperlink ref="C63" r:id="rId96" display="Variant of OCP"/>
+    <hyperlink ref="A64" r:id="rId97" display="760251756"/>
+    <hyperlink ref="C64" r:id="rId98" display="Variant of OCP"/>
+    <hyperlink ref="A65" r:id="rId99" display="760250062"/>
+    <hyperlink ref="C65" r:id="rId100" display="Variant of OCP"/>
+    <hyperlink ref="A66" r:id="rId101" display="1-2055334-0"/>
+    <hyperlink ref="C66" r:id="rId102" display="Variant of OCP"/>
+    <hyperlink ref="A67" r:id="rId103" display="FAWSCUC01"/>
+    <hyperlink ref="A68" r:id="rId104" display="FPM-0K/0-M002M"/>
+    <hyperlink ref="A69" r:id="rId105" display="FPM-0K/0-M006.17M"/>
+    <hyperlink ref="A70" r:id="rId106" display="FPM-07/0-M005F"/>
+    <hyperlink ref="A71" r:id="rId107" display="FPM-07/0-M005M"/>
+    <hyperlink ref="A72" r:id="rId108" display="EH0108-003"/>
+    <hyperlink ref="C72" r:id="rId109" display="Variant of OCP"/>
+    <hyperlink ref="A73" r:id="rId110" display="EH0108-004"/>
+    <hyperlink ref="C73" r:id="rId111" display="Variant of OCP"/>
+    <hyperlink ref="A74" r:id="rId112" display="EH0108-008"/>
+    <hyperlink ref="C74" r:id="rId113" display="Variant of OCP"/>
+    <hyperlink ref="A75" r:id="rId114" display="EH0194-008"/>
+    <hyperlink ref="C75" r:id="rId115" display="Variant of OCP"/>
+    <hyperlink ref="A76" r:id="rId116" display="ACGSGUCNC"/>
+    <hyperlink ref="A77" r:id="rId117" display="ACGLGUCN1"/>
+    <hyperlink ref="A78" r:id="rId118" display="ACGLGUCNC"/>
+    <hyperlink ref="A79" r:id="rId119" display="ACGSFUCN1"/>
+    <hyperlink ref="A80" r:id="rId120" display="FAWLCUC0C"/>
+    <hyperlink ref="A81" r:id="rId121" display="FAXLCUC0B"/>
+    <hyperlink ref="A82" r:id="rId122" display="FAWSAUC0B"/>
+    <hyperlink ref="A83" r:id="rId123" display="FAWLCUC01"/>
+    <hyperlink ref="A84" r:id="rId124" display="FAXSCUC01"/>
+    <hyperlink ref="A85" r:id="rId125" display="FBWSCUC11"/>
+    <hyperlink ref="A86" r:id="rId126" display="FAXSCUC0B"/>
+    <hyperlink ref="A87" r:id="rId127" display="FAXSCUC0C"/>
+    <hyperlink ref="A88" r:id="rId128" display="FAXLCUC01"/>
+    <hyperlink ref="A89" r:id="rId129" display="FAXLCUC0A"/>
+    <hyperlink ref="A90" r:id="rId130" display="FBXSCUC11"/>
+    <hyperlink ref="A91" r:id="rId131" display="FBWLAUC11"/>
+    <hyperlink ref="A92" r:id="rId132" display="FBWSAUC11"/>
+    <hyperlink ref="A93" r:id="rId133" display="UAXLCUC0C"/>
+    <hyperlink ref="A94" r:id="rId134" display="UBXLCUC11"/>
+    <hyperlink ref="A95" r:id="rId135" display="UFGLCUC42"/>
+    <hyperlink ref="A96" r:id="rId136" display="UDGLCUC42"/>
+    <hyperlink ref="A97" r:id="rId137" display="UFXLCUC21"/>
+    <hyperlink ref="A98" r:id="rId138" display="UDXLCUC42"/>
+    <hyperlink ref="A99" r:id="rId139" display="FAWSCUC0A"/>
+    <hyperlink ref="A100" r:id="rId140" display="UBWLCUC11"/>
+    <hyperlink ref="A101" r:id="rId141" display="2160662-3"/>
+    <hyperlink ref="C101" r:id="rId142" display="Variant of OCP"/>
+    <hyperlink ref="A102" r:id="rId143" display="2160742-2"/>
+    <hyperlink ref="C102" r:id="rId144" display="Variant of OCP"/>
+    <hyperlink ref="A103" r:id="rId145" display="1712297"/>
+    <hyperlink ref="A104" r:id="rId146" display="1920523-2"/>
     <hyperlink ref="C104" r:id="rId147" display="Variant of OCP"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId148"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>