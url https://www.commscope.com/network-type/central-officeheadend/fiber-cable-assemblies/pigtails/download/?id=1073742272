--- v1 (2026-07-28)
+++ v2 (2026-09-20)
@@ -43,897 +43,897 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>1-2056006-1</t>
+  </si>
+  <si>
+    <t>OCP-L1-02MALEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>Variant of OCP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 fibers, Singlemode, LC/UPC to Stub, 0.9 mm diameter, multicolor, 2m, loose buffered cable</t>
+  </si>
+  <si>
+    <t>OCP</t>
+  </si>
+  <si>
+    <t>Fiber pigtail | unjacketed</t>
+  </si>
+  <si>
+    <t>1920618-6</t>
+  </si>
+  <si>
+    <t>OCP-L2-06MASIA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, yellow, 6 m</t>
+  </si>
+  <si>
+    <t>Fiber pigtail | jacketed</t>
+  </si>
+  <si>
+    <t>FAVLCUC0C</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 WideBand LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>SYSTIMAX InstaPATCH® 360</t>
+  </si>
+  <si>
+    <t>FAV</t>
+  </si>
+  <si>
+    <t>EH0108-001</t>
+  </si>
+  <si>
+    <t>OCP-S1-15DASEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0108-002</t>
+  </si>
+  <si>
+    <t>OCP-S2-15DASEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, Singlemode, SC/APC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0194-007</t>
+  </si>
+  <si>
+    <t>OCP-S5-15DGSEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, OM4, SC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249505</t>
   </si>
   <si>
     <t>760249505</t>
   </si>
   <si>
     <t>OCP-S2-02MALEN-XX-WH</t>
   </si>
   <si>
-    <t>Variant of OCP</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 2 m, loose buffered cable</t>
   </si>
   <si>
-    <t>OCP</t>
-[...2 lines deleted...]
-    <t>Fiber pigtail | unjacketed</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760252457</t>
+  </si>
+  <si>
+    <t>760252457</t>
+  </si>
+  <si>
+    <t>OCP-LF-02MALEN-XX-WH</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 2 m, loose buffered cable</t>
+  </si>
+  <si>
+    <t>FPM-0M/0-M003M</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, OS2, LC/APC-stub, 12F soft wall 900 μm buffered fiber, 3 m, yellow, 12" breakout</t>
+  </si>
+  <si>
+    <t>FPM</t>
+  </si>
+  <si>
+    <t>FPM-0K/0-M003M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, LC/UPC to Stub, yellow, 3 m</t>
+  </si>
+  <si>
+    <t>FPM-0E/0-M005F</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, SC/UPC to stub, yellow, 5 ft</t>
+  </si>
+  <si>
+    <t>FPM-0E/0-P030M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 6 fibers, SC/APC to Stub, yellow, 30 m</t>
+  </si>
+  <si>
+    <t>UFGLCUC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to Unconnectorized, 1.6 mm Simplex Fiber Pigtail, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL</t>
+  </si>
+  <si>
+    <t>UFG</t>
+  </si>
+  <si>
+    <t>UDGLCUC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to Unconnectorized, 1.6 mm Simplex Fiber Pigtail, Plenum</t>
+  </si>
+  <si>
+    <t>UDG</t>
+  </si>
+  <si>
+    <t>UDXLCUC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to Unconnectorized, 1.6 mm Simplex Fiber Pigtail, Plenum</t>
+  </si>
+  <si>
+    <t>UDX</t>
+  </si>
+  <si>
+    <t>UFXLCUC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to Unconnectorized, 1.6 mm Duplex Fiber Pigtail, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UFX</t>
+  </si>
+  <si>
+    <t>ACGSGUCN1</t>
+  </si>
+  <si>
+    <t>Singlemode SC/APC to Stub, Fiber Pigtail, Simplex 0.6 mm, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACG</t>
+  </si>
+  <si>
+    <t>ACGLFUCN1</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Stub, Fiber Pigtail, Simplex 0.6 mm, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACGLFUCNC</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Stub, Fiber Pigtail 0.6 mm, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACGSFUCNC</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Stub, Fiber Pigtail 0.6mm, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>FAWLCUC0B</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAW</t>
+  </si>
+  <si>
+    <t>FAWSCUC0B</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWSCUC0C</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAWLAUC01</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC APC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer</t>
+  </si>
+  <si>
+    <t>FAWSAUC01</t>
+  </si>
+  <si>
+    <t>TeraSPEED® SC APC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer</t>
+  </si>
+  <si>
+    <t>FAWLAUC0A</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to Unconnectorized, 0.9 mm Tight Buffer Fiber Pigtail, 6-fiber Kit, Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FAXLCUC0C</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAX</t>
+  </si>
+  <si>
+    <t>FAWSAUC0A</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to Unconnectorized, 0.9 mm Tight Buffer Fiber Pigtail, 6-fiber Kit, Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FAWLAUC0B</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWLAUC0C</t>
+  </si>
+  <si>
+    <t>Singlemode LC APC to Unconnectorized, 0.9 mm Tight Buffer Fiber Pigtail, 12-fiber Kit, Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAWSAUC0C</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to Unconnectorized, 0.9 mm Tight Buffer Fiber Pigtail, 12-fiber Kit, Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAXSCUC0A</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FBXLCUC11</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FBX</t>
+  </si>
+  <si>
+    <t>FBWLCUC11</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FBW</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246010</t>
+  </si>
+  <si>
+    <t>760246010</t>
+  </si>
+  <si>
+    <t>OCP-EC-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 fibers, Singlemode, LSH/APC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253156</t>
+  </si>
+  <si>
+    <t>760253156</t>
+  </si>
+  <si>
+    <t>OCP-L1-02MASEN-XX-(100)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 2 m, Kit of 100 pigtails</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251755</t>
+  </si>
+  <si>
+    <t>760251755</t>
+  </si>
+  <si>
+    <t>OCP-EC-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 0.9 mm diameter, Grade B, LSH/APC to Stub, white, 2 m</t>
+  </si>
+  <si>
+    <t>2160634-2</t>
+  </si>
+  <si>
+    <t>OCP-S1-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
+  </si>
+  <si>
+    <t>EH0194-002</t>
+  </si>
+  <si>
+    <t>OCP-S2-15DASEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, Singlemode, SC/APC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>2-2160565-0</t>
+  </si>
+  <si>
+    <t>OCP-SF-20MASIA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2-2160564-0</t>
+  </si>
+  <si>
+    <t>OCP-LG-20MASIA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, yellow, 20 m</t>
+  </si>
+  <si>
+    <t>2160669-6</t>
+  </si>
+  <si>
+    <t>OCP-S2-06MASCA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, yellow, 6 m</t>
   </si>
   <si>
     <t>9-1920523-1</t>
   </si>
   <si>
     <t>OCP-S2-15DASEN-XX</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 15 m</t>
   </si>
   <si>
     <t>CC0932-000</t>
   </si>
   <si>
     <t>OCP-S1-02MASEN-XX</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 2 m</t>
   </si>
   <si>
     <t>CC0871-000</t>
   </si>
   <si>
     <t>OCP-L1-02MASEN-XX</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 2 m</t>
   </si>
   <si>
-    <t>2160669-6</t>
-[...256 lines deleted...]
-  <si>
     <t>FAWLCUC0A</t>
   </si>
   <si>
     <t>Singlemode LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Blue - White (1-6)</t>
   </si>
   <si>
-    <t>FAVLCUC0C</t>
-[...58 lines deleted...]
-  <si>
     <t>EH0194-003</t>
   </si>
   <si>
     <t>OCP-L1-15DASEN-XX-(12)-AP</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, 12 color kit, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
   </si>
   <si>
     <t>EH0194-004</t>
   </si>
   <si>
     <t>OCP-L2-15DASEN-XX-(12)-AP</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, 12 color kit, Singlemode, LC/APC to Stub, 0.9 mm diameter, 1.5 m</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246010</t>
-[...22 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249511</t>
   </si>
   <si>
     <t>760249511</t>
   </si>
   <si>
     <t>OCP-L5-02MGLEN-XX-(12COL/D)</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Multi-fiber, Multimode, OM4, LC/PC to Stub, 0.9 mm diameter, 12 fibers, multicolor, 2 m</t>
   </si>
   <si>
-    <t>2160634-2</t>
-[...5 lines deleted...]
-    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
+    <t>ACGSGUCNC</t>
+  </si>
+  <si>
+    <t>Singlemode SC/APC to Stub, Fiber Pigtail 0.6 mm, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACGLGUCN1</t>
+  </si>
+  <si>
+    <t>Singlemode LC/APC to Stub, Fiber Pigtail, Simplex 0.6 mm, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACGLGUCNC</t>
+  </si>
+  <si>
+    <t>Singlemode LC/APC to Stub, Fiber Pigtail 0.6 mm, 12-Fiber, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>ACGSFUCN1</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Stub, Fiber Pigtail, Simplex 0.6 mm, Low Smoke Zero Halogen</t>
+  </si>
+  <si>
+    <t>UAXLCUC0C</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-fiber Kit, Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>UAX</t>
+  </si>
+  <si>
+    <t>UBXLCUC11</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) LazrSPEED® 550 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Riser - SBJ</t>
+  </si>
+  <si>
+    <t>UBX</t>
+  </si>
+  <si>
+    <t>UFGLCUC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to Unconnectorized, 1.6 mm Duplex Fiber Pigtail, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UDGLCUC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) Singlemode LC/UPC to Unconnectorized, 1.6 mm Duplex Fiber Pigtail, Plenum</t>
+  </si>
+  <si>
+    <t>UFXLCUC21</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to Unconnectorized, 1.6 mm Simplex Fiber Pigtail, Low Smoke Zero Halogen (LSZH)</t>
+  </si>
+  <si>
+    <t>UDXLCUC42</t>
+  </si>
+  <si>
+    <t>Ultra Low Loss (ULL) OM4 LC/UPC to Unconnectorized, 1.6 mm Duplex Fiber Pigtail, Plenum</t>
+  </si>
+  <si>
+    <t>FAWLCUC0C</t>
+  </si>
+  <si>
+    <t>Singlemode LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAXLCUC0B</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWSAUC0B</t>
+  </si>
+  <si>
+    <t>Singlemode SC APC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAWLCUC01</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer</t>
+  </si>
+  <si>
+    <t>FAXSCUC01</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer</t>
+  </si>
+  <si>
+    <t>FBWSCUC11</t>
+  </si>
+  <si>
+    <t>TeraSPEED® SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FAXSCUC0B</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Red - Aqua (7-12)</t>
+  </si>
+  <si>
+    <t>FAXSCUC0C</t>
+  </si>
+  <si>
+    <t>OM4 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 12-Fiber Kit Blue - Aqua (1-12)</t>
+  </si>
+  <si>
+    <t>FAXLCUC01</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized,0.9mm Tight Buffer Simplex Fiber Pigtail</t>
+  </si>
+  <si>
+    <t>FAXLCUC0A</t>
+  </si>
+  <si>
+    <t>OM4 LC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Blue - White (1-6)</t>
+  </si>
+  <si>
+    <t>FBXSCUC11</t>
+  </si>
+  <si>
+    <t>LazrSPEED® 550 SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FBWLAUC11</t>
+  </si>
+  <si>
+    <t>TeraSPEED® LC APC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FBWSAUC11</t>
+  </si>
+  <si>
+    <t>TeraSPEED® SC APC to Unconnectorized, Fiber Pigtail, 0.9 mm SBJ</t>
+  </si>
+  <si>
+    <t>FAWSCUC0A</t>
+  </si>
+  <si>
+    <t>Singlemode SC/UPC to Unconnectorized, Fiber Pigtail, 0.9 mm Tight Buffer, 6-Fiber Kit Blue - White (1-6)</t>
   </si>
   <si>
     <t>2160938-1</t>
   </si>
   <si>
     <t>OCP-LG-02MASEN-XX-(12COL)</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
   </si>
   <si>
+    <t>UBWLCUC11</t>
+  </si>
+  <si>
+    <t>UBW</t>
+  </si>
+  <si>
+    <t>FAWSCUC01</t>
+  </si>
+  <si>
+    <t>Low Loss Singlemode SC/UPC to Stub, Fiber Pigtail, Simplex 0.9mm, Unrated</t>
+  </si>
+  <si>
+    <t>FPM-0K/0-M002M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, LC/UPC to Stub, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>FPM-0K/0-M006.17M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, OS2, LC/UPC-stub, 12F soft wall, 900 μm buff. fiber, 12 " breakouts, 6.17 m, yellow</t>
+  </si>
+  <si>
+    <t>FPM-07/0-M005F</t>
+  </si>
+  <si>
+    <t>FPM-07/0-M005M</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, SC/UPC to stub, yellow, 5 m</t>
+  </si>
+  <si>
+    <t>EH0108-003</t>
+  </si>
+  <si>
+    <t>OCP-L1-15DASEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0108-004</t>
+  </si>
+  <si>
+    <t>OCP-L2-15DASEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, Singlemode, LC/APC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0108-008</t>
+  </si>
+  <si>
+    <t>OCP-L5-15DGSEN-XX-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Single fiber white color, OM4, LC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>EH0194-008</t>
+  </si>
+  <si>
+    <t>OCP-L5-15DGSEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, OM4, LC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>2160662-3</t>
+  </si>
+  <si>
+    <t>OCP-S3-03MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 3 m</t>
+  </si>
+  <si>
+    <t>2160742-2</t>
+  </si>
+  <si>
+    <t>OCP-L2-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>EH0194-001</t>
+  </si>
+  <si>
+    <t>OCP-S1-15DASEN-XX-(12)-AP</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, 12 color kit, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 1.5 m</t>
+  </si>
+  <si>
+    <t>CC0872-000</t>
+  </si>
+  <si>
+    <t>OCP-L2-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, 0.9 mm diameter, 2 m</t>
+  </si>
+  <si>
+    <t>CC2247-000</t>
+  </si>
+  <si>
+    <t>OCP-L1-06MASIA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, yellow, 6 m</t>
+  </si>
+  <si>
+    <t>CC2979-000</t>
+  </si>
+  <si>
+    <t>OCP-S1-03MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 3 m</t>
+  </si>
+  <si>
+    <t>1920523-2</t>
+  </si>
+  <si>
+    <t>OCP-S2-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1712297</t>
+  </si>
+  <si>
+    <t>1712297</t>
+  </si>
+  <si>
+    <t>FPM-07/0-M006.17M-46</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Multi-fiber, Singlemode, 12 fibers, SC/UPC to stub, 6.17 m</t>
+  </si>
+  <si>
+    <t>1-2055334-0</t>
+  </si>
+  <si>
+    <t>OCP-L2-02MASEN-XX-YE</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251757</t>
+  </si>
+  <si>
+    <t>760251757</t>
+  </si>
+  <si>
+    <t>OCP-EC-02MASCA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 2.4 mm diameter, tuned, Grade B, LSH/APC to Stub, yellow, 2 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251756</t>
+  </si>
+  <si>
+    <t>760251756</t>
+  </si>
+  <si>
+    <t>OCP-EC-06MASCA-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 2.4 mm diameter, tuned, Grade B, LSH/APC to Stub, yellow, 6 m</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760250062</t>
+  </si>
+  <si>
+    <t>760250062</t>
+  </si>
+  <si>
+    <t>OCP-EC-26DASQI-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LSZH, 1.8 mm diameter, tuned, Grade B, LSH/APC to Stub, yellow, 26 m</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246159</t>
   </si>
   <si>
     <t>760246159</t>
   </si>
   <si>
     <t>OCP-L1-02MASEN-XX-(12COL)</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, 12 fibers, Singlemode, LC/UPC to Stub, 0.9 mm diameter, multicolor, 2m</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242789</t>
+  </si>
+  <si>
+    <t>760242789</t>
+  </si>
+  <si>
+    <t>OCP-LF-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>2160852-2</t>
+  </si>
+  <si>
+    <t>OCP-LF-02MASEN-XX</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/UPC to Stub, 0.9 mm diameter, 2 m, semi-tight cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242776</t>
+  </si>
+  <si>
+    <t>760242776</t>
+  </si>
+  <si>
+    <t>OCP-LG-02MASEN-XX-(8COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, LC/APC to Stub, 0.9 mm diameter, multicolor, 8 fibers, 2 m</t>
+  </si>
+  <si>
+    <t>2160937-1</t>
+  </si>
+  <si>
+    <t>OCP-SF-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760243059</t>
+  </si>
+  <si>
+    <t>760243059</t>
+  </si>
+  <si>
+    <t>OCP-SH-02MASEN-XX-(12COL)</t>
+  </si>
+  <si>
+    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, multicolor, 2 m</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253157</t>
   </si>
   <si>
     <t>760253157</t>
   </si>
   <si>
     <t>OCP-S1-02MASEN-XX-(100)</t>
   </si>
   <si>
     <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/UPC to Stub, 0.9 mm diameter, 2 m, Kit of 100 pigtails</t>
-  </si>
-[...379 lines deleted...]
-    <t>Fiber Optic Pigtail, Simplex, Singlemode, SC/APC to Stub, 0.9 mm diameter, 2 m</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1052,51 +1052,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J104" totalsRowShown="0">
   <autoFilter ref="A1:J104"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249505" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item9-1920523-1" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0932-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0871-000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160669-6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1920618-6" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2-2160565-0" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2-2160564-0" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1-2056006-1" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0m-0-m003m" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m003m" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0e-0-m005f" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0e-0-p030m" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-002" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufglcuc21" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udglcuc21" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udxlcuc21" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufxlcuc42" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0b" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0c" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc01" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc01" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0a" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0c" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0a" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0b" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0c" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0c" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0a" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbxlcuc11" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwlcuc11" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsgucn1" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglfucn1" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglfucnc" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsfucnc" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0a" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/favlcuc0c" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760252457" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-001" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-002" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-007" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253156" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-003" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-004" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246010" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251755" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249511" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160634-2" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160938-1" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246159" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253157" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242789" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160852-2" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242776" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160937-1" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760243059" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0872-000" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc2247-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc2979-000" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-001" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251757" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251756" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760250062" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1-2055334-0" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc01" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m002m" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m006-17m" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-07-0-m005f" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-07-0-m005m" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-003" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-004" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-008" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-008" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsgucnc" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglgucn1" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglgucnc" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsfucn1" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0c" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0b" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc01" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc01" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwscuc11" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0b" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0c" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc01" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0a" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbxscuc11" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwlauc11" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwsauc11" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/uaxlcuc0c" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ubxlcuc11" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufglcuc42" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udglcuc42" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufxlcuc21" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udxlcuc42" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0a" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ubwlcuc11" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160662-3" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160742-2" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1712297" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1920523-2" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1-2056006-1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1920618-6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/favlcuc0c" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-001" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-002" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-007" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249505" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760252457" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0m-0-m003m" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m003m" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0e-0-m005f" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0e-0-p030m" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufglcuc21" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udglcuc21" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udxlcuc21" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufxlcuc42" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsgucn1" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglfucn1" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglfucnc" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsfucnc" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0b" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0c" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc01" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc01" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0a" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0c" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0a" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0b" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlauc0c" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0c" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0a" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbxlcuc11" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwlcuc11" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246010" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253156" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251755" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160634-2" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-002" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2-2160565-0" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2-2160564-0" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160669-6" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item9-1920523-1" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0932-000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0871-000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0a" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-003" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-004" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760249511" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsgucnc" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglgucn1" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acglgucnc" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/acgsfucn1" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/uaxlcuc0c" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ubxlcuc11" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufglcuc42" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udglcuc42" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ufxlcuc21" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/udxlcuc42" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc0c" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0b" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawsauc0b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawlcuc01" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc01" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwscuc11" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0b" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxscuc0c" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc01" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/faxlcuc0a" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbxscuc11" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwlauc11" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fbwsauc11" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc0a" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160938-1" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/ubwlcuc11" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/fawscuc01" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m002m" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-0k-0-m006-17m" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-07-0-m005f" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemfpm-07-0-m005m" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-003" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-004" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0108-008" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-008" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160662-3" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160742-2" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemeh0194-001" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc0872-000" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc2247-000" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/itemcc2979-000" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1920523-2" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1712297" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item1-2055334-0" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251757" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760251756" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760250062" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760246159" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242789" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160852-2" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760242776" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item2160937-1" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760243059" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-cable-assemblies/pigtails/item760253157" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/fiber-cable-assemblies/fiber-pigtails/ocp" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J104"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="123.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="24.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1112,2355 +1112,2355 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D2" t="s">
         <v>13</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
         <v>17</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="G3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="C4" t="s">
+        <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
+      <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H11" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" t="s">
         <v>46</v>
       </c>
-      <c r="C12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H13" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>54</v>
+      </c>
+      <c r="E14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" t="s">
+        <v>55</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="H14" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>21</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>58</v>
+      </c>
+      <c r="E15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" t="s">
+        <v>55</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="H15" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" t="s">
+        <v>61</v>
+      </c>
+      <c r="E16" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" t="s">
         <v>55</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H16" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F17" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="G17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H17" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="G18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H18" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" t="s">
         <v>68</v>
       </c>
-      <c r="E19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="G20" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="H20" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" t="s">
         <v>74</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="G21" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="H21" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" t="s">
         <v>76</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E22" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" t="s">
         <v>77</v>
       </c>
-      <c r="E22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F23" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G23" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H23" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D24" t="s">
         <v>81</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F24" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G24" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H24" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C25" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D25" t="s">
         <v>83</v>
       </c>
       <c r="E25" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F25" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G25" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H25" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C26" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D26" t="s">
         <v>85</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F26" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G26" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="H26" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" t="s">
         <v>87</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F27" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G27" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H27" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" t="s">
         <v>89</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" t="s">
         <v>90</v>
       </c>
-      <c r="E28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C29" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>92</v>
       </c>
       <c r="E29" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F29" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G29" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H29" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C30" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D30" t="s">
         <v>94</v>
       </c>
       <c r="E30" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F30" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G30" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C31" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D31" t="s">
         <v>96</v>
       </c>
       <c r="E31" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F31" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G31" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C32" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
         <v>98</v>
       </c>
       <c r="E32" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F32" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G32" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="H32" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C33" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" t="s">
         <v>100</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F33" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G33" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="H33" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C34" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" t="s">
+        <v>102</v>
+      </c>
+      <c r="E34" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" t="s">
         <v>103</v>
       </c>
-      <c r="C34" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C35" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" t="s">
+        <v>105</v>
+      </c>
+      <c r="E35" t="s">
+        <v>23</v>
+      </c>
+      <c r="F35" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" t="s">
         <v>106</v>
       </c>
-      <c r="C35" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C36" t="s">
-        <v>56</v>
+      <c r="B36" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="G36" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>112</v>
+      </c>
+      <c r="B37" t="s">
+        <v>113</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="G37" t="s">
-        <v>105</v>
+        <v>14</v>
       </c>
       <c r="H37" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>116</v>
+      </c>
+      <c r="B38" t="s">
+        <v>117</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>118</v>
       </c>
       <c r="G38" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="H38" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>119</v>
+      </c>
+      <c r="B39" t="s">
+        <v>120</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>121</v>
       </c>
       <c r="G39" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="H39" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B40" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H40" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B41" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H41" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B42" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="B43" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="G43" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H43" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B44" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G44" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B45" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B46" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G46" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H46" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>143</v>
+      </c>
+      <c r="C47" t="s">
+        <v>21</v>
       </c>
       <c r="D47" t="s">
-        <v>143</v>
+        <v>144</v>
+      </c>
+      <c r="E47" t="s">
+        <v>23</v>
+      </c>
+      <c r="F47" t="s">
+        <v>24</v>
       </c>
       <c r="G47" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="H47" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B48" t="s">
         <v>146</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
         <v>147</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H48" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B49" t="s">
         <v>149</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D49" t="s">
         <v>150</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H49" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B50" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D50" t="s">
         <v>154</v>
       </c>
       <c r="G50" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H50" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" t="s">
         <v>156</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...3 lines deleted...]
-        <v>157</v>
+      <c r="E51" t="s">
+        <v>23</v>
       </c>
       <c r="G51" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="H51" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>157</v>
+      </c>
+      <c r="C52" t="s">
+        <v>21</v>
       </c>
       <c r="D52" t="s">
-        <v>161</v>
+        <v>158</v>
+      </c>
+      <c r="E52" t="s">
+        <v>23</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="H52" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>159</v>
+      </c>
+      <c r="C53" t="s">
+        <v>21</v>
       </c>
       <c r="D53" t="s">
-        <v>165</v>
+        <v>160</v>
+      </c>
+      <c r="E53" t="s">
+        <v>23</v>
       </c>
       <c r="G53" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="H53" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>161</v>
+      </c>
+      <c r="C54" t="s">
+        <v>21</v>
       </c>
       <c r="D54" t="s">
-        <v>161</v>
+        <v>162</v>
+      </c>
+      <c r="E54" t="s">
+        <v>23</v>
       </c>
       <c r="G54" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="H54" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>163</v>
+      </c>
+      <c r="C55" t="s">
+        <v>21</v>
       </c>
       <c r="D55" t="s">
-        <v>171</v>
+        <v>164</v>
+      </c>
+      <c r="E55" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55" t="s">
+        <v>55</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="H55" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>166</v>
+      </c>
+      <c r="C56" t="s">
+        <v>21</v>
       </c>
       <c r="D56" t="s">
-        <v>175</v>
+        <v>167</v>
+      </c>
+      <c r="E56" t="s">
+        <v>23</v>
+      </c>
+      <c r="F56" t="s">
+        <v>55</v>
       </c>
       <c r="G56" t="s">
-        <v>15</v>
+        <v>168</v>
       </c>
       <c r="H56" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>169</v>
+      </c>
+      <c r="C57" t="s">
+        <v>21</v>
       </c>
       <c r="D57" t="s">
-        <v>154</v>
+        <v>170</v>
+      </c>
+      <c r="E57" t="s">
+        <v>23</v>
+      </c>
+      <c r="F57" t="s">
+        <v>55</v>
       </c>
       <c r="G57" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="H57" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>171</v>
+      </c>
+      <c r="C58" t="s">
+        <v>21</v>
       </c>
       <c r="D58" t="s">
-        <v>181</v>
+        <v>172</v>
+      </c>
+      <c r="E58" t="s">
+        <v>23</v>
+      </c>
+      <c r="F58" t="s">
+        <v>55</v>
       </c>
       <c r="G58" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="H58" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>173</v>
+      </c>
+      <c r="C59" t="s">
+        <v>21</v>
       </c>
       <c r="D59" t="s">
-        <v>184</v>
+        <v>174</v>
+      </c>
+      <c r="E59" t="s">
+        <v>23</v>
+      </c>
+      <c r="F59" t="s">
+        <v>55</v>
       </c>
       <c r="G59" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="H59" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>175</v>
+      </c>
+      <c r="C60" t="s">
+        <v>21</v>
       </c>
       <c r="D60" t="s">
-        <v>187</v>
+        <v>176</v>
+      </c>
+      <c r="E60" t="s">
+        <v>23</v>
+      </c>
+      <c r="F60" t="s">
+        <v>55</v>
       </c>
       <c r="G60" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="H60" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>177</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
       </c>
       <c r="D61" t="s">
-        <v>190</v>
+        <v>178</v>
+      </c>
+      <c r="E61" t="s">
+        <v>23</v>
+      </c>
+      <c r="F61" t="s">
+        <v>24</v>
       </c>
       <c r="G61" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="H61" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>179</v>
+      </c>
+      <c r="C62" t="s">
+        <v>21</v>
       </c>
       <c r="D62" t="s">
-        <v>193</v>
+        <v>180</v>
+      </c>
+      <c r="E62" t="s">
+        <v>23</v>
+      </c>
+      <c r="F62" t="s">
+        <v>24</v>
       </c>
       <c r="G62" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="H62" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>181</v>
+      </c>
+      <c r="C63" t="s">
+        <v>21</v>
       </c>
       <c r="D63" t="s">
-        <v>197</v>
+        <v>182</v>
+      </c>
+      <c r="E63" t="s">
+        <v>23</v>
+      </c>
+      <c r="F63" t="s">
+        <v>24</v>
       </c>
       <c r="G63" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="H63" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>183</v>
+      </c>
+      <c r="C64" t="s">
+        <v>21</v>
       </c>
       <c r="D64" t="s">
-        <v>201</v>
+        <v>184</v>
+      </c>
+      <c r="E64" t="s">
+        <v>23</v>
+      </c>
+      <c r="F64" t="s">
+        <v>24</v>
       </c>
       <c r="G64" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="H64" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>185</v>
+      </c>
+      <c r="C65" t="s">
+        <v>21</v>
       </c>
       <c r="D65" t="s">
-        <v>205</v>
+        <v>186</v>
+      </c>
+      <c r="E65" t="s">
+        <v>23</v>
+      </c>
+      <c r="F65" t="s">
+        <v>24</v>
       </c>
       <c r="G65" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="H65" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>187</v>
+      </c>
+      <c r="C66" t="s">
+        <v>21</v>
       </c>
       <c r="D66" t="s">
-        <v>184</v>
+        <v>188</v>
+      </c>
+      <c r="E66" t="s">
+        <v>23</v>
+      </c>
+      <c r="F66" t="s">
+        <v>24</v>
       </c>
       <c r="G66" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="H66" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="C67" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D67" t="s">
-        <v>209</v>
+        <v>190</v>
       </c>
       <c r="E67" t="s">
-        <v>58</v>
+        <v>23</v>
+      </c>
+      <c r="F67" t="s">
+        <v>24</v>
       </c>
       <c r="G67" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="H67" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="C68" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D68" t="s">
-        <v>211</v>
+        <v>192</v>
+      </c>
+      <c r="E68" t="s">
+        <v>23</v>
+      </c>
+      <c r="F68" t="s">
+        <v>24</v>
       </c>
       <c r="G68" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="H68" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="C69" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D69" t="s">
-        <v>213</v>
+        <v>194</v>
+      </c>
+      <c r="E69" t="s">
+        <v>23</v>
+      </c>
+      <c r="F69" t="s">
+        <v>24</v>
       </c>
       <c r="G69" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="H69" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
       <c r="C70" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D70" t="s">
-        <v>49</v>
+        <v>196</v>
+      </c>
+      <c r="E70" t="s">
+        <v>23</v>
+      </c>
+      <c r="F70" t="s">
+        <v>24</v>
       </c>
       <c r="G70" t="s">
-        <v>45</v>
+        <v>90</v>
       </c>
       <c r="H70" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="C71" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D71" t="s">
-        <v>216</v>
+        <v>198</v>
+      </c>
+      <c r="E71" t="s">
+        <v>23</v>
+      </c>
+      <c r="F71" t="s">
+        <v>24</v>
       </c>
       <c r="G71" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
       <c r="H71" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>199</v>
+      </c>
+      <c r="C72" t="s">
+        <v>21</v>
       </c>
       <c r="D72" t="s">
-        <v>219</v>
+        <v>200</v>
+      </c>
+      <c r="E72" t="s">
+        <v>23</v>
+      </c>
+      <c r="F72" t="s">
+        <v>24</v>
       </c>
       <c r="G72" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="H72" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>201</v>
+      </c>
+      <c r="C73" t="s">
+        <v>21</v>
       </c>
       <c r="D73" t="s">
-        <v>222</v>
+        <v>202</v>
+      </c>
+      <c r="E73" t="s">
+        <v>23</v>
+      </c>
+      <c r="F73" t="s">
+        <v>24</v>
       </c>
       <c r="G73" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="H73" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>203</v>
+      </c>
+      <c r="C74" t="s">
+        <v>21</v>
       </c>
       <c r="D74" t="s">
-        <v>225</v>
+        <v>204</v>
+      </c>
+      <c r="E74" t="s">
+        <v>23</v>
+      </c>
+      <c r="F74" t="s">
+        <v>24</v>
       </c>
       <c r="G74" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="H74" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>226</v>
+        <v>205</v>
       </c>
       <c r="B75" t="s">
-        <v>227</v>
+        <v>206</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D75" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="G75" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H75" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>229</v>
+        <v>208</v>
       </c>
       <c r="C76" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D76" t="s">
-        <v>230</v>
+        <v>105</v>
       </c>
       <c r="E76" t="s">
-        <v>58</v>
+        <v>23</v>
+      </c>
+      <c r="F76" t="s">
+        <v>24</v>
       </c>
       <c r="G76" t="s">
-        <v>105</v>
+        <v>209</v>
       </c>
       <c r="H76" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>231</v>
+        <v>210</v>
       </c>
       <c r="C77" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D77" t="s">
-        <v>232</v>
+        <v>211</v>
       </c>
       <c r="E77" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="G77" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="H77" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>233</v>
+        <v>212</v>
       </c>
       <c r="C78" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D78" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>213</v>
       </c>
       <c r="G78" t="s">
-        <v>105</v>
+        <v>46</v>
       </c>
       <c r="H78" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="C79" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D79" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>215</v>
       </c>
       <c r="G79" t="s">
-        <v>105</v>
+        <v>46</v>
       </c>
       <c r="H79" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>237</v>
+        <v>216</v>
       </c>
       <c r="C80" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D80" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="G80" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="H80" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>239</v>
+        <v>217</v>
       </c>
       <c r="C81" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D81" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>218</v>
       </c>
       <c r="G81" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="H81" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>219</v>
+      </c>
+      <c r="B82" t="s">
+        <v>220</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D82" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>221</v>
       </c>
       <c r="G82" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="H82" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>222</v>
+      </c>
+      <c r="B83" t="s">
+        <v>223</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>224</v>
       </c>
       <c r="G83" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="H83" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>225</v>
+      </c>
+      <c r="B84" t="s">
+        <v>226</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>227</v>
       </c>
       <c r="G84" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H84" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>228</v>
+      </c>
+      <c r="B85" t="s">
+        <v>229</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D85" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>230</v>
       </c>
       <c r="G85" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="H85" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>231</v>
+      </c>
+      <c r="B86" t="s">
+        <v>232</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D86" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>233</v>
       </c>
       <c r="G86" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H86" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>234</v>
+      </c>
+      <c r="B87" t="s">
+        <v>235</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D87" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>207</v>
       </c>
       <c r="G87" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H87" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>236</v>
+      </c>
+      <c r="B88" t="s">
+        <v>237</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D88" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>238</v>
       </c>
       <c r="G88" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H88" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>239</v>
+      </c>
+      <c r="B89" t="s">
+        <v>240</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D89" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>241</v>
       </c>
       <c r="G89" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="H89" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>242</v>
+      </c>
+      <c r="B90" t="s">
+        <v>243</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D90" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>244</v>
       </c>
       <c r="G90" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="H90" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>245</v>
+      </c>
+      <c r="B91" t="s">
+        <v>246</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D91" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>247</v>
       </c>
       <c r="G91" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="H91" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>248</v>
+      </c>
+      <c r="B92" t="s">
+        <v>249</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D92" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="G92" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="H92" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>263</v>
+        <v>252</v>
+      </c>
+      <c r="B93" t="s">
+        <v>253</v>
       </c>
       <c r="C93" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D93" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>254</v>
       </c>
       <c r="G93" t="s">
-        <v>265</v>
+        <v>46</v>
       </c>
       <c r="H93" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>255</v>
+      </c>
+      <c r="B94" t="s">
+        <v>256</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D94" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>241</v>
       </c>
       <c r="G94" t="s">
-        <v>268</v>
+        <v>14</v>
       </c>
       <c r="H94" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>258</v>
+      </c>
+      <c r="B95" t="s">
+        <v>259</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>260</v>
       </c>
       <c r="G95" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="H95" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>262</v>
+      </c>
+      <c r="B96" t="s">
+        <v>263</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>264</v>
       </c>
       <c r="G96" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="H96" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>266</v>
+      </c>
+      <c r="B97" t="s">
+        <v>267</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>268</v>
       </c>
       <c r="G97" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H97" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>270</v>
+      </c>
+      <c r="B98" t="s">
+        <v>271</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D98" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>272</v>
       </c>
       <c r="G98" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="H98" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>274</v>
+      </c>
+      <c r="B99" t="s">
+        <v>275</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D99" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>272</v>
       </c>
       <c r="G99" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
       <c r="H99" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>276</v>
+      </c>
+      <c r="B100" t="s">
+        <v>277</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="D100" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>278</v>
       </c>
       <c r="G100" t="s">
-        <v>280</v>
+        <v>14</v>
       </c>
       <c r="H100" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B101" t="s">
         <v>281</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" t="s">
         <v>282</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G101" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H101" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B102" t="s">
         <v>284</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D102" t="s">
-        <v>157</v>
+        <v>121</v>
       </c>
       <c r="G102" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H102" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B103" t="s">
         <v>287</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" t="s">
         <v>288</v>
       </c>
-      <c r="C103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G103" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H103" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B104" t="s">
         <v>291</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D104" t="s">
         <v>292</v>
       </c>
       <c r="G104" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H104" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760249505"/>
+    <hyperlink ref="A2" r:id="rId1" display="1-2056006-1"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of OCP"/>
-    <hyperlink ref="A3" r:id="rId3" display="9-1920523-1"/>
+    <hyperlink ref="A3" r:id="rId3" display="1920618-6"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of OCP"/>
-    <hyperlink ref="A4" r:id="rId5" display="CC0932-000"/>
-[...59 lines deleted...]
-    <hyperlink ref="A48" r:id="rId65" display="760251755"/>
+    <hyperlink ref="A4" r:id="rId5" display="FAVLCUC0C"/>
+    <hyperlink ref="A5" r:id="rId6" display="EH0108-001"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of OCP"/>
+    <hyperlink ref="A6" r:id="rId8" display="EH0108-002"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of OCP"/>
+    <hyperlink ref="A7" r:id="rId10" display="EH0194-007"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of OCP"/>
+    <hyperlink ref="A8" r:id="rId12" display="760249505"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of OCP"/>
+    <hyperlink ref="A9" r:id="rId14" display="760252457"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of OCP"/>
+    <hyperlink ref="A10" r:id="rId16" display="FPM-0M/0-M003M"/>
+    <hyperlink ref="A11" r:id="rId17" display="FPM-0K/0-M003M"/>
+    <hyperlink ref="A12" r:id="rId18" display="FPM-0E/0-M005F"/>
+    <hyperlink ref="A13" r:id="rId19" display="FPM-0E/0-P030M"/>
+    <hyperlink ref="A14" r:id="rId20" display="UFGLCUC21"/>
+    <hyperlink ref="A15" r:id="rId21" display="UDGLCUC21"/>
+    <hyperlink ref="A16" r:id="rId22" display="UDXLCUC21"/>
+    <hyperlink ref="A17" r:id="rId23" display="UFXLCUC42"/>
+    <hyperlink ref="A18" r:id="rId24" display="ACGSGUCN1"/>
+    <hyperlink ref="A19" r:id="rId25" display="ACGLFUCN1"/>
+    <hyperlink ref="A20" r:id="rId26" display="ACGLFUCNC"/>
+    <hyperlink ref="A21" r:id="rId27" display="ACGSFUCNC"/>
+    <hyperlink ref="A22" r:id="rId28" display="FAWLCUC0B"/>
+    <hyperlink ref="A23" r:id="rId29" display="FAWSCUC0B"/>
+    <hyperlink ref="A24" r:id="rId30" display="FAWSCUC0C"/>
+    <hyperlink ref="A25" r:id="rId31" display="FAWLAUC01"/>
+    <hyperlink ref="A26" r:id="rId32" display="FAWSAUC01"/>
+    <hyperlink ref="A27" r:id="rId33" display="FAWLAUC0A"/>
+    <hyperlink ref="A28" r:id="rId34" display="FAXLCUC0C"/>
+    <hyperlink ref="A29" r:id="rId35" display="FAWSAUC0A"/>
+    <hyperlink ref="A30" r:id="rId36" display="FAWLAUC0B"/>
+    <hyperlink ref="A31" r:id="rId37" display="FAWLAUC0C"/>
+    <hyperlink ref="A32" r:id="rId38" display="FAWSAUC0C"/>
+    <hyperlink ref="A33" r:id="rId39" display="FAXSCUC0A"/>
+    <hyperlink ref="A34" r:id="rId40" display="FBXLCUC11"/>
+    <hyperlink ref="A35" r:id="rId41" display="FBWLCUC11"/>
+    <hyperlink ref="A36" r:id="rId42" display="760246010"/>
+    <hyperlink ref="C36" r:id="rId43" display="Variant of OCP"/>
+    <hyperlink ref="A37" r:id="rId44" display="760253156"/>
+    <hyperlink ref="C37" r:id="rId45" display="Variant of OCP"/>
+    <hyperlink ref="A38" r:id="rId46" display="760251755"/>
+    <hyperlink ref="C38" r:id="rId47" display="Variant of OCP"/>
+    <hyperlink ref="A39" r:id="rId48" display="2160634-2"/>
+    <hyperlink ref="C39" r:id="rId49" display="Variant of OCP"/>
+    <hyperlink ref="A40" r:id="rId50" display="EH0194-002"/>
+    <hyperlink ref="C40" r:id="rId51" display="Variant of OCP"/>
+    <hyperlink ref="A41" r:id="rId52" display="2-2160565-0"/>
+    <hyperlink ref="C41" r:id="rId53" display="Variant of OCP"/>
+    <hyperlink ref="A42" r:id="rId54" display="2-2160564-0"/>
+    <hyperlink ref="C42" r:id="rId55" display="Variant of OCP"/>
+    <hyperlink ref="A43" r:id="rId56" display="2160669-6"/>
+    <hyperlink ref="C43" r:id="rId57" display="Variant of OCP"/>
+    <hyperlink ref="A44" r:id="rId58" display="9-1920523-1"/>
+    <hyperlink ref="C44" r:id="rId59" display="Variant of OCP"/>
+    <hyperlink ref="A45" r:id="rId60" display="CC0932-000"/>
+    <hyperlink ref="C45" r:id="rId61" display="Variant of OCP"/>
+    <hyperlink ref="A46" r:id="rId62" display="CC0871-000"/>
+    <hyperlink ref="C46" r:id="rId63" display="Variant of OCP"/>
+    <hyperlink ref="A47" r:id="rId64" display="FAWLCUC0A"/>
+    <hyperlink ref="A48" r:id="rId65" display="EH0194-003"/>
     <hyperlink ref="C48" r:id="rId66" display="Variant of OCP"/>
-    <hyperlink ref="A49" r:id="rId67" display="760249511"/>
+    <hyperlink ref="A49" r:id="rId67" display="EH0194-004"/>
     <hyperlink ref="C49" r:id="rId68" display="Variant of OCP"/>
-    <hyperlink ref="A50" r:id="rId69" display="2160634-2"/>
+    <hyperlink ref="A50" r:id="rId69" display="760249511"/>
     <hyperlink ref="C50" r:id="rId70" display="Variant of OCP"/>
-    <hyperlink ref="A51" r:id="rId71" display="2160938-1"/>
-[...74 lines deleted...]
-    <hyperlink ref="A104" r:id="rId146" display="1920523-2"/>
+    <hyperlink ref="A51" r:id="rId71" display="ACGSGUCNC"/>
+    <hyperlink ref="A52" r:id="rId72" display="ACGLGUCN1"/>
+    <hyperlink ref="A53" r:id="rId73" display="ACGLGUCNC"/>
+    <hyperlink ref="A54" r:id="rId74" display="ACGSFUCN1"/>
+    <hyperlink ref="A55" r:id="rId75" display="UAXLCUC0C"/>
+    <hyperlink ref="A56" r:id="rId76" display="UBXLCUC11"/>
+    <hyperlink ref="A57" r:id="rId77" display="UFGLCUC42"/>
+    <hyperlink ref="A58" r:id="rId78" display="UDGLCUC42"/>
+    <hyperlink ref="A59" r:id="rId79" display="UFXLCUC21"/>
+    <hyperlink ref="A60" r:id="rId80" display="UDXLCUC42"/>
+    <hyperlink ref="A61" r:id="rId81" display="FAWLCUC0C"/>
+    <hyperlink ref="A62" r:id="rId82" display="FAXLCUC0B"/>
+    <hyperlink ref="A63" r:id="rId83" display="FAWSAUC0B"/>
+    <hyperlink ref="A64" r:id="rId84" display="FAWLCUC01"/>
+    <hyperlink ref="A65" r:id="rId85" display="FAXSCUC01"/>
+    <hyperlink ref="A66" r:id="rId86" display="FBWSCUC11"/>
+    <hyperlink ref="A67" r:id="rId87" display="FAXSCUC0B"/>
+    <hyperlink ref="A68" r:id="rId88" display="FAXSCUC0C"/>
+    <hyperlink ref="A69" r:id="rId89" display="FAXLCUC01"/>
+    <hyperlink ref="A70" r:id="rId90" display="FAXLCUC0A"/>
+    <hyperlink ref="A71" r:id="rId91" display="FBXSCUC11"/>
+    <hyperlink ref="A72" r:id="rId92" display="FBWLAUC11"/>
+    <hyperlink ref="A73" r:id="rId93" display="FBWSAUC11"/>
+    <hyperlink ref="A74" r:id="rId94" display="FAWSCUC0A"/>
+    <hyperlink ref="A75" r:id="rId95" display="2160938-1"/>
+    <hyperlink ref="C75" r:id="rId96" display="Variant of OCP"/>
+    <hyperlink ref="A76" r:id="rId97" display="UBWLCUC11"/>
+    <hyperlink ref="A77" r:id="rId98" display="FAWSCUC01"/>
+    <hyperlink ref="A78" r:id="rId99" display="FPM-0K/0-M002M"/>
+    <hyperlink ref="A79" r:id="rId100" display="FPM-0K/0-M006.17M"/>
+    <hyperlink ref="A80" r:id="rId101" display="FPM-07/0-M005F"/>
+    <hyperlink ref="A81" r:id="rId102" display="FPM-07/0-M005M"/>
+    <hyperlink ref="A82" r:id="rId103" display="EH0108-003"/>
+    <hyperlink ref="C82" r:id="rId104" display="Variant of OCP"/>
+    <hyperlink ref="A83" r:id="rId105" display="EH0108-004"/>
+    <hyperlink ref="C83" r:id="rId106" display="Variant of OCP"/>
+    <hyperlink ref="A84" r:id="rId107" display="EH0108-008"/>
+    <hyperlink ref="C84" r:id="rId108" display="Variant of OCP"/>
+    <hyperlink ref="A85" r:id="rId109" display="EH0194-008"/>
+    <hyperlink ref="C85" r:id="rId110" display="Variant of OCP"/>
+    <hyperlink ref="A86" r:id="rId111" display="2160662-3"/>
+    <hyperlink ref="C86" r:id="rId112" display="Variant of OCP"/>
+    <hyperlink ref="A87" r:id="rId113" display="2160742-2"/>
+    <hyperlink ref="C87" r:id="rId114" display="Variant of OCP"/>
+    <hyperlink ref="A88" r:id="rId115" display="EH0194-001"/>
+    <hyperlink ref="C88" r:id="rId116" display="Variant of OCP"/>
+    <hyperlink ref="A89" r:id="rId117" display="CC0872-000"/>
+    <hyperlink ref="C89" r:id="rId118" display="Variant of OCP"/>
+    <hyperlink ref="A90" r:id="rId119" display="CC2247-000"/>
+    <hyperlink ref="C90" r:id="rId120" display="Variant of OCP"/>
+    <hyperlink ref="A91" r:id="rId121" display="CC2979-000"/>
+    <hyperlink ref="C91" r:id="rId122" display="Variant of OCP"/>
+    <hyperlink ref="A92" r:id="rId123" display="1920523-2"/>
+    <hyperlink ref="C92" r:id="rId124" display="Variant of OCP"/>
+    <hyperlink ref="A93" r:id="rId125" display="1712297"/>
+    <hyperlink ref="A94" r:id="rId126" display="1-2055334-0"/>
+    <hyperlink ref="C94" r:id="rId127" display="Variant of OCP"/>
+    <hyperlink ref="A95" r:id="rId128" display="760251757"/>
+    <hyperlink ref="C95" r:id="rId129" display="Variant of OCP"/>
+    <hyperlink ref="A96" r:id="rId130" display="760251756"/>
+    <hyperlink ref="C96" r:id="rId131" display="Variant of OCP"/>
+    <hyperlink ref="A97" r:id="rId132" display="760250062"/>
+    <hyperlink ref="C97" r:id="rId133" display="Variant of OCP"/>
+    <hyperlink ref="A98" r:id="rId134" display="760246159"/>
+    <hyperlink ref="C98" r:id="rId135" display="Variant of OCP"/>
+    <hyperlink ref="A99" r:id="rId136" display="760242789"/>
+    <hyperlink ref="C99" r:id="rId137" display="Variant of OCP"/>
+    <hyperlink ref="A100" r:id="rId138" display="2160852-2"/>
+    <hyperlink ref="C100" r:id="rId139" display="Variant of OCP"/>
+    <hyperlink ref="A101" r:id="rId140" display="760242776"/>
+    <hyperlink ref="C101" r:id="rId141" display="Variant of OCP"/>
+    <hyperlink ref="A102" r:id="rId142" display="2160937-1"/>
+    <hyperlink ref="C102" r:id="rId143" display="Variant of OCP"/>
+    <hyperlink ref="A103" r:id="rId144" display="760243059"/>
+    <hyperlink ref="C103" r:id="rId145" display="Variant of OCP"/>
+    <hyperlink ref="A104" r:id="rId146" display="760253157"/>
     <hyperlink ref="C104" r:id="rId147" display="Variant of OCP"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId148"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>