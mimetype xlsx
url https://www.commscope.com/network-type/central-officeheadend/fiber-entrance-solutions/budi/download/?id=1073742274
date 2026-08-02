--- v0 (2026-06-18)
+++ v1 (2026-08-02)
@@ -43,1410 +43,1410 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>BUDI-R24NC1529D</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-R</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor/Outdoor riser cable, no connector at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>BUDI™ | RapidReel®</t>
+  </si>
+  <si>
     <t>BUDI-R</t>
   </si>
   <si>
+    <t>Rapid distribution terminal</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0309A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0919A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245277</t>
+  </si>
+  <si>
+    <t>760245277</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TS272-US00</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-FM</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 72 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>BUDI™</t>
+  </si>
+  <si>
+    <t>BUDI-FM</t>
+  </si>
+  <si>
+    <t>Fiber wall box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260282</t>
+  </si>
+  <si>
+    <t>760260282</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS212-SL</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-FS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 12 SC/APC Sliding adapters, C-Tray</t>
+  </si>
+  <si>
+    <t>BUDI-FS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260284</t>
+  </si>
+  <si>
+    <t>760260284</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS236-SL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 36 SC/APC Sliding adapters, C-Tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237397</t>
+  </si>
+  <si>
+    <t>760237397</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS212-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 12 SC/APC ports</t>
+  </si>
+  <si>
+    <t>CS1755-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SP-A</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, no lock</t>
+  </si>
+  <si>
+    <t>BUDI-S</t>
+  </si>
+  <si>
+    <t>CS0813-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-TB-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding PON Application kits, without lock</t>
+  </si>
+  <si>
+    <t>CU0593-000</t>
+  </si>
+  <si>
+    <t>BUDI-LOCK-B-(20)</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Enclosure Lock kit for BUDI™-S and -M series</t>
+  </si>
+  <si>
+    <t>BUDI™ | FIST®</t>
+  </si>
+  <si>
+    <t>BUDI</t>
+  </si>
+  <si>
+    <t>Lock kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237455</t>
+  </si>
+  <si>
+    <t>760237455</t>
+  </si>
+  <si>
+    <t>F-BASKET-TOWER</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Splice Tray Tower and Storage Basket for holding FOSC trays</t>
+  </si>
+  <si>
+    <t>Tower and storage basket</t>
+  </si>
+  <si>
+    <t>CS0814-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-24-S2-S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic PON Application Kit for TB type enclosures</t>
+  </si>
+  <si>
+    <t>BUDI-PON</t>
+  </si>
+  <si>
+    <t>Fiber accessory kit</t>
+  </si>
+  <si>
+    <t>CS1388-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x10</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a max cable diameter of 10mm</t>
+  </si>
+  <si>
+    <t>Seal</t>
+  </si>
+  <si>
+    <t>CS1389-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of max 15 mm</t>
+  </si>
+  <si>
+    <t>CS8158-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-48-S2-S</t>
+  </si>
+  <si>
+    <t>CS6980-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-24x5</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 24 cables with max 5mm cable diameter</t>
+  </si>
+  <si>
+    <t>BUDI-M</t>
+  </si>
+  <si>
+    <t>CV5903-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-PTS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for pigtails and cables with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>CV5901-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-PTS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for pigtails with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>CX7652-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-LOCK-B-(20)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Enclosure Lock</t>
+  </si>
+  <si>
+    <t>BUDI-1S</t>
+  </si>
+  <si>
+    <t>CY6954-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x15-MINI-BO1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 mini-breakout cables with 8.2mm cable diameter</t>
+  </si>
+  <si>
+    <t>CZ3746-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/APC adapters, green, two sliding parts</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>EG8244-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-96-L2-A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245233</t>
+  </si>
+  <si>
+    <t>760245233</t>
+  </si>
+  <si>
+    <t>BUDI-M-SKIRT-15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 15 inches long</t>
+  </si>
+  <si>
+    <t>Cable skirt</t>
+  </si>
+  <si>
+    <t>CX6271-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X10-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  10 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236276</t>
+  </si>
+  <si>
+    <t>760236276</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X15-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  15 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>CZ6481-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6X15-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 6 cables with a cable diameter of  max  15 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245060</t>
+  </si>
+  <si>
+    <t>760245060</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS64N-0000</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-M</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, splice/patch version with 1x64 FPS splitter module</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0619C</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, HMFOC at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0619A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP1529A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0619D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>CS8162-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SP-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, without lock</t>
+  </si>
+  <si>
+    <t>CS7745-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TB-A</t>
+  </si>
+  <si>
+    <t>CU9010-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-SP-B</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-1S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, with lock</t>
+  </si>
+  <si>
+    <t>CW6630-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04S1ES</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-2S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>BUDI-2S</t>
+  </si>
+  <si>
+    <t>CW6634-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7713-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-B-24L100NN</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 LC/UPC ports, with FIST Management System</t>
+  </si>
+  <si>
+    <t>CW8112-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0191-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays and Fiber Optic Adapters, no lock</t>
+  </si>
+  <si>
+    <t>CW8864-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-02S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 2 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0193-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-SP-A</t>
+  </si>
+  <si>
+    <t>CY1283-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TP-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding Fiber Adapters and FIST Splice Trays, without lock</t>
+  </si>
+  <si>
+    <t>CY1303-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TP-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding Fiber Adapters and FIST Splice Trays, with lock</t>
+  </si>
+  <si>
+    <t>CY3250-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-A</t>
+  </si>
+  <si>
+    <t>CY3251-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays and Fiber Optic Adapters, with lock</t>
+  </si>
+  <si>
+    <t>CY3560-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A</t>
+  </si>
+  <si>
+    <t>CY9076-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-12CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single circuit FIST splice trays for 12 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ8806-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-12ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 12 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EF3731-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TH-A-P-96S2S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with 96 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>EG0550-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S248ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/APC adapters, single element FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH1646-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-12S116ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 SC/UPC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH6396-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S116ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/UPC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
     <t>Base Product</t>
   </si>
   <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, small size (1S)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, FOSC splicing, medium size (M)</t>
+  </si>
+  <si>
+    <t>BUDI™ | FOSC®</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, FOSC splicing, standard size (S)</t>
+  </si>
+  <si>
     <t>BUDI™ Rapid Fiber Optic Wall mount Enclosure, with RapidReel® fiber cable</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...569 lines deleted...]
-    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/UPC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245276</t>
+  </si>
+  <si>
+    <t>760245276</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TS248-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 48 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248830</t>
+  </si>
+  <si>
+    <t>760248830</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TL148-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 48 LC/UPC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760257108</t>
+  </si>
+  <si>
+    <t>760257108</t>
+  </si>
+  <si>
+    <t>BUDI-FM-TS236-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 36 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260283</t>
+  </si>
+  <si>
+    <t>760260283</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS224-SL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 24 SC/APC Sliding adapters, C-Tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285</t>
+  </si>
+  <si>
+    <t>760260285</t>
+  </si>
+  <si>
+    <t>BUDI-FS32-ADPSL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 36 SC/APC Sliding Adapters, (1) pre-terminated pigtail</t>
+  </si>
+  <si>
+    <t>1-1154036-7</t>
+  </si>
+  <si>
+    <t>BUDI-1S-TB-16-S2-48-E-S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single element FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239</t>
+  </si>
+  <si>
+    <t>760237239</t>
+  </si>
+  <si>
+    <t>BUDI-FS-SPNNNN</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, no adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237241</t>
+  </si>
+  <si>
+    <t>760237241</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS224-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 24 SC/APC ports</t>
+  </si>
+  <si>
+    <t>CS2130-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SP-B</t>
+  </si>
+  <si>
+    <t>CS6975-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TB-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding PON Application kits, with lock</t>
+  </si>
+  <si>
+    <t>CS6267-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-TB-B</t>
+  </si>
+  <si>
+    <t>CU1193-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SP-B</t>
+  </si>
+  <si>
+    <t>CV7576-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-24EA</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 24 ANT splices</t>
+  </si>
+  <si>
+    <t>CV6732-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-B-12L216CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/APC ports, single circuit FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CV6736-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S124ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/UPC adapters, single element FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW3858-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7861-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-24L232ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 LC/APC ports, single element FIST splice trays for 32 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7892-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S248CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/APC adapters, single circuit FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0192-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-B</t>
+  </si>
+  <si>
+    <t>CY3562-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-B</t>
+  </si>
+  <si>
+    <t>CZ0842-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08S2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 SC/APC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ3412-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-36ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 36 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ3625-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-00NNES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, no adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ9129-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-12L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ9348-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S216ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EF3711-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-24ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EF8525-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-12L2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/APC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>EG9855-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S124CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/UPC adapters, single circuit FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH0402-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04S2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 SC/APC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH1821-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-B-36S236CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 36 SC/APC adapters, single circuit FIST splice trays for 36 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ2188-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SEAL-MAIN-01-(57)</t>
+  </si>
+  <si>
+    <t>BUDI™ 2S / IFEB10 Main seal, single cable max diameter 15mm - 57 Pieces</t>
+  </si>
+  <si>
+    <t>BUDI-2S | IFEB-10</t>
+  </si>
+  <si>
+    <t>Cable sealing</t>
+  </si>
+  <si>
+    <t>CW2715-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SEAL-12X5-(57)</t>
+  </si>
+  <si>
+    <t>BUDI™ 2S / IFEB10 Drop seal, 12 cables max diameter 5mm - 57 Pieces</t>
+  </si>
+  <si>
+    <t>CZ0929-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SEAL-4X7-(57)</t>
+  </si>
+  <si>
+    <t>BUDI™ 2S / IFEB10 Branch seal, 4 cables max diameter 7mm - 57 Pieces</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760235991</t>
   </si>
   <si>
     <t>760235991</t>
   </si>
   <si>
     <t>BUDI-S-PTS-US00</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for for pigtails and cables with a diameter up to 5 mm, no cable fixation</t>
   </si>
   <si>
-    <t>Cable sealing</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236930</t>
   </si>
   <si>
     <t>760236930</t>
   </si>
   <si>
     <t>BUDI-S-4X15-US00</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 4 cables with 15mm cable diameter</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239</t>
-[...22 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237456</t>
   </si>
   <si>
     <t>760237456</t>
   </si>
   <si>
     <t>F-BENDCONTROL</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Bend Radius Limiter</t>
   </si>
   <si>
     <t>Bend radius limiter</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237400</t>
+  </si>
+  <si>
+    <t>760237400</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-BLIND-PG29</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for for single cable with a diameter from 15 up to 26mm, no cable fixation</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238357</t>
   </si>
   <si>
     <t>760238357</t>
   </si>
   <si>
     <t>F-BUDI-S-SKIRT-12</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Protective Cable Skirt, 12 inches long</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238358</t>
   </si>
   <si>
     <t>760238358</t>
   </si>
   <si>
     <t>F-BUDI-S-SKIRT-24</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Protective Cable Skirt, 24 inches long</t>
   </si>
   <si>
+    <t>CR8316-000</t>
+  </si>
+  <si>
+    <t>BUDI-PARKING-LC-(10)-RU</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Parking Lot Kit for holding LC-style connectors</t>
+  </si>
+  <si>
+    <t>Fiber cartridge</t>
+  </si>
+  <si>
+    <t>CS0815-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-48-L2-S</t>
+  </si>
+  <si>
+    <t>CS1390-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-2x20</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 2 cables with a cable diameter of  max  20 mm</t>
+  </si>
+  <si>
+    <t>CS5059-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-24x7</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 24 cables with max 7mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS3620-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-24x5</t>
+  </si>
+  <si>
+    <t>CS6977-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x10</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 cables with 10mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS8151-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-96-L2-S</t>
+  </si>
+  <si>
+    <t>CS6978-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 cables with 15mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS6979-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-3x20</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 3 cables with max 20mm cable diameter</t>
+  </si>
+  <si>
+    <t>CW7056-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-08-L1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 4 singlemode duplex LC/UPC adapters, blue, 8 terminations on one sliding part</t>
+  </si>
+  <si>
+    <t>CW7057-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-08-L2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 4 singlemode duplex LC/APC adapters, green, 8 Terminations on one sliding part</t>
+  </si>
+  <si>
+    <t>CX7872-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-24-L2-S</t>
+  </si>
+  <si>
+    <t>CY1074-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-24x7</t>
+  </si>
+  <si>
+    <t>CY6955-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x15-MINI-BO1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 mini-breakout cables with 8.2mm cable diameter</t>
+  </si>
+  <si>
+    <t>CY8504-000</t>
+  </si>
+  <si>
+    <t>BUDI-S/M-INLINE-SEAL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for cable feed-through from top for cables with up to 18mm cable diameter</t>
+  </si>
+  <si>
+    <t>CZ3751-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S2-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/APC adapters, green, with pigtails, two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3753-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L1-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/UPC adapters, blue, with pigtails, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3754-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L2-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/APC adapters, green, with pigtails, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3745-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/UPC adapters, blue, two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3748-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/UPC adapters, blue, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3749-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack,  6 duplex LC/APC adapters, green, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245234</t>
+  </si>
+  <si>
+    <t>760245234</t>
+  </si>
+  <si>
+    <t>BUDI-M-SKIRT-36</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 36 inches long</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760243195</t>
+  </si>
+  <si>
+    <t>760243195</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS232-SPLTR</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Accessory kit holding 1 FOSC tray, 1 1x32 splitter tray and 32 SC/APC adapter/pigtails</t>
+  </si>
+  <si>
+    <t>BUDI-SAJ32SA-MV</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Accessory kit holding 1 feeder splice tray, 1 1x32 FPS PnP module, 32 installed SC/APC slide adapters</t>
+  </si>
+  <si>
+    <t>CY4133-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X10-1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  10 mm, loop cable installation possible</t>
+  </si>
+  <si>
+    <t>CY4134-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X15-1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  15 mm, loop cable installation possible</t>
+  </si>
+  <si>
+    <t>CS5114-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-LOOPBRCKT-01</t>
+  </si>
+  <si>
+    <t>Loop bracket accessory kit for BUDI™ S and IFEB-40</t>
+  </si>
+  <si>
+    <t>BUDI-S | IFEB-40</t>
+  </si>
+  <si>
+    <t>Loop bracket</t>
+  </si>
+  <si>
+    <t>CS6981-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-LOOPBRCKT-01</t>
+  </si>
+  <si>
+    <t>Loop bracket accessory kit for BUDI™ M and IFEB-50</t>
+  </si>
+  <si>
+    <t>CX2841-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-LOOPBRCKT-01</t>
+  </si>
+  <si>
+    <t>Loop bracket accessory kit for BUDI™1 S and IFEB-30</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057</t>
+  </si>
+  <si>
+    <t>760245057</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS32N-0000</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Splice/patch version with 1x32 FPS splitter module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245059</t>
+  </si>
+  <si>
+    <t>760245059</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS32G-0300</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Pre-terminated version with 1x32 FPS splitter module and 300ft I/O OFNR cable stub</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245062</t>
+  </si>
+  <si>
+    <t>760245062</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS64G-0300</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Pre-terminated version with 1x64 FPS splitter module and 300ft I/O OFNR cable stub</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248341</t>
+  </si>
+  <si>
+    <t>760248341</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-12S232ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 SC/APC adapters, single element FIST splice trays for 32 SMOUV splices</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0309A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0619A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP1529A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0309A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0159D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP3059D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760255704</t>
+  </si>
+  <si>
+    <t>760255704</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S216CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single circuit FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0919D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, no connector at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC1529D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, no connector at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NC0919D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor/Outdoor riser cable, no connector at far end, 300 ft</t>
+  </si>
+  <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, extra small size (2S)</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, standard size (S)</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, medium size (M)</t>
-  </si>
-[...679 lines deleted...]
-    <t>BUDI™ Fiber Optic Wall mount Enclosure, Pre-terminated version with 1x64 FPS splitter module and 300ft I/O OFNR cable stub</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1565,51 +1565,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J148" totalsRowShown="0">
   <autoFilter ref="A1:J148"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu0593-000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245277" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc1529d" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0309a" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919a" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0159a" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx6271-000" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236276" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz6481-000" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237455" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237397" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245060" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245233" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0619c" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159a" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059a" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0159a" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0619a" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np1529a" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619d" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260282" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260284" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3731-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg0550-000" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg8244-000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz8806-000" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6630-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6634-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7713-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8112-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0191-000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8864-000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0193-000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7652-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8158-000" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8162-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6980-000" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs7745-000" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu9010-000" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5903-000" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5901-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1283-000" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1303-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6954-000" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3250-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3251-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3560-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy9076-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3746-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0814-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1755-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1388-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1389-000" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0813-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1646-000" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh6396-000" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760235991" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236930" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237241" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237456" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238357" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238358" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz2188-000" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw2715-000" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0929-000" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260283" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item1-1154036-7" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237400" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919d" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc1529d" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc0919d" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245276" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248830" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760257108" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5114-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6981-000" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx2841-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245234" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760243195" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-saj32sa-mv" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcr8316-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0815-000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs2130-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1390-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5059-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs3620-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6975-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6977-000" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8151-000" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6978-000" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6267-000" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6979-000" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu1193-000" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3562-000" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6955-000" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy8504-000" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0842-000" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3751-000" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3753-000" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3754-000" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3412-000" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3625-000" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3745-000" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3748-000" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3749-000" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9129-000" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9348-000" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7872-000" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1074-000" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg9855-000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh0402-000" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3711-000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef8525-000" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv7576-000" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6732-000" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6736-000" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw3858-000" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7056-000" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7057-000" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7861-000" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7892-000" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0192-000" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0309a" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619a" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp1529a" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0309a" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np3059a" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159d" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059d" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4133-000" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4134-000" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1821-000" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760255704" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248341" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc3059a" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245059" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245062" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc1529d" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0309a" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919a" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0159a" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245277" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260282" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260284" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237397" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1755-000" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0813-000" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu0593-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237455" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0814-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1388-000" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1389-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8158-000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6980-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5903-000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5901-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7652-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6954-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3746-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg8244-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245233" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx6271-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236276" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz6481-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245060" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0619c" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159a" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059a" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0159a" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0619a" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np1529a" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619d" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8162-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs7745-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu9010-000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6630-000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6634-000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7713-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8112-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0191-000" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8864-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0193-000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1283-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1303-000" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3250-000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3251-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3560-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy9076-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz8806-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3731-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg0550-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1646-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh6396-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245276" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248830" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760257108" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260283" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item1-1154036-7" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237241" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs2130-000" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6975-000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6267-000" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu1193-000" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv7576-000" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6732-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6736-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw3858-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7861-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7892-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0192-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3562-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0842-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3412-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3625-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9129-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9348-000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3711-000" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef8525-000" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg9855-000" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh0402-000" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1821-000" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz2188-000" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw2715-000" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0929-000" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760235991" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236930" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237456" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237400" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238357" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238358" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcr8316-000" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0815-000" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1390-000" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5059-000" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs3620-000" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6977-000" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8151-000" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6978-000" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6979-000" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7056-000" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7057-000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7872-000" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1074-000" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6955-000" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy8504-000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3751-000" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3753-000" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3754-000" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3745-000" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3748-000" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3749-000" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245234" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760243195" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-saj32sa-mv" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4133-000" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4134-000" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5114-000" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6981-000" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx2841-000" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245059" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245062" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248341" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc3059a" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0309a" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619a" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp1529a" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0309a" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np3059a" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159d" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059d" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760255704" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919d" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc1529d" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc0919d" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J148"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="127" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="25.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1627,3862 +1627,3862 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" t="s">
         <v>36</v>
       </c>
-      <c r="G7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G8" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="H8" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>43</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G9" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="H9" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>46</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G10" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>51</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G11" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="F12" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G12" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="F13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G13" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" t="s">
         <v>55</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F14" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G14" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="F15" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="H15" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>75</v>
+      </c>
+      <c r="C16" t="s">
+        <v>55</v>
       </c>
       <c r="D16" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G16" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="H16" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>78</v>
+      </c>
+      <c r="C17" t="s">
+        <v>55</v>
       </c>
       <c r="D17" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G17" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="H17" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F18" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G18" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G19" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C20" t="s">
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G20" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="H20" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" t="s">
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G21" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>94</v>
+      </c>
+      <c r="C22" t="s">
+        <v>55</v>
       </c>
       <c r="D22" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G22" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>96</v>
+      </c>
+      <c r="B23" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" t="s">
+        <v>55</v>
       </c>
       <c r="D23" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G23" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="H23" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>100</v>
+      </c>
+      <c r="B24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C24" t="s">
+        <v>55</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G24" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="H24" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>103</v>
+      </c>
+      <c r="B25" t="s">
+        <v>104</v>
+      </c>
+      <c r="C25" t="s">
+        <v>55</v>
       </c>
       <c r="D25" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G25" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="H25" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>108</v>
+      </c>
+      <c r="C26" t="s">
+        <v>55</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>109</v>
       </c>
       <c r="F26" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G26" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="H26" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>112</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>113</v>
       </c>
       <c r="F27" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G27" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="H27" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>115</v>
+      </c>
+      <c r="C28" t="s">
+        <v>55</v>
       </c>
       <c r="D28" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>116</v>
       </c>
       <c r="F28" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G28" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H28" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G29" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="H29" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>122</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>110</v>
+        <v>123</v>
+      </c>
+      <c r="E30" t="s">
+        <v>13</v>
       </c>
       <c r="F30" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G30" t="s">
-        <v>111</v>
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>112</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G31" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G32" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G33" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G34" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G35" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B37" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D37" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G37" t="s">
-        <v>117</v>
+        <v>82</v>
       </c>
       <c r="H37" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B38" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="D38" t="s">
-        <v>139</v>
+        <v>52</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G38" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="H38" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B39" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>142</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>143</v>
       </c>
       <c r="D39" t="s">
-        <v>142</v>
+        <v>144</v>
+      </c>
+      <c r="E39" t="s">
+        <v>13</v>
       </c>
       <c r="F39" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G39" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="H39" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B40" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>146</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
+        <v>148</v>
+      </c>
+      <c r="E40" t="s">
+        <v>13</v>
       </c>
       <c r="F40" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G40" t="s">
-        <v>111</v>
+        <v>149</v>
       </c>
       <c r="H40" t="s">
-        <v>112</v>
+        <v>30</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="D41" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G41" t="s">
-        <v>58</v>
+        <v>149</v>
       </c>
       <c r="H41" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>154</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D42" t="s">
-        <v>150</v>
+        <v>155</v>
+      </c>
+      <c r="E42" t="s">
+        <v>13</v>
       </c>
       <c r="F42" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G42" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="H42" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B43" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="D43" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G43" t="s">
-        <v>58</v>
+        <v>149</v>
       </c>
       <c r="H43" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="D44" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G44" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="H44" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B45" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>163</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="D45" t="s">
-        <v>159</v>
+        <v>164</v>
+      </c>
+      <c r="E45" t="s">
+        <v>13</v>
       </c>
       <c r="F45" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G45" t="s">
-        <v>58</v>
+        <v>149</v>
       </c>
       <c r="H45" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B46" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>166</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>143</v>
       </c>
       <c r="D46" t="s">
-        <v>162</v>
+        <v>48</v>
+      </c>
+      <c r="E46" t="s">
+        <v>13</v>
       </c>
       <c r="F46" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G46" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="H46" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B47" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>72</v>
+        <v>120</v>
       </c>
       <c r="D47" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G47" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H47" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>72</v>
+        <v>120</v>
       </c>
       <c r="D48" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G48" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H48" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B49" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>174</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>120</v>
       </c>
       <c r="D49" t="s">
-        <v>171</v>
+        <v>161</v>
+      </c>
+      <c r="E49" t="s">
+        <v>13</v>
       </c>
       <c r="F49" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G49" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H49" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B50" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>72</v>
+        <v>120</v>
       </c>
       <c r="D50" t="s">
-        <v>133</v>
+        <v>177</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G50" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H50" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B51" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="D51" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G51" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="H51" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B52" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>106</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
-        <v>165</v>
+        <v>182</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G52" t="s">
-        <v>49</v>
+        <v>149</v>
       </c>
       <c r="H52" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B53" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>115</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G53" t="s">
-        <v>117</v>
+        <v>149</v>
       </c>
       <c r="H53" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B54" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>187</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>120</v>
       </c>
       <c r="D54" t="s">
-        <v>184</v>
+        <v>188</v>
+      </c>
+      <c r="E54" t="s">
+        <v>13</v>
       </c>
       <c r="F54" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G54" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H54" t="s">
-        <v>185</v>
+        <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B55" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>190</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D55" t="s">
-        <v>110</v>
+        <v>191</v>
+      </c>
+      <c r="E55" t="s">
+        <v>13</v>
       </c>
       <c r="F55" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G55" t="s">
-        <v>111</v>
+        <v>49</v>
       </c>
       <c r="H55" t="s">
-        <v>112</v>
+        <v>30</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B56" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>106</v>
+        <v>143</v>
       </c>
       <c r="D56" t="s">
-        <v>139</v>
+        <v>194</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G56" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="H56" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="B57" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>196</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>143</v>
       </c>
       <c r="D57" t="s">
-        <v>192</v>
+        <v>197</v>
+      </c>
+      <c r="E57" t="s">
+        <v>13</v>
       </c>
       <c r="F57" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G57" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="H57" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>92</v>
       </c>
       <c r="C58" t="s">
-        <v>28</v>
+        <v>198</v>
       </c>
       <c r="D58" t="s">
-        <v>195</v>
+        <v>199</v>
+      </c>
+      <c r="E58" t="s">
+        <v>13</v>
       </c>
       <c r="F58" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G58" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H58" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>29</v>
+      </c>
+      <c r="C59" t="s">
+        <v>198</v>
       </c>
       <c r="D59" t="s">
-        <v>153</v>
+        <v>200</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
-        <v>36</v>
+        <v>201</v>
       </c>
       <c r="G59" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H59" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C60" t="s">
         <v>198</v>
       </c>
-      <c r="B60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D60" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
-        <v>36</v>
+        <v>201</v>
       </c>
       <c r="G60" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="H60" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>15</v>
+      </c>
+      <c r="C61" t="s">
+        <v>198</v>
       </c>
       <c r="D61" t="s">
         <v>203</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="H61" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B62" t="s">
         <v>206</v>
       </c>
-      <c r="C62" t="s">
-        <v>28</v>
+      <c r="C62" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="D62" t="s">
         <v>207</v>
       </c>
+      <c r="E62" t="s">
+        <v>13</v>
+      </c>
       <c r="F62" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G62" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="H62" t="s">
-        <v>208</v>
+        <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B63" t="s">
         <v>210</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D63" t="s">
         <v>211</v>
       </c>
-      <c r="C63" t="s">
-[...3 lines deleted...]
-        <v>212</v>
+      <c r="E63" t="s">
+        <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G63" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="H63" t="s">
-        <v>208</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B64" t="s">
         <v>214</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D64" t="s">
         <v>215</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G64" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H64" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B65" t="s">
         <v>218</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65" t="s">
         <v>219</v>
       </c>
-      <c r="C65" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
+        <v>28</v>
+      </c>
+      <c r="G65" t="s">
         <v>36</v>
       </c>
-      <c r="G65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B66" t="s">
         <v>222</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66" t="s">
         <v>223</v>
       </c>
-      <c r="C66" t="s">
-[...2 lines deleted...]
-      <c r="D66" t="s">
+      <c r="E66" t="s">
+        <v>13</v>
+      </c>
+      <c r="F66" t="s">
+        <v>28</v>
+      </c>
+      <c r="G66" t="s">
+        <v>36</v>
+      </c>
+      <c r="H66" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="12.75">
+      <c r="A67" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="F66" t="s">
-[...5 lines deleted...]
-      <c r="H66" t="s">
+      <c r="B67" t="s">
         <v>225</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="1" t="s">
+      <c r="C67" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D67" t="s">
+        <v>226</v>
+      </c>
+      <c r="E67" t="s">
+        <v>13</v>
+      </c>
+      <c r="F67" t="s">
+        <v>28</v>
+      </c>
+      <c r="G67" t="s">
+        <v>92</v>
+      </c>
+      <c r="H67" t="s">
+        <v>30</v>
+      </c>
+      <c r="J67" t="s">
         <v>227</v>
-      </c>
-[...16 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B68" t="s">
+        <v>230</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68" t="s">
         <v>231</v>
       </c>
-      <c r="B68" t="s">
-[...6 lines deleted...]
-        <v>233</v>
+      <c r="E68" t="s">
+        <v>13</v>
       </c>
       <c r="F68" t="s">
+        <v>28</v>
+      </c>
+      <c r="G68" t="s">
         <v>36</v>
       </c>
-      <c r="G68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H68" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>233</v>
+      </c>
+      <c r="B69" t="s">
+        <v>234</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D69" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G69" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="H69" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B70" t="s">
+        <v>237</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D70" t="s">
+        <v>144</v>
+      </c>
+      <c r="E70" t="s">
+        <v>13</v>
+      </c>
+      <c r="F70" t="s">
+        <v>28</v>
+      </c>
+      <c r="G70" t="s">
         <v>49</v>
       </c>
-      <c r="C70" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>238</v>
+      </c>
+      <c r="B71" t="s">
+        <v>239</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>120</v>
       </c>
       <c r="D71" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G71" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="H71" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B72" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>242</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D72" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G72" t="s">
-        <v>240</v>
+        <v>49</v>
       </c>
       <c r="H72" t="s">
-        <v>208</v>
+        <v>30</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B73" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>244</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>120</v>
       </c>
       <c r="D73" t="s">
-        <v>243</v>
+        <v>144</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G73" t="s">
-        <v>240</v>
+        <v>82</v>
       </c>
       <c r="H73" t="s">
-        <v>208</v>
+        <v>30</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B74" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>246</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="D74" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G74" t="s">
-        <v>240</v>
+        <v>149</v>
       </c>
       <c r="H74" t="s">
-        <v>208</v>
+        <v>30</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B75" t="s">
         <v>249</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>67</v>
+        <v>143</v>
       </c>
       <c r="D75" t="s">
         <v>250</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G75" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="H75" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B76" t="s">
         <v>252</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D76" t="s">
         <v>253</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D76" t="s">
+      <c r="E76" t="s">
+        <v>13</v>
+      </c>
+      <c r="F76" t="s">
+        <v>28</v>
+      </c>
+      <c r="G76" t="s">
+        <v>49</v>
+      </c>
+      <c r="H76" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.75">
+      <c r="A77" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="E76" t="s">
-[...13 lines deleted...]
-      <c r="A77" s="1" t="s">
+      <c r="B77" t="s">
         <v>255</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D77" t="s">
         <v>256</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G77" t="s">
-        <v>17</v>
+        <v>149</v>
       </c>
       <c r="H77" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>30</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B78" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>258</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>143</v>
       </c>
       <c r="D78" t="s">
-        <v>262</v>
+        <v>259</v>
+      </c>
+      <c r="E78" t="s">
+        <v>13</v>
       </c>
       <c r="F78" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G78" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="H78" t="s">
-        <v>208</v>
+        <v>30</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>263</v>
+        <v>260</v>
+      </c>
+      <c r="B79" t="s">
+        <v>261</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D79" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G79" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="H79" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>265</v>
+        <v>263</v>
+      </c>
+      <c r="B80" t="s">
+        <v>264</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="D80" t="s">
-        <v>266</v>
+        <v>177</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G80" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="H80" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>267</v>
+        <v>265</v>
+      </c>
+      <c r="B81" t="s">
+        <v>266</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="D81" t="s">
-        <v>268</v>
+        <v>172</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G81" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="H81" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B82" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>34</v>
+        <v>147</v>
       </c>
       <c r="D82" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G82" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="H82" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B83" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>34</v>
+        <v>147</v>
       </c>
       <c r="D83" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G83" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="H83" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B84" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>34</v>
+        <v>147</v>
       </c>
       <c r="D84" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G84" t="s">
-        <v>21</v>
+        <v>149</v>
       </c>
       <c r="H84" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B85" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>277</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="D85" t="s">
-        <v>283</v>
+        <v>278</v>
+      </c>
+      <c r="E85" t="s">
+        <v>13</v>
       </c>
       <c r="F85" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G85" t="s">
-        <v>284</v>
+        <v>149</v>
       </c>
       <c r="H85" t="s">
-        <v>285</v>
+        <v>30</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="B86" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>280</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>143</v>
       </c>
       <c r="D86" t="s">
-        <v>288</v>
+        <v>281</v>
+      </c>
+      <c r="E86" t="s">
+        <v>13</v>
       </c>
       <c r="F86" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G86" t="s">
-        <v>284</v>
+        <v>92</v>
       </c>
       <c r="H86" t="s">
-        <v>285</v>
+        <v>30</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="B87" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>283</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="D87" t="s">
-        <v>291</v>
+        <v>284</v>
+      </c>
+      <c r="E87" t="s">
+        <v>13</v>
       </c>
       <c r="F87" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G87" t="s">
-        <v>284</v>
+        <v>149</v>
       </c>
       <c r="H87" t="s">
-        <v>285</v>
+        <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="B88" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>286</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="D88" t="s">
-        <v>295</v>
+        <v>287</v>
+      </c>
+      <c r="E88" t="s">
+        <v>13</v>
       </c>
       <c r="F88" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G88" t="s">
-        <v>58</v>
+        <v>149</v>
       </c>
       <c r="H88" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="B89" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>289</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D89" t="s">
-        <v>299</v>
+        <v>290</v>
+      </c>
+      <c r="E89" t="s">
+        <v>13</v>
       </c>
       <c r="F89" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G89" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="H89" t="s">
-        <v>112</v>
+        <v>30</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>291</v>
+      </c>
+      <c r="B90" t="s">
+        <v>292</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="D90" t="s">
-        <v>301</v>
+        <v>293</v>
+      </c>
+      <c r="E90" t="s">
+        <v>13</v>
       </c>
       <c r="F90" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G90" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="H90" t="s">
-        <v>112</v>
+        <v>30</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="B91" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>295</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>120</v>
       </c>
       <c r="D91" t="s">
-        <v>304</v>
+        <v>296</v>
+      </c>
+      <c r="E91" t="s">
+        <v>13</v>
       </c>
       <c r="F91" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G91" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="H91" t="s">
-        <v>305</v>
+        <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>306</v>
+        <v>297</v>
       </c>
       <c r="B92" t="s">
-        <v>307</v>
+        <v>298</v>
       </c>
       <c r="C92" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D92" t="s">
-        <v>110</v>
+        <v>299</v>
+      </c>
+      <c r="E92" t="s">
+        <v>13</v>
       </c>
       <c r="F92" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G92" t="s">
-        <v>111</v>
+        <v>300</v>
       </c>
       <c r="H92" t="s">
-        <v>112</v>
+        <v>301</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="B93" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>303</v>
+      </c>
+      <c r="C93" t="s">
+        <v>55</v>
       </c>
       <c r="D93" t="s">
-        <v>156</v>
+        <v>304</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G93" t="s">
-        <v>49</v>
+        <v>300</v>
       </c>
       <c r="H93" t="s">
-        <v>20</v>
+        <v>301</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="B94" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="C94" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D94" t="s">
-        <v>312</v>
+        <v>307</v>
+      </c>
+      <c r="E94" t="s">
+        <v>13</v>
       </c>
       <c r="F94" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G94" t="s">
-        <v>49</v>
+        <v>300</v>
       </c>
       <c r="H94" t="s">
-        <v>50</v>
+        <v>301</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B95" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C95" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D95" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="F95" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G95" t="s">
         <v>49</v>
       </c>
       <c r="H95" t="s">
-        <v>50</v>
+        <v>301</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B96" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="C96" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D96" t="s">
-        <v>150</v>
+        <v>315</v>
       </c>
       <c r="F96" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G96" t="s">
         <v>49</v>
       </c>
       <c r="H96" t="s">
-        <v>50</v>
+        <v>301</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B97" t="s">
         <v>318</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
+        <v>55</v>
+      </c>
+      <c r="D97" t="s">
         <v>319</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F97" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G97" t="s">
         <v>58</v>
       </c>
       <c r="H97" t="s">
-        <v>20</v>
+        <v>320</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B98" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C98" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D98" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F98" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G98" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="H98" t="s">
-        <v>50</v>
+        <v>301</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B99" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C99" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D99" t="s">
-        <v>110</v>
+        <v>328</v>
       </c>
       <c r="F99" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G99" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="H99" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B100" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="C100" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D100" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="F100" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G100" t="s">
         <v>58</v>
       </c>
       <c r="H100" t="s">
-        <v>50</v>
+        <v>106</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B101" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>334</v>
+      </c>
+      <c r="C101" t="s">
+        <v>55</v>
       </c>
       <c r="D101" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>335</v>
       </c>
       <c r="F101" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G101" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H101" t="s">
-        <v>20</v>
+        <v>336</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="B102" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="C102" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D102" t="s">
-        <v>333</v>
+        <v>67</v>
       </c>
       <c r="F102" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G102" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="H102" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="B103" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>340</v>
+      </c>
+      <c r="C103" t="s">
+        <v>55</v>
       </c>
       <c r="D103" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>341</v>
       </c>
       <c r="F103" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G103" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="H103" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="B104" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>343</v>
+      </c>
+      <c r="C104" t="s">
+        <v>55</v>
       </c>
       <c r="D104" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>344</v>
       </c>
       <c r="F104" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G104" t="s">
         <v>49</v>
       </c>
       <c r="H104" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="B105" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="C105" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D105" t="s">
-        <v>340</v>
+        <v>81</v>
       </c>
       <c r="F105" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G105" t="s">
         <v>49</v>
       </c>
       <c r="H105" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B106" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C106" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D106" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F106" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G106" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="H106" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="B107" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>351</v>
+      </c>
+      <c r="C107" t="s">
+        <v>55</v>
       </c>
       <c r="D107" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="F107" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G107" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="H107" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="B108" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="C108" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D108" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F108" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G108" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H108" t="s">
-        <v>185</v>
+        <v>73</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="B109" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="C109" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D109" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F109" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G109" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H109" t="s">
-        <v>185</v>
+        <v>73</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="B110" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="C110" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D110" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F110" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G110" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H110" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:8" ht="12.75">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="B111" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>362</v>
+      </c>
+      <c r="C111" t="s">
+        <v>55</v>
       </c>
       <c r="D111" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>363</v>
       </c>
       <c r="F111" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G111" t="s">
-        <v>117</v>
+        <v>82</v>
       </c>
       <c r="H111" t="s">
-        <v>20</v>
+        <v>99</v>
+      </c>
+      <c r="J111" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="B112" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>365</v>
+      </c>
+      <c r="C112" t="s">
+        <v>55</v>
       </c>
       <c r="D112" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="F112" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G112" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="H112" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="B113" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C113" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D113" t="s">
-        <v>364</v>
+        <v>344</v>
       </c>
       <c r="F113" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G113" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H113" t="s">
-        <v>185</v>
+        <v>73</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B114" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C114" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D114" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F114" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G114" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="H114" t="s">
-        <v>185</v>
+        <v>73</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B115" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C115" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D115" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="F115" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G115" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="H115" t="s">
-        <v>185</v>
+        <v>73</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B116" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>375</v>
+      </c>
+      <c r="C116" t="s">
+        <v>55</v>
       </c>
       <c r="D116" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>376</v>
       </c>
       <c r="F116" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G116" t="s">
-        <v>117</v>
+        <v>82</v>
       </c>
       <c r="H116" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B117" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>378</v>
+      </c>
+      <c r="C117" t="s">
+        <v>55</v>
       </c>
       <c r="D117" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>379</v>
       </c>
       <c r="F117" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G117" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="H117" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B118" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C118" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D118" t="s">
-        <v>110</v>
+        <v>382</v>
       </c>
       <c r="F118" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G118" t="s">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="H118" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B119" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C119" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D119" t="s">
-        <v>315</v>
+        <v>385</v>
       </c>
       <c r="F119" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G119" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="H119" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="B120" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>387</v>
+      </c>
+      <c r="C120" t="s">
+        <v>55</v>
       </c>
       <c r="D120" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>388</v>
       </c>
       <c r="F120" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G120" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="H120" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="B121" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>390</v>
+      </c>
+      <c r="C121" t="s">
+        <v>55</v>
       </c>
       <c r="D121" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>391</v>
       </c>
       <c r="F121" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G121" t="s">
-        <v>117</v>
+        <v>82</v>
       </c>
       <c r="H121" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="B122" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>394</v>
+      </c>
+      <c r="C122" t="s">
+        <v>55</v>
       </c>
       <c r="D122" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>395</v>
       </c>
       <c r="F122" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G122" t="s">
-        <v>117</v>
+        <v>82</v>
       </c>
       <c r="H122" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="B123" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>398</v>
+      </c>
+      <c r="C123" t="s">
+        <v>55</v>
       </c>
       <c r="D123" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>399</v>
       </c>
       <c r="F123" t="s">
+        <v>28</v>
+      </c>
+      <c r="G123" t="s">
         <v>36</v>
       </c>
-      <c r="G123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H123" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>400</v>
+      </c>
+      <c r="C124" t="s">
+        <v>55</v>
       </c>
       <c r="D124" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>401</v>
       </c>
       <c r="F124" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G124" t="s">
-        <v>117</v>
+        <v>58</v>
       </c>
       <c r="H124" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="B125" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>403</v>
+      </c>
+      <c r="C125" t="s">
+        <v>55</v>
       </c>
       <c r="D125" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>404</v>
       </c>
       <c r="F125" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G125" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="H125" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="B126" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>406</v>
+      </c>
+      <c r="C126" t="s">
+        <v>55</v>
       </c>
       <c r="D126" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>407</v>
       </c>
       <c r="F126" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G126" t="s">
         <v>49</v>
       </c>
       <c r="H126" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="B127" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>409</v>
+      </c>
+      <c r="C127" t="s">
+        <v>55</v>
       </c>
       <c r="D127" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>410</v>
       </c>
       <c r="F127" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G127" t="s">
-        <v>117</v>
+        <v>411</v>
       </c>
       <c r="H127" t="s">
-        <v>20</v>
+        <v>412</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="B128" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="C128" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D128" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="F128" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G128" t="s">
-        <v>58</v>
+        <v>411</v>
       </c>
       <c r="H128" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:10" ht="12.75">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="B129" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="C129" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="D129" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="F129" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G129" t="s">
-        <v>58</v>
+        <v>411</v>
       </c>
       <c r="H129" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>412</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="B130" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="D130" t="s">
-        <v>413</v>
+        <v>422</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G130" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="H130" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
       <c r="B131" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="D131" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G131" t="s">
-        <v>49</v>
+        <v>82</v>
       </c>
       <c r="H131" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>417</v>
+        <v>428</v>
       </c>
       <c r="B132" t="s">
-        <v>418</v>
+        <v>429</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="D132" t="s">
-        <v>176</v>
+        <v>430</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G132" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="H132" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>419</v>
+        <v>432</v>
+      </c>
+      <c r="B133" t="s">
+        <v>433</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="D133" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="E133" t="s">
         <v>13</v>
       </c>
       <c r="F133" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G133" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="H133" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>421</v>
+        <v>435</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>422</v>
+        <v>436</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
         <v>14</v>
       </c>
       <c r="G134" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>423</v>
+        <v>437</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>424</v>
+        <v>438</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>14</v>
       </c>
       <c r="G135" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>425</v>
+        <v>439</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>426</v>
+        <v>440</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>14</v>
       </c>
       <c r="G136" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>427</v>
+        <v>441</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>428</v>
+        <v>442</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
       <c r="F137" t="s">
         <v>14</v>
       </c>
       <c r="G137" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>429</v>
+        <v>443</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>430</v>
+        <v>444</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
       <c r="F138" t="s">
         <v>14</v>
       </c>
       <c r="G138" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>431</v>
+        <v>445</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>432</v>
+        <v>446</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
         <v>14</v>
       </c>
       <c r="G139" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>447</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>435</v>
+        <v>448</v>
+      </c>
+      <c r="E140" t="s">
+        <v>13</v>
       </c>
       <c r="F140" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G140" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="H140" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>449</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>438</v>
+        <v>450</v>
+      </c>
+      <c r="E141" t="s">
+        <v>13</v>
       </c>
       <c r="F141" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G141" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="H141" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="B142" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>72</v>
+        <v>143</v>
       </c>
       <c r="D142" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="G142" t="s">
-        <v>58</v>
+        <v>92</v>
       </c>
       <c r="H142" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>455</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G143" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H143" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="G144" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H144" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
         <v>14</v>
       </c>
       <c r="G145" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>149</v>
+      </c>
+      <c r="C146" t="s">
+        <v>198</v>
       </c>
       <c r="D146" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G146" t="s">
         <v>58</v>
       </c>
       <c r="H146" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>49</v>
+      </c>
+      <c r="C147" t="s">
+        <v>198</v>
       </c>
       <c r="D147" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G147" t="s">
         <v>58</v>
       </c>
       <c r="H147" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>82</v>
+      </c>
+      <c r="C148" t="s">
+        <v>198</v>
       </c>
       <c r="D148" t="s">
         <v>463</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="G148" t="s">
         <v>58</v>
       </c>
       <c r="H148" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="BUDI-R"/>
-[...78 lines deleted...]
-    <hyperlink ref="A50" r:id="rId80" display="CY3250-000"/>
+    <hyperlink ref="A2" r:id="rId1" display="BUDI-R24NC1529D"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of BUDI-R"/>
+    <hyperlink ref="A3" r:id="rId3" display="BUDI-R24JC0309A"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of BUDI-R"/>
+    <hyperlink ref="A4" r:id="rId5" display="BUDI-R24JC0919A"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of BUDI-R"/>
+    <hyperlink ref="A5" r:id="rId7" display="BUDI-R24JC0159A"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of BUDI-R"/>
+    <hyperlink ref="A6" r:id="rId9" display="760245277"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A7" r:id="rId11" display="760260282"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A8" r:id="rId13" display="760260284"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A9" r:id="rId15" display="760237397"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A10" r:id="rId17" display="CS1755-000"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of BUDI-S"/>
+    <hyperlink ref="A11" r:id="rId19" display="CS0813-000"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of BUDI-S"/>
+    <hyperlink ref="A12" r:id="rId21" display="CU0593-000"/>
+    <hyperlink ref="A13" r:id="rId22" display="760237455"/>
+    <hyperlink ref="A14" r:id="rId23" display="CS0814-000"/>
+    <hyperlink ref="A15" r:id="rId24" display="CS1388-000"/>
+    <hyperlink ref="A16" r:id="rId25" display="CS1389-000"/>
+    <hyperlink ref="A17" r:id="rId26" display="CS8158-000"/>
+    <hyperlink ref="A18" r:id="rId27" display="CS6980-000"/>
+    <hyperlink ref="A19" r:id="rId28" display="CV5903-000"/>
+    <hyperlink ref="A20" r:id="rId29" display="CV5901-000"/>
+    <hyperlink ref="A21" r:id="rId30" display="CX7652-000"/>
+    <hyperlink ref="A22" r:id="rId31" display="CY6954-000"/>
+    <hyperlink ref="A23" r:id="rId32" display="CZ3746-000"/>
+    <hyperlink ref="A24" r:id="rId33" display="EG8244-000"/>
+    <hyperlink ref="A25" r:id="rId34" display="760245233"/>
+    <hyperlink ref="A26" r:id="rId35" display="CX6271-000"/>
+    <hyperlink ref="A27" r:id="rId36" display="760236276"/>
+    <hyperlink ref="A28" r:id="rId37" display="CZ6481-000"/>
+    <hyperlink ref="A29" r:id="rId38" display="760245060"/>
+    <hyperlink ref="C29" r:id="rId39" display="Variant of BUDI-M"/>
+    <hyperlink ref="A30" r:id="rId40" display="BUDI-R24JC0619C"/>
+    <hyperlink ref="C30" r:id="rId41" display="Variant of BUDI-R"/>
+    <hyperlink ref="A31" r:id="rId42" display="BUDI-R24JP0159A"/>
+    <hyperlink ref="C31" r:id="rId43" display="Variant of BUDI-R"/>
+    <hyperlink ref="A32" r:id="rId44" display="BUDI-R24JP3059A"/>
+    <hyperlink ref="C32" r:id="rId45" display="Variant of BUDI-R"/>
+    <hyperlink ref="A33" r:id="rId46" display="BUDI-R24NP0159A"/>
+    <hyperlink ref="C33" r:id="rId47" display="Variant of BUDI-R"/>
+    <hyperlink ref="A34" r:id="rId48" display="BUDI-R24NP0619A"/>
+    <hyperlink ref="C34" r:id="rId49" display="Variant of BUDI-R"/>
+    <hyperlink ref="A35" r:id="rId50" display="BUDI-R24NP1529A"/>
+    <hyperlink ref="C35" r:id="rId51" display="Variant of BUDI-R"/>
+    <hyperlink ref="A36" r:id="rId52" display="BUDI-R24JP0619D"/>
+    <hyperlink ref="C36" r:id="rId53" display="Variant of BUDI-R"/>
+    <hyperlink ref="A37" r:id="rId54" display="CS8162-000"/>
+    <hyperlink ref="C37" r:id="rId55" display="Variant of BUDI-M"/>
+    <hyperlink ref="A38" r:id="rId56" display="CS7745-000"/>
+    <hyperlink ref="C38" r:id="rId57" display="Variant of BUDI-M"/>
+    <hyperlink ref="A39" r:id="rId58" display="CU9010-000"/>
+    <hyperlink ref="C39" r:id="rId59" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A40" r:id="rId60" display="CW6630-000"/>
+    <hyperlink ref="C40" r:id="rId61" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A41" r:id="rId62" display="CW6634-000"/>
+    <hyperlink ref="C41" r:id="rId63" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A42" r:id="rId64" display="CW7713-000"/>
+    <hyperlink ref="C42" r:id="rId65" display="Variant of BUDI-S"/>
+    <hyperlink ref="A43" r:id="rId66" display="CW8112-000"/>
+    <hyperlink ref="C43" r:id="rId67" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A44" r:id="rId68" display="CX0191-000"/>
+    <hyperlink ref="C44" r:id="rId69" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A45" r:id="rId70" display="CW8864-000"/>
+    <hyperlink ref="C45" r:id="rId71" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A46" r:id="rId72" display="CX0193-000"/>
+    <hyperlink ref="C46" r:id="rId73" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A47" r:id="rId74" display="CY1283-000"/>
+    <hyperlink ref="C47" r:id="rId75" display="Variant of BUDI-M"/>
+    <hyperlink ref="A48" r:id="rId76" display="CY1303-000"/>
+    <hyperlink ref="C48" r:id="rId77" display="Variant of BUDI-M"/>
+    <hyperlink ref="A49" r:id="rId78" display="CY3250-000"/>
+    <hyperlink ref="C49" r:id="rId79" display="Variant of BUDI-M"/>
+    <hyperlink ref="A50" r:id="rId80" display="CY3251-000"/>
     <hyperlink ref="C50" r:id="rId81" display="Variant of BUDI-M"/>
-    <hyperlink ref="A51" r:id="rId82" display="CY3251-000"/>
-[...3 lines deleted...]
-    <hyperlink ref="A53" r:id="rId86" display="CY9076-000"/>
+    <hyperlink ref="A51" r:id="rId82" display="CY3560-000"/>
+    <hyperlink ref="C51" r:id="rId83" display="Variant of BUDI-S"/>
+    <hyperlink ref="A52" r:id="rId84" display="CY9076-000"/>
+    <hyperlink ref="C52" r:id="rId85" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A53" r:id="rId86" display="CZ8806-000"/>
     <hyperlink ref="C53" r:id="rId87" display="Variant of BUDI-2S"/>
-    <hyperlink ref="A54" r:id="rId88" display="CZ3746-000"/>
-[...143 lines deleted...]
-    <hyperlink ref="C148" r:id="rId232" display="Variant of BUDI-M"/>
+    <hyperlink ref="A54" r:id="rId88" display="EF3731-000"/>
+    <hyperlink ref="C54" r:id="rId89" display="Variant of BUDI-M"/>
+    <hyperlink ref="A55" r:id="rId90" display="EG0550-000"/>
+    <hyperlink ref="C55" r:id="rId91" display="Variant of BUDI-S"/>
+    <hyperlink ref="A56" r:id="rId92" display="EH1646-000"/>
+    <hyperlink ref="C56" r:id="rId93" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A57" r:id="rId94" display="EH6396-000"/>
+    <hyperlink ref="C57" r:id="rId95" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A58" r:id="rId96" display="BUDI-1S"/>
+    <hyperlink ref="A59" r:id="rId97" display="BUDI-FM"/>
+    <hyperlink ref="A60" r:id="rId98" display="BUDI-FS"/>
+    <hyperlink ref="A61" r:id="rId99" display="BUDI-R"/>
+    <hyperlink ref="A62" r:id="rId100" display="760245276"/>
+    <hyperlink ref="C62" r:id="rId101" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A63" r:id="rId102" display="760248830"/>
+    <hyperlink ref="C63" r:id="rId103" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A64" r:id="rId104" display="760257108"/>
+    <hyperlink ref="C64" r:id="rId105" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A65" r:id="rId106" display="760260283"/>
+    <hyperlink ref="C65" r:id="rId107" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A66" r:id="rId108" display="760260285"/>
+    <hyperlink ref="C66" r:id="rId109" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A67" r:id="rId110" display="1-1154036-7"/>
+    <hyperlink ref="C67" r:id="rId111" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A68" r:id="rId112" display="760237239"/>
+    <hyperlink ref="C68" r:id="rId113" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A69" r:id="rId114" display="760237241"/>
+    <hyperlink ref="C69" r:id="rId115" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A70" r:id="rId116" display="CS2130-000"/>
+    <hyperlink ref="C70" r:id="rId117" display="Variant of BUDI-S"/>
+    <hyperlink ref="A71" r:id="rId118" display="CS6975-000"/>
+    <hyperlink ref="C71" r:id="rId119" display="Variant of BUDI-M"/>
+    <hyperlink ref="A72" r:id="rId120" display="CS6267-000"/>
+    <hyperlink ref="C72" r:id="rId121" display="Variant of BUDI-S"/>
+    <hyperlink ref="A73" r:id="rId122" display="CU1193-000"/>
+    <hyperlink ref="C73" r:id="rId123" display="Variant of BUDI-M"/>
+    <hyperlink ref="A74" r:id="rId124" display="CV7576-000"/>
+    <hyperlink ref="C74" r:id="rId125" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A75" r:id="rId126" display="CV6732-000"/>
+    <hyperlink ref="C75" r:id="rId127" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A76" r:id="rId128" display="CV6736-000"/>
+    <hyperlink ref="C76" r:id="rId129" display="Variant of BUDI-S"/>
+    <hyperlink ref="A77" r:id="rId130" display="CW3858-000"/>
+    <hyperlink ref="C77" r:id="rId131" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A78" r:id="rId132" display="CW7861-000"/>
+    <hyperlink ref="C78" r:id="rId133" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A79" r:id="rId134" display="CW7892-000"/>
+    <hyperlink ref="C79" r:id="rId135" display="Variant of BUDI-S"/>
+    <hyperlink ref="A80" r:id="rId136" display="CX0192-000"/>
+    <hyperlink ref="C80" r:id="rId137" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A81" r:id="rId138" display="CY3562-000"/>
+    <hyperlink ref="C81" r:id="rId139" display="Variant of BUDI-S"/>
+    <hyperlink ref="A82" r:id="rId140" display="CZ0842-000"/>
+    <hyperlink ref="C82" r:id="rId141" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A83" r:id="rId142" display="CZ3412-000"/>
+    <hyperlink ref="C83" r:id="rId143" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A84" r:id="rId144" display="CZ3625-000"/>
+    <hyperlink ref="C84" r:id="rId145" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A85" r:id="rId146" display="CZ9129-000"/>
+    <hyperlink ref="C85" r:id="rId147" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A86" r:id="rId148" display="CZ9348-000"/>
+    <hyperlink ref="C86" r:id="rId149" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A87" r:id="rId150" display="EF3711-000"/>
+    <hyperlink ref="C87" r:id="rId151" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A88" r:id="rId152" display="EF8525-000"/>
+    <hyperlink ref="C88" r:id="rId153" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A89" r:id="rId154" display="EG9855-000"/>
+    <hyperlink ref="C89" r:id="rId155" display="Variant of BUDI-S"/>
+    <hyperlink ref="A90" r:id="rId156" display="EH0402-000"/>
+    <hyperlink ref="C90" r:id="rId157" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A91" r:id="rId158" display="EH1821-000"/>
+    <hyperlink ref="C91" r:id="rId159" display="Variant of BUDI-M"/>
+    <hyperlink ref="A92" r:id="rId160" display="CZ2188-000"/>
+    <hyperlink ref="A93" r:id="rId161" display="CW2715-000"/>
+    <hyperlink ref="A94" r:id="rId162" display="CZ0929-000"/>
+    <hyperlink ref="A95" r:id="rId163" display="760235991"/>
+    <hyperlink ref="A96" r:id="rId164" display="760236930"/>
+    <hyperlink ref="A97" r:id="rId165" display="760237456"/>
+    <hyperlink ref="A98" r:id="rId166" display="760237400"/>
+    <hyperlink ref="A99" r:id="rId167" display="760238357"/>
+    <hyperlink ref="A100" r:id="rId168" display="760238358"/>
+    <hyperlink ref="A101" r:id="rId169" display="CR8316-000"/>
+    <hyperlink ref="A102" r:id="rId170" display="CS0815-000"/>
+    <hyperlink ref="A103" r:id="rId171" display="CS1390-000"/>
+    <hyperlink ref="A104" r:id="rId172" display="CS5059-000"/>
+    <hyperlink ref="A105" r:id="rId173" display="CS3620-000"/>
+    <hyperlink ref="A106" r:id="rId174" display="CS6977-000"/>
+    <hyperlink ref="A107" r:id="rId175" display="CS8151-000"/>
+    <hyperlink ref="A108" r:id="rId176" display="CS6978-000"/>
+    <hyperlink ref="A109" r:id="rId177" display="CS6979-000"/>
+    <hyperlink ref="A110" r:id="rId178" display="CW7056-000"/>
+    <hyperlink ref="A111" r:id="rId179" display="CW7057-000"/>
+    <hyperlink ref="A112" r:id="rId180" display="CX7872-000"/>
+    <hyperlink ref="A113" r:id="rId181" display="CY1074-000"/>
+    <hyperlink ref="A114" r:id="rId182" display="CY6955-000"/>
+    <hyperlink ref="A115" r:id="rId183" display="CY8504-000"/>
+    <hyperlink ref="A116" r:id="rId184" display="CZ3751-000"/>
+    <hyperlink ref="A117" r:id="rId185" display="CZ3753-000"/>
+    <hyperlink ref="A118" r:id="rId186" display="CZ3754-000"/>
+    <hyperlink ref="A119" r:id="rId187" display="CZ3745-000"/>
+    <hyperlink ref="A120" r:id="rId188" display="CZ3748-000"/>
+    <hyperlink ref="A121" r:id="rId189" display="CZ3749-000"/>
+    <hyperlink ref="A122" r:id="rId190" display="760245234"/>
+    <hyperlink ref="A123" r:id="rId191" display="760243195"/>
+    <hyperlink ref="A124" r:id="rId192" display="BUDI-SAJ32SA-MV"/>
+    <hyperlink ref="A125" r:id="rId193" display="CY4133-000"/>
+    <hyperlink ref="A126" r:id="rId194" display="CY4134-000"/>
+    <hyperlink ref="A127" r:id="rId195" display="CS5114-000"/>
+    <hyperlink ref="A128" r:id="rId196" display="CS6981-000"/>
+    <hyperlink ref="A129" r:id="rId197" display="CX2841-000"/>
+    <hyperlink ref="A130" r:id="rId198" display="760245057"/>
+    <hyperlink ref="C130" r:id="rId199" display="Variant of BUDI-M"/>
+    <hyperlink ref="A131" r:id="rId200" display="760245059"/>
+    <hyperlink ref="C131" r:id="rId201" display="Variant of BUDI-M"/>
+    <hyperlink ref="A132" r:id="rId202" display="760245062"/>
+    <hyperlink ref="C132" r:id="rId203" display="Variant of BUDI-M"/>
+    <hyperlink ref="A133" r:id="rId204" display="760248341"/>
+    <hyperlink ref="C133" r:id="rId205" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A134" r:id="rId206" display="BUDI-R24JC3059A"/>
+    <hyperlink ref="C134" r:id="rId207" display="Variant of BUDI-R"/>
+    <hyperlink ref="A135" r:id="rId208" display="BUDI-R24JP0309A"/>
+    <hyperlink ref="C135" r:id="rId209" display="Variant of BUDI-R"/>
+    <hyperlink ref="A136" r:id="rId210" display="BUDI-R24JP0619A"/>
+    <hyperlink ref="C136" r:id="rId211" display="Variant of BUDI-R"/>
+    <hyperlink ref="A137" r:id="rId212" display="BUDI-R24JP1529A"/>
+    <hyperlink ref="C137" r:id="rId213" display="Variant of BUDI-R"/>
+    <hyperlink ref="A138" r:id="rId214" display="BUDI-R24NP0309A"/>
+    <hyperlink ref="C138" r:id="rId215" display="Variant of BUDI-R"/>
+    <hyperlink ref="A139" r:id="rId216" display="BUDI-R24NP3059A"/>
+    <hyperlink ref="C139" r:id="rId217" display="Variant of BUDI-R"/>
+    <hyperlink ref="A140" r:id="rId218" display="BUDI-R24JP0159D"/>
+    <hyperlink ref="C140" r:id="rId219" display="Variant of BUDI-R"/>
+    <hyperlink ref="A141" r:id="rId220" display="BUDI-R24JP3059D"/>
+    <hyperlink ref="C141" r:id="rId221" display="Variant of BUDI-R"/>
+    <hyperlink ref="A142" r:id="rId222" display="760255704"/>
+    <hyperlink ref="C142" r:id="rId223" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A143" r:id="rId224" display="BUDI-R24JC0919D"/>
+    <hyperlink ref="C143" r:id="rId225" display="Variant of BUDI-R"/>
+    <hyperlink ref="A144" r:id="rId226" display="BUDI-R24JC1529D"/>
+    <hyperlink ref="C144" r:id="rId227" display="Variant of BUDI-R"/>
+    <hyperlink ref="A145" r:id="rId228" display="BUDI-R24NC0919D"/>
+    <hyperlink ref="C145" r:id="rId229" display="Variant of BUDI-R"/>
+    <hyperlink ref="A146" r:id="rId230" display="BUDI-2S"/>
+    <hyperlink ref="A147" r:id="rId231" display="BUDI-S"/>
+    <hyperlink ref="A148" r:id="rId232" display="BUDI-M"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId233"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 