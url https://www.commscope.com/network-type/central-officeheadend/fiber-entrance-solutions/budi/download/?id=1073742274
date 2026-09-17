--- v1 (2026-08-02)
+++ v2 (2026-09-17)
@@ -11,1442 +11,1457 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464" count="1134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="469" count="1140">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>BUDI-FM</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, FOSC splicing, medium size (M)</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>BUDI™ | FOSC®</t>
+  </si>
+  <si>
+    <t>BUDI</t>
+  </si>
+  <si>
+    <t>Fiber wall box</t>
+  </si>
+  <si>
+    <t>BUDI-FS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, FOSC splicing, standard size (S)</t>
+  </si>
+  <si>
     <t>BUDI-R24NC1529D</t>
   </si>
   <si>
     <t>Variant of BUDI-R</t>
   </si>
   <si>
     <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor/Outdoor riser cable, no connector at far end, 500 ft</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>BUDI™ | RapidReel®</t>
   </si>
   <si>
     <t>BUDI-R</t>
   </si>
   <si>
     <t>Rapid distribution terminal</t>
   </si>
   <si>
     <t>BUDI-R24JC0309A</t>
   </si>
   <si>
     <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 100 ft</t>
   </si>
   <si>
     <t>BUDI-R24JC0919A</t>
   </si>
   <si>
     <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 300 ft</t>
   </si>
   <si>
     <t>BUDI-R24JC0159A</t>
   </si>
   <si>
     <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 50 ft</t>
   </si>
   <si>
+    <t>BUDI-R24JC0619C</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, HMFOC at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0159A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0619A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP1529A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0619D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>CX7652-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-LOCK-B-(20)</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Enclosure Lock</t>
+  </si>
+  <si>
+    <t>BUDI™</t>
+  </si>
+  <si>
+    <t>BUDI-1S</t>
+  </si>
+  <si>
+    <t>Lock kit</t>
+  </si>
+  <si>
+    <t>CY6954-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x15-MINI-BO1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 mini-breakout cables with 8.2mm cable diameter</t>
+  </si>
+  <si>
+    <t>BUDI-M</t>
+  </si>
+  <si>
+    <t>Seal</t>
+  </si>
+  <si>
+    <t>CY9076-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-12CS</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-2S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single circuit FIST splice trays for 12 SMOUV splices</t>
+  </si>
+  <si>
+    <t>BUDI-2S</t>
+  </si>
+  <si>
+    <t>CS0814-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-24-S2-S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic PON Application Kit for TB type enclosures</t>
+  </si>
+  <si>
+    <t>BUDI-PON</t>
+  </si>
+  <si>
+    <t>Fiber accessory kit</t>
+  </si>
+  <si>
+    <t>CS1755-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SP-A</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, no lock</t>
+  </si>
+  <si>
+    <t>BUDI-S</t>
+  </si>
+  <si>
+    <t>CS1388-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x10</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a max cable diameter of 10mm</t>
+  </si>
+  <si>
+    <t>CS1389-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of max 15 mm</t>
+  </si>
+  <si>
+    <t>CS8162-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SP-A</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-M</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, without lock</t>
+  </si>
+  <si>
+    <t>CS6980-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-24x5</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 24 cables with max 5mm cable diameter</t>
+  </si>
+  <si>
+    <t>CU9010-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-SP-B</t>
+  </si>
+  <si>
+    <t>Variant of BUDI-1S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays, with lock</t>
+  </si>
+  <si>
+    <t>CV5903-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-PTS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for pigtails and cables with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>CV5901-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-PTS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for pigtails with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>CX6271-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X10-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  10 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236276</t>
+  </si>
+  <si>
+    <t>760236276</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X15-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  15 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>CZ6481-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6X15-LP</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 6 cables with a cable diameter of  max  15 mm, loop cable bracket included</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245233</t>
+  </si>
+  <si>
+    <t>760245233</t>
+  </si>
+  <si>
+    <t>BUDI-M-SKIRT-15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 15 inches long</t>
+  </si>
+  <si>
+    <t>Cable skirt</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237455</t>
+  </si>
+  <si>
+    <t>760237455</t>
+  </si>
+  <si>
+    <t>F-BASKET-TOWER</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Splice Tray Tower and Storage Basket for holding FOSC trays</t>
+  </si>
+  <si>
+    <t>Tower and storage basket</t>
+  </si>
+  <si>
+    <t>CX0193-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-SP-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, small size (1S)</t>
+  </si>
+  <si>
+    <t>BUDI™ | FIST®</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Fiber Optic Wall mount Enclosure, with RapidReel® fiber cable</t>
+  </si>
+  <si>
+    <t>CZ8806-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-12ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 12 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CU0593-000</t>
+  </si>
+  <si>
+    <t>BUDI-LOCK-B-(20)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Enclosure Lock kit for BUDI™-S and -M series</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245277</t>
   </si>
   <si>
     <t>760245277</t>
   </si>
   <si>
     <t>BUDI-FM-TS272-US00</t>
   </si>
   <si>
     <t>Variant of BUDI-FM</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 72 SC/APC adapters</t>
   </si>
   <si>
-    <t>BUDI™</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260282</t>
   </si>
   <si>
     <t>760260282</t>
   </si>
   <si>
     <t>BUDI-FS-TS212-SL</t>
   </si>
   <si>
     <t>Variant of BUDI-FS</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 12 SC/APC Sliding adapters, C-Tray</t>
   </si>
   <si>
-    <t>BUDI-FS</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260284</t>
   </si>
   <si>
     <t>760260284</t>
   </si>
   <si>
     <t>BUDI-FS-TS236-SL</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 36 SC/APC Sliding adapters, C-Tray</t>
   </si>
   <si>
+    <t>EF3731-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TH-A-P-96S2S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with 96 SC/APC adapters</t>
+  </si>
+  <si>
+    <t>EG0550-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S248ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/APC adapters, single element FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EG8244-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-96-L2-A</t>
+  </si>
+  <si>
+    <t>EH1646-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-12S116ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 SC/UPC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH6396-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S116ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/UPC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237397</t>
   </si>
   <si>
     <t>760237397</t>
   </si>
   <si>
     <t>BUDI-FS-TS212-US00</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 12 SC/APC ports</t>
   </si>
   <si>
-    <t>CS1755-000</t>
-[...13 lines deleted...]
-  <si>
     <t>CS0813-000</t>
   </si>
   <si>
     <t>BUDI-S-TB-A</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding PON Application kits, without lock</t>
   </si>
   <si>
-    <t>CU0593-000</t>
-[...70 lines deleted...]
-  <si>
     <t>CS8158-000</t>
   </si>
   <si>
     <t>BUDI-PON-48-S2-S</t>
   </si>
   <si>
-    <t>CS6980-000</t>
-[...47 lines deleted...]
-    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 mini-breakout cables with 8.2mm cable diameter</t>
+    <t>CS7745-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TB-A</t>
+  </si>
+  <si>
+    <t>CW6630-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW6634-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7713-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-B-24L100NN</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 LC/UPC ports, with FIST Management System</t>
+  </si>
+  <si>
+    <t>CW8112-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0191-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays and Fiber Optic Adapters, no lock</t>
+  </si>
+  <si>
+    <t>CW8864-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-02S1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 2 SC/UPC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245060</t>
+  </si>
+  <si>
+    <t>760245060</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS64N-0000</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, splice/patch version with 1x64 FPS splitter module</t>
+  </si>
+  <si>
+    <t>CY1283-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TP-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding Fiber Adapters and FIST Splice Trays, without lock</t>
+  </si>
+  <si>
+    <t>CY1303-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TP-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding Fiber Adapters and FIST Splice Trays, with lock</t>
+  </si>
+  <si>
+    <t>CY3250-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-A</t>
+  </si>
+  <si>
+    <t>CY3251-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding FIST Splice Trays and Fiber Optic Adapters, with lock</t>
+  </si>
+  <si>
+    <t>CY3560-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A</t>
   </si>
   <si>
     <t>CZ3746-000</t>
   </si>
   <si>
     <t>BUDI-M-APACK-12-S2-A</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/APC adapters, green, two sliding parts</t>
   </si>
   <si>
     <t>Fiber adapter pack</t>
   </si>
   <si>
-    <t>EG8244-000</t>
-[...308 lines deleted...]
-    <t>BUDI™ Rapid Fiber Optic Wall mount Enclosure, with RapidReel® fiber cable</t>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, extra small size (2S)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, standard size (S)</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, medium size (M)</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0309A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0619A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 200 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP1529A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, MPO at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP0309A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 100 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NP3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor plenum cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP0159D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 50 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JP3059D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor plenum cable, no connector at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC0919D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, no connector at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC1529D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, no connector at far end, 500 ft</t>
+  </si>
+  <si>
+    <t>BUDI-R24NC0919D</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/UPC, Indoor/Outdoor riser cable, no connector at far end, 300 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760235991</t>
+  </si>
+  <si>
+    <t>760235991</t>
+  </si>
+  <si>
+    <t>BUDI-S-PTS-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for for pigtails and cables with a diameter up to 5 mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>Cable sealing</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236930</t>
+  </si>
+  <si>
+    <t>760236930</t>
+  </si>
+  <si>
+    <t>BUDI-S-4X15-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 4 cables with 15mm cable diameter</t>
+  </si>
+  <si>
+    <t>CY4133-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X10-1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  10 mm, loop cable installation possible</t>
+  </si>
+  <si>
+    <t>CY4134-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4X15-1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 cables with a cable diameter of  max  15 mm, loop cable installation possible</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245234</t>
+  </si>
+  <si>
+    <t>760245234</t>
+  </si>
+  <si>
+    <t>BUDI-M-SKIRT-36</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 36 inches long</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760243195</t>
+  </si>
+  <si>
+    <t>760243195</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS232-SPLTR</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Accessory kit holding 1 FOSC tray, 1 1x32 splitter tray and 32 SC/APC adapter/pigtails</t>
+  </si>
+  <si>
+    <t>BUDI-SAJ32SA-MV</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Accessory kit holding 1 feeder splice tray, 1 1x32 FPS PnP module, 32 installed SC/APC slide adapters</t>
+  </si>
+  <si>
+    <t>D68198-000-US</t>
+  </si>
+  <si>
+    <t>FIBRBOX-PEDMTGKT-UNIVBP5-US</t>
+  </si>
+  <si>
+    <t>FIBRBOX mounting kit consisting of mounting bracket and hardware. Build America Buy America  (BABA) compliant.</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>Build America Buy America (BABA) compliant*</t>
+  </si>
+  <si>
+    <t>CY1074-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-24x7</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 24 cables with max 7mm cable diameter</t>
+  </si>
+  <si>
+    <t>CY6955-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-4x15-MINI-BO1</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 4 mini-breakout cables with 8.2mm cable diameter</t>
+  </si>
+  <si>
+    <t>CY8504-000</t>
+  </si>
+  <si>
+    <t>BUDI-S/M-INLINE-SEAL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for cable feed-through from top for cables with up to 18mm cable diameter</t>
+  </si>
+  <si>
+    <t>CZ3412-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-36ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 36 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EF3711-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-24ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CR8316-000</t>
+  </si>
+  <si>
+    <t>BUDI-PARKING-LC-(10)-RU</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Parking Lot Kit for holding LC-style connectors</t>
+  </si>
+  <si>
+    <t>Fiber cartridge</t>
+  </si>
+  <si>
+    <t>CS0815-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-48-L2-S</t>
+  </si>
+  <si>
+    <t>CS2130-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SP-B</t>
+  </si>
+  <si>
+    <t>CS1390-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-2x20</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 2 cables with a cable diameter of  max  20 mm</t>
+  </si>
+  <si>
+    <t>CS5059-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-24x7</t>
+  </si>
+  <si>
+    <t>CS3620-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-24x5</t>
+  </si>
+  <si>
+    <t>CS6977-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x10</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 cables with 10mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS6978-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-6x15</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for up to 6 cables with 15mm cable diameter</t>
+  </si>
+  <si>
+    <t>CS6979-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SEAL-3x20</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wrap around Cable Sealing Kit for up to 3 cables with max 20mm cable diameter</t>
+  </si>
+  <si>
+    <t>CU1193-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-SP-B</t>
+  </si>
+  <si>
+    <t>CV7576-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SP-24EA</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, single element FIST splice trays for 24 ANT splices</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238357</t>
+  </si>
+  <si>
+    <t>760238357</t>
+  </si>
+  <si>
+    <t>F-BUDI-S-SKIRT-12</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 12 inches long</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238358</t>
+  </si>
+  <si>
+    <t>760238358</t>
+  </si>
+  <si>
+    <t>F-BUDI-S-SKIRT-24</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Protective Cable Skirt, 24 inches long</t>
+  </si>
+  <si>
+    <t>CZ2188-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SEAL-MAIN-01-(57)</t>
+  </si>
+  <si>
+    <t>BUDI™ 2S / IFEB10 Main seal, single cable max diameter 15mm - 57 Pieces</t>
+  </si>
+  <si>
+    <t>BUDI-2S | IFEB-10</t>
+  </si>
+  <si>
+    <t>CW2715-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SEAL-12X5-(57)</t>
+  </si>
+  <si>
+    <t>BUDI™ 2S / IFEB10 Drop seal, 12 cables max diameter 5mm - 57 Pieces</t>
+  </si>
+  <si>
+    <t>CZ0929-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-SEAL-4X7-(57)</t>
+  </si>
+  <si>
+    <t>BUDI™ 2S / IFEB10 Branch seal, 4 cables max diameter 7mm - 57 Pieces</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285</t>
+  </si>
+  <si>
+    <t>760260285</t>
+  </si>
+  <si>
+    <t>BUDI-FS32-ADPSL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 36 SC/APC Sliding Adapters, (1) pre-terminated pigtail</t>
+  </si>
+  <si>
+    <t>BUDI-R24JC3059A</t>
+  </si>
+  <si>
+    <t>BUDI™ Rapid Terminal, 24-position, SC/APC, Indoor/Outdoor riser cable, MPO at far end, 1000 ft</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239</t>
+  </si>
+  <si>
+    <t>760237239</t>
+  </si>
+  <si>
+    <t>BUDI-FS-SPNNNN</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, no adapters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237456</t>
+  </si>
+  <si>
+    <t>760237456</t>
+  </si>
+  <si>
+    <t>F-BENDCONTROL</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Bend Radius Limiter</t>
+  </si>
+  <si>
+    <t>Bend radius limiter</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237400</t>
+  </si>
+  <si>
+    <t>760237400</t>
+  </si>
+  <si>
+    <t>BUDI-S-SEAL-BLIND-PG29</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Cable Sealing Kit for for single cable with a diameter from 15 up to 26mm, no cable fixation</t>
+  </si>
+  <si>
+    <t>1-1154036-7</t>
+  </si>
+  <si>
+    <t>BUDI-1S-TB-16-S2-48-E-S</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single element FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237241</t>
+  </si>
+  <si>
+    <t>760237241</t>
+  </si>
+  <si>
+    <t>BUDI-FS-TS224-US00</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure with FOSC Management System, 24 SC/APC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248341</t>
+  </si>
+  <si>
+    <t>760248341</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-12S232ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 SC/APC adapters, single element FIST splice trays for 32 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CS6975-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TB-B</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, empty for holding PON Application kits, with lock</t>
+  </si>
+  <si>
+    <t>CS8151-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-96-L2-S</t>
+  </si>
+  <si>
+    <t>CS6267-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-TB-B</t>
+  </si>
+  <si>
+    <t>CV6732-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-B-12L216CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/APC ports, single circuit FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CV6736-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S124ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/UPC adapters, single element FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW3858-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7056-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-08-L1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 4 singlemode duplex LC/UPC adapters, blue, 8 terminations on one sliding part</t>
+  </si>
+  <si>
+    <t>CW7057-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-08-L2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 4 singlemode duplex LC/APC adapters, green, 8 Terminations on one sliding part</t>
+  </si>
+  <si>
+    <t>CW7861-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-24L232ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 LC/APC ports, single element FIST splice trays for 32 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CW7892-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S248CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/APC adapters, single circuit FIST splice trays for 48 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CX0192-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-B</t>
+  </si>
+  <si>
+    <t>CX7872-000</t>
+  </si>
+  <si>
+    <t>BUDI-PON-24-L2-S</t>
+  </si>
+  <si>
+    <t>CY3562-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057</t>
+  </si>
+  <si>
+    <t>760245057</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS32N-0000</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Splice/patch version with 1x32 FPS splitter module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245059</t>
+  </si>
+  <si>
+    <t>760245059</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS32G-0300</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Pre-terminated version with 1x32 FPS splitter module and 300ft I/O OFNR cable stub</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245062</t>
+  </si>
+  <si>
+    <t>760245062</t>
+  </si>
+  <si>
+    <t>BUDI-M-TS2FPS64G-0300</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, Pre-terminated version with 1x64 FPS splitter module and 300ft I/O OFNR cable stub</t>
+  </si>
+  <si>
+    <t>EF8525-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-12L2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/APC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>EG9855-000</t>
+  </si>
+  <si>
+    <t>BUDI-S-T-A-24S124CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 24 SC/UPC adapters, single circuit FIST splice trays for 24 SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH0402-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-04S2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 4 SC/APC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>EH1821-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-TA-B-36S236CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 36 SC/APC adapters, single circuit FIST splice trays for 36 SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ0842-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-08S2ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 8 SC/APC adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ3751-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S2-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/APC adapters, green, with pigtails, two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3753-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L1-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/UPC adapters, blue, with pigtails, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3754-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L2-P</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/APC adapters, green, with pigtails, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3625-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-00NNES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, no adapters, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ3745-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-S1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 12 singlemode SC/UPC adapters, blue, two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3748-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L1-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack, 6 duplex LC/UPC adapters, blue, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ3749-000</t>
+  </si>
+  <si>
+    <t>BUDI-M-APACK-12-L2-A</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Adapter Pack,  6 duplex LC/APC adapters, green, 12 terminations on two sliding parts</t>
+  </si>
+  <si>
+    <t>CZ9129-000</t>
+  </si>
+  <si>
+    <t>BUDI-2S-T-12L1ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 12 LC/UPC ports, single element FIST splice trays for SMOUV splices</t>
+  </si>
+  <si>
+    <t>CZ9348-000</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S216ES</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single element FIST splice trays for 16 SMOUV splices</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760255704</t>
+  </si>
+  <si>
+    <t>760255704</t>
+  </si>
+  <si>
+    <t>BUDI-1S-T-A-16S216CS</t>
+  </si>
+  <si>
+    <t>BUDI™ Fiber Optic Wall mount Enclosure, 16 SC/APC adapters, single circuit FIST splice trays for 16 SMOUV splices</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245276</t>
   </si>
   <si>
     <t>760245276</t>
   </si>
   <si>
     <t>BUDI-FM-TS248-US00</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 48 SC/APC adapters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248830</t>
   </si>
   <si>
     <t>760248830</t>
   </si>
   <si>
     <t>BUDI-FM-TL148-US00</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 48 LC/UPC adapters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760257108</t>
   </si>
   <si>
     <t>760257108</t>
   </si>
   <si>
     <t>BUDI-FM-TS236-US00</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 36 SC/APC adapters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260283</t>
   </si>
   <si>
     <t>760260283</t>
   </si>
   <si>
     <t>BUDI-FS-TS224-SL</t>
   </si>
   <si>
     <t>BUDI™ Fiber Optic Wall Mount Enclosure for Splice/Patch, 24 SC/APC Sliding adapters, C-Tray</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285</t>
-[...562 lines deleted...]
-  <si>
     <t>CS5114-000</t>
   </si>
   <si>
     <t>BUDI-S-LOOPBRCKT-01</t>
   </si>
   <si>
     <t>Loop bracket accessory kit for BUDI™ S and IFEB-40</t>
   </si>
   <si>
     <t>BUDI-S | IFEB-40</t>
   </si>
   <si>
     <t>Loop bracket</t>
   </si>
   <si>
     <t>CS6981-000</t>
   </si>
   <si>
     <t>BUDI-M-LOOPBRCKT-01</t>
   </si>
   <si>
     <t>Loop bracket accessory kit for BUDI™ M and IFEB-50</t>
   </si>
   <si>
     <t>CX2841-000</t>
   </si>
   <si>
     <t>BUDI-1S-LOOPBRCKT-01</t>
   </si>
   <si>
     <t>Loop bracket accessory kit for BUDI™1 S and IFEB-30</t>
-  </si>
-[...133 lines deleted...]
-    <t>BUDI™ Fiber Optic Wall mount Enclosure, medium size (M)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1547,3945 +1562,3966 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J148" totalsRowShown="0">
-  <autoFilter ref="A1:J148"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J149" totalsRowShown="0">
+  <autoFilter ref="A1:J149"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc1529d" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0309a" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919a" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0159a" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245277" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260282" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260284" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237397" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1755-000" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0813-000" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu0593-000" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237455" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0814-000" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1388-000" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1389-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8158-000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6980-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5903-000" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5901-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7652-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6954-000" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3746-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg8244-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245233" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx6271-000" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236276" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz6481-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245060" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0619c" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159a" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059a" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0159a" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0619a" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np1529a" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619d" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8162-000" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs7745-000" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu9010-000" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6630-000" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6634-000" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7713-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8112-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0191-000" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8864-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0193-000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1283-000" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1303-000" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3250-000" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3251-000" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3560-000" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy9076-000" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz8806-000" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3731-000" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg0550-000" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1646-000" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh6396-000" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245276" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248830" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760257108" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260283" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item1-1154036-7" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237241" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs2130-000" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6975-000" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6267-000" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu1193-000" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv7576-000" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6732-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6736-000" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw3858-000" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7861-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7892-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0192-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3562-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0842-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3412-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3625-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9129-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9348-000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3711-000" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef8525-000" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg9855-000" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh0402-000" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1821-000" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz2188-000" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw2715-000" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0929-000" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760235991" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236930" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237456" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237400" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238357" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238358" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcr8316-000" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0815-000" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1390-000" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5059-000" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs3620-000" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6977-000" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8151-000" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6978-000" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6979-000" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7056-000" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7057-000" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7872-000" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1074-000" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6955-000" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy8504-000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3751-000" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3753-000" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3754-000" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3745-000" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3748-000" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3749-000" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245234" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760243195" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-saj32sa-mv" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4133-000" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4134-000" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5114-000" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6981-000" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx2841-000" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245059" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245062" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248341" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc3059a" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0309a" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619a" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp1529a" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0309a" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np3059a" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159d" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059d" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760255704" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919d" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc1529d" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc0919d" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc1529d" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0309a" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919a" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0159a" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0619c" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159a" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059a" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0159a" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0619a" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np1529a" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619d" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7652-000" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6954-000" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy9076-000" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0814-000" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1755-000" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1388-000" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1389-000" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8162-000" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6980-000" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu9010-000" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5903-000" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv5901-000" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx6271-000" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236276" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz6481-000" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245233" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237455" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0193-000" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz8806-000" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu0593-000" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245277" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260282" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260284" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3731-000" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg0550-000" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg8244-000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1646-000" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh6396-000" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237397" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0813-000" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8158-000" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs7745-000" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6630-000" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw6634-000" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7713-000" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8112-000" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0191-000" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw8864-000" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245060" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1283-000" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1303-000" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3250-000" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3251-000" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3560-000" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3746-000" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0309a" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0619a" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp1529a" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np0309a" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24np3059a" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp0159d" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jp3059d" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc0919d" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc1529d" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24nc0919d" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760235991" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760236930" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4133-000" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy4134-000" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245234" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760243195" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-saj32sa-mv" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemd68198-000-us" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy1074-000" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy6955-000" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy8504-000" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3412-000" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef3711-000" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcr8316-000" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs0815-000" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs2130-000" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs1390-000" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5059-000" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs3620-000" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6977-000" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6978-000" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6979-000" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcu1193-000" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv7576-000" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238357" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760238358" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz2188-000" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw2715-000" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0929-000" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260285" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itembudi-r24jc3059a" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-r" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237239" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237456" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237400" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item1-1154036-7" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760237241" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248341" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6975-000" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs8151-000" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6267-000" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6732-000" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcv6736-000" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw3858-000" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7056-000" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7057-000" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7861-000" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcw7892-000" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx0192-000" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx7872-000" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcy3562-000" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245057" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245059" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245062" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemef8525-000" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeg9855-000" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-s" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh0402-000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemeh1821-000" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-m" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz0842-000" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3751-000" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3753-000" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3754-000" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3625-000" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3745-000" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3748-000" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz3749-000" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9129-000" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-2s" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcz9348-000" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760255704" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-1s" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760245276" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760248830" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760257108" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fm" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/item760260283" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/budi-fs" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs5114-000" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcs6981-000" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/budi/itemcx2841-000" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J148"/>
+  <dimension ref="A1:J149"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.140625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="29.84765625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="35.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="127" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="25.7109375" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="43.84765625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" t="s">
         <v>22</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" t="s">
         <v>24</v>
-      </c>
-[...19 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G7" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G8" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
         <v>34</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G9" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G10" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>39</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>40</v>
+      </c>
+      <c r="E12" t="s">
+        <v>13</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="G12" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>41</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
+        <v>42</v>
+      </c>
+      <c r="E13" t="s">
+        <v>13</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G13" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>43</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
+        <v>44</v>
+      </c>
+      <c r="E14" t="s">
+        <v>13</v>
       </c>
       <c r="F14" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G14" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" t="s">
+        <v>54</v>
+      </c>
+      <c r="F16" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" t="s">
         <v>55</v>
       </c>
-      <c r="D16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>77</v>
+        <v>57</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>58</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>60</v>
+      </c>
+      <c r="E17" t="s">
+        <v>13</v>
       </c>
       <c r="F17" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G17" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="H17" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="F18" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G18" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="H18" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>68</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
+        <v>70</v>
+      </c>
+      <c r="E19" t="s">
+        <v>13</v>
       </c>
       <c r="F19" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G19" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="H19" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="F20" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G20" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="H20" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="F21" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G21" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="H21" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="C22" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" t="s">
+        <v>81</v>
+      </c>
+      <c r="E22" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" t="s">
+        <v>49</v>
+      </c>
+      <c r="G22" t="s">
         <v>55</v>
       </c>
-      <c r="D22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="C23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23" t="s">
+        <v>84</v>
+      </c>
+      <c r="F23" t="s">
+        <v>49</v>
+      </c>
+      <c r="G23" t="s">
         <v>55</v>
       </c>
-      <c r="D23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>86</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>88</v>
+      </c>
+      <c r="E24" t="s">
+        <v>13</v>
       </c>
       <c r="F24" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G24" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="H24" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="C25" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" t="s">
+        <v>91</v>
+      </c>
+      <c r="F25" t="s">
+        <v>49</v>
+      </c>
+      <c r="G25" t="s">
         <v>55</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="C26" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="F26" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G26" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="H26" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="C27" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D27" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="F27" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G27" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="H27" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="B28" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="C28" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D28" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="F28" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G28" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="H28" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>103</v>
+      </c>
+      <c r="C29" t="s">
+        <v>47</v>
       </c>
       <c r="D29" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>104</v>
       </c>
       <c r="F29" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G29" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="H29" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>106</v>
+      </c>
+      <c r="B30" t="s">
+        <v>107</v>
+      </c>
+      <c r="C30" t="s">
+        <v>47</v>
       </c>
       <c r="D30" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>111</v>
+      </c>
+      <c r="B31" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" t="s">
+        <v>47</v>
       </c>
       <c r="D31" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>113</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>114</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>126</v>
+        <v>115</v>
+      </c>
+      <c r="B32" t="s">
+        <v>116</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="C33" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="C34" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G34" t="s">
         <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>132</v>
+        <v>120</v>
+      </c>
+      <c r="B35" t="s">
+        <v>121</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="H35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>123</v>
+      </c>
+      <c r="B36" t="s">
+        <v>124</v>
+      </c>
+      <c r="C36" t="s">
+        <v>47</v>
       </c>
       <c r="D36" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>118</v>
       </c>
       <c r="G36" t="s">
         <v>15</v>
       </c>
       <c r="H36" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="B37" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="D37" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G37" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="H37" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="B38" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D38" t="s">
-        <v>52</v>
+        <v>135</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G38" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="H38" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B39" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="D39" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G39" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H39" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B40" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>147</v>
+        <v>80</v>
       </c>
       <c r="D40" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G40" t="s">
-        <v>149</v>
+        <v>55</v>
       </c>
       <c r="H40" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>147</v>
+        <v>69</v>
       </c>
       <c r="D41" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G41" t="s">
-        <v>149</v>
+        <v>71</v>
       </c>
       <c r="H41" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="C42" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C42" t="s">
         <v>47</v>
       </c>
       <c r="D42" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="F42" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G42" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="H42" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="B43" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>147</v>
+        <v>87</v>
       </c>
       <c r="D43" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G43" t="s">
-        <v>149</v>
+        <v>50</v>
       </c>
       <c r="H43" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>143</v>
+        <v>87</v>
       </c>
       <c r="D44" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G44" t="s">
-        <v>92</v>
+        <v>50</v>
       </c>
       <c r="H44" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="B45" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="D45" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G45" t="s">
-        <v>149</v>
+        <v>17</v>
       </c>
       <c r="H45" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="B46" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>143</v>
+        <v>69</v>
       </c>
       <c r="D46" t="s">
-        <v>48</v>
+        <v>160</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G46" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="H46" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>162</v>
+      </c>
+      <c r="C47" t="s">
+        <v>47</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="F47" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G47" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="H47" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="B48" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="D48" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G48" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="H48" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>120</v>
+        <v>59</v>
       </c>
       <c r="D49" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G49" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="H49" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="B50" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>120</v>
+        <v>59</v>
       </c>
       <c r="D50" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G50" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="H50" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="B51" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="D51" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G51" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="H51" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>147</v>
+        <v>59</v>
       </c>
       <c r="D52" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G52" t="s">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="H52" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="B53" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>147</v>
+        <v>87</v>
       </c>
       <c r="D53" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G53" t="s">
-        <v>149</v>
+        <v>50</v>
       </c>
       <c r="H53" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B54" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>120</v>
+        <v>59</v>
       </c>
       <c r="D54" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G54" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="H54" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="B55" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="D55" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G55" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="H55" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B56" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>143</v>
+        <v>80</v>
       </c>
       <c r="D56" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G56" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="H56" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B57" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>143</v>
+        <v>80</v>
       </c>
       <c r="D57" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G57" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="H57" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>193</v>
+      </c>
+      <c r="B58" t="s">
+        <v>194</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D58" t="s">
-        <v>199</v>
+        <v>179</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G58" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="H58" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>195</v>
+      </c>
+      <c r="B59" t="s">
+        <v>196</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>80</v>
       </c>
       <c r="D59" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
-        <v>201</v>
+        <v>49</v>
       </c>
       <c r="G59" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="H59" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C60" t="s">
         <v>198</v>
       </c>
+      <c r="B60" t="s">
+        <v>199</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>69</v>
+      </c>
       <c r="D60" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
-        <v>201</v>
+        <v>49</v>
       </c>
       <c r="G60" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="H60" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>15</v>
+        <v>200</v>
+      </c>
+      <c r="B61" t="s">
+        <v>201</v>
       </c>
       <c r="C61" t="s">
-        <v>198</v>
+        <v>47</v>
       </c>
       <c r="D61" t="s">
+        <v>202</v>
+      </c>
+      <c r="F61" t="s">
+        <v>49</v>
+      </c>
+      <c r="G61" t="s">
+        <v>55</v>
+      </c>
+      <c r="H61" t="s">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>61</v>
+      </c>
+      <c r="C62" t="s">
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="G62" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="H62" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>71</v>
+      </c>
+      <c r="C63" t="s">
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="G63" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="H63" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>55</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="G64" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D65" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G65" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H65" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D66" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G66" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H66" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:10" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>143</v>
+        <v>20</v>
       </c>
       <c r="D67" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G67" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
       <c r="H67" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>24</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>213</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D68" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G68" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H68" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>215</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D69" t="s">
-        <v>235</v>
+        <v>216</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G69" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H69" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D70" t="s">
-        <v>144</v>
+        <v>218</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G70" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="H70" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>219</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="D71" t="s">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G71" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="H71" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>221</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="D72" t="s">
-        <v>240</v>
+        <v>222</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G72" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="H72" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>223</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="D73" t="s">
-        <v>144</v>
+        <v>224</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G73" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="H73" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>225</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="D74" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G74" t="s">
-        <v>149</v>
+        <v>23</v>
       </c>
       <c r="H74" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>248</v>
+        <v>228</v>
       </c>
       <c r="B75" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>229</v>
+      </c>
+      <c r="C75" t="s">
+        <v>47</v>
       </c>
       <c r="D75" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>230</v>
       </c>
       <c r="F75" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G75" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="H75" t="s">
-        <v>30</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="B76" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="C76" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C76" t="s">
         <v>47</v>
       </c>
       <c r="D76" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>235</v>
       </c>
       <c r="F76" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G76" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="H76" t="s">
-        <v>30</v>
+        <v>231</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="B77" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>237</v>
+      </c>
+      <c r="C77" t="s">
+        <v>47</v>
       </c>
       <c r="D77" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>238</v>
       </c>
       <c r="F77" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G77" t="s">
-        <v>149</v>
+        <v>71</v>
       </c>
       <c r="H77" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="B78" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>240</v>
+      </c>
+      <c r="C78" t="s">
+        <v>47</v>
       </c>
       <c r="D78" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>241</v>
       </c>
       <c r="F78" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G78" t="s">
-        <v>92</v>
+        <v>71</v>
       </c>
       <c r="H78" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="B79" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="C79" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C79" t="s">
         <v>47</v>
       </c>
       <c r="D79" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>245</v>
       </c>
       <c r="F79" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G79" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="H79" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="B80" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>248</v>
+      </c>
+      <c r="C80" t="s">
+        <v>47</v>
       </c>
       <c r="D80" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>249</v>
       </c>
       <c r="F80" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G80" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H80" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>265</v>
-[...4 lines deleted...]
-      <c r="C81" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C81" t="s">
         <v>47</v>
       </c>
       <c r="D81" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>251</v>
       </c>
       <c r="F81" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G81" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="H81" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:8" ht="12.75">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>253</v>
+      </c>
+      <c r="C82" t="s">
+        <v>47</v>
       </c>
       <c r="D82" t="s">
-        <v>269</v>
-[...8 lines deleted...]
-        <v>149</v>
+        <v>254</v>
       </c>
       <c r="H82" t="s">
-        <v>30</v>
+        <v>255</v>
+      </c>
+      <c r="I82" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="B83" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>258</v>
+      </c>
+      <c r="C83" t="s">
+        <v>47</v>
       </c>
       <c r="D83" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>259</v>
       </c>
       <c r="F83" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G83" t="s">
-        <v>149</v>
+        <v>55</v>
       </c>
       <c r="H83" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="B84" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>261</v>
+      </c>
+      <c r="C84" t="s">
+        <v>47</v>
       </c>
       <c r="D84" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>262</v>
       </c>
       <c r="F84" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G84" t="s">
-        <v>149</v>
+        <v>71</v>
       </c>
       <c r="H84" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>276</v>
+        <v>263</v>
       </c>
       <c r="B85" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>264</v>
+      </c>
+      <c r="C85" t="s">
+        <v>47</v>
       </c>
       <c r="D85" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>265</v>
       </c>
       <c r="F85" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G85" t="s">
-        <v>149</v>
+        <v>71</v>
       </c>
       <c r="H85" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>279</v>
+        <v>266</v>
       </c>
       <c r="B86" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>143</v>
+        <v>59</v>
       </c>
       <c r="D86" t="s">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G86" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="H86" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>282</v>
+        <v>269</v>
       </c>
       <c r="B87" t="s">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>147</v>
+        <v>59</v>
       </c>
       <c r="D87" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G87" t="s">
-        <v>149</v>
+        <v>61</v>
       </c>
       <c r="H87" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="B88" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>273</v>
+      </c>
+      <c r="C88" t="s">
+        <v>47</v>
       </c>
       <c r="D88" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>274</v>
       </c>
       <c r="F88" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G88" t="s">
-        <v>149</v>
+        <v>15</v>
       </c>
       <c r="H88" t="s">
-        <v>30</v>
+        <v>275</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="B89" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="C89" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C89" t="s">
         <v>47</v>
       </c>
       <c r="D89" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
       </c>
       <c r="F89" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G89" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="H89" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>291</v>
+        <v>278</v>
       </c>
       <c r="B90" t="s">
-        <v>292</v>
+        <v>279</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>147</v>
+        <v>69</v>
       </c>
       <c r="D90" t="s">
-        <v>293</v>
+        <v>88</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G90" t="s">
-        <v>149</v>
+        <v>71</v>
       </c>
       <c r="H90" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>294</v>
+        <v>280</v>
       </c>
       <c r="B91" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>281</v>
+      </c>
+      <c r="C91" t="s">
+        <v>47</v>
       </c>
       <c r="D91" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>282</v>
       </c>
       <c r="F91" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G91" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="H91" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>297</v>
+        <v>283</v>
       </c>
       <c r="B92" t="s">
-        <v>298</v>
+        <v>284</v>
       </c>
       <c r="C92" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D92" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>259</v>
       </c>
       <c r="F92" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G92" t="s">
-        <v>300</v>
+        <v>71</v>
       </c>
       <c r="H92" t="s">
-        <v>301</v>
+        <v>56</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
       <c r="B93" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="C93" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D93" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="F93" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G93" t="s">
-        <v>300</v>
+        <v>71</v>
       </c>
       <c r="H93" t="s">
-        <v>301</v>
+        <v>56</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="B94" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="C94" t="s">
+        <v>47</v>
+      </c>
+      <c r="D94" t="s">
+        <v>289</v>
+      </c>
+      <c r="F94" t="s">
+        <v>49</v>
+      </c>
+      <c r="G94" t="s">
         <v>55</v>
       </c>
-      <c r="D94" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H94" t="s">
-        <v>301</v>
+        <v>56</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>309</v>
+        <v>290</v>
       </c>
       <c r="B95" t="s">
-        <v>310</v>
+        <v>291</v>
       </c>
       <c r="C95" t="s">
+        <v>47</v>
+      </c>
+      <c r="D95" t="s">
+        <v>292</v>
+      </c>
+      <c r="F95" t="s">
+        <v>49</v>
+      </c>
+      <c r="G95" t="s">
         <v>55</v>
       </c>
-      <c r="D95" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H95" t="s">
-        <v>301</v>
+        <v>56</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>313</v>
+        <v>293</v>
       </c>
       <c r="B96" t="s">
-        <v>314</v>
+        <v>294</v>
       </c>
       <c r="C96" t="s">
+        <v>47</v>
+      </c>
+      <c r="D96" t="s">
+        <v>295</v>
+      </c>
+      <c r="F96" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" t="s">
         <v>55</v>
       </c>
-      <c r="D96" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H96" t="s">
-        <v>301</v>
+        <v>56</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>317</v>
+        <v>296</v>
       </c>
       <c r="B97" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="C97" t="s">
+        <v>297</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D97" t="s">
+        <v>88</v>
+      </c>
+      <c r="E97" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" t="s">
         <v>55</v>
       </c>
-      <c r="D97" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H97" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>322</v>
+        <v>298</v>
       </c>
       <c r="B98" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>299</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D98" t="s">
-        <v>324</v>
+        <v>300</v>
+      </c>
+      <c r="E98" t="s">
+        <v>13</v>
       </c>
       <c r="F98" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G98" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="H98" t="s">
-        <v>301</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>326</v>
+        <v>302</v>
       </c>
       <c r="B99" t="s">
-        <v>327</v>
+        <v>303</v>
       </c>
       <c r="C99" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D99" t="s">
-        <v>328</v>
+        <v>304</v>
       </c>
       <c r="F99" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G99" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="H99" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>330</v>
+        <v>306</v>
       </c>
       <c r="B100" t="s">
-        <v>331</v>
+        <v>307</v>
       </c>
       <c r="C100" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D100" t="s">
-        <v>332</v>
+        <v>308</v>
       </c>
       <c r="F100" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G100" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="H100" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>333</v>
+        <v>309</v>
       </c>
       <c r="B101" t="s">
-        <v>334</v>
+        <v>310</v>
       </c>
       <c r="C101" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D101" t="s">
-        <v>335</v>
+        <v>311</v>
+      </c>
+      <c r="E101" t="s">
+        <v>13</v>
       </c>
       <c r="F101" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G101" t="s">
-        <v>58</v>
+        <v>312</v>
       </c>
       <c r="H101" t="s">
-        <v>336</v>
+        <v>231</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>337</v>
+        <v>313</v>
       </c>
       <c r="B102" t="s">
-        <v>338</v>
+        <v>314</v>
       </c>
       <c r="C102" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D102" t="s">
-        <v>67</v>
+        <v>315</v>
+      </c>
+      <c r="E102" t="s">
+        <v>13</v>
       </c>
       <c r="F102" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G102" t="s">
-        <v>68</v>
+        <v>312</v>
       </c>
       <c r="H102" t="s">
-        <v>69</v>
+        <v>231</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>339</v>
+        <v>316</v>
       </c>
       <c r="B103" t="s">
-        <v>340</v>
+        <v>317</v>
       </c>
       <c r="C103" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D103" t="s">
-        <v>341</v>
+        <v>318</v>
+      </c>
+      <c r="E103" t="s">
+        <v>13</v>
       </c>
       <c r="F103" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G103" t="s">
-        <v>49</v>
+        <v>312</v>
       </c>
       <c r="H103" t="s">
-        <v>73</v>
+        <v>231</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>342</v>
+        <v>320</v>
       </c>
       <c r="B104" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>321</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>134</v>
       </c>
       <c r="D104" t="s">
-        <v>344</v>
+        <v>322</v>
+      </c>
+      <c r="E104" t="s">
+        <v>13</v>
       </c>
       <c r="F104" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G104" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="H104" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>323</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>20</v>
       </c>
       <c r="D105" t="s">
-        <v>81</v>
+        <v>324</v>
+      </c>
+      <c r="E105" t="s">
+        <v>13</v>
       </c>
       <c r="F105" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="G105" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="H105" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>347</v>
+        <v>326</v>
       </c>
       <c r="B106" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>327</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>134</v>
       </c>
       <c r="D106" t="s">
-        <v>349</v>
+        <v>328</v>
+      </c>
+      <c r="E106" t="s">
+        <v>13</v>
       </c>
       <c r="F106" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G106" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="H106" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>350</v>
+        <v>330</v>
       </c>
       <c r="B107" t="s">
-        <v>351</v>
+        <v>331</v>
       </c>
       <c r="C107" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D107" t="s">
-        <v>67</v>
+        <v>332</v>
       </c>
       <c r="F107" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G107" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="H107" t="s">
-        <v>69</v>
+        <v>333</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>352</v>
+        <v>335</v>
       </c>
       <c r="B108" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="C108" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D108" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="F108" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G108" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="H108" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:8" ht="12.75">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="B109" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>339</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D109" t="s">
-        <v>357</v>
+        <v>340</v>
+      </c>
+      <c r="E109" t="s">
+        <v>13</v>
       </c>
       <c r="F109" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G109" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="H109" t="s">
-        <v>73</v>
+        <v>16</v>
+      </c>
+      <c r="J109" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>358</v>
+        <v>343</v>
       </c>
       <c r="B110" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>344</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>134</v>
       </c>
       <c r="D110" t="s">
-        <v>360</v>
+        <v>345</v>
+      </c>
+      <c r="E110" t="s">
+        <v>13</v>
       </c>
       <c r="F110" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G110" t="s">
-        <v>82</v>
+        <v>17</v>
       </c>
       <c r="H110" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:10" ht="12.75">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="B111" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>348</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D111" t="s">
-        <v>363</v>
+        <v>349</v>
+      </c>
+      <c r="E111" t="s">
+        <v>13</v>
       </c>
       <c r="F111" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G111" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="H111" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
       <c r="B112" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="C112" t="s">
+        <v>351</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D112" t="s">
+        <v>352</v>
+      </c>
+      <c r="E112" t="s">
+        <v>13</v>
+      </c>
+      <c r="F112" t="s">
+        <v>49</v>
+      </c>
+      <c r="G112" t="s">
         <v>55</v>
       </c>
-      <c r="D112" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H112" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="B113" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="C113" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D113" t="s">
-        <v>344</v>
+        <v>64</v>
       </c>
       <c r="F113" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G113" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="H113" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="B114" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>356</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>69</v>
       </c>
       <c r="D114" t="s">
-        <v>370</v>
+        <v>352</v>
+      </c>
+      <c r="E114" t="s">
+        <v>13</v>
       </c>
       <c r="F114" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G114" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="H114" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>371</v>
+        <v>357</v>
       </c>
       <c r="B115" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>358</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D115" t="s">
-        <v>373</v>
+        <v>359</v>
+      </c>
+      <c r="E115" t="s">
+        <v>13</v>
       </c>
       <c r="F115" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G115" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H115" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="B116" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>361</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>69</v>
       </c>
       <c r="D116" t="s">
-        <v>376</v>
+        <v>362</v>
+      </c>
+      <c r="E116" t="s">
+        <v>13</v>
       </c>
       <c r="F116" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G116" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="H116" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>377</v>
+        <v>363</v>
       </c>
       <c r="B117" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>364</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D117" t="s">
-        <v>379</v>
+        <v>365</v>
+      </c>
+      <c r="E117" t="s">
+        <v>13</v>
       </c>
       <c r="F117" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G117" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="H117" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="B118" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="C118" t="s">
+        <v>47</v>
+      </c>
+      <c r="D118" t="s">
+        <v>368</v>
+      </c>
+      <c r="F118" t="s">
+        <v>49</v>
+      </c>
+      <c r="G118" t="s">
         <v>55</v>
       </c>
-      <c r="D118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H118" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:8" ht="12.75">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="B119" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="C119" t="s">
+        <v>47</v>
+      </c>
+      <c r="D119" t="s">
+        <v>371</v>
+      </c>
+      <c r="F119" t="s">
+        <v>49</v>
+      </c>
+      <c r="G119" t="s">
         <v>55</v>
       </c>
-      <c r="D119" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H119" t="s">
-        <v>99</v>
+        <v>203</v>
+      </c>
+      <c r="J119" t="s">
+        <v>341</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>386</v>
+        <v>372</v>
       </c>
       <c r="B120" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>373</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D120" t="s">
-        <v>388</v>
+        <v>374</v>
+      </c>
+      <c r="E120" t="s">
+        <v>13</v>
       </c>
       <c r="F120" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G120" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="H120" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
       <c r="B121" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>376</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>69</v>
       </c>
       <c r="D121" t="s">
-        <v>391</v>
+        <v>377</v>
+      </c>
+      <c r="E121" t="s">
+        <v>13</v>
       </c>
       <c r="F121" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G121" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="H121" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
       <c r="B122" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>379</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="D122" t="s">
-        <v>395</v>
+        <v>197</v>
+      </c>
+      <c r="E122" t="s">
+        <v>13</v>
       </c>
       <c r="F122" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G122" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="H122" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="B123" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="C123" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D123" t="s">
-        <v>399</v>
+        <v>64</v>
       </c>
       <c r="F123" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G123" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="H123" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>382</v>
+      </c>
+      <c r="B124" t="s">
+        <v>383</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>69</v>
       </c>
       <c r="D124" t="s">
-        <v>401</v>
+        <v>192</v>
+      </c>
+      <c r="E124" t="s">
+        <v>13</v>
       </c>
       <c r="F124" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G124" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="H124" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
       <c r="B125" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="C125" t="s">
+        <v>386</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D125" t="s">
+        <v>387</v>
+      </c>
+      <c r="E125" t="s">
+        <v>13</v>
+      </c>
+      <c r="F125" t="s">
+        <v>49</v>
+      </c>
+      <c r="G125" t="s">
         <v>55</v>
       </c>
-      <c r="D125" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H125" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="B126" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="C126" t="s">
+        <v>390</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D126" t="s">
+        <v>391</v>
+      </c>
+      <c r="E126" t="s">
+        <v>13</v>
+      </c>
+      <c r="F126" t="s">
+        <v>49</v>
+      </c>
+      <c r="G126" t="s">
         <v>55</v>
       </c>
-      <c r="D126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H126" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
       <c r="B127" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="C127" t="s">
+        <v>394</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D127" t="s">
+        <v>395</v>
+      </c>
+      <c r="E127" t="s">
+        <v>13</v>
+      </c>
+      <c r="F127" t="s">
+        <v>49</v>
+      </c>
+      <c r="G127" t="s">
         <v>55</v>
       </c>
-      <c r="D127" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H127" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="B128" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>397</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>59</v>
       </c>
       <c r="D128" t="s">
-        <v>415</v>
+        <v>398</v>
+      </c>
+      <c r="E128" t="s">
+        <v>13</v>
       </c>
       <c r="F128" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G128" t="s">
-        <v>411</v>
+        <v>61</v>
       </c>
       <c r="H128" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>416</v>
+        <v>399</v>
       </c>
       <c r="B129" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>400</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>69</v>
       </c>
       <c r="D129" t="s">
-        <v>418</v>
+        <v>401</v>
+      </c>
+      <c r="E129" t="s">
+        <v>13</v>
       </c>
       <c r="F129" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G129" t="s">
-        <v>411</v>
+        <v>71</v>
       </c>
       <c r="H129" t="s">
-        <v>412</v>
+        <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>420</v>
+        <v>402</v>
       </c>
       <c r="B130" t="s">
-        <v>421</v>
+        <v>403</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>120</v>
+        <v>59</v>
       </c>
       <c r="D130" t="s">
-        <v>422</v>
+        <v>404</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G130" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="H130" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>424</v>
+        <v>405</v>
       </c>
       <c r="B131" t="s">
-        <v>425</v>
+        <v>406</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="D131" t="s">
-        <v>426</v>
+        <v>407</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G131" t="s">
-        <v>82</v>
+        <v>55</v>
       </c>
       <c r="H131" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>428</v>
+        <v>408</v>
       </c>
       <c r="B132" t="s">
-        <v>429</v>
+        <v>409</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>120</v>
+        <v>59</v>
       </c>
       <c r="D132" t="s">
-        <v>430</v>
+        <v>410</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G132" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="H132" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>432</v>
+        <v>411</v>
       </c>
       <c r="B133" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>412</v>
+      </c>
+      <c r="C133" t="s">
+        <v>47</v>
       </c>
       <c r="D133" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>413</v>
       </c>
       <c r="F133" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G133" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="H133" t="s">
-        <v>30</v>
+        <v>203</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>414</v>
+      </c>
+      <c r="B134" t="s">
+        <v>415</v>
+      </c>
+      <c r="C134" t="s">
+        <v>47</v>
       </c>
       <c r="D134" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>416</v>
       </c>
       <c r="F134" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G134" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H134" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>417</v>
+      </c>
+      <c r="B135" t="s">
+        <v>418</v>
+      </c>
+      <c r="C135" t="s">
+        <v>47</v>
       </c>
       <c r="D135" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>419</v>
       </c>
       <c r="F135" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G135" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H135" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>439</v>
+        <v>420</v>
+      </c>
+      <c r="B136" t="s">
+        <v>421</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="D136" t="s">
-        <v>440</v>
+        <v>422</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G136" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>423</v>
+      </c>
+      <c r="B137" t="s">
+        <v>424</v>
+      </c>
+      <c r="C137" t="s">
+        <v>47</v>
       </c>
       <c r="D137" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>425</v>
       </c>
       <c r="F137" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G137" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H137" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>426</v>
+      </c>
+      <c r="B138" t="s">
+        <v>427</v>
+      </c>
+      <c r="C138" t="s">
+        <v>47</v>
       </c>
       <c r="D138" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>428</v>
       </c>
       <c r="F138" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G138" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H138" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>429</v>
+      </c>
+      <c r="B139" t="s">
+        <v>430</v>
+      </c>
+      <c r="C139" t="s">
+        <v>47</v>
       </c>
       <c r="D139" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>431</v>
       </c>
       <c r="F139" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G139" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="H139" t="s">
-        <v>16</v>
+        <v>203</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>447</v>
+        <v>432</v>
+      </c>
+      <c r="B140" t="s">
+        <v>433</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="D140" t="s">
-        <v>448</v>
+        <v>434</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G140" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>449</v>
+        <v>435</v>
+      </c>
+      <c r="B141" t="s">
+        <v>436</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="D141" t="s">
-        <v>450</v>
+        <v>437</v>
       </c>
       <c r="E141" t="s">
         <v>13</v>
       </c>
       <c r="F141" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G141" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>452</v>
+        <v>439</v>
       </c>
       <c r="B142" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>143</v>
+        <v>87</v>
       </c>
       <c r="D142" t="s">
-        <v>454</v>
+        <v>441</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G142" t="s">
-        <v>92</v>
+        <v>50</v>
       </c>
       <c r="H142" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>455</v>
+        <v>443</v>
+      </c>
+      <c r="B143" t="s">
+        <v>444</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="D143" t="s">
-        <v>456</v>
+        <v>445</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G143" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>457</v>
+        <v>447</v>
+      </c>
+      <c r="B144" t="s">
+        <v>448</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="D144" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G144" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>459</v>
+        <v>451</v>
+      </c>
+      <c r="B145" t="s">
+        <v>452</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>11</v>
+        <v>129</v>
       </c>
       <c r="D145" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="G145" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>455</v>
+      </c>
+      <c r="B146" t="s">
+        <v>456</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>134</v>
       </c>
       <c r="D146" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G146" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="H146" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>49</v>
+        <v>458</v>
+      </c>
+      <c r="B147" t="s">
+        <v>459</v>
       </c>
       <c r="C147" t="s">
-        <v>198</v>
+        <v>47</v>
       </c>
       <c r="D147" t="s">
+        <v>460</v>
+      </c>
+      <c r="F147" t="s">
+        <v>49</v>
+      </c>
+      <c r="G147" t="s">
+        <v>461</v>
+      </c>
+      <c r="H147" t="s">
         <v>462</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>82</v>
+        <v>463</v>
+      </c>
+      <c r="B148" t="s">
+        <v>464</v>
       </c>
       <c r="C148" t="s">
-        <v>198</v>
+        <v>47</v>
       </c>
       <c r="D148" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>465</v>
       </c>
       <c r="F148" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G148" t="s">
-        <v>58</v>
+        <v>461</v>
       </c>
       <c r="H148" t="s">
-        <v>30</v>
+        <v>462</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="12.75">
+      <c r="A149" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B149" t="s">
+        <v>467</v>
+      </c>
+      <c r="C149" t="s">
+        <v>47</v>
+      </c>
+      <c r="D149" t="s">
+        <v>468</v>
+      </c>
+      <c r="F149" t="s">
+        <v>49</v>
+      </c>
+      <c r="G149" t="s">
+        <v>461</v>
+      </c>
+      <c r="H149" t="s">
+        <v>462</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="BUDI-R24NC1529D"/>
-[...230 lines deleted...]
-    <hyperlink ref="A148" r:id="rId232" display="BUDI-M"/>
+    <hyperlink ref="A2" r:id="rId1" display="BUDI-FM"/>
+    <hyperlink ref="A3" r:id="rId2" display="BUDI-FS"/>
+    <hyperlink ref="A4" r:id="rId3" display="BUDI-R24NC1529D"/>
+    <hyperlink ref="C4" r:id="rId4" display="Variant of BUDI-R"/>
+    <hyperlink ref="A5" r:id="rId5" display="BUDI-R24JC0309A"/>
+    <hyperlink ref="C5" r:id="rId6" display="Variant of BUDI-R"/>
+    <hyperlink ref="A6" r:id="rId7" display="BUDI-R24JC0919A"/>
+    <hyperlink ref="C6" r:id="rId8" display="Variant of BUDI-R"/>
+    <hyperlink ref="A7" r:id="rId9" display="BUDI-R24JC0159A"/>
+    <hyperlink ref="C7" r:id="rId10" display="Variant of BUDI-R"/>
+    <hyperlink ref="A8" r:id="rId11" display="BUDI-R24JC0619C"/>
+    <hyperlink ref="C8" r:id="rId12" display="Variant of BUDI-R"/>
+    <hyperlink ref="A9" r:id="rId13" display="BUDI-R24JP0159A"/>
+    <hyperlink ref="C9" r:id="rId14" display="Variant of BUDI-R"/>
+    <hyperlink ref="A10" r:id="rId15" display="BUDI-R24JP3059A"/>
+    <hyperlink ref="C10" r:id="rId16" display="Variant of BUDI-R"/>
+    <hyperlink ref="A11" r:id="rId17" display="BUDI-R24NP0159A"/>
+    <hyperlink ref="C11" r:id="rId18" display="Variant of BUDI-R"/>
+    <hyperlink ref="A12" r:id="rId19" display="BUDI-R24NP0619A"/>
+    <hyperlink ref="C12" r:id="rId20" display="Variant of BUDI-R"/>
+    <hyperlink ref="A13" r:id="rId21" display="BUDI-R24NP1529A"/>
+    <hyperlink ref="C13" r:id="rId22" display="Variant of BUDI-R"/>
+    <hyperlink ref="A14" r:id="rId23" display="BUDI-R24JP0619D"/>
+    <hyperlink ref="C14" r:id="rId24" display="Variant of BUDI-R"/>
+    <hyperlink ref="A15" r:id="rId25" display="CX7652-000"/>
+    <hyperlink ref="A16" r:id="rId26" display="CY6954-000"/>
+    <hyperlink ref="A17" r:id="rId27" display="CY9076-000"/>
+    <hyperlink ref="C17" r:id="rId28" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A18" r:id="rId29" display="CS0814-000"/>
+    <hyperlink ref="A19" r:id="rId30" display="CS1755-000"/>
+    <hyperlink ref="C19" r:id="rId31" display="Variant of BUDI-S"/>
+    <hyperlink ref="A20" r:id="rId32" display="CS1388-000"/>
+    <hyperlink ref="A21" r:id="rId33" display="CS1389-000"/>
+    <hyperlink ref="A22" r:id="rId34" display="CS8162-000"/>
+    <hyperlink ref="C22" r:id="rId35" display="Variant of BUDI-M"/>
+    <hyperlink ref="A23" r:id="rId36" display="CS6980-000"/>
+    <hyperlink ref="A24" r:id="rId37" display="CU9010-000"/>
+    <hyperlink ref="C24" r:id="rId38" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A25" r:id="rId39" display="CV5903-000"/>
+    <hyperlink ref="A26" r:id="rId40" display="CV5901-000"/>
+    <hyperlink ref="A27" r:id="rId41" display="CX6271-000"/>
+    <hyperlink ref="A28" r:id="rId42" display="760236276"/>
+    <hyperlink ref="A29" r:id="rId43" display="CZ6481-000"/>
+    <hyperlink ref="A30" r:id="rId44" display="760245233"/>
+    <hyperlink ref="A31" r:id="rId45" display="760237455"/>
+    <hyperlink ref="A32" r:id="rId46" display="CX0193-000"/>
+    <hyperlink ref="C32" r:id="rId47" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A33" r:id="rId48" display="BUDI-1S"/>
+    <hyperlink ref="A34" r:id="rId49" display="BUDI-R"/>
+    <hyperlink ref="A35" r:id="rId50" display="CZ8806-000"/>
+    <hyperlink ref="C35" r:id="rId51" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A36" r:id="rId52" display="CU0593-000"/>
+    <hyperlink ref="A37" r:id="rId53" display="760245277"/>
+    <hyperlink ref="C37" r:id="rId54" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A38" r:id="rId55" display="760260282"/>
+    <hyperlink ref="C38" r:id="rId56" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A39" r:id="rId57" display="760260284"/>
+    <hyperlink ref="C39" r:id="rId58" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A40" r:id="rId59" display="EF3731-000"/>
+    <hyperlink ref="C40" r:id="rId60" display="Variant of BUDI-M"/>
+    <hyperlink ref="A41" r:id="rId61" display="EG0550-000"/>
+    <hyperlink ref="C41" r:id="rId62" display="Variant of BUDI-S"/>
+    <hyperlink ref="A42" r:id="rId63" display="EG8244-000"/>
+    <hyperlink ref="A43" r:id="rId64" display="EH1646-000"/>
+    <hyperlink ref="C43" r:id="rId65" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A44" r:id="rId66" display="EH6396-000"/>
+    <hyperlink ref="C44" r:id="rId67" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A45" r:id="rId68" display="760237397"/>
+    <hyperlink ref="C45" r:id="rId69" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A46" r:id="rId70" display="CS0813-000"/>
+    <hyperlink ref="C46" r:id="rId71" display="Variant of BUDI-S"/>
+    <hyperlink ref="A47" r:id="rId72" display="CS8158-000"/>
+    <hyperlink ref="A48" r:id="rId73" display="CS7745-000"/>
+    <hyperlink ref="C48" r:id="rId74" display="Variant of BUDI-M"/>
+    <hyperlink ref="A49" r:id="rId75" display="CW6630-000"/>
+    <hyperlink ref="C49" r:id="rId76" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A50" r:id="rId77" display="CW6634-000"/>
+    <hyperlink ref="C50" r:id="rId78" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A51" r:id="rId79" display="CW7713-000"/>
+    <hyperlink ref="C51" r:id="rId80" display="Variant of BUDI-S"/>
+    <hyperlink ref="A52" r:id="rId81" display="CW8112-000"/>
+    <hyperlink ref="C52" r:id="rId82" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A53" r:id="rId83" display="CX0191-000"/>
+    <hyperlink ref="C53" r:id="rId84" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A54" r:id="rId85" display="CW8864-000"/>
+    <hyperlink ref="C54" r:id="rId86" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A55" r:id="rId87" display="760245060"/>
+    <hyperlink ref="C55" r:id="rId88" display="Variant of BUDI-M"/>
+    <hyperlink ref="A56" r:id="rId89" display="CY1283-000"/>
+    <hyperlink ref="C56" r:id="rId90" display="Variant of BUDI-M"/>
+    <hyperlink ref="A57" r:id="rId91" display="CY1303-000"/>
+    <hyperlink ref="C57" r:id="rId92" display="Variant of BUDI-M"/>
+    <hyperlink ref="A58" r:id="rId93" display="CY3250-000"/>
+    <hyperlink ref="C58" r:id="rId94" display="Variant of BUDI-M"/>
+    <hyperlink ref="A59" r:id="rId95" display="CY3251-000"/>
+    <hyperlink ref="C59" r:id="rId96" display="Variant of BUDI-M"/>
+    <hyperlink ref="A60" r:id="rId97" display="CY3560-000"/>
+    <hyperlink ref="C60" r:id="rId98" display="Variant of BUDI-S"/>
+    <hyperlink ref="A61" r:id="rId99" display="CZ3746-000"/>
+    <hyperlink ref="A62" r:id="rId100" display="BUDI-2S"/>
+    <hyperlink ref="A63" r:id="rId101" display="BUDI-S"/>
+    <hyperlink ref="A64" r:id="rId102" display="BUDI-M"/>
+    <hyperlink ref="A65" r:id="rId103" display="BUDI-R24JP0309A"/>
+    <hyperlink ref="C65" r:id="rId104" display="Variant of BUDI-R"/>
+    <hyperlink ref="A66" r:id="rId105" display="BUDI-R24JP0619A"/>
+    <hyperlink ref="C66" r:id="rId106" display="Variant of BUDI-R"/>
+    <hyperlink ref="A67" r:id="rId107" display="BUDI-R24JP1529A"/>
+    <hyperlink ref="C67" r:id="rId108" display="Variant of BUDI-R"/>
+    <hyperlink ref="A68" r:id="rId109" display="BUDI-R24NP0309A"/>
+    <hyperlink ref="C68" r:id="rId110" display="Variant of BUDI-R"/>
+    <hyperlink ref="A69" r:id="rId111" display="BUDI-R24NP3059A"/>
+    <hyperlink ref="C69" r:id="rId112" display="Variant of BUDI-R"/>
+    <hyperlink ref="A70" r:id="rId113" display="BUDI-R24JP0159D"/>
+    <hyperlink ref="C70" r:id="rId114" display="Variant of BUDI-R"/>
+    <hyperlink ref="A71" r:id="rId115" display="BUDI-R24JP3059D"/>
+    <hyperlink ref="C71" r:id="rId116" display="Variant of BUDI-R"/>
+    <hyperlink ref="A72" r:id="rId117" display="BUDI-R24JC0919D"/>
+    <hyperlink ref="C72" r:id="rId118" display="Variant of BUDI-R"/>
+    <hyperlink ref="A73" r:id="rId119" display="BUDI-R24JC1529D"/>
+    <hyperlink ref="C73" r:id="rId120" display="Variant of BUDI-R"/>
+    <hyperlink ref="A74" r:id="rId121" display="BUDI-R24NC0919D"/>
+    <hyperlink ref="C74" r:id="rId122" display="Variant of BUDI-R"/>
+    <hyperlink ref="A75" r:id="rId123" display="760235991"/>
+    <hyperlink ref="A76" r:id="rId124" display="760236930"/>
+    <hyperlink ref="A77" r:id="rId125" display="CY4133-000"/>
+    <hyperlink ref="A78" r:id="rId126" display="CY4134-000"/>
+    <hyperlink ref="A79" r:id="rId127" display="760245234"/>
+    <hyperlink ref="A80" r:id="rId128" display="760243195"/>
+    <hyperlink ref="A81" r:id="rId129" display="BUDI-SAJ32SA-MV"/>
+    <hyperlink ref="A82" r:id="rId130" display="D68198-000-US"/>
+    <hyperlink ref="A83" r:id="rId131" display="CY1074-000"/>
+    <hyperlink ref="A84" r:id="rId132" display="CY6955-000"/>
+    <hyperlink ref="A85" r:id="rId133" display="CY8504-000"/>
+    <hyperlink ref="A86" r:id="rId134" display="CZ3412-000"/>
+    <hyperlink ref="C86" r:id="rId135" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A87" r:id="rId136" display="EF3711-000"/>
+    <hyperlink ref="C87" r:id="rId137" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A88" r:id="rId138" display="CR8316-000"/>
+    <hyperlink ref="A89" r:id="rId139" display="CS0815-000"/>
+    <hyperlink ref="A90" r:id="rId140" display="CS2130-000"/>
+    <hyperlink ref="C90" r:id="rId141" display="Variant of BUDI-S"/>
+    <hyperlink ref="A91" r:id="rId142" display="CS1390-000"/>
+    <hyperlink ref="A92" r:id="rId143" display="CS5059-000"/>
+    <hyperlink ref="A93" r:id="rId144" display="CS3620-000"/>
+    <hyperlink ref="A94" r:id="rId145" display="CS6977-000"/>
+    <hyperlink ref="A95" r:id="rId146" display="CS6978-000"/>
+    <hyperlink ref="A96" r:id="rId147" display="CS6979-000"/>
+    <hyperlink ref="A97" r:id="rId148" display="CU1193-000"/>
+    <hyperlink ref="C97" r:id="rId149" display="Variant of BUDI-M"/>
+    <hyperlink ref="A98" r:id="rId150" display="CV7576-000"/>
+    <hyperlink ref="C98" r:id="rId151" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A99" r:id="rId152" display="760238357"/>
+    <hyperlink ref="A100" r:id="rId153" display="760238358"/>
+    <hyperlink ref="A101" r:id="rId154" display="CZ2188-000"/>
+    <hyperlink ref="A102" r:id="rId155" display="CW2715-000"/>
+    <hyperlink ref="A103" r:id="rId156" display="CZ0929-000"/>
+    <hyperlink ref="A104" r:id="rId157" display="760260285"/>
+    <hyperlink ref="C104" r:id="rId158" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A105" r:id="rId159" display="BUDI-R24JC3059A"/>
+    <hyperlink ref="C105" r:id="rId160" display="Variant of BUDI-R"/>
+    <hyperlink ref="A106" r:id="rId161" display="760237239"/>
+    <hyperlink ref="C106" r:id="rId162" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A107" r:id="rId163" display="760237456"/>
+    <hyperlink ref="A108" r:id="rId164" display="760237400"/>
+    <hyperlink ref="A109" r:id="rId165" display="1-1154036-7"/>
+    <hyperlink ref="C109" r:id="rId166" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A110" r:id="rId167" display="760237241"/>
+    <hyperlink ref="C110" r:id="rId168" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A111" r:id="rId169" display="760248341"/>
+    <hyperlink ref="C111" r:id="rId170" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A112" r:id="rId171" display="CS6975-000"/>
+    <hyperlink ref="C112" r:id="rId172" display="Variant of BUDI-M"/>
+    <hyperlink ref="A113" r:id="rId173" display="CS8151-000"/>
+    <hyperlink ref="A114" r:id="rId174" display="CS6267-000"/>
+    <hyperlink ref="C114" r:id="rId175" display="Variant of BUDI-S"/>
+    <hyperlink ref="A115" r:id="rId176" display="CV6732-000"/>
+    <hyperlink ref="C115" r:id="rId177" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A116" r:id="rId178" display="CV6736-000"/>
+    <hyperlink ref="C116" r:id="rId179" display="Variant of BUDI-S"/>
+    <hyperlink ref="A117" r:id="rId180" display="CW3858-000"/>
+    <hyperlink ref="C117" r:id="rId181" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A118" r:id="rId182" display="CW7056-000"/>
+    <hyperlink ref="A119" r:id="rId183" display="CW7057-000"/>
+    <hyperlink ref="A120" r:id="rId184" display="CW7861-000"/>
+    <hyperlink ref="C120" r:id="rId185" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A121" r:id="rId186" display="CW7892-000"/>
+    <hyperlink ref="C121" r:id="rId187" display="Variant of BUDI-S"/>
+    <hyperlink ref="A122" r:id="rId188" display="CX0192-000"/>
+    <hyperlink ref="C122" r:id="rId189" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A123" r:id="rId190" display="CX7872-000"/>
+    <hyperlink ref="A124" r:id="rId191" display="CY3562-000"/>
+    <hyperlink ref="C124" r:id="rId192" display="Variant of BUDI-S"/>
+    <hyperlink ref="A125" r:id="rId193" display="760245057"/>
+    <hyperlink ref="C125" r:id="rId194" display="Variant of BUDI-M"/>
+    <hyperlink ref="A126" r:id="rId195" display="760245059"/>
+    <hyperlink ref="C126" r:id="rId196" display="Variant of BUDI-M"/>
+    <hyperlink ref="A127" r:id="rId197" display="760245062"/>
+    <hyperlink ref="C127" r:id="rId198" display="Variant of BUDI-M"/>
+    <hyperlink ref="A128" r:id="rId199" display="EF8525-000"/>
+    <hyperlink ref="C128" r:id="rId200" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A129" r:id="rId201" display="EG9855-000"/>
+    <hyperlink ref="C129" r:id="rId202" display="Variant of BUDI-S"/>
+    <hyperlink ref="A130" r:id="rId203" display="EH0402-000"/>
+    <hyperlink ref="C130" r:id="rId204" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A131" r:id="rId205" display="EH1821-000"/>
+    <hyperlink ref="C131" r:id="rId206" display="Variant of BUDI-M"/>
+    <hyperlink ref="A132" r:id="rId207" display="CZ0842-000"/>
+    <hyperlink ref="C132" r:id="rId208" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A133" r:id="rId209" display="CZ3751-000"/>
+    <hyperlink ref="A134" r:id="rId210" display="CZ3753-000"/>
+    <hyperlink ref="A135" r:id="rId211" display="CZ3754-000"/>
+    <hyperlink ref="A136" r:id="rId212" display="CZ3625-000"/>
+    <hyperlink ref="C136" r:id="rId213" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A137" r:id="rId214" display="CZ3745-000"/>
+    <hyperlink ref="A138" r:id="rId215" display="CZ3748-000"/>
+    <hyperlink ref="A139" r:id="rId216" display="CZ3749-000"/>
+    <hyperlink ref="A140" r:id="rId217" display="CZ9129-000"/>
+    <hyperlink ref="C140" r:id="rId218" display="Variant of BUDI-2S"/>
+    <hyperlink ref="A141" r:id="rId219" display="CZ9348-000"/>
+    <hyperlink ref="C141" r:id="rId220" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A142" r:id="rId221" display="760255704"/>
+    <hyperlink ref="C142" r:id="rId222" display="Variant of BUDI-1S"/>
+    <hyperlink ref="A143" r:id="rId223" display="760245276"/>
+    <hyperlink ref="C143" r:id="rId224" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A144" r:id="rId225" display="760248830"/>
+    <hyperlink ref="C144" r:id="rId226" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A145" r:id="rId227" display="760257108"/>
+    <hyperlink ref="C145" r:id="rId228" display="Variant of BUDI-FM"/>
+    <hyperlink ref="A146" r:id="rId229" display="760260283"/>
+    <hyperlink ref="C146" r:id="rId230" display="Variant of BUDI-FS"/>
+    <hyperlink ref="A147" r:id="rId231" display="CS5114-000"/>
+    <hyperlink ref="A148" r:id="rId232" display="CS6981-000"/>
+    <hyperlink ref="A149" r:id="rId233" display="CX2841-000"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId233"/>
+    <tablePart r:id="rId234"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>