--- v0 (2026-06-17)
+++ v1 (2026-08-14)
@@ -43,441 +43,441 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760260582</t>
+  </si>
+  <si>
+    <t>760260582</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA12HD</t>
+  </si>
+  <si>
+    <t>Variant of FACT-SPLICE-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>FACT®</t>
+  </si>
+  <si>
+    <t>FACT</t>
+  </si>
+  <si>
+    <t>Fiber splice chassis</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239965</t>
+  </si>
+  <si>
+    <t>760239965</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636</t>
+  </si>
+  <si>
+    <t>760254636</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 12 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254639</t>
+  </si>
+  <si>
+    <t>760254639</t>
+  </si>
+  <si>
+    <t>FACT-5ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 5E high, loaded with 30 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254640</t>
+  </si>
+  <si>
+    <t>760254640</t>
+  </si>
+  <si>
+    <t>FACT-6ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 6E high, loaded with 36 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760258493</t>
+  </si>
+  <si>
+    <t>760258493</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA12HD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239958</t>
+  </si>
+  <si>
+    <t>760239958</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239970</t>
+  </si>
+  <si>
+    <t>760239970</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 24 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239959</t>
+  </si>
+  <si>
+    <t>760239959</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 6 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239960</t>
+  </si>
+  <si>
+    <t>760239960</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 8 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239971</t>
+  </si>
+  <si>
+    <t>760239971</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239972</t>
+  </si>
+  <si>
+    <t>760239972</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239957</t>
+  </si>
+  <si>
+    <t>760239957</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239973</t>
+  </si>
+  <si>
+    <t>760239973</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA12HD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>Fiber splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239963</t>
+  </si>
+  <si>
+    <t>760239963</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 12 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239964</t>
+  </si>
+  <si>
+    <t>760239964</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 16 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239969</t>
+  </si>
+  <si>
+    <t>760239969</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 32 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100</t>
+  </si>
+  <si>
+    <t>760243100</t>
+  </si>
+  <si>
+    <t>FACT-FRICD22</t>
+  </si>
+  <si>
+    <t>Variant of FACT-ODF-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FACT® Inter-connect door kit. Set of two doors with one door handle per frame (positioned in the right door). The door handle comes with a factory installed lock.</t>
+  </si>
+  <si>
+    <t>Door kit</t>
+  </si>
+  <si>
     <t>FACT-SPLICE-CHASSIS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Splice Chassis for FACT ODF</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...73 lines deleted...]
-  <si>
     <t>FACT-ODF</t>
   </si>
   <si>
     <t>FACT® Optical Distribution Frame</t>
   </si>
   <si>
     <t>Frame</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100</t>
-[...161 lines deleted...]
-    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 32 trays for holding up to 12 ANT type splices per tray</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760253816</t>
+  </si>
+  <si>
+    <t>760253816</t>
+  </si>
+  <si>
+    <t>FACT-FRSPL22</t>
+  </si>
+  <si>
+    <t>Variant of FACT-ODF</t>
+  </si>
+  <si>
+    <t>FACT® Splice frame, for holding up to 60 FACT splice elements</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961</t>
   </si>
   <si>
     <t>760239961</t>
   </si>
   <si>
     <t>FACT-2ESPLS04</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 24 trays for holding up to 4 SMOUV type splices per tray</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239962</t>
   </si>
   <si>
     <t>760239962</t>
   </si>
   <si>
     <t>FACT-2ESPLA04</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 24 trays for holding up to 4 ANT type splices per tray</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239966</t>
   </si>
   <si>
     <t>760239966</t>
   </si>
   <si>
     <t>FACT-3ESPLA04</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 4 ANT type splices per tray</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239968</t>
   </si>
   <si>
     <t>760239968</t>
   </si>
   <si>
     <t>FACT-3ESPLA12</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 24 trays for holding up to 12 ANT type splices per tray</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254941</t>
+  </si>
+  <si>
+    <t>760254941</t>
+  </si>
+  <si>
+    <t>FACT-5ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 5E high, loaded with 60 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760259878</t>
+  </si>
+  <si>
+    <t>760259878</t>
+  </si>
+  <si>
+    <t>FACT-6ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 6E high, loaded with 72 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239967</t>
   </si>
   <si>
     <t>760239967</t>
   </si>
   <si>
     <t>FACT-3ESPLS12</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 18 trays for holding up to 12 SMOUV type splices per tray</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254635</t>
   </si>
   <si>
     <t>760254635</t>
   </si>
   <si>
     <t>FACT-1ESPLR02</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 6 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254637</t>
   </si>
   <si>
     <t>760254637</t>
   </si>
   <si>
     <t>FACT-3ESPLR02</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 18 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254638</t>
   </si>
   <si>
     <t>760254638</t>
   </si>
   <si>
     <t>FACT-4ESPLR02</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 24 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
-  </si>
-[...37 lines deleted...]
-    <t>FACT® Fiber Optic Splice Chassis, gray, 6E high, loaded with 72 trays for holding up to 4 SMOUV type splices per tray</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -596,51 +596,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J32" totalsRowShown="0">
   <autoFilter ref="A1:J32"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254639" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254640" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760258493" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239965" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760260582" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239958" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239970" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239959" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239960" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239971" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239972" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239957" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239973" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239963" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239964" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239969" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239962" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239966" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239968" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239967" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254635" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254637" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254638" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760253816" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254941" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760259878" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760260582" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239965" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254639" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254640" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760258493" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239958" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239970" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239959" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239960" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239971" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239972" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239957" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239973" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239963" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239964" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239969" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760253816" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239962" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239966" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239968" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254941" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760259878" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239967" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254635" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254637" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254638" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="147.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -656,900 +656,900 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C2" t="s">
         <v>11</v>
       </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>39</v>
+        <v>42</v>
+      </c>
+      <c r="E8" t="s">
+        <v>15</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="E9" t="s">
+        <v>15</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>50</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>54</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H11" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>58</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>62</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H13" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>66</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H14" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>70</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H15" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H16" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>86</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>88</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H19" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B20" t="s">
         <v>90</v>
       </c>
-      <c r="C20" s="1" t="s">
-        <v>20</v>
+      <c r="C20" t="s">
+        <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H20" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" t="s">
         <v>94</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="F21" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" t="s">
         <v>95</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>98</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E23" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H23" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E24" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H24" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E25" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E26" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H27" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E28" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H28" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E29" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H29" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>131</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s">
         <v>132</v>
       </c>
+      <c r="E30" t="s">
+        <v>15</v>
+      </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H30" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B31" t="s">
         <v>135</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s">
         <v>136</v>
       </c>
       <c r="E31" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G31" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>139</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D32" t="s">
         <v>140</v>
       </c>
       <c r="E32" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H32" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="FACT-SPLICE-CHASSIS"/>
-[...39 lines deleted...]
-    <hyperlink ref="A23" r:id="rId41" display="760239962"/>
+    <hyperlink ref="A2" r:id="rId1" display="760260582"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A3" r:id="rId3" display="760239965"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A4" r:id="rId5" display="760254636"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A5" r:id="rId7" display="760254639"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A6" r:id="rId9" display="760254640"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A7" r:id="rId11" display="760258493"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A8" r:id="rId13" display="760239958"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A9" r:id="rId15" display="760239970"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A10" r:id="rId17" display="760239959"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A11" r:id="rId19" display="760239960"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A12" r:id="rId21" display="760239971"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A13" r:id="rId23" display="760239972"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A14" r:id="rId25" display="760239957"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A15" r:id="rId27" display="760239973"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A16" r:id="rId29" display="760239963"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A17" r:id="rId31" display="760239964"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A18" r:id="rId33" display="760239969"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A19" r:id="rId35" display="760243100"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A20" r:id="rId37" display="FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A21" r:id="rId38" display="FACT-ODF"/>
+    <hyperlink ref="A22" r:id="rId39" display="760253816"/>
+    <hyperlink ref="C22" r:id="rId40" display="Variant of FACT-ODF"/>
+    <hyperlink ref="A23" r:id="rId41" display="760239961"/>
     <hyperlink ref="C23" r:id="rId42" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A24" r:id="rId43" display="760239966"/>
+    <hyperlink ref="A24" r:id="rId43" display="760239962"/>
     <hyperlink ref="C24" r:id="rId44" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A25" r:id="rId45" display="760239968"/>
+    <hyperlink ref="A25" r:id="rId45" display="760239966"/>
     <hyperlink ref="C25" r:id="rId46" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A26" r:id="rId47" display="760239967"/>
+    <hyperlink ref="A26" r:id="rId47" display="760239968"/>
     <hyperlink ref="C26" r:id="rId48" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A27" r:id="rId49" display="760254635"/>
+    <hyperlink ref="A27" r:id="rId49" display="760254941"/>
     <hyperlink ref="C27" r:id="rId50" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A28" r:id="rId51" display="760254637"/>
+    <hyperlink ref="A28" r:id="rId51" display="760259878"/>
     <hyperlink ref="C28" r:id="rId52" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A29" r:id="rId53" display="760254638"/>
+    <hyperlink ref="A29" r:id="rId53" display="760239967"/>
     <hyperlink ref="C29" r:id="rId54" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A30" r:id="rId55" display="760253816"/>
-[...1 lines deleted...]
-    <hyperlink ref="A31" r:id="rId57" display="760254941"/>
+    <hyperlink ref="A30" r:id="rId55" display="760254635"/>
+    <hyperlink ref="C30" r:id="rId56" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A31" r:id="rId57" display="760254637"/>
     <hyperlink ref="C31" r:id="rId58" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A32" r:id="rId59" display="760259878"/>
+    <hyperlink ref="A32" r:id="rId59" display="760254638"/>
     <hyperlink ref="C32" r:id="rId60" display="Variant of FACT-SPLICE-CHASSIS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId61"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>