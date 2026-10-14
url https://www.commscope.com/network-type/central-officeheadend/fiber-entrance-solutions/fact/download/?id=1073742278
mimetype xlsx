--- v1 (2026-08-14)
+++ v2 (2026-10-14)
@@ -43,441 +43,441 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>FACT-ODF</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>FACT® Optical Distribution Frame</t>
+  </si>
+  <si>
+    <t>FACT®</t>
+  </si>
+  <si>
+    <t>FACT</t>
+  </si>
+  <si>
+    <t>Frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239958</t>
+  </si>
+  <si>
+    <t>760239958</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA04</t>
+  </si>
+  <si>
+    <t>Variant of FACT-SPLICE-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Fiber splice chassis</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239970</t>
+  </si>
+  <si>
+    <t>760239970</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 24 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239959</t>
+  </si>
+  <si>
+    <t>760239959</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 6 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239960</t>
+  </si>
+  <si>
+    <t>760239960</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 8 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239971</t>
+  </si>
+  <si>
+    <t>760239971</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239972</t>
+  </si>
+  <si>
+    <t>760239972</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239957</t>
+  </si>
+  <si>
+    <t>760239957</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239973</t>
+  </si>
+  <si>
+    <t>760239973</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLA12HD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 12 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>Fiber splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239963</t>
+  </si>
+  <si>
+    <t>760239963</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 12 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239964</t>
+  </si>
+  <si>
+    <t>760239964</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 16 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760260582</t>
   </si>
   <si>
     <t>760260582</t>
   </si>
   <si>
     <t>FACT-4ESPLA12HD</t>
   </si>
   <si>
-    <t>Variant of FACT-SPLICE-CHASSIS</t>
-[...1 lines deleted...]
-  <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 48 trays for holding up to 12 ANT type splices per tray</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...8 lines deleted...]
-    <t>Fiber splice chassis</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636</t>
+  </si>
+  <si>
+    <t>760254636</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 12 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254639</t>
+  </si>
+  <si>
+    <t>760254639</t>
+  </si>
+  <si>
+    <t>FACT-5ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 5E high, loaded with 30 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254640</t>
+  </si>
+  <si>
+    <t>760254640</t>
+  </si>
+  <si>
+    <t>FACT-6ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 6E high, loaded with 36 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100</t>
+  </si>
+  <si>
+    <t>760243100</t>
+  </si>
+  <si>
+    <t>FACT-FRICD22</t>
+  </si>
+  <si>
+    <t>Variant of FACT-ODF-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>FACT® Inter-connect door kit. Set of two doors with one door handle per frame (positioned in the right door). The door handle comes with a factory installed lock.</t>
+  </si>
+  <si>
+    <t>Door kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760258493</t>
+  </si>
+  <si>
+    <t>760258493</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA12HD</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239969</t>
+  </si>
+  <si>
+    <t>760239969</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 32 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>FACT-SPLICE-CHASSIS</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis for FACT ODF</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239965</t>
   </si>
   <si>
     <t>760239965</t>
   </si>
   <si>
     <t>FACT-3ESPLS04</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 4 SMOUV type splices per tray</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636</t>
-[...215 lines deleted...]
-    <t>Frame</t>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961</t>
+  </si>
+  <si>
+    <t>760239961</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLS04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 24 trays for holding up to 4 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239962</t>
+  </si>
+  <si>
+    <t>760239962</t>
+  </si>
+  <si>
+    <t>FACT-2ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 2E high, loaded with 24 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239966</t>
+  </si>
+  <si>
+    <t>760239966</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA04</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 36 trays for holding up to 4 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239968</t>
+  </si>
+  <si>
+    <t>760239968</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLA12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 24 trays for holding up to 12 ANT type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239967</t>
+  </si>
+  <si>
+    <t>760239967</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLS12</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 18 trays for holding up to 12 SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254635</t>
+  </si>
+  <si>
+    <t>760254635</t>
+  </si>
+  <si>
+    <t>FACT-1ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 1E high, loaded with 6 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254637</t>
+  </si>
+  <si>
+    <t>760254637</t>
+  </si>
+  <si>
+    <t>FACT-3ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 3E high, loaded with 18 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254638</t>
+  </si>
+  <si>
+    <t>760254638</t>
+  </si>
+  <si>
+    <t>FACT-4ESPLR02</t>
+  </si>
+  <si>
+    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 24 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760253816</t>
   </si>
   <si>
     <t>760253816</t>
   </si>
   <si>
     <t>FACT-FRSPL22</t>
   </si>
   <si>
     <t>Variant of FACT-ODF</t>
   </si>
   <si>
     <t>FACT® Splice frame, for holding up to 60 FACT splice elements</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961</t>
-[...46 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254941</t>
   </si>
   <si>
     <t>760254941</t>
   </si>
   <si>
     <t>FACT-5ESPLS04</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 5E high, loaded with 60 trays for holding up to 4 SMOUV type splices per tray</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760259878</t>
   </si>
   <si>
     <t>760259878</t>
   </si>
   <si>
     <t>FACT-6ESPLS04</t>
   </si>
   <si>
     <t>FACT® Fiber Optic Splice Chassis, gray, 6E high, loaded with 72 trays for holding up to 4 SMOUV type splices per tray</t>
-  </si>
-[...46 lines deleted...]
-    <t>FACT® Fiber Optic Splice Chassis, gray, 4E high, loaded with 24 trays for holding up to 2x12 ribbon SMOUV type splices per tray</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -596,51 +596,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J32" totalsRowShown="0">
   <autoFilter ref="A1:J32"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760260582" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239965" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254639" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254640" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760258493" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239958" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239970" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239959" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239960" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239971" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239972" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239957" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239973" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239963" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239964" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239969" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760253816" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239962" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239966" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239968" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254941" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760259878" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239967" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254635" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254637" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254638" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239958" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239970" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239959" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239960" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239971" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239972" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239957" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239973" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239963" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239964" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760260582" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254636" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254639" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254640" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760243100" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-frame-accessories/fact-odf-accessories" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760258493" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239969" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239965" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239961" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239962" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239966" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239968" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760239967" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254635" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254637" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254638" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760253816" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-odf" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760254941" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/item760259878" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fact/fact-splice-chassis" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="147.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -656,900 +656,900 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E2" t="s">
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>38</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F7" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F8" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>46</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F9" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>50</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F10" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F11" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F12" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F13" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H13" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F15" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D16" t="s">
         <v>75</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F16" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>78</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="F17" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>18</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F18" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>87</v>
+        <v>19</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
+        <v>89</v>
+      </c>
+      <c r="E19" t="s">
+        <v>21</v>
       </c>
       <c r="F19" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
         <v>91</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F20" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G20" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H20" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C21" t="s">
-        <v>91</v>
+      <c r="B21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="D21" t="s">
-        <v>94</v>
+        <v>95</v>
+      </c>
+      <c r="E21" t="s">
+        <v>21</v>
       </c>
       <c r="F21" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G21" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>98</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" t="s">
         <v>99</v>
       </c>
-      <c r="D22" t="s">
-        <v>100</v>
+      <c r="E22" t="s">
+        <v>21</v>
       </c>
       <c r="F22" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
         <v>102</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" t="s">
         <v>103</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F23" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
         <v>106</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" t="s">
         <v>107</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F24" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
         <v>110</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" t="s">
         <v>111</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F25" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" t="s">
         <v>114</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" t="s">
         <v>115</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F26" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B27" t="s">
         <v>118</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" t="s">
         <v>119</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F27" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
         <v>122</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" t="s">
         <v>123</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F28" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
         <v>126</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" t="s">
         <v>127</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F29" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" t="s">
         <v>130</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D30" t="s">
         <v>132</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B31" t="s">
         <v>135</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D31" t="s">
         <v>136</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F31" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>139</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D32" t="s">
         <v>140</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F32" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760260582"/>
-[...39 lines deleted...]
-    <hyperlink ref="A23" r:id="rId41" display="760239961"/>
+    <hyperlink ref="A2" r:id="rId1" display="FACT-ODF"/>
+    <hyperlink ref="A3" r:id="rId2" display="760239958"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A4" r:id="rId4" display="760239970"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A5" r:id="rId6" display="760239959"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A6" r:id="rId8" display="760239960"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A7" r:id="rId10" display="760239971"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A8" r:id="rId12" display="760239972"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A9" r:id="rId14" display="760239957"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A10" r:id="rId16" display="760239973"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A11" r:id="rId18" display="760239963"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A12" r:id="rId20" display="760239964"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A13" r:id="rId22" display="760260582"/>
+    <hyperlink ref="C13" r:id="rId23" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A14" r:id="rId24" display="760254636"/>
+    <hyperlink ref="C14" r:id="rId25" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A15" r:id="rId26" display="760254639"/>
+    <hyperlink ref="C15" r:id="rId27" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A16" r:id="rId28" display="760254640"/>
+    <hyperlink ref="C16" r:id="rId29" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A17" r:id="rId30" display="760243100"/>
+    <hyperlink ref="C17" r:id="rId31" display="Variant of FACT-ODF-ACCESSORIES"/>
+    <hyperlink ref="A18" r:id="rId32" display="760258493"/>
+    <hyperlink ref="C18" r:id="rId33" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A19" r:id="rId34" display="760239969"/>
+    <hyperlink ref="C19" r:id="rId35" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A20" r:id="rId36" display="FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A21" r:id="rId37" display="760239965"/>
+    <hyperlink ref="C21" r:id="rId38" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A22" r:id="rId39" display="760239961"/>
+    <hyperlink ref="C22" r:id="rId40" display="Variant of FACT-SPLICE-CHASSIS"/>
+    <hyperlink ref="A23" r:id="rId41" display="760239962"/>
     <hyperlink ref="C23" r:id="rId42" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A24" r:id="rId43" display="760239962"/>
+    <hyperlink ref="A24" r:id="rId43" display="760239966"/>
     <hyperlink ref="C24" r:id="rId44" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A25" r:id="rId45" display="760239966"/>
+    <hyperlink ref="A25" r:id="rId45" display="760239968"/>
     <hyperlink ref="C25" r:id="rId46" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A26" r:id="rId47" display="760239968"/>
+    <hyperlink ref="A26" r:id="rId47" display="760239967"/>
     <hyperlink ref="C26" r:id="rId48" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A27" r:id="rId49" display="760254941"/>
+    <hyperlink ref="A27" r:id="rId49" display="760254635"/>
     <hyperlink ref="C27" r:id="rId50" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A28" r:id="rId51" display="760259878"/>
+    <hyperlink ref="A28" r:id="rId51" display="760254637"/>
     <hyperlink ref="C28" r:id="rId52" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A29" r:id="rId53" display="760239967"/>
+    <hyperlink ref="A29" r:id="rId53" display="760254638"/>
     <hyperlink ref="C29" r:id="rId54" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A30" r:id="rId55" display="760254635"/>
-[...1 lines deleted...]
-    <hyperlink ref="A31" r:id="rId57" display="760254637"/>
+    <hyperlink ref="A30" r:id="rId55" display="760253816"/>
+    <hyperlink ref="C30" r:id="rId56" display="Variant of FACT-ODF"/>
+    <hyperlink ref="A31" r:id="rId57" display="760254941"/>
     <hyperlink ref="C31" r:id="rId58" display="Variant of FACT-SPLICE-CHASSIS"/>
-    <hyperlink ref="A32" r:id="rId59" display="760254638"/>
+    <hyperlink ref="A32" r:id="rId59" display="760259878"/>
     <hyperlink ref="C32" r:id="rId60" display="Variant of FACT-SPLICE-CHASSIS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId61"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>