--- v0 (2026-06-13)
+++ v1 (2026-08-03)
@@ -112,63 +112,63 @@
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>FEC Stackable Cable Clamp Kit for OSP cable (maximum cable outer diameter: 10mm to 28mm)</t>
   </si>
   <si>
     <t>Fiber cable clamp</t>
   </si>
   <si>
     <t>FEC-ACCGND02</t>
   </si>
   <si>
     <t>FEC Fiber Entrance Cabinet Grounding Kit</t>
   </si>
   <si>
     <t>Grounding kit</t>
   </si>
   <si>
     <t>GAK-FEC001</t>
   </si>
   <si>
     <t>FEC Fiber Entrance Cabinet Grounding Kit for armored OSP cable</t>
   </si>
   <si>
+    <t>FEC-36</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet, 36 Drawers, Wall mounted</t>
+  </si>
+  <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>Fiber Optic Entrance Cabinet (FEC)</t>
   </si>
   <si>
     <t>CommScope®</t>
-  </si>
-[...4 lines deleted...]
-    <t>Fiber Optic Entrance Cabinet, 36 Drawers, Wall mounted</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -287,51 +287,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J11" totalsRowShown="0">
   <autoFilter ref="A1:J11"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-10k" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-12" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-18-rm" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-24" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemgak-fec001" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-36" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-10k" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-12" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-18-rm" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-24" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemgak-fec001" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-36" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="89.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -486,103 +486,103 @@
         <v>13</v>
       </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="C10" t="s">
         <v>33</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" t="s">
         <v>36</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="FEC-10K"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of FEC"/>
     <hyperlink ref="A3" r:id="rId3" display="FEC-12"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of FEC"/>
     <hyperlink ref="A4" r:id="rId5" display="FEC-6"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of FEC"/>
     <hyperlink ref="A5" r:id="rId7" display="FEC-18-RM"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of FEC"/>
     <hyperlink ref="A6" r:id="rId9" display="FEC-24"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of FEC"/>
     <hyperlink ref="A7" r:id="rId11" display="FEC-ACCCLMP01"/>
     <hyperlink ref="A8" r:id="rId12" display="FEC-ACCGND02"/>
     <hyperlink ref="A9" r:id="rId13" display="GAK-FEC001"/>
-    <hyperlink ref="A10" r:id="rId14" display="FEC"/>
-[...1 lines deleted...]
-    <hyperlink ref="C11" r:id="rId16" display="Variant of FEC"/>
+    <hyperlink ref="A10" r:id="rId14" display="FEC-36"/>
+    <hyperlink ref="C10" r:id="rId15" display="Variant of FEC"/>
+    <hyperlink ref="A11" r:id="rId16" display="FEC"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId17"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 