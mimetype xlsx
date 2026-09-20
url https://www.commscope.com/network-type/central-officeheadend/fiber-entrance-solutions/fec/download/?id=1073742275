--- v1 (2026-08-03)
+++ v2 (2026-09-20)
@@ -11,164 +11,155 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38" count="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35" count="56">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
-    <t>FEC-10K</t>
+    <t>FEC-12</t>
   </si>
   <si>
     <t>Variant of FEC</t>
   </si>
   <si>
-    <t>Fiber Optic Entrance Cabinet, up to 10,368 ribbon fibers</t>
+    <t>Fiber Optic Entrance Cabinet, 12 Drawers, Wall mounted</t>
   </si>
   <si>
     <t>FEC</t>
   </si>
   <si>
     <t>Fiber entrance cabinet</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...7 lines deleted...]
-  <si>
     <t>FEC-6</t>
   </si>
   <si>
     <t>Fiber Optic Entrance Cabinet, 6 Drawers, Wall mounted</t>
   </si>
   <si>
     <t>FEC-18-RM</t>
   </si>
   <si>
     <t>Fiber Optic Entrance Cabinet, 18 Drawers, Rack mounted</t>
   </si>
   <si>
     <t>FEC-24</t>
   </si>
   <si>
     <t>Fiber Optic Entrance Cabinet, 24 Drawers, Wall mounted</t>
   </si>
   <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Fiber Optic Entrance Cabinet (FEC)</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>GAK-FEC001</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>FEC Fiber Entrance Cabinet Grounding Kit for armored OSP cable</t>
+  </si>
+  <si>
+    <t>Grounding kit</t>
+  </si>
+  <si>
     <t>FEC-ACCCLMP01</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>FEC Stackable Cable Clamp Kit for OSP cable (maximum cable outer diameter: 10mm to 28mm)</t>
   </si>
   <si>
     <t>Fiber cable clamp</t>
   </si>
   <si>
     <t>FEC-ACCGND02</t>
   </si>
   <si>
     <t>FEC Fiber Entrance Cabinet Grounding Kit</t>
   </si>
   <si>
-    <t>Grounding kit</t>
-[...7 lines deleted...]
-  <si>
     <t>FEC-36</t>
   </si>
   <si>
     <t>Fiber Optic Entrance Cabinet, 36 Drawers, Wall mounted</t>
-  </si>
-[...7 lines deleted...]
-    <t>CommScope®</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -269,205 +260,205 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J11" totalsRowShown="0">
-  <autoFilter ref="A1:J11"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J10" totalsRowShown="0">
+  <autoFilter ref="A1:J10"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-10k" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-12" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-18-rm" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-24" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemgak-fec001" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-36" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-12" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-18-rm" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-24" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemgak-fec001" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accclmp01" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-accgnd02" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/itemfec-36" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-entrance-solutions/fec/fec" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J11"/>
+  <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="89.41796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="12.75">
+    <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>27</v>
       </c>
@@ -481,111 +472,89 @@
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="12.75">
-[...18 lines deleted...]
-    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="FEC-10K"/>
+    <hyperlink ref="A2" r:id="rId1" display="FEC-12"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of FEC"/>
-    <hyperlink ref="A3" r:id="rId3" display="FEC-12"/>
+    <hyperlink ref="A3" r:id="rId3" display="FEC-6"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of FEC"/>
-    <hyperlink ref="A4" r:id="rId5" display="FEC-6"/>
+    <hyperlink ref="A4" r:id="rId5" display="FEC-18-RM"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of FEC"/>
-    <hyperlink ref="A5" r:id="rId7" display="FEC-18-RM"/>
+    <hyperlink ref="A5" r:id="rId7" display="FEC-24"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of FEC"/>
-    <hyperlink ref="A6" r:id="rId9" display="FEC-24"/>
-[...6 lines deleted...]
-    <hyperlink ref="A11" r:id="rId16" display="FEC"/>
+    <hyperlink ref="A6" r:id="rId9" display="FEC"/>
+    <hyperlink ref="A7" r:id="rId10" display="GAK-FEC001"/>
+    <hyperlink ref="A8" r:id="rId11" display="FEC-ACCCLMP01"/>
+    <hyperlink ref="A9" r:id="rId12" display="FEC-ACCGND02"/>
+    <hyperlink ref="A10" r:id="rId13" display="FEC-36"/>
+    <hyperlink ref="C10" r:id="rId14" display="Variant of FEC"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId17"/>
+    <tablePart r:id="rId15"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>