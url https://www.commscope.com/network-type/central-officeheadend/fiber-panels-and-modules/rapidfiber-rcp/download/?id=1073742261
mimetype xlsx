--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -11,109 +11,553 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="858" count="2985">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="857" count="2985">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>RCP-171DUE15300</t>
+  </si>
+  <si>
+    <t>Variant of RAPID-FIBER-PANELS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, SC/UPC to MPO, 53 m</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>RapidFiber®</t>
+  </si>
+  <si>
+    <t>RCP</t>
+  </si>
+  <si>
+    <t>Fiber patch panel | with rapid cable</t>
+  </si>
+  <si>
+    <t>RCP-172PU712225</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, dual 12-fiber 3 mm plenum-rated, 122 m, 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-171PUE12200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, SC/UPC to MPO, 122 m</t>
+  </si>
+  <si>
+    <t>RCP-172PUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-1J2PUJ09267</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, 92 m, 67 in single-fiber breakout</t>
+  </si>
+  <si>
+    <t>RCP-171PUE18300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, SC/UPC to MPO, 183 m</t>
+  </si>
+  <si>
+    <t>RCP-172PUJ03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/UPC to SC/APC, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-172PUK03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/UPC to LC/UPC, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-172DU006100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/UPC to stub, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-1K2PUE09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to MPO, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-1K1DU015300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, stub and pulling eye far end, LC/UPC to stub, 153 m</t>
+  </si>
+  <si>
+    <t>RCP-377PU703145</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to SC/UPC, 31 m 45 in break out</t>
+  </si>
+  <si>
+    <t>RCP-172PU003100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/UPC to stub, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-1K2PUK03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to LC/UPC, 31 m, 67 in single-fiber breakout</t>
+  </si>
+  <si>
+    <t>RCP-1K2DUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-3J7PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/APC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-1K4PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-1K2DUE12200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to MPO, 122 m</t>
+  </si>
+  <si>
+    <t>RCP-1K4PUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-171DU006100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, SC/UPC to stub, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-3J7PUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/APC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-172PU703139</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, dual 12-fiber 3 mm plenum-rated, 31 m, 39 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-377PU706167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to SC/UPC, 61 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-1J2PUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/APC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-3J7PUJ03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, 2 mm single fiber breakouts far end, SC/APC to SC/APC, 31m, 67in breakout</t>
+  </si>
+  <si>
+    <t>RCP-1K2PU703167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to SC/UPC, 31m 67in breakout</t>
+  </si>
+  <si>
+    <t>RCP-3K7PU703145A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, LC/UPC to SC/UPC, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-1Z4PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/APC to MPO indoor ribbon, 31 m, putty</t>
+  </si>
+  <si>
+    <t>RCP-47APU703145</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to stub, 31 m 45 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-1K2PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
     <t>RCP-3KADUE03100</t>
   </si>
   <si>
-    <t>Variant of RAPID-FIBER-PANELS</t>
-[...1 lines deleted...]
-  <si>
     <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to MPO, I/O, 31 m</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...10 lines deleted...]
-  <si>
     <t>RCP-4ZAPUE03100</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, LC/APC to MPO, 31 m</t>
   </si>
   <si>
+    <t>RCP-1Z4PUZ03125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/APC to LC/APC, 31 m,  25 in breakout, putty</t>
+  </si>
+  <si>
+    <t>RCP-3ZAPUZ03125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/APC to LC/APC, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK11445B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 114m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK13739B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 137m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK13745B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 137m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK13767B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 137m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK16009B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 160m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK16039B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 160m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK16045B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 160m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK18309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 183m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK18325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 183m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK18345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 183m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK20609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 206m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK20625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 206m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK22925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 229m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK22939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 229m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK22945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 229m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ02309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 23m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ02325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 23m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ04639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 46m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ04667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 46m cable with 67 inch breakout length and 1.2mm Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ06909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 69m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ06945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 69m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ09225B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 92m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ09239B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 92m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ09267B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 92m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ11409B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 114m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ11425B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 114m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ11467B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 114m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ13709B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 137m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ13767B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 137m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ16025B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 160m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ16045B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 160m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ16067B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 160m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ18345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 183m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ18367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 183m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ20625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 206m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ20639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 206m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ20645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 206m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ20667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 206m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ22909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 229m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ22925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 229m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ22945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 229m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK20639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 206m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
     <t>RCP-4KBPUE09200</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 92m</t>
   </si>
   <si>
     <t>RCP-4KBPUE11400</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 114m</t>
   </si>
   <si>
     <t>RCP-4KBPUE16000</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 160m</t>
   </si>
   <si>
     <t>RCP-4ZBPUE06900</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 69m</t>
   </si>
   <si>
     <t>RCP-4ZBPUE11400</t>
@@ -292,2343 +736,1896 @@
   <si>
     <t>RCP-C4ZBPUZ06900</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 69m</t>
   </si>
   <si>
     <t>RCP-C4ZBPUZ11400</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 114m</t>
   </si>
   <si>
     <t>RCP-C4ZBPUZ13700</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 137 m</t>
   </si>
   <si>
     <t>RCP-C4ZBPUZ18300</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 183m</t>
   </si>
   <si>
+    <t>RCP-C4ZBPUZ22900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 229m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK02309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 23m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK02339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 23m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK02345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 23m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK04609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 46m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK04639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 46m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK06939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 69m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK09209B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 92m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK09239B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 92m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK09245B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 92m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK09267B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 92m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK11409B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 114m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK11425B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 114m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK11439B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 114m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK11467B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 114m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK13709B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 137m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK13767B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 137m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK16025B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 160m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK16039B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 160m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK16045B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 160m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK18309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 183m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK18339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 183m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK18367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 183m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK20609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 206m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK20625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 206m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK20639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 206m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK20645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 206m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK20667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 206m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK22909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 229m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK22925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 229m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ02309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 23m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ02339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 23m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ04625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 46m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ04645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 46m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ06909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 69m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ06945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 69m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ06967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 69m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ09245B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 92m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ09267B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 92m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ11425B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 114m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ11439B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 114m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ13709B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 137m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ13739B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 137m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ13767B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 137m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ16009B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 160m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ16025B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 160m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ16045B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 160m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ16067B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 160m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ18345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 183m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ18367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 183m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ20609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 206m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ20625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 206m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ20639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 206m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ20645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 206m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ22909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 229m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ22925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 229m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ22939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 229m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ22945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 229m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK02309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 23m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK02339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 23m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK04609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 46m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK04667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 46m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK06967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 69m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK09209B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 92m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK09239B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 92m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK09245B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 92m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK11409B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 114m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK11425B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 114m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
     <t>RCP-1K2DUE03100</t>
   </si>
   <si>
-    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to MPO, 31 m</t>
-[...659 lines deleted...]
-    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 206m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+    <t>RCPB-1K4PUE06100</t>
+  </si>
+  <si>
+    <t>RCPB-1K4PUE09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to MPO, 92 m</t>
+  </si>
+  <si>
+    <t>RCPB-1K4PUE15300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to MPO, 153 m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ03125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC 25" breakouts, 31m</t>
+  </si>
+  <si>
+    <t>RCP-377PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU703145A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC-SC, 31 m 45 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-4JAPUJ06167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/APC to SC/APC, 61 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-3K7PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, LC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-4KAPUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, LC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCPB-1C1DUM06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position LC/UPC to MPO, 1RU, indoor/outdoor, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCP-47APU706125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 61 m 125 in breakout</t>
+  </si>
+  <si>
+    <t>RCPB-4CAPUM06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position LC/UPC to MPO, 4RU, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCP-47ADU006100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to Stub tail, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUE03100-L3</t>
+  </si>
+  <si>
+    <t>RCP-C1K4PUJ03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to SC/APC, spool, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47ADU009200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to Stub tail, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-C3K7PUK03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, LC/UPC to 24-fiber and LC cabled module, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU709225</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 92 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-47ADU015300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to Stub tail, 153 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU709245A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU003100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to stub, 31 m</t>
+  </si>
+  <si>
+    <t>RCPB-4TAPUT06125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position SC/UPC to MPO, 4RU, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCPB-1T2PUM06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position SC/UPC to MPO, 1RU, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCP-C47APUK03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to 24-fiber and LC cabled module, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-4JAPUJ03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/APC to SC/APC, 31 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCPB-3CAPUM06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position LC/UPC to MPO, 3RU, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCPB-4CAPUM03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position LC/UPC to MPO, 4RU, multimode (OM4), 31 m, black</t>
+  </si>
+  <si>
+    <t>RCPB-1C2DUM03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position LC to MPO, 1RU, indoor/outdoor, multimode (OM4), 31 m, black</t>
   </si>
   <si>
     <t>RCP-1K2PU006100</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to stub, 61 m</t>
   </si>
   <si>
     <t>RCP-1K4PUE09200</t>
   </si>
   <si>
-    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to MPO, 92 m</t>
-[...1 lines deleted...]
-  <si>
     <t>RCP-1K4PUE12200</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to MPO, 122 m</t>
   </si>
   <si>
     <t>RCP-3KAPU003100</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to stub, 31 m</t>
   </si>
   <si>
     <t>RCP-C1K4PUK06100</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to LC/UPC, spool, 61 m</t>
   </si>
   <si>
     <t>RCP-C1K4PUK09200</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to LC/UPC, spool, 92 m</t>
   </si>
   <si>
-    <t>RCPB-1K4PUE06100</t>
-[...350 lines deleted...]
-    <t>RapidFiber® Termination Panel, 24-Position LC to MPO, 1RU, indoor/outdoor, multimode (OM4), 31 m, black</t>
+    <t>RCP-1K4PUK03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to LC/UPC, 31m 67in breakout</t>
+  </si>
+  <si>
+    <t>RCP-1K2PU003100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to stub, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-1K4PU003100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to stub, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-C1K4PUK03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to LC/UPC, spool, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-C1K2PUK06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, 24 loaded ports, LC/UPC to LC/UPC, spool, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK11467B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 114m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK13709B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 137m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK13725B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 137m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK16025B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 160m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK16067B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 160m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK18339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 183m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK18367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 183m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK20645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 206m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK20667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 206m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK22909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 229m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK22967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 229m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ02339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 23m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ02345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 23m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ02367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 23m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ04609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 46m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ04625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 46m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ04645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 46m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ06925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 69m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ06939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 69m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ06967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 69m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ09209B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 92m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ09245B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 92m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ11439B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 114m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ11445B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 114m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ13725B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 137m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ13739B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 137m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ13745B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 137m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ16009B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 160m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ16039B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 160m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ18309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 183m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ18325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 183m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ18339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 183m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ20609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 206m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ22939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 229m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ22967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 229m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE02300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 23m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE04600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 46m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE06900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 69m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE13700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 137m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE18300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 183m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE20600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 206m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE22900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 229m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE02300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 23m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE04600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 46m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 92m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE13700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 137m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE18300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 183m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU004600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 46m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU009200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 92m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU011400</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 114m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU013700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 137m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU016000</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 160m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU018300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 183m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU002300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 23m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU009200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 92m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU016000</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 160m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU022900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 229m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK06900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 69m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 92m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK11400</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 114m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK18300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 183m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK20600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 206m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK22900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 229m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ02300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 23m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ06900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 69m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ13700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 137m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ18300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 183m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ22900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 229m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK06900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 69m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 92m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK11400</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 114m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK13700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 137m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK22900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 229m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ04600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 46m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 92m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ16000</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 160m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ20600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 206m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK02367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 23m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK04625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 46m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK04645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 46m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK04667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 46m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK06909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 69m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK06925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 69m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK06945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 69m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK06967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 69m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK09225B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 92m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK11445B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 114m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK13725B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 137m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK13739B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 137m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK13745B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 137m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK16009B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 160m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK16067B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 160m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK18325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 183m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK18345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 183m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK22939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 229m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK22945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 229m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK22967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 229m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ02325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 23m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ02345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 23m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ02367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 23m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ04609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 46m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ04639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 46m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ04667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 46m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ06925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 69m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ06939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 69m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ09209B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 92m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ09225B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 92m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ09239B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 92m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ11409B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 114m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ11445B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 114m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ11467B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 114m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ13725B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 137m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ13745B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 137m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ16039B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 160m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ18309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 183m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ18325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 183m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ18339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 183m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ20667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 206m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ22967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 229m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK02325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 23m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK02345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 23m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK02367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 23m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK04625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 46m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK04639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 46m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK04645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 46m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK06909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 69m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK06925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 69m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK06939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 69m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK06945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 69m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK09225B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 92m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK09267B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 92m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK11439B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 114m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-1K2DUE09200</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK02325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 23m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCPB-1K4PUE03100</t>
+  </si>
+  <si>
+    <t>RCPB-1K4PUE12200</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUK03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to LC/UPC, 31 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-172PU706125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, dual 12-fiber 3 mm plenum-rated, 61 m, 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-377DU009200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to Stub tail, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-3K7PU706145A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, LC/UPC to SC/UPC, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU712225</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UP 122 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-377PUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-3Z7PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, LC/APC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-377DUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 3RU, singlemode, SC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-377PUK03109</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to LC/UPC , 31 m 109 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-47APU703167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 31 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-3ZAPUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/APC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU718325</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 183 m</t>
+  </si>
+  <si>
+    <t>RCP-377PU703125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to SC/UPC, 31 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-377PUK06109</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to LC/UPC , 61 m 109 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-47ADU003100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to Stub tail, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47APUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-4KAPUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, LC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU706145A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-377PUK09209</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to LC/UPC , 92 m 109 in breakout</t>
+  </si>
+  <si>
+    <t>RCPB-1C2PUM06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position LC/UPC to MPO, 1RU, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCP-47APUE09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to MPO, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU706167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 61 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position Panel, 3RU, singlemode, LC/UPC - MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-47APUE12200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to MPO, 122 m</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUE06100-L3</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-C3KAPUJ03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to SC/APC, spool, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47APUK03109</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to LC/UPC, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-C3KAPUK03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to 24-fiber and LC cabled module, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU709267</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UP 92 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCPB-4TAPUT03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position SC/UPC to MPO, 4RU, multimode (OM4), 31 m, black</t>
+  </si>
+  <si>
+    <t>RCP-47APUK06109</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to LC/UPC, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU009200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to stub, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-C3ZAPUZ03100</t>
+  </si>
+  <si>
+    <t>RCP-4JAPUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/APC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-C3ZAPUZ06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/APC to LC/APC, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-4JAPUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/APC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCPB-3CAPUM03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position LC/UPC to MPO, 3RU, multimode (OM4), 31 m, black</t>
+  </si>
+  <si>
+    <t>RCP-172PU706167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, dual 12-fiber 3 mm plenum-rated, 61 m, 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-171PUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, SC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-1J2PUJ03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/APC to SC/APC, 31 m, 67 in single-fiber breakout</t>
+  </si>
+  <si>
+    <t>RCP-172PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-1J2PUJ06167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, 61 m, 67 in single-fiber breakout</t>
+  </si>
+  <si>
+    <t>RCP-1K2PUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, plenum-rated cable, LC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-1K1DU006100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, stub and pulling eye far end, LC/UPC to stub, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-172PUK06167</t>
+  </si>
+  <si>
+    <t>RCP-1J1DU006100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, stub and pulling eye far end, SC/APC to stub, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-377PU703167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to SC/UPC, 31 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-172PU703125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, dual 12-fiber 3 mm plenum-rated, 31 m, 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-377PU706125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to SC/UPC, 61 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-1J2PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/APC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-1K2DUK03139</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to LC/UPC, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-1Z2PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/APC to MPO indoor ribbon, 31 m, putty</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUE09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to MPO, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-377PU709225</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to SC/UPC, 92 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-47APU703125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to stub, 31 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-172PU703167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, dual 12-fiber 3 mm plenum-rated, 31 m, 67 in breakout</t>
   </si>
   <si>
     <t>RAPID-FIBER-PANELS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>Rapid Fiber Panels are available with SC or LC connectors on the front, singlemode or multimode, and Indoor/Outdoor or Plenum cable with single fiber breakouts (SC or LC), MPO’s or stub on the far-end.</t>
   </si>
   <si>
-    <t>RCP-1K2DUE09200</t>
-[...5 lines deleted...]
-    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 23m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+    <t>RCP-3ZADUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/APC to MPO, I/O, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUK03125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to LCA, 25" BO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-3KADU003100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to MPO,  I/O, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-479PU703167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 96-Position 4RU, singlemode, SC/UPC to SC/UPC, 67" BO, 31 m</t>
+  </si>
+  <si>
+    <t>RCPB-1C2DUM06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position LC to MPO, 1RU, indoor/outdoor, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCPB-1C2DUM09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position LC to MPO, 1RU, indoor/outdoor, multimode (OM4), 92 m, black</t>
   </si>
   <si>
     <t>RCP-1J2PUJ03125</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/APC to SC/APC, 31 m, 25 in single-fiber breakout</t>
   </si>
   <si>
     <t>RCP-3J7PUJ03125</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, 2 mm single fiber breakouts far end, SC/APC to SC/APC, 31m 25in breakout</t>
   </si>
   <si>
     <t>RCP-4JAPUJ03125</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/APC to SC/APC, 31 m 25 in breakout</t>
   </si>
   <si>
-    <t>RCP-4KBPUE02300</t>
-[...1186 lines deleted...]
-  <si>
     <t>RCP-4ZBPUZ03125B</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 31m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
-  </si>
-[...7 lines deleted...]
-    <t>0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2747,51 +2744,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J426" totalsRowShown="0">
   <autoFilter ref="A1:J426"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kadue03100" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zapue03100" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue09200" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue11400" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue16000" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue06900" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue11400" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue16000" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue20600" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue22900" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu002300" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu006900" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu020600" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu022900" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu004600" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu006900" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu011400" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu013700" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu018300" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu020600" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk02300" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk04600" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk13700" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk16000" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz04600" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz09200" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz11400" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz16000" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz20600" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk02300" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk04600" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk16000" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk18300" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk20600" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz02300" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz06900" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz11400" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz13700" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz18300" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due03100" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz22900" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02309b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02339b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02345b" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04609b" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04639b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06939b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09209b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09239b" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09245b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09267b" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11409b" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11425b" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11439b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11467b" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13709b" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13767b" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16025b" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16039b" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16045b" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18309b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18339b" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18367b" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20609b" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20625b" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20639b" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20645b" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20667b" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22909b" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22925b" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02309b" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02339b" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04625b" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04645b" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06909b" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06945b" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06967b" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09245b" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09267b" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11425b" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11439b" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13709b" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13739b" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13767b" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16009b" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16025b" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16045b" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16067b" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18345b" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18367b" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20609b" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20625b" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20639b" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20645b" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22909b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22925b" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22939b" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22945b" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02309b" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02339b" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04609b" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04667b" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06967b" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09209b" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09239b" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09245b" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11409b" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11425b" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11445b" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13739b" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13745b" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13767b" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16009b" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16039b" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16045b" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18309b" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18325b" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18345b" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20609b" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20625b" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22925b" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22939b" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22945b" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02309b" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02325b" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04639b" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04667b" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06909b" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06945b" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09225b" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09239b" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09267b" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11409b" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11425b" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11467b" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13709b" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13767b" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16025b" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16045b" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16067b" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18345b" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18367b" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20625b" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20639b" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20645b" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20667b" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22909b" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22925b" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22945b" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20639b" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pu006100" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue09200" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue12200" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapu003100" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puk06100" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puk09200" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue06100" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue09200" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue15300" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz03125" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171due15300" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu712225" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171pue12200" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pue06100" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj09267" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171pue18300" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172puj03167" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172puk03167" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172du006100" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pue09200" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k1du015300" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu703145" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu003100" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2puk03167" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due06100" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7pue03100" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue03100" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due12200" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue06100" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171du006100" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7pue06100" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu703139" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu706167" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2pue06100" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7puj03167" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pu703167" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3k7pu703145a" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1z4pue03100" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703145" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pue03100" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pue03100" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703145a" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japuj06167" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3k7pue03100" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kapue03100" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue03100" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c1dum06100" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu706125" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4capum06100" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu006100" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue03100-l3" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puj03100" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu009200" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3k7puk03100" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu709225" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu015300" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu709245a" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu003100" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4taput06125" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1t2pum06100" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c47apuk03100" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japuj03167" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-3capum06100" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4capum03100" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1z4puz03125" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3zapuz03125" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2dum03100" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due09200" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02325b" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj03125" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7puj03125" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japuj03125" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue02300" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue04600" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue06900" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue13700" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue18300" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue20600" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue22900" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue02300" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue04600" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue09200" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue13700" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue18300" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu004600" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu009200" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu011400" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu013700" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu016000" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu018300" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu002300" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu009200" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu016000" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu022900" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk06900" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk09200" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk11400" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk18300" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk20600" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk22900" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz02300" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz06900" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz13700" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz18300" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz22900" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk06900" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk09200" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk11400" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk13700" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk22900" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz04600" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz09200" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz16000" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz20600" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02367b" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04625b" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04645b" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04667b" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06909b" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06925b" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06945b" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06967b" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09225b" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11445b" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13725b" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13739b" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13745b" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16009b" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16067b" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18325b" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18345b" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3zadue06100" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapuk03125" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kadu003100" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-479pu703167" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2dum06100" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2dum09200" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu706167" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171pue06100" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj03167" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pue03100" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj06167" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pue06100" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k1du006100" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172puk06167" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j1du006100" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu703167" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu703125" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu706125" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2pue03100" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2duk03139" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1z2pue03100" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue09200" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu709225" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703125" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu703167" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapuk03167" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu706125" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377du009200" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3k7pu706145a" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu712225" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pue06100" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3z7pue03100" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377due03100" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377puk03109" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703167" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3zapue03100" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu718325" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu703125" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377puk06109" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu003100" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apue06100" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kapue06100" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu706145a" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377puk09209" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2pum06100" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apue09200" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu706167" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue06100" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apue12200" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue06100-l3" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3kapuj03100" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apuk03109" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3kapuk03100" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu709267" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4taput03167" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apuk06109" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu009200" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3zapuz03100" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japue03100" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3zapuz06100" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japue06100" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-3capum03100" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pu003100" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pu003100" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puk03100" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k2puk06100" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22939b" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22945b" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22967b" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02325b" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02345b" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02367b" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04609b" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04639b" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04667b" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06925b" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06939b" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09209b" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09225b" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09239b" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11409b" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11445b" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11467b" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13725b" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13745b" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16039b" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18309b" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18325b" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18339b" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20667b" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22967b" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02325b" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02345b" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02367b" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04625b" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04639b" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04645b" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06909b" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06925b" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06939b" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06945b" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09225b" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09267b" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11439b" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11467b" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13709b" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13725b" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16025b" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16067b" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18339b" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18367b" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20645b" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20667b" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22909b" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22967b" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02339b" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02345b" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02367b" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04609b" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04625b" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04645b" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06925b" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06939b" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06967b" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09209b" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09245b" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11439b" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11445b" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13725b" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13739b" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13745b" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16009b" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16039b" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18309b" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18325b" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18339b" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20609b" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22939b" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22967b" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4puk03167" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz03125b" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue03100" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue12200" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171due15300" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu712225" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171pue12200" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pue06100" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj09267" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171pue18300" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172puj03167" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172puk03167" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172du006100" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pue09200" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k1du015300" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu703145" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu003100" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2puk03167" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due06100" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7pue03100" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue03100" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due12200" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue06100" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171du006100" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7pue06100" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu703139" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu706167" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2pue06100" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7puj03167" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pu703167" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3k7pu703145a" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1z4pue03100" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703145" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pue03100" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kadue03100" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zapue03100" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1z4puz03125" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3zapuz03125" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11445b" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13739b" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13745b" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13767b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16009b" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16039b" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16045b" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18309b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18325b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18345b" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20609b" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20625b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22925b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22939b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22945b" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02309b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02325b" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04639b" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04667b" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06909b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06945b" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09225b" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09239b" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09267b" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11409b" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11425b" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11467b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13709b" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13767b" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16025b" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16045b" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16067b" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18345b" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18367b" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20625b" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20639b" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20645b" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20667b" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22909b" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22925b" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22945b" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20639b" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue09200" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue11400" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue16000" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue06900" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue11400" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue16000" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue20600" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue22900" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu002300" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu006900" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu020600" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu022900" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu004600" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu006900" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu011400" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu013700" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu018300" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu020600" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk02300" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk04600" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk13700" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk16000" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz04600" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz09200" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz11400" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz16000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz20600" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk02300" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk04600" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk16000" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk18300" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk20600" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz02300" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz06900" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz11400" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz13700" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz18300" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz22900" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02309b" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02339b" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02345b" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04609b" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04639b" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06939b" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09209b" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09239b" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09245b" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09267b" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11409b" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11425b" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11439b" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11467b" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13709b" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13767b" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16025b" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16039b" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16045b" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18309b" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18339b" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18367b" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20609b" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20625b" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20639b" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20645b" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20667b" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22909b" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22925b" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02309b" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02339b" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04625b" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04645b" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06909b" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06945b" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06967b" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09245b" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09267b" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11425b" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11439b" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13709b" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13739b" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13767b" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16009b" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16025b" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16045b" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16067b" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18345b" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18367b" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20609b" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20625b" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20639b" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20645b" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22909b" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22925b" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22939b" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22945b" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02309b" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02339b" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04609b" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04667b" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06967b" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09209b" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09239b" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09245b" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11409b" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11425b" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due03100" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue06100" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue09200" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue15300" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz03125" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pue03100" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703145a" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japuj06167" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3k7pue03100" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kapue03100" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue03100" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c1dum06100" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu706125" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4capum06100" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu006100" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue03100-l3" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puj03100" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu009200" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3k7puk03100" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu709225" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu015300" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu709245a" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu003100" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4taput06125" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1t2pum06100" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c47apuk03100" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japuj03167" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-3capum06100" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4capum03100" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2dum03100" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pu006100" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue09200" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue12200" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapu003100" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puk06100" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puk09200" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4puk03167" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pu003100" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pu003100" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puk03100" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k2puk06100" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11467b" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13709b" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13725b" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16025b" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16067b" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18339b" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18367b" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20645b" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20667b" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22909b" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22967b" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02339b" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02345b" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02367b" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04609b" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04625b" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04645b" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06925b" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06939b" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06967b" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09209b" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09245b" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11439b" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11445b" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13725b" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13739b" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13745b" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16009b" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16039b" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18309b" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18325b" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18339b" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20609b" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22939b" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22967b" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue02300" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue04600" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue06900" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue13700" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue18300" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue20600" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue22900" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue02300" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue04600" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue09200" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue13700" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue18300" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu004600" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu009200" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu011400" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu013700" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu016000" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu018300" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu002300" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu009200" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu016000" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu022900" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk06900" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk09200" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk11400" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk18300" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk20600" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk22900" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz02300" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz06900" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz13700" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz18300" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz22900" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk06900" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk09200" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk11400" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk13700" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk22900" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz04600" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz09200" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz16000" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz20600" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02367b" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04625b" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04645b" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04667b" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06909b" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06925b" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06945b" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06967b" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09225b" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11445b" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13725b" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13739b" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13745b" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16009b" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16067b" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18325b" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18345b" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22939b" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22945b" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22967b" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02325b" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02345b" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02367b" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04609b" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04639b" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04667b" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06925b" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06939b" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09209b" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09225b" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09239b" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11409b" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11445b" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11467b" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13725b" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13745b" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16039b" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18309b" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18325b" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18339b" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20667b" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22967b" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02325b" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02345b" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02367b" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04625b" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04639b" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04645b" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06909b" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06925b" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06939b" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06945b" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09225b" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09267b" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11439b" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due09200" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02325b" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue03100" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue12200" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapuk03167" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu706125" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377du009200" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3k7pu706145a" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu712225" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pue06100" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3z7pue03100" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377due03100" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377puk03109" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703167" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3zapue03100" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu718325" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu703125" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377puk06109" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu003100" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apue06100" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kapue06100" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu706145a" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377puk09209" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2pum06100" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apue09200" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu706167" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue06100" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apue12200" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue06100-l3" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3kapuj03100" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apuk03109" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3kapuk03100" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu709267" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4taput03167" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apuk06109" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu009200" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3zapuz03100" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japue03100" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3zapuz06100" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japue06100" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-3capum03100" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu706167" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171pue06100" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj03167" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pue03100" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj06167" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pue06100" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k1du006100" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172puk06167" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j1du006100" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu703167" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu703125" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu706125" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2pue03100" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2duk03139" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1z2pue03100" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue09200" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu709225" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703125" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu703167" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3zadue06100" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapuk03125" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kadu003100" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-479pu703167" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2dum06100" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2dum09200" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj03125" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7puj03125" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japuj03125" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz03125b" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J426"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="32.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="188.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -6424,626 +6421,626 @@
       </c>
       <c r="D158" t="s">
         <v>328</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>14</v>
       </c>
       <c r="G158" t="s">
         <v>15</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
         <v>329</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>318</v>
+        <v>330</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
         <v>14</v>
       </c>
       <c r="G159" t="s">
         <v>15</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
         <v>14</v>
       </c>
       <c r="G160" t="s">
         <v>15</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
         <v>14</v>
       </c>
       <c r="G161" t="s">
         <v>15</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E162" t="s">
         <v>13</v>
       </c>
       <c r="F162" t="s">
         <v>14</v>
       </c>
       <c r="G162" t="s">
         <v>15</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
       <c r="F163" t="s">
         <v>14</v>
       </c>
       <c r="G163" t="s">
         <v>15</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E164" t="s">
         <v>13</v>
       </c>
       <c r="F164" t="s">
         <v>14</v>
       </c>
       <c r="G164" t="s">
         <v>15</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
         <v>14</v>
       </c>
       <c r="G165" t="s">
         <v>15</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E166" t="s">
         <v>13</v>
       </c>
       <c r="F166" t="s">
         <v>14</v>
       </c>
       <c r="G166" t="s">
         <v>15</v>
       </c>
       <c r="H166" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E167" t="s">
         <v>13</v>
       </c>
       <c r="F167" t="s">
         <v>14</v>
       </c>
       <c r="G167" t="s">
         <v>15</v>
       </c>
       <c r="H167" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D168" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
         <v>14</v>
       </c>
       <c r="G168" t="s">
         <v>15</v>
       </c>
       <c r="H168" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D169" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
         <v>14</v>
       </c>
       <c r="G169" t="s">
         <v>15</v>
       </c>
       <c r="H169" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D170" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
       <c r="F170" t="s">
         <v>14</v>
       </c>
       <c r="G170" t="s">
         <v>15</v>
       </c>
       <c r="H170" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D171" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E171" t="s">
         <v>13</v>
       </c>
       <c r="F171" t="s">
         <v>14</v>
       </c>
       <c r="G171" t="s">
         <v>15</v>
       </c>
       <c r="H171" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D172" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
         <v>14</v>
       </c>
       <c r="G172" t="s">
         <v>15</v>
       </c>
       <c r="H172" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D173" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E173" t="s">
         <v>13</v>
       </c>
       <c r="F173" t="s">
         <v>14</v>
       </c>
       <c r="G173" t="s">
         <v>15</v>
       </c>
       <c r="H173" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D174" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E174" t="s">
         <v>13</v>
       </c>
       <c r="F174" t="s">
         <v>14</v>
       </c>
       <c r="G174" t="s">
         <v>15</v>
       </c>
       <c r="H174" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D175" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
         <v>14</v>
       </c>
       <c r="G175" t="s">
         <v>15</v>
       </c>
       <c r="H175" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D176" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E176" t="s">
         <v>13</v>
       </c>
       <c r="F176" t="s">
         <v>14</v>
       </c>
       <c r="G176" t="s">
         <v>15</v>
       </c>
       <c r="H176" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D177" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E177" t="s">
         <v>13</v>
       </c>
       <c r="F177" t="s">
         <v>14</v>
       </c>
       <c r="G177" t="s">
         <v>15</v>
       </c>
       <c r="H177" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E178" t="s">
         <v>13</v>
       </c>
       <c r="F178" t="s">
         <v>14</v>
       </c>
       <c r="G178" t="s">
         <v>15</v>
       </c>
       <c r="H178" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D179" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E179" t="s">
         <v>13</v>
       </c>
       <c r="F179" t="s">
         <v>14</v>
       </c>
       <c r="G179" t="s">
         <v>15</v>
       </c>
       <c r="H179" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D180" t="s">
-        <v>328</v>
+        <v>372</v>
       </c>
       <c r="E180" t="s">
         <v>13</v>
       </c>
       <c r="F180" t="s">
         <v>14</v>
       </c>
       <c r="G180" t="s">
         <v>15</v>
       </c>
       <c r="H180" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D181" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
       <c r="F181" t="s">
         <v>14</v>
       </c>
       <c r="G181" t="s">
         <v>15</v>
       </c>
       <c r="H181" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="E182" t="s">
         <v>13</v>
       </c>
       <c r="F182" t="s">
         <v>14</v>
       </c>
       <c r="G182" t="s">
         <v>15</v>
       </c>
       <c r="H182" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>376</v>
+        <v>74</v>
       </c>
       <c r="E183" t="s">
         <v>13</v>
       </c>
       <c r="F183" t="s">
         <v>14</v>
       </c>
       <c r="G183" t="s">
         <v>15</v>
       </c>
       <c r="H183" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D184" t="s">
-        <v>378</v>
+        <v>52</v>
       </c>
       <c r="E184" t="s">
         <v>13</v>
       </c>
       <c r="F184" t="s">
         <v>14</v>
       </c>
       <c r="G184" t="s">
         <v>15</v>
       </c>
       <c r="H184" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
         <v>380</v>
       </c>
       <c r="E185" t="s">
@@ -7160,212 +7157,212 @@
       </c>
       <c r="D190" t="s">
         <v>390</v>
       </c>
       <c r="E190" t="s">
         <v>13</v>
       </c>
       <c r="F190" t="s">
         <v>14</v>
       </c>
       <c r="G190" t="s">
         <v>15</v>
       </c>
       <c r="H190" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
         <v>391</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D191" t="s">
-        <v>94</v>
+        <v>392</v>
       </c>
       <c r="E191" t="s">
         <v>13</v>
       </c>
       <c r="F191" t="s">
         <v>14</v>
       </c>
       <c r="G191" t="s">
         <v>15</v>
       </c>
       <c r="H191" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D192" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E192" t="s">
         <v>13</v>
       </c>
       <c r="F192" t="s">
         <v>14</v>
       </c>
       <c r="G192" t="s">
         <v>15</v>
       </c>
       <c r="H192" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D193" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E193" t="s">
         <v>13</v>
       </c>
       <c r="F193" t="s">
         <v>14</v>
       </c>
       <c r="G193" t="s">
         <v>15</v>
       </c>
       <c r="H193" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D194" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E194" t="s">
         <v>13</v>
       </c>
       <c r="F194" t="s">
         <v>14</v>
       </c>
       <c r="G194" t="s">
         <v>15</v>
       </c>
       <c r="H194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D195" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E195" t="s">
         <v>13</v>
       </c>
       <c r="F195" t="s">
         <v>14</v>
       </c>
       <c r="G195" t="s">
         <v>15</v>
       </c>
       <c r="H195" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D196" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E196" t="s">
         <v>13</v>
       </c>
       <c r="F196" t="s">
         <v>14</v>
       </c>
       <c r="G196" t="s">
         <v>15</v>
       </c>
       <c r="H196" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D197" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E197" t="s">
         <v>13</v>
       </c>
       <c r="F197" t="s">
         <v>14</v>
       </c>
       <c r="G197" t="s">
         <v>15</v>
       </c>
       <c r="H197" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D198" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="E198" t="s">
         <v>13</v>
       </c>
       <c r="F198" t="s">
         <v>14</v>
       </c>
       <c r="G198" t="s">
         <v>15</v>
       </c>
       <c r="H198" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D199" t="s">
         <v>407</v>
       </c>
       <c r="E199" t="s">
@@ -7413,327 +7410,327 @@
       </c>
       <c r="D201" t="s">
         <v>411</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
         <v>14</v>
       </c>
       <c r="G201" t="s">
         <v>15</v>
       </c>
       <c r="H201" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D202" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="E202" t="s">
         <v>13</v>
       </c>
       <c r="F202" t="s">
         <v>14</v>
       </c>
       <c r="G202" t="s">
         <v>15</v>
       </c>
       <c r="H202" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D203" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E203" t="s">
         <v>13</v>
       </c>
       <c r="F203" t="s">
         <v>14</v>
       </c>
       <c r="G203" t="s">
         <v>15</v>
       </c>
       <c r="H203" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D204" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E204" t="s">
         <v>13</v>
       </c>
       <c r="F204" t="s">
         <v>14</v>
       </c>
       <c r="G204" t="s">
         <v>15</v>
       </c>
       <c r="H204" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D205" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E205" t="s">
         <v>13</v>
       </c>
       <c r="F205" t="s">
         <v>14</v>
       </c>
       <c r="G205" t="s">
         <v>15</v>
       </c>
       <c r="H205" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D206" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E206" t="s">
         <v>13</v>
       </c>
       <c r="F206" t="s">
         <v>14</v>
       </c>
       <c r="G206" t="s">
         <v>15</v>
       </c>
       <c r="H206" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D207" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E207" t="s">
         <v>13</v>
       </c>
       <c r="F207" t="s">
         <v>14</v>
       </c>
       <c r="G207" t="s">
         <v>15</v>
       </c>
       <c r="H207" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D208" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E208" t="s">
         <v>13</v>
       </c>
       <c r="F208" t="s">
         <v>14</v>
       </c>
       <c r="G208" t="s">
         <v>15</v>
       </c>
       <c r="H208" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D209" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E209" t="s">
         <v>13</v>
       </c>
       <c r="F209" t="s">
         <v>14</v>
       </c>
       <c r="G209" t="s">
         <v>15</v>
       </c>
       <c r="H209" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D210" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E210" t="s">
         <v>13</v>
       </c>
       <c r="F210" t="s">
         <v>14</v>
       </c>
       <c r="G210" t="s">
         <v>15</v>
       </c>
       <c r="H210" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D211" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E211" t="s">
         <v>13</v>
       </c>
       <c r="F211" t="s">
         <v>14</v>
       </c>
       <c r="G211" t="s">
         <v>15</v>
       </c>
       <c r="H211" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D212" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E212" t="s">
         <v>13</v>
       </c>
       <c r="F212" t="s">
         <v>14</v>
       </c>
       <c r="G212" t="s">
         <v>15</v>
       </c>
       <c r="H212" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D213" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E213" t="s">
         <v>13</v>
       </c>
       <c r="F213" t="s">
         <v>14</v>
       </c>
       <c r="G213" t="s">
         <v>15</v>
       </c>
       <c r="H213" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D214" t="s">
-        <v>436</v>
+        <v>380</v>
       </c>
       <c r="E214" t="s">
         <v>13</v>
       </c>
       <c r="F214" t="s">
         <v>14</v>
       </c>
       <c r="G214" t="s">
         <v>15</v>
       </c>
       <c r="H214" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" t="s">
@@ -7800,78 +7797,78 @@
         <v>443</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" t="s">
         <v>13</v>
       </c>
       <c r="F218" t="s">
         <v>14</v>
       </c>
       <c r="G218" t="s">
         <v>15</v>
       </c>
       <c r="H218" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="C219" t="s">
+      <c r="C219" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D219" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="E219" t="s">
         <v>13</v>
       </c>
       <c r="F219" t="s">
         <v>14</v>
       </c>
       <c r="G219" t="s">
         <v>15</v>
       </c>
       <c r="H219" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D220" t="s">
         <v>448</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
       <c r="E220" t="s">
         <v>13</v>
       </c>
       <c r="F220" t="s">
         <v>14</v>
       </c>
       <c r="G220" t="s">
         <v>15</v>
       </c>
       <c r="H220" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D221" t="s">
         <v>450</v>
       </c>
       <c r="E221" t="s">
@@ -9598,3882 +9595,3882 @@
       </c>
       <c r="D296" t="s">
         <v>600</v>
       </c>
       <c r="E296" t="s">
         <v>13</v>
       </c>
       <c r="F296" t="s">
         <v>14</v>
       </c>
       <c r="G296" t="s">
         <v>15</v>
       </c>
       <c r="H296" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D297" t="s">
-        <v>349</v>
+        <v>602</v>
       </c>
       <c r="E297" t="s">
         <v>13</v>
       </c>
       <c r="F297" t="s">
         <v>14</v>
       </c>
       <c r="G297" t="s">
         <v>15</v>
       </c>
       <c r="H297" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D298" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E298" t="s">
         <v>13</v>
       </c>
       <c r="F298" t="s">
         <v>14</v>
       </c>
       <c r="G298" t="s">
         <v>15</v>
       </c>
       <c r="H298" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D299" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E299" t="s">
         <v>13</v>
       </c>
       <c r="F299" t="s">
         <v>14</v>
       </c>
       <c r="G299" t="s">
         <v>15</v>
       </c>
       <c r="H299" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D300" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E300" t="s">
         <v>13</v>
       </c>
       <c r="F300" t="s">
         <v>14</v>
       </c>
       <c r="G300" t="s">
         <v>15</v>
       </c>
       <c r="H300" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D301" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="E301" t="s">
         <v>13</v>
       </c>
       <c r="F301" t="s">
         <v>14</v>
       </c>
       <c r="G301" t="s">
         <v>15</v>
       </c>
       <c r="H301" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D302" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E302" t="s">
         <v>13</v>
       </c>
       <c r="F302" t="s">
         <v>14</v>
       </c>
       <c r="G302" t="s">
         <v>15</v>
       </c>
       <c r="H302" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D303" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E303" t="s">
         <v>13</v>
       </c>
       <c r="F303" t="s">
         <v>14</v>
       </c>
       <c r="G303" t="s">
         <v>15</v>
       </c>
       <c r="H303" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D304" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E304" t="s">
         <v>13</v>
       </c>
       <c r="F304" t="s">
         <v>14</v>
       </c>
       <c r="G304" t="s">
         <v>15</v>
       </c>
       <c r="H304" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D305" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E305" t="s">
         <v>13</v>
       </c>
       <c r="F305" t="s">
         <v>14</v>
       </c>
       <c r="G305" t="s">
         <v>15</v>
       </c>
       <c r="H305" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D306" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E306" t="s">
         <v>13</v>
       </c>
       <c r="F306" t="s">
         <v>14</v>
       </c>
       <c r="G306" t="s">
         <v>15</v>
       </c>
       <c r="H306" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D307" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="E307" t="s">
         <v>13</v>
       </c>
       <c r="F307" t="s">
         <v>14</v>
       </c>
       <c r="G307" t="s">
         <v>15</v>
       </c>
       <c r="H307" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D308" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E308" t="s">
         <v>13</v>
       </c>
       <c r="F308" t="s">
         <v>14</v>
       </c>
       <c r="G308" t="s">
         <v>15</v>
       </c>
       <c r="H308" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D309" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E309" t="s">
         <v>13</v>
       </c>
       <c r="F309" t="s">
         <v>14</v>
       </c>
       <c r="G309" t="s">
         <v>15</v>
       </c>
       <c r="H309" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D310" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E310" t="s">
         <v>13</v>
       </c>
       <c r="F310" t="s">
         <v>14</v>
       </c>
       <c r="G310" t="s">
         <v>15</v>
       </c>
       <c r="H310" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D311" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E311" t="s">
         <v>13</v>
       </c>
       <c r="F311" t="s">
         <v>14</v>
       </c>
       <c r="G311" t="s">
         <v>15</v>
       </c>
       <c r="H311" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D312" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E312" t="s">
         <v>13</v>
       </c>
       <c r="F312" t="s">
         <v>14</v>
       </c>
       <c r="G312" t="s">
         <v>15</v>
       </c>
       <c r="H312" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D313" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E313" t="s">
         <v>13</v>
       </c>
       <c r="F313" t="s">
         <v>14</v>
       </c>
       <c r="G313" t="s">
         <v>15</v>
       </c>
       <c r="H313" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D314" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E314" t="s">
         <v>13</v>
       </c>
       <c r="F314" t="s">
         <v>14</v>
       </c>
       <c r="G314" t="s">
         <v>15</v>
       </c>
       <c r="H314" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D315" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E315" t="s">
         <v>13</v>
       </c>
       <c r="F315" t="s">
         <v>14</v>
       </c>
       <c r="G315" t="s">
         <v>15</v>
       </c>
       <c r="H315" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D316" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E316" t="s">
         <v>13</v>
       </c>
       <c r="F316" t="s">
         <v>14</v>
       </c>
       <c r="G316" t="s">
         <v>15</v>
       </c>
       <c r="H316" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D317" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E317" t="s">
         <v>13</v>
       </c>
       <c r="F317" t="s">
         <v>14</v>
       </c>
       <c r="G317" t="s">
         <v>15</v>
       </c>
       <c r="H317" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D318" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E318" t="s">
         <v>13</v>
       </c>
       <c r="F318" t="s">
         <v>14</v>
       </c>
       <c r="G318" t="s">
         <v>15</v>
       </c>
       <c r="H318" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D319" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E319" t="s">
         <v>13</v>
       </c>
       <c r="F319" t="s">
         <v>14</v>
       </c>
       <c r="G319" t="s">
         <v>15</v>
       </c>
       <c r="H319" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D320" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="E320" t="s">
         <v>13</v>
       </c>
       <c r="F320" t="s">
         <v>14</v>
       </c>
       <c r="G320" t="s">
         <v>15</v>
       </c>
       <c r="H320" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D321" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="E321" t="s">
         <v>13</v>
       </c>
       <c r="F321" t="s">
         <v>14</v>
       </c>
       <c r="G321" t="s">
         <v>15</v>
       </c>
       <c r="H321" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D322" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="E322" t="s">
         <v>13</v>
       </c>
       <c r="F322" t="s">
         <v>14</v>
       </c>
       <c r="G322" t="s">
         <v>15</v>
       </c>
       <c r="H322" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D323" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="E323" t="s">
         <v>13</v>
       </c>
       <c r="F323" t="s">
         <v>14</v>
       </c>
       <c r="G323" t="s">
         <v>15</v>
       </c>
       <c r="H323" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D324" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="E324" t="s">
         <v>13</v>
       </c>
       <c r="F324" t="s">
         <v>14</v>
       </c>
       <c r="G324" t="s">
         <v>15</v>
       </c>
       <c r="H324" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D325" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="E325" t="s">
         <v>13</v>
       </c>
       <c r="F325" t="s">
         <v>14</v>
       </c>
       <c r="G325" t="s">
         <v>15</v>
       </c>
       <c r="H325" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D326" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E326" t="s">
         <v>13</v>
       </c>
       <c r="F326" t="s">
         <v>14</v>
       </c>
       <c r="G326" t="s">
         <v>15</v>
       </c>
       <c r="H326" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D327" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="E327" t="s">
         <v>13</v>
       </c>
       <c r="F327" t="s">
         <v>14</v>
       </c>
       <c r="G327" t="s">
         <v>15</v>
       </c>
       <c r="H327" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D328" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E328" t="s">
         <v>13</v>
       </c>
       <c r="F328" t="s">
         <v>14</v>
       </c>
       <c r="G328" t="s">
         <v>15</v>
       </c>
       <c r="H328" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D329" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E329" t="s">
         <v>13</v>
       </c>
       <c r="F329" t="s">
         <v>14</v>
       </c>
       <c r="G329" t="s">
         <v>15</v>
       </c>
       <c r="H329" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D330" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="E330" t="s">
         <v>13</v>
       </c>
       <c r="F330" t="s">
         <v>14</v>
       </c>
       <c r="G330" t="s">
         <v>15</v>
       </c>
       <c r="H330" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D331" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="E331" t="s">
         <v>13</v>
       </c>
       <c r="F331" t="s">
         <v>14</v>
       </c>
       <c r="G331" t="s">
         <v>15</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D332" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="E332" t="s">
         <v>13</v>
       </c>
       <c r="F332" t="s">
         <v>14</v>
       </c>
       <c r="G332" t="s">
         <v>15</v>
       </c>
       <c r="H332" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D333" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="E333" t="s">
         <v>13</v>
       </c>
       <c r="F333" t="s">
         <v>14</v>
       </c>
       <c r="G333" t="s">
         <v>15</v>
       </c>
       <c r="H333" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D334" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="E334" t="s">
         <v>13</v>
       </c>
       <c r="F334" t="s">
         <v>14</v>
       </c>
       <c r="G334" t="s">
         <v>15</v>
       </c>
       <c r="H334" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D335" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E335" t="s">
         <v>13</v>
       </c>
       <c r="F335" t="s">
         <v>14</v>
       </c>
       <c r="G335" t="s">
         <v>15</v>
       </c>
       <c r="H335" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D336" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E336" t="s">
         <v>13</v>
       </c>
       <c r="F336" t="s">
         <v>14</v>
       </c>
       <c r="G336" t="s">
         <v>15</v>
       </c>
       <c r="H336" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D337" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="E337" t="s">
         <v>13</v>
       </c>
       <c r="F337" t="s">
         <v>14</v>
       </c>
       <c r="G337" t="s">
         <v>15</v>
       </c>
       <c r="H337" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D338" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E338" t="s">
         <v>13</v>
       </c>
       <c r="F338" t="s">
         <v>14</v>
       </c>
       <c r="G338" t="s">
         <v>15</v>
       </c>
       <c r="H338" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D339" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E339" t="s">
         <v>13</v>
       </c>
       <c r="F339" t="s">
         <v>14</v>
       </c>
       <c r="G339" t="s">
         <v>15</v>
       </c>
       <c r="H339" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D340" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E340" t="s">
         <v>13</v>
       </c>
       <c r="F340" t="s">
         <v>14</v>
       </c>
       <c r="G340" t="s">
         <v>15</v>
       </c>
       <c r="H340" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D341" t="s">
-        <v>442</v>
+        <v>690</v>
       </c>
       <c r="E341" t="s">
         <v>13</v>
       </c>
       <c r="F341" t="s">
         <v>14</v>
       </c>
       <c r="G341" t="s">
         <v>15</v>
       </c>
       <c r="H341" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D342" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="E342" t="s">
         <v>13</v>
       </c>
       <c r="F342" t="s">
         <v>14</v>
       </c>
       <c r="G342" t="s">
         <v>15</v>
       </c>
       <c r="H342" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D343" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="E343" t="s">
         <v>13</v>
       </c>
       <c r="F343" t="s">
         <v>14</v>
       </c>
       <c r="G343" t="s">
         <v>15</v>
       </c>
       <c r="H343" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D344" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="E344" t="s">
         <v>13</v>
       </c>
       <c r="F344" t="s">
         <v>14</v>
       </c>
       <c r="G344" t="s">
         <v>15</v>
       </c>
       <c r="H344" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D345" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E345" t="s">
         <v>13</v>
       </c>
       <c r="F345" t="s">
         <v>14</v>
       </c>
       <c r="G345" t="s">
         <v>15</v>
       </c>
       <c r="H345" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D346" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E346" t="s">
         <v>13</v>
       </c>
       <c r="F346" t="s">
         <v>14</v>
       </c>
       <c r="G346" t="s">
         <v>15</v>
       </c>
       <c r="H346" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D347" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="E347" t="s">
         <v>13</v>
       </c>
       <c r="F347" t="s">
         <v>14</v>
       </c>
       <c r="G347" t="s">
         <v>15</v>
       </c>
       <c r="H347" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D348" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="E348" t="s">
         <v>13</v>
       </c>
       <c r="F348" t="s">
         <v>14</v>
       </c>
       <c r="G348" t="s">
         <v>15</v>
       </c>
       <c r="H348" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D349" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="E349" t="s">
         <v>13</v>
       </c>
       <c r="F349" t="s">
         <v>14</v>
       </c>
       <c r="G349" t="s">
         <v>15</v>
       </c>
       <c r="H349" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D350" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E350" t="s">
         <v>13</v>
       </c>
       <c r="F350" t="s">
         <v>14</v>
       </c>
       <c r="G350" t="s">
         <v>15</v>
       </c>
       <c r="H350" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D351" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="E351" t="s">
         <v>13</v>
       </c>
       <c r="F351" t="s">
         <v>14</v>
       </c>
       <c r="G351" t="s">
         <v>15</v>
       </c>
       <c r="H351" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D352" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="E352" t="s">
         <v>13</v>
       </c>
       <c r="F352" t="s">
         <v>14</v>
       </c>
       <c r="G352" t="s">
         <v>15</v>
       </c>
       <c r="H352" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D353" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E353" t="s">
         <v>13</v>
       </c>
       <c r="F353" t="s">
         <v>14</v>
       </c>
       <c r="G353" t="s">
         <v>15</v>
       </c>
       <c r="H353" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D354" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="E354" t="s">
         <v>13</v>
       </c>
       <c r="F354" t="s">
         <v>14</v>
       </c>
       <c r="G354" t="s">
         <v>15</v>
       </c>
       <c r="H354" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D355" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="E355" t="s">
         <v>13</v>
       </c>
       <c r="F355" t="s">
         <v>14</v>
       </c>
       <c r="G355" t="s">
         <v>15</v>
       </c>
       <c r="H355" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D356" t="s">
-        <v>718</v>
+        <v>34</v>
       </c>
       <c r="E356" t="s">
         <v>13</v>
       </c>
       <c r="F356" t="s">
         <v>14</v>
       </c>
       <c r="G356" t="s">
         <v>15</v>
       </c>
       <c r="H356" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D357" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="E357" t="s">
         <v>13</v>
       </c>
       <c r="F357" t="s">
         <v>14</v>
       </c>
       <c r="G357" t="s">
         <v>15</v>
       </c>
       <c r="H357" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D358" t="s">
-        <v>722</v>
+        <v>48</v>
       </c>
       <c r="E358" t="s">
         <v>13</v>
       </c>
       <c r="F358" t="s">
         <v>14</v>
       </c>
       <c r="G358" t="s">
         <v>15</v>
       </c>
       <c r="H358" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
         <v>723</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D359" t="s">
-        <v>724</v>
+        <v>438</v>
       </c>
       <c r="E359" t="s">
         <v>13</v>
       </c>
       <c r="F359" t="s">
         <v>14</v>
       </c>
       <c r="G359" t="s">
         <v>15</v>
       </c>
       <c r="H359" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D360" t="s">
         <v>725</v>
-      </c>
-[...4 lines deleted...]
-        <v>726</v>
       </c>
       <c r="E360" t="s">
         <v>13</v>
       </c>
       <c r="F360" t="s">
         <v>14</v>
       </c>
       <c r="G360" t="s">
         <v>15</v>
       </c>
       <c r="H360" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D361" t="s">
         <v>727</v>
-      </c>
-[...4 lines deleted...]
-        <v>728</v>
       </c>
       <c r="E361" t="s">
         <v>13</v>
       </c>
       <c r="F361" t="s">
         <v>14</v>
       </c>
       <c r="G361" t="s">
         <v>15</v>
       </c>
       <c r="H361" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D362" t="s">
         <v>729</v>
-      </c>
-[...4 lines deleted...]
-        <v>730</v>
       </c>
       <c r="E362" t="s">
         <v>13</v>
       </c>
       <c r="F362" t="s">
         <v>14</v>
       </c>
       <c r="G362" t="s">
         <v>15</v>
       </c>
       <c r="H362" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D363" t="s">
         <v>731</v>
-      </c>
-[...4 lines deleted...]
-        <v>732</v>
       </c>
       <c r="E363" t="s">
         <v>13</v>
       </c>
       <c r="F363" t="s">
         <v>14</v>
       </c>
       <c r="G363" t="s">
         <v>15</v>
       </c>
       <c r="H363" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D364" t="s">
         <v>733</v>
-      </c>
-[...4 lines deleted...]
-        <v>734</v>
       </c>
       <c r="E364" t="s">
         <v>13</v>
       </c>
       <c r="F364" t="s">
         <v>14</v>
       </c>
       <c r="G364" t="s">
         <v>15</v>
       </c>
       <c r="H364" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D365" t="s">
         <v>735</v>
-      </c>
-[...4 lines deleted...]
-        <v>736</v>
       </c>
       <c r="E365" t="s">
         <v>13</v>
       </c>
       <c r="F365" t="s">
         <v>14</v>
       </c>
       <c r="G365" t="s">
         <v>15</v>
       </c>
       <c r="H365" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D366" t="s">
         <v>737</v>
-      </c>
-[...4 lines deleted...]
-        <v>738</v>
       </c>
       <c r="E366" t="s">
         <v>13</v>
       </c>
       <c r="F366" t="s">
         <v>14</v>
       </c>
       <c r="G366" t="s">
         <v>15</v>
       </c>
       <c r="H366" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D367" t="s">
         <v>739</v>
-      </c>
-[...4 lines deleted...]
-        <v>740</v>
       </c>
       <c r="E367" t="s">
         <v>13</v>
       </c>
       <c r="F367" t="s">
         <v>14</v>
       </c>
       <c r="G367" t="s">
         <v>15</v>
       </c>
       <c r="H367" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D368" t="s">
         <v>741</v>
-      </c>
-[...4 lines deleted...]
-        <v>742</v>
       </c>
       <c r="E368" t="s">
         <v>13</v>
       </c>
       <c r="F368" t="s">
         <v>14</v>
       </c>
       <c r="G368" t="s">
         <v>15</v>
       </c>
       <c r="H368" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D369" t="s">
         <v>743</v>
-      </c>
-[...4 lines deleted...]
-        <v>744</v>
       </c>
       <c r="E369" t="s">
         <v>13</v>
       </c>
       <c r="F369" t="s">
         <v>14</v>
       </c>
       <c r="G369" t="s">
         <v>15</v>
       </c>
       <c r="H369" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D370" t="s">
         <v>745</v>
-      </c>
-[...4 lines deleted...]
-        <v>746</v>
       </c>
       <c r="E370" t="s">
         <v>13</v>
       </c>
       <c r="F370" t="s">
         <v>14</v>
       </c>
       <c r="G370" t="s">
         <v>15</v>
       </c>
       <c r="H370" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D371" t="s">
         <v>747</v>
-      </c>
-[...4 lines deleted...]
-        <v>748</v>
       </c>
       <c r="E371" t="s">
         <v>13</v>
       </c>
       <c r="F371" t="s">
         <v>14</v>
       </c>
       <c r="G371" t="s">
         <v>15</v>
       </c>
       <c r="H371" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D372" t="s">
         <v>749</v>
-      </c>
-[...4 lines deleted...]
-        <v>750</v>
       </c>
       <c r="E372" t="s">
         <v>13</v>
       </c>
       <c r="F372" t="s">
         <v>14</v>
       </c>
       <c r="G372" t="s">
         <v>15</v>
       </c>
       <c r="H372" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D373" t="s">
         <v>751</v>
-      </c>
-[...4 lines deleted...]
-        <v>752</v>
       </c>
       <c r="E373" t="s">
         <v>13</v>
       </c>
       <c r="F373" t="s">
         <v>14</v>
       </c>
       <c r="G373" t="s">
         <v>15</v>
       </c>
       <c r="H373" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D374" t="s">
         <v>753</v>
-      </c>
-[...4 lines deleted...]
-        <v>754</v>
       </c>
       <c r="E374" t="s">
         <v>13</v>
       </c>
       <c r="F374" t="s">
         <v>14</v>
       </c>
       <c r="G374" t="s">
         <v>15</v>
       </c>
       <c r="H374" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D375" t="s">
         <v>755</v>
-      </c>
-[...4 lines deleted...]
-        <v>756</v>
       </c>
       <c r="E375" t="s">
         <v>13</v>
       </c>
       <c r="F375" t="s">
         <v>14</v>
       </c>
       <c r="G375" t="s">
         <v>15</v>
       </c>
       <c r="H375" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D376" t="s">
         <v>757</v>
-      </c>
-[...4 lines deleted...]
-        <v>758</v>
       </c>
       <c r="E376" t="s">
         <v>13</v>
       </c>
       <c r="F376" t="s">
         <v>14</v>
       </c>
       <c r="G376" t="s">
         <v>15</v>
       </c>
       <c r="H376" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D377" t="s">
         <v>759</v>
-      </c>
-[...4 lines deleted...]
-        <v>760</v>
       </c>
       <c r="E377" t="s">
         <v>13</v>
       </c>
       <c r="F377" t="s">
         <v>14</v>
       </c>
       <c r="G377" t="s">
         <v>15</v>
       </c>
       <c r="H377" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D378" t="s">
         <v>761</v>
-      </c>
-[...4 lines deleted...]
-        <v>762</v>
       </c>
       <c r="E378" t="s">
         <v>13</v>
       </c>
       <c r="F378" t="s">
         <v>14</v>
       </c>
       <c r="G378" t="s">
         <v>15</v>
       </c>
       <c r="H378" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D379" t="s">
         <v>763</v>
-      </c>
-[...4 lines deleted...]
-        <v>764</v>
       </c>
       <c r="E379" t="s">
         <v>13</v>
       </c>
       <c r="F379" t="s">
         <v>14</v>
       </c>
       <c r="G379" t="s">
         <v>15</v>
       </c>
       <c r="H379" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D380" t="s">
         <v>765</v>
-      </c>
-[...4 lines deleted...]
-        <v>766</v>
       </c>
       <c r="E380" t="s">
         <v>13</v>
       </c>
       <c r="F380" t="s">
         <v>14</v>
       </c>
       <c r="G380" t="s">
         <v>15</v>
       </c>
       <c r="H380" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D381" t="s">
         <v>767</v>
-      </c>
-[...4 lines deleted...]
-        <v>768</v>
       </c>
       <c r="E381" t="s">
         <v>13</v>
       </c>
       <c r="F381" t="s">
         <v>14</v>
       </c>
       <c r="G381" t="s">
         <v>15</v>
       </c>
       <c r="H381" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D382" t="s">
         <v>769</v>
-      </c>
-[...4 lines deleted...]
-        <v>770</v>
       </c>
       <c r="E382" t="s">
         <v>13</v>
       </c>
       <c r="F382" t="s">
         <v>14</v>
       </c>
       <c r="G382" t="s">
         <v>15</v>
       </c>
       <c r="H382" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D383" t="s">
         <v>771</v>
-      </c>
-[...4 lines deleted...]
-        <v>772</v>
       </c>
       <c r="E383" t="s">
         <v>13</v>
       </c>
       <c r="F383" t="s">
         <v>14</v>
       </c>
       <c r="G383" t="s">
         <v>15</v>
       </c>
       <c r="H383" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D384" t="s">
         <v>773</v>
-      </c>
-[...4 lines deleted...]
-        <v>774</v>
       </c>
       <c r="E384" t="s">
         <v>13</v>
       </c>
       <c r="F384" t="s">
         <v>14</v>
       </c>
       <c r="G384" t="s">
         <v>15</v>
       </c>
       <c r="H384" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D385" t="s">
         <v>775</v>
-      </c>
-[...4 lines deleted...]
-        <v>776</v>
       </c>
       <c r="E385" t="s">
         <v>13</v>
       </c>
       <c r="F385" t="s">
         <v>14</v>
       </c>
       <c r="G385" t="s">
         <v>15</v>
       </c>
       <c r="H385" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D386" t="s">
         <v>777</v>
-      </c>
-[...4 lines deleted...]
-        <v>778</v>
       </c>
       <c r="E386" t="s">
         <v>13</v>
       </c>
       <c r="F386" t="s">
         <v>14</v>
       </c>
       <c r="G386" t="s">
         <v>15</v>
       </c>
       <c r="H386" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D387" t="s">
         <v>779</v>
-      </c>
-[...4 lines deleted...]
-        <v>780</v>
       </c>
       <c r="E387" t="s">
         <v>13</v>
       </c>
       <c r="F387" t="s">
         <v>14</v>
       </c>
       <c r="G387" t="s">
         <v>15</v>
       </c>
       <c r="H387" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D388" t="s">
         <v>781</v>
-      </c>
-[...4 lines deleted...]
-        <v>782</v>
       </c>
       <c r="E388" t="s">
         <v>13</v>
       </c>
       <c r="F388" t="s">
         <v>14</v>
       </c>
       <c r="G388" t="s">
         <v>15</v>
       </c>
       <c r="H388" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D389" t="s">
         <v>783</v>
-      </c>
-[...4 lines deleted...]
-        <v>784</v>
       </c>
       <c r="E389" t="s">
         <v>13</v>
       </c>
       <c r="F389" t="s">
         <v>14</v>
       </c>
       <c r="G389" t="s">
         <v>15</v>
       </c>
       <c r="H389" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D390" t="s">
         <v>785</v>
-      </c>
-[...4 lines deleted...]
-        <v>786</v>
       </c>
       <c r="E390" t="s">
         <v>13</v>
       </c>
       <c r="F390" t="s">
         <v>14</v>
       </c>
       <c r="G390" t="s">
         <v>15</v>
       </c>
       <c r="H390" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D391" t="s">
         <v>787</v>
-      </c>
-[...4 lines deleted...]
-        <v>788</v>
       </c>
       <c r="E391" t="s">
         <v>13</v>
       </c>
       <c r="F391" t="s">
         <v>14</v>
       </c>
       <c r="G391" t="s">
         <v>15</v>
       </c>
       <c r="H391" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D392" t="s">
-        <v>790</v>
+        <v>82</v>
       </c>
       <c r="E392" t="s">
         <v>13</v>
       </c>
       <c r="F392" t="s">
         <v>14</v>
       </c>
       <c r="G392" t="s">
         <v>15</v>
       </c>
       <c r="H392" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D393" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E393" t="s">
         <v>13</v>
       </c>
       <c r="F393" t="s">
         <v>14</v>
       </c>
       <c r="G393" t="s">
         <v>15</v>
       </c>
       <c r="H393" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D394" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E394" t="s">
         <v>13</v>
       </c>
       <c r="F394" t="s">
         <v>14</v>
       </c>
       <c r="G394" t="s">
         <v>15</v>
       </c>
       <c r="H394" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D395" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E395" t="s">
         <v>13</v>
       </c>
       <c r="F395" t="s">
         <v>14</v>
       </c>
       <c r="G395" t="s">
         <v>15</v>
       </c>
       <c r="H395" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D396" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E396" t="s">
         <v>13</v>
       </c>
       <c r="F396" t="s">
         <v>14</v>
       </c>
       <c r="G396" t="s">
         <v>15</v>
       </c>
       <c r="H396" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D397" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E397" t="s">
         <v>13</v>
       </c>
       <c r="F397" t="s">
         <v>14</v>
       </c>
       <c r="G397" t="s">
         <v>15</v>
       </c>
       <c r="H397" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D398" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E398" t="s">
         <v>13</v>
       </c>
       <c r="F398" t="s">
         <v>14</v>
       </c>
       <c r="G398" t="s">
         <v>15</v>
       </c>
       <c r="H398" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D399" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="E399" t="s">
         <v>13</v>
       </c>
       <c r="F399" t="s">
         <v>14</v>
       </c>
       <c r="G399" t="s">
         <v>15</v>
       </c>
       <c r="H399" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D400" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="E400" t="s">
         <v>13</v>
       </c>
       <c r="F400" t="s">
         <v>14</v>
       </c>
       <c r="G400" t="s">
         <v>15</v>
       </c>
       <c r="H400" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D401" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="E401" t="s">
         <v>13</v>
       </c>
       <c r="F401" t="s">
         <v>14</v>
       </c>
       <c r="G401" t="s">
         <v>15</v>
       </c>
       <c r="H401" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D402" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="E402" t="s">
         <v>13</v>
       </c>
       <c r="F402" t="s">
         <v>14</v>
       </c>
       <c r="G402" t="s">
         <v>15</v>
       </c>
       <c r="H402" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D403" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="E403" t="s">
         <v>13</v>
       </c>
       <c r="F403" t="s">
         <v>14</v>
       </c>
       <c r="G403" t="s">
         <v>15</v>
       </c>
       <c r="H403" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D404" t="s">
-        <v>814</v>
+        <v>30</v>
       </c>
       <c r="E404" t="s">
         <v>13</v>
       </c>
       <c r="F404" t="s">
         <v>14</v>
       </c>
       <c r="G404" t="s">
         <v>15</v>
       </c>
       <c r="H404" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D405" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="E405" t="s">
         <v>13</v>
       </c>
       <c r="F405" t="s">
         <v>14</v>
       </c>
       <c r="G405" t="s">
         <v>15</v>
       </c>
       <c r="H405" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D406" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="E406" t="s">
         <v>13</v>
       </c>
       <c r="F406" t="s">
         <v>14</v>
       </c>
       <c r="G406" t="s">
         <v>15</v>
       </c>
       <c r="H406" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D407" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="E407" t="s">
         <v>13</v>
       </c>
       <c r="F407" t="s">
         <v>14</v>
       </c>
       <c r="G407" t="s">
         <v>15</v>
       </c>
       <c r="H407" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D408" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="E408" t="s">
         <v>13</v>
       </c>
       <c r="F408" t="s">
         <v>14</v>
       </c>
       <c r="G408" t="s">
         <v>15</v>
       </c>
       <c r="H408" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D409" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="E409" t="s">
         <v>13</v>
       </c>
       <c r="F409" t="s">
         <v>14</v>
       </c>
       <c r="G409" t="s">
         <v>15</v>
       </c>
       <c r="H409" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D410" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="E410" t="s">
         <v>13</v>
       </c>
       <c r="F410" t="s">
         <v>14</v>
       </c>
       <c r="G410" t="s">
         <v>15</v>
       </c>
       <c r="H410" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D411" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="E411" t="s">
         <v>13</v>
       </c>
       <c r="F411" t="s">
         <v>14</v>
       </c>
       <c r="G411" t="s">
         <v>15</v>
       </c>
       <c r="H411" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D412" t="s">
-        <v>830</v>
+        <v>827</v>
       </c>
       <c r="E412" t="s">
         <v>13</v>
       </c>
       <c r="F412" t="s">
         <v>14</v>
       </c>
       <c r="G412" t="s">
         <v>15</v>
       </c>
       <c r="H412" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D413" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="E413" t="s">
         <v>13</v>
       </c>
       <c r="F413" t="s">
         <v>14</v>
       </c>
       <c r="G413" t="s">
         <v>15</v>
       </c>
       <c r="H413" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D414" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="E414" t="s">
         <v>13</v>
       </c>
       <c r="F414" t="s">
         <v>14</v>
       </c>
       <c r="G414" t="s">
         <v>15</v>
       </c>
       <c r="H414" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D415" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="E415" t="s">
         <v>13</v>
       </c>
       <c r="F415" t="s">
         <v>14</v>
       </c>
       <c r="G415" t="s">
         <v>15</v>
       </c>
       <c r="H415" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>837</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>834</v>
+      </c>
+      <c r="C416" t="s">
+        <v>835</v>
       </c>
       <c r="D416" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="E416" t="s">
         <v>13</v>
       </c>
       <c r="F416" t="s">
         <v>14</v>
       </c>
       <c r="G416" t="s">
         <v>15</v>
       </c>
       <c r="H416" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D417" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="E417" t="s">
         <v>13</v>
       </c>
       <c r="F417" t="s">
         <v>14</v>
       </c>
       <c r="G417" t="s">
         <v>15</v>
       </c>
       <c r="H417" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D418" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="E418" t="s">
         <v>13</v>
       </c>
       <c r="F418" t="s">
         <v>14</v>
       </c>
       <c r="G418" t="s">
         <v>15</v>
       </c>
       <c r="H418" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D419" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="E419" t="s">
         <v>13</v>
       </c>
       <c r="F419" t="s">
         <v>14</v>
       </c>
       <c r="G419" t="s">
         <v>15</v>
       </c>
       <c r="H419" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D420" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="E420" t="s">
         <v>13</v>
       </c>
       <c r="F420" t="s">
         <v>14</v>
       </c>
       <c r="G420" t="s">
         <v>15</v>
       </c>
       <c r="H420" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D421" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="E421" t="s">
         <v>13</v>
       </c>
       <c r="F421" t="s">
         <v>14</v>
       </c>
       <c r="G421" t="s">
         <v>15</v>
       </c>
       <c r="H421" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D422" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="E422" t="s">
         <v>13</v>
       </c>
       <c r="F422" t="s">
         <v>14</v>
       </c>
       <c r="G422" t="s">
         <v>15</v>
       </c>
       <c r="H422" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D423" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="E423" t="s">
         <v>13</v>
       </c>
       <c r="F423" t="s">
         <v>14</v>
       </c>
       <c r="G423" t="s">
         <v>15</v>
       </c>
       <c r="H423" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D424" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="E424" t="s">
         <v>13</v>
       </c>
       <c r="F424" t="s">
         <v>14</v>
       </c>
       <c r="G424" t="s">
         <v>15</v>
       </c>
       <c r="H424" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D425" t="s">
-        <v>367</v>
+        <v>854</v>
       </c>
       <c r="E425" t="s">
         <v>13</v>
       </c>
       <c r="F425" t="s">
         <v>14</v>
       </c>
       <c r="G425" t="s">
         <v>15</v>
       </c>
       <c r="H425" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="C426" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D426" t="s">
         <v>856</v>
-      </c>
-[...4 lines deleted...]
-        <v>320</v>
       </c>
       <c r="E426" t="s">
         <v>13</v>
       </c>
       <c r="F426" t="s">
         <v>14</v>
       </c>
       <c r="G426" t="s">
         <v>15</v>
       </c>
       <c r="H426" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="RCP-3KADUE03100"/>
+    <hyperlink ref="A2" r:id="rId1" display="RCP-171DUE15300"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A3" r:id="rId3" display="RCP-4ZAPUE03100"/>
+    <hyperlink ref="A3" r:id="rId3" display="RCP-172PU712225"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A4" r:id="rId5" display="RCP-4KBPUE09200"/>
+    <hyperlink ref="A4" r:id="rId5" display="RCP-171PUE12200"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A5" r:id="rId7" display="RCP-4KBPUE11400"/>
+    <hyperlink ref="A5" r:id="rId7" display="RCP-172PUE06100"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A6" r:id="rId9" display="RCP-4KBPUE16000"/>
+    <hyperlink ref="A6" r:id="rId9" display="RCP-1J2PUJ09267"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A7" r:id="rId11" display="RCP-4ZBPUE06900"/>
+    <hyperlink ref="A7" r:id="rId11" display="RCP-171PUE18300"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A8" r:id="rId13" display="RCP-4ZBPUE11400"/>
+    <hyperlink ref="A8" r:id="rId13" display="RCP-172PUJ03167"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A9" r:id="rId15" display="RCP-4ZBPUE16000"/>
+    <hyperlink ref="A9" r:id="rId15" display="RCP-172PUK03167"/>
     <hyperlink ref="C9" r:id="rId16" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A10" r:id="rId17" display="RCP-4ZBPUE20600"/>
+    <hyperlink ref="A10" r:id="rId17" display="RCP-172DU006100"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A11" r:id="rId19" display="RCP-4ZBPUE22900"/>
+    <hyperlink ref="A11" r:id="rId19" display="RCP-1K2PUE09200"/>
     <hyperlink ref="C11" r:id="rId20" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A12" r:id="rId21" display="RCP-4KBPU002300"/>
+    <hyperlink ref="A12" r:id="rId21" display="RCP-1K1DU015300"/>
     <hyperlink ref="C12" r:id="rId22" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A13" r:id="rId23" display="RCP-4KBPU006900"/>
+    <hyperlink ref="A13" r:id="rId23" display="RCP-377PU703145"/>
     <hyperlink ref="C13" r:id="rId24" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A14" r:id="rId25" display="RCP-4KBPU020600"/>
+    <hyperlink ref="A14" r:id="rId25" display="RCP-172PU003100"/>
     <hyperlink ref="C14" r:id="rId26" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A15" r:id="rId27" display="RCP-4KBPU022900"/>
+    <hyperlink ref="A15" r:id="rId27" display="RCP-1K2PUK03167"/>
     <hyperlink ref="C15" r:id="rId28" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A16" r:id="rId29" display="RCP-4ZBPU004600"/>
+    <hyperlink ref="A16" r:id="rId29" display="RCP-1K2DUE06100"/>
     <hyperlink ref="C16" r:id="rId30" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A17" r:id="rId31" display="RCP-4ZBPU006900"/>
+    <hyperlink ref="A17" r:id="rId31" display="RCP-3J7PUE03100"/>
     <hyperlink ref="C17" r:id="rId32" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A18" r:id="rId33" display="RCP-4ZBPU011400"/>
+    <hyperlink ref="A18" r:id="rId33" display="RCP-1K4PUE03100"/>
     <hyperlink ref="C18" r:id="rId34" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A19" r:id="rId35" display="RCP-4ZBPU013700"/>
+    <hyperlink ref="A19" r:id="rId35" display="RCP-1K2DUE12200"/>
     <hyperlink ref="C19" r:id="rId36" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A20" r:id="rId37" display="RCP-4ZBPU018300"/>
+    <hyperlink ref="A20" r:id="rId37" display="RCP-1K4PUE06100"/>
     <hyperlink ref="C20" r:id="rId38" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A21" r:id="rId39" display="RCP-4ZBPU020600"/>
+    <hyperlink ref="A21" r:id="rId39" display="RCP-171DU006100"/>
     <hyperlink ref="C21" r:id="rId40" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A22" r:id="rId41" display="RCP-C4KBPUK02300"/>
+    <hyperlink ref="A22" r:id="rId41" display="RCP-3J7PUE06100"/>
     <hyperlink ref="C22" r:id="rId42" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A23" r:id="rId43" display="RCP-C4KBPUK04600"/>
+    <hyperlink ref="A23" r:id="rId43" display="RCP-172PU703139"/>
     <hyperlink ref="C23" r:id="rId44" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A24" r:id="rId45" display="RCP-C4KBPUK13700"/>
+    <hyperlink ref="A24" r:id="rId45" display="RCP-377PU706167"/>
     <hyperlink ref="C24" r:id="rId46" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A25" r:id="rId47" display="RCP-C4KBPUK16000"/>
+    <hyperlink ref="A25" r:id="rId47" display="RCP-1J2PUE06100"/>
     <hyperlink ref="C25" r:id="rId48" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A26" r:id="rId49" display="RCP-C4KBPUZ04600"/>
+    <hyperlink ref="A26" r:id="rId49" display="RCP-3J7PUJ03167"/>
     <hyperlink ref="C26" r:id="rId50" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A27" r:id="rId51" display="RCP-C4KBPUZ09200"/>
+    <hyperlink ref="A27" r:id="rId51" display="RCP-1K2PU703167"/>
     <hyperlink ref="C27" r:id="rId52" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A28" r:id="rId53" display="RCP-C4KBPUZ11400"/>
+    <hyperlink ref="A28" r:id="rId53" display="RCP-3K7PU703145A"/>
     <hyperlink ref="C28" r:id="rId54" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A29" r:id="rId55" display="RCP-C4KBPUZ16000"/>
+    <hyperlink ref="A29" r:id="rId55" display="RCP-1Z4PUE03100"/>
     <hyperlink ref="C29" r:id="rId56" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A30" r:id="rId57" display="RCP-C4KBPUZ20600"/>
+    <hyperlink ref="A30" r:id="rId57" display="RCP-47APU703145"/>
     <hyperlink ref="C30" r:id="rId58" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A31" r:id="rId59" display="RCP-C4ZBPUK02300"/>
+    <hyperlink ref="A31" r:id="rId59" display="RCP-1K2PUE03100"/>
     <hyperlink ref="C31" r:id="rId60" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A32" r:id="rId61" display="RCP-C4ZBPUK04600"/>
+    <hyperlink ref="A32" r:id="rId61" display="RCP-3KADUE03100"/>
     <hyperlink ref="C32" r:id="rId62" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A33" r:id="rId63" display="RCP-C4ZBPUK16000"/>
+    <hyperlink ref="A33" r:id="rId63" display="RCP-4ZAPUE03100"/>
     <hyperlink ref="C33" r:id="rId64" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A34" r:id="rId65" display="RCP-C4ZBPUK18300"/>
+    <hyperlink ref="A34" r:id="rId65" display="RCP-1Z4PUZ03125"/>
     <hyperlink ref="C34" r:id="rId66" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A35" r:id="rId67" display="RCP-C4ZBPUK20600"/>
+    <hyperlink ref="A35" r:id="rId67" display="RCP-3ZAPUZ03125"/>
     <hyperlink ref="C35" r:id="rId68" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A36" r:id="rId69" display="RCP-C4ZBPUZ02300"/>
+    <hyperlink ref="A36" r:id="rId69" display="RCP-4ZBPUK11445B"/>
     <hyperlink ref="C36" r:id="rId70" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A37" r:id="rId71" display="RCP-C4ZBPUZ06900"/>
+    <hyperlink ref="A37" r:id="rId71" display="RCP-4ZBPUK13739B"/>
     <hyperlink ref="C37" r:id="rId72" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A38" r:id="rId73" display="RCP-C4ZBPUZ11400"/>
+    <hyperlink ref="A38" r:id="rId73" display="RCP-4ZBPUK13745B"/>
     <hyperlink ref="C38" r:id="rId74" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A39" r:id="rId75" display="RCP-C4ZBPUZ13700"/>
+    <hyperlink ref="A39" r:id="rId75" display="RCP-4ZBPUK13767B"/>
     <hyperlink ref="C39" r:id="rId76" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A40" r:id="rId77" display="RCP-C4ZBPUZ18300"/>
+    <hyperlink ref="A40" r:id="rId77" display="RCP-4ZBPUK16009B"/>
     <hyperlink ref="C40" r:id="rId78" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A41" r:id="rId79" display="RCP-1K2DUE03100"/>
+    <hyperlink ref="A41" r:id="rId79" display="RCP-4ZBPUK16039B"/>
     <hyperlink ref="C41" r:id="rId80" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A42" r:id="rId81" display="RCP-C4ZBPUZ22900"/>
+    <hyperlink ref="A42" r:id="rId81" display="RCP-4ZBPUK16045B"/>
     <hyperlink ref="C42" r:id="rId82" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A43" r:id="rId83" display="RCP-4KBPUK02309B"/>
+    <hyperlink ref="A43" r:id="rId83" display="RCP-4ZBPUK18309B"/>
     <hyperlink ref="C43" r:id="rId84" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A44" r:id="rId85" display="RCP-4KBPUK02339B"/>
+    <hyperlink ref="A44" r:id="rId85" display="RCP-4ZBPUK18325B"/>
     <hyperlink ref="C44" r:id="rId86" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A45" r:id="rId87" display="RCP-4KBPUK02345B"/>
+    <hyperlink ref="A45" r:id="rId87" display="RCP-4ZBPUK18345B"/>
     <hyperlink ref="C45" r:id="rId88" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A46" r:id="rId89" display="RCP-4KBPUK04609B"/>
+    <hyperlink ref="A46" r:id="rId89" display="RCP-4ZBPUK20609B"/>
     <hyperlink ref="C46" r:id="rId90" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A47" r:id="rId91" display="RCP-4KBPUK04639B"/>
+    <hyperlink ref="A47" r:id="rId91" display="RCP-4ZBPUK20625B"/>
     <hyperlink ref="C47" r:id="rId92" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A48" r:id="rId93" display="RCP-4KBPUK06939B"/>
+    <hyperlink ref="A48" r:id="rId93" display="RCP-4ZBPUK22925B"/>
     <hyperlink ref="C48" r:id="rId94" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A49" r:id="rId95" display="RCP-4KBPUK09209B"/>
+    <hyperlink ref="A49" r:id="rId95" display="RCP-4ZBPUK22939B"/>
     <hyperlink ref="C49" r:id="rId96" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A50" r:id="rId97" display="RCP-4KBPUK09239B"/>
+    <hyperlink ref="A50" r:id="rId97" display="RCP-4ZBPUK22945B"/>
     <hyperlink ref="C50" r:id="rId98" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A51" r:id="rId99" display="RCP-4KBPUK09245B"/>
+    <hyperlink ref="A51" r:id="rId99" display="RCP-4ZBPUZ02309B"/>
     <hyperlink ref="C51" r:id="rId100" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A52" r:id="rId101" display="RCP-4KBPUK09267B"/>
+    <hyperlink ref="A52" r:id="rId101" display="RCP-4ZBPUZ02325B"/>
     <hyperlink ref="C52" r:id="rId102" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A53" r:id="rId103" display="RCP-4KBPUK11409B"/>
+    <hyperlink ref="A53" r:id="rId103" display="RCP-4ZBPUZ04639B"/>
     <hyperlink ref="C53" r:id="rId104" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A54" r:id="rId105" display="RCP-4KBPUK11425B"/>
+    <hyperlink ref="A54" r:id="rId105" display="RCP-4ZBPUZ04667B"/>
     <hyperlink ref="C54" r:id="rId106" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A55" r:id="rId107" display="RCP-4KBPUK11439B"/>
+    <hyperlink ref="A55" r:id="rId107" display="RCP-4ZBPUZ06909B"/>
     <hyperlink ref="C55" r:id="rId108" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A56" r:id="rId109" display="RCP-4KBPUK11467B"/>
+    <hyperlink ref="A56" r:id="rId109" display="RCP-4ZBPUZ06945B"/>
     <hyperlink ref="C56" r:id="rId110" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A57" r:id="rId111" display="RCP-4KBPUK13709B"/>
+    <hyperlink ref="A57" r:id="rId111" display="RCP-4ZBPUZ09225B"/>
     <hyperlink ref="C57" r:id="rId112" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A58" r:id="rId113" display="RCP-4KBPUK13767B"/>
+    <hyperlink ref="A58" r:id="rId113" display="RCP-4ZBPUZ09239B"/>
     <hyperlink ref="C58" r:id="rId114" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A59" r:id="rId115" display="RCP-4KBPUK16025B"/>
+    <hyperlink ref="A59" r:id="rId115" display="RCP-4ZBPUZ09267B"/>
     <hyperlink ref="C59" r:id="rId116" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A60" r:id="rId117" display="RCP-4KBPUK16039B"/>
+    <hyperlink ref="A60" r:id="rId117" display="RCP-4ZBPUZ11409B"/>
     <hyperlink ref="C60" r:id="rId118" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A61" r:id="rId119" display="RCP-4KBPUK16045B"/>
+    <hyperlink ref="A61" r:id="rId119" display="RCP-4ZBPUZ11425B"/>
     <hyperlink ref="C61" r:id="rId120" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A62" r:id="rId121" display="RCP-4KBPUK18309B"/>
+    <hyperlink ref="A62" r:id="rId121" display="RCP-4ZBPUZ11467B"/>
     <hyperlink ref="C62" r:id="rId122" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A63" r:id="rId123" display="RCP-4KBPUK18339B"/>
+    <hyperlink ref="A63" r:id="rId123" display="RCP-4ZBPUZ13709B"/>
     <hyperlink ref="C63" r:id="rId124" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A64" r:id="rId125" display="RCP-4KBPUK18367B"/>
+    <hyperlink ref="A64" r:id="rId125" display="RCP-4ZBPUZ13767B"/>
     <hyperlink ref="C64" r:id="rId126" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A65" r:id="rId127" display="RCP-4KBPUK20609B"/>
+    <hyperlink ref="A65" r:id="rId127" display="RCP-4ZBPUZ16025B"/>
     <hyperlink ref="C65" r:id="rId128" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A66" r:id="rId129" display="RCP-4KBPUK20625B"/>
+    <hyperlink ref="A66" r:id="rId129" display="RCP-4ZBPUZ16045B"/>
     <hyperlink ref="C66" r:id="rId130" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A67" r:id="rId131" display="RCP-4KBPUK20639B"/>
+    <hyperlink ref="A67" r:id="rId131" display="RCP-4ZBPUZ16067B"/>
     <hyperlink ref="C67" r:id="rId132" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A68" r:id="rId133" display="RCP-4KBPUK20645B"/>
+    <hyperlink ref="A68" r:id="rId133" display="RCP-4ZBPUZ18345B"/>
     <hyperlink ref="C68" r:id="rId134" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A69" r:id="rId135" display="RCP-4KBPUK20667B"/>
+    <hyperlink ref="A69" r:id="rId135" display="RCP-4ZBPUZ18367B"/>
     <hyperlink ref="C69" r:id="rId136" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A70" r:id="rId137" display="RCP-4KBPUK22909B"/>
+    <hyperlink ref="A70" r:id="rId137" display="RCP-4ZBPUZ20625B"/>
     <hyperlink ref="C70" r:id="rId138" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A71" r:id="rId139" display="RCP-4KBPUK22925B"/>
+    <hyperlink ref="A71" r:id="rId139" display="RCP-4ZBPUZ20639B"/>
     <hyperlink ref="C71" r:id="rId140" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A72" r:id="rId141" display="RCP-4KBPUZ02309B"/>
+    <hyperlink ref="A72" r:id="rId141" display="RCP-4ZBPUZ20645B"/>
     <hyperlink ref="C72" r:id="rId142" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A73" r:id="rId143" display="RCP-4KBPUZ02339B"/>
+    <hyperlink ref="A73" r:id="rId143" display="RCP-4ZBPUZ20667B"/>
     <hyperlink ref="C73" r:id="rId144" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A74" r:id="rId145" display="RCP-4KBPUZ04625B"/>
+    <hyperlink ref="A74" r:id="rId145" display="RCP-4ZBPUZ22909B"/>
     <hyperlink ref="C74" r:id="rId146" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A75" r:id="rId147" display="RCP-4KBPUZ04645B"/>
+    <hyperlink ref="A75" r:id="rId147" display="RCP-4ZBPUZ22925B"/>
     <hyperlink ref="C75" r:id="rId148" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A76" r:id="rId149" display="RCP-4KBPUZ06909B"/>
+    <hyperlink ref="A76" r:id="rId149" display="RCP-4ZBPUZ22945B"/>
     <hyperlink ref="C76" r:id="rId150" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A77" r:id="rId151" display="RCP-4KBPUZ06945B"/>
+    <hyperlink ref="A77" r:id="rId151" display="RCP-4ZBPUK20639B"/>
     <hyperlink ref="C77" r:id="rId152" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A78" r:id="rId153" display="RCP-4KBPUZ06967B"/>
+    <hyperlink ref="A78" r:id="rId153" display="RCP-4KBPUE09200"/>
     <hyperlink ref="C78" r:id="rId154" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A79" r:id="rId155" display="RCP-4KBPUZ09245B"/>
+    <hyperlink ref="A79" r:id="rId155" display="RCP-4KBPUE11400"/>
     <hyperlink ref="C79" r:id="rId156" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A80" r:id="rId157" display="RCP-4KBPUZ09267B"/>
+    <hyperlink ref="A80" r:id="rId157" display="RCP-4KBPUE16000"/>
     <hyperlink ref="C80" r:id="rId158" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A81" r:id="rId159" display="RCP-4KBPUZ11425B"/>
+    <hyperlink ref="A81" r:id="rId159" display="RCP-4ZBPUE06900"/>
     <hyperlink ref="C81" r:id="rId160" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A82" r:id="rId161" display="RCP-4KBPUZ11439B"/>
+    <hyperlink ref="A82" r:id="rId161" display="RCP-4ZBPUE11400"/>
     <hyperlink ref="C82" r:id="rId162" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A83" r:id="rId163" display="RCP-4KBPUZ13709B"/>
+    <hyperlink ref="A83" r:id="rId163" display="RCP-4ZBPUE16000"/>
     <hyperlink ref="C83" r:id="rId164" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A84" r:id="rId165" display="RCP-4KBPUZ13739B"/>
+    <hyperlink ref="A84" r:id="rId165" display="RCP-4ZBPUE20600"/>
     <hyperlink ref="C84" r:id="rId166" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A85" r:id="rId167" display="RCP-4KBPUZ13767B"/>
+    <hyperlink ref="A85" r:id="rId167" display="RCP-4ZBPUE22900"/>
     <hyperlink ref="C85" r:id="rId168" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A86" r:id="rId169" display="RCP-4KBPUZ16009B"/>
+    <hyperlink ref="A86" r:id="rId169" display="RCP-4KBPU002300"/>
     <hyperlink ref="C86" r:id="rId170" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A87" r:id="rId171" display="RCP-4KBPUZ16025B"/>
+    <hyperlink ref="A87" r:id="rId171" display="RCP-4KBPU006900"/>
     <hyperlink ref="C87" r:id="rId172" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A88" r:id="rId173" display="RCP-4KBPUZ16045B"/>
+    <hyperlink ref="A88" r:id="rId173" display="RCP-4KBPU020600"/>
     <hyperlink ref="C88" r:id="rId174" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A89" r:id="rId175" display="RCP-4KBPUZ16067B"/>
+    <hyperlink ref="A89" r:id="rId175" display="RCP-4KBPU022900"/>
     <hyperlink ref="C89" r:id="rId176" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A90" r:id="rId177" display="RCP-4KBPUZ18345B"/>
+    <hyperlink ref="A90" r:id="rId177" display="RCP-4ZBPU004600"/>
     <hyperlink ref="C90" r:id="rId178" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A91" r:id="rId179" display="RCP-4KBPUZ18367B"/>
+    <hyperlink ref="A91" r:id="rId179" display="RCP-4ZBPU006900"/>
     <hyperlink ref="C91" r:id="rId180" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A92" r:id="rId181" display="RCP-4KBPUZ20609B"/>
+    <hyperlink ref="A92" r:id="rId181" display="RCP-4ZBPU011400"/>
     <hyperlink ref="C92" r:id="rId182" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A93" r:id="rId183" display="RCP-4KBPUZ20625B"/>
+    <hyperlink ref="A93" r:id="rId183" display="RCP-4ZBPU013700"/>
     <hyperlink ref="C93" r:id="rId184" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A94" r:id="rId185" display="RCP-4KBPUZ20639B"/>
+    <hyperlink ref="A94" r:id="rId185" display="RCP-4ZBPU018300"/>
     <hyperlink ref="C94" r:id="rId186" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A95" r:id="rId187" display="RCP-4KBPUZ20645B"/>
+    <hyperlink ref="A95" r:id="rId187" display="RCP-4ZBPU020600"/>
     <hyperlink ref="C95" r:id="rId188" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A96" r:id="rId189" display="RCP-4KBPUZ22909B"/>
+    <hyperlink ref="A96" r:id="rId189" display="RCP-C4KBPUK02300"/>
     <hyperlink ref="C96" r:id="rId190" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A97" r:id="rId191" display="RCP-4KBPUZ22925B"/>
+    <hyperlink ref="A97" r:id="rId191" display="RCP-C4KBPUK04600"/>
     <hyperlink ref="C97" r:id="rId192" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A98" r:id="rId193" display="RCP-4KBPUZ22939B"/>
+    <hyperlink ref="A98" r:id="rId193" display="RCP-C4KBPUK13700"/>
     <hyperlink ref="C98" r:id="rId194" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A99" r:id="rId195" display="RCP-4KBPUZ22945B"/>
+    <hyperlink ref="A99" r:id="rId195" display="RCP-C4KBPUK16000"/>
     <hyperlink ref="C99" r:id="rId196" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A100" r:id="rId197" display="RCP-4ZBPUK02309B"/>
+    <hyperlink ref="A100" r:id="rId197" display="RCP-C4KBPUZ04600"/>
     <hyperlink ref="C100" r:id="rId198" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A101" r:id="rId199" display="RCP-4ZBPUK02339B"/>
+    <hyperlink ref="A101" r:id="rId199" display="RCP-C4KBPUZ09200"/>
     <hyperlink ref="C101" r:id="rId200" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A102" r:id="rId201" display="RCP-4ZBPUK04609B"/>
+    <hyperlink ref="A102" r:id="rId201" display="RCP-C4KBPUZ11400"/>
     <hyperlink ref="C102" r:id="rId202" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A103" r:id="rId203" display="RCP-4ZBPUK04667B"/>
+    <hyperlink ref="A103" r:id="rId203" display="RCP-C4KBPUZ16000"/>
     <hyperlink ref="C103" r:id="rId204" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A104" r:id="rId205" display="RCP-4ZBPUK06967B"/>
+    <hyperlink ref="A104" r:id="rId205" display="RCP-C4KBPUZ20600"/>
     <hyperlink ref="C104" r:id="rId206" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A105" r:id="rId207" display="RCP-4ZBPUK09209B"/>
+    <hyperlink ref="A105" r:id="rId207" display="RCP-C4ZBPUK02300"/>
     <hyperlink ref="C105" r:id="rId208" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A106" r:id="rId209" display="RCP-4ZBPUK09239B"/>
+    <hyperlink ref="A106" r:id="rId209" display="RCP-C4ZBPUK04600"/>
     <hyperlink ref="C106" r:id="rId210" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A107" r:id="rId211" display="RCP-4ZBPUK09245B"/>
+    <hyperlink ref="A107" r:id="rId211" display="RCP-C4ZBPUK16000"/>
     <hyperlink ref="C107" r:id="rId212" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A108" r:id="rId213" display="RCP-4ZBPUK11409B"/>
+    <hyperlink ref="A108" r:id="rId213" display="RCP-C4ZBPUK18300"/>
     <hyperlink ref="C108" r:id="rId214" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A109" r:id="rId215" display="RCP-4ZBPUK11425B"/>
+    <hyperlink ref="A109" r:id="rId215" display="RCP-C4ZBPUK20600"/>
     <hyperlink ref="C109" r:id="rId216" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A110" r:id="rId217" display="RCP-4ZBPUK11445B"/>
+    <hyperlink ref="A110" r:id="rId217" display="RCP-C4ZBPUZ02300"/>
     <hyperlink ref="C110" r:id="rId218" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A111" r:id="rId219" display="RCP-4ZBPUK13739B"/>
+    <hyperlink ref="A111" r:id="rId219" display="RCP-C4ZBPUZ06900"/>
     <hyperlink ref="C111" r:id="rId220" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A112" r:id="rId221" display="RCP-4ZBPUK13745B"/>
+    <hyperlink ref="A112" r:id="rId221" display="RCP-C4ZBPUZ11400"/>
     <hyperlink ref="C112" r:id="rId222" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A113" r:id="rId223" display="RCP-4ZBPUK13767B"/>
+    <hyperlink ref="A113" r:id="rId223" display="RCP-C4ZBPUZ13700"/>
     <hyperlink ref="C113" r:id="rId224" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A114" r:id="rId225" display="RCP-4ZBPUK16009B"/>
+    <hyperlink ref="A114" r:id="rId225" display="RCP-C4ZBPUZ18300"/>
     <hyperlink ref="C114" r:id="rId226" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A115" r:id="rId227" display="RCP-4ZBPUK16039B"/>
+    <hyperlink ref="A115" r:id="rId227" display="RCP-C4ZBPUZ22900"/>
     <hyperlink ref="C115" r:id="rId228" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A116" r:id="rId229" display="RCP-4ZBPUK16045B"/>
+    <hyperlink ref="A116" r:id="rId229" display="RCP-4KBPUK02309B"/>
     <hyperlink ref="C116" r:id="rId230" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A117" r:id="rId231" display="RCP-4ZBPUK18309B"/>
+    <hyperlink ref="A117" r:id="rId231" display="RCP-4KBPUK02339B"/>
     <hyperlink ref="C117" r:id="rId232" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A118" r:id="rId233" display="RCP-4ZBPUK18325B"/>
+    <hyperlink ref="A118" r:id="rId233" display="RCP-4KBPUK02345B"/>
     <hyperlink ref="C118" r:id="rId234" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A119" r:id="rId235" display="RCP-4ZBPUK18345B"/>
+    <hyperlink ref="A119" r:id="rId235" display="RCP-4KBPUK04609B"/>
     <hyperlink ref="C119" r:id="rId236" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A120" r:id="rId237" display="RCP-4ZBPUK20609B"/>
+    <hyperlink ref="A120" r:id="rId237" display="RCP-4KBPUK04639B"/>
     <hyperlink ref="C120" r:id="rId238" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A121" r:id="rId239" display="RCP-4ZBPUK20625B"/>
+    <hyperlink ref="A121" r:id="rId239" display="RCP-4KBPUK06939B"/>
     <hyperlink ref="C121" r:id="rId240" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A122" r:id="rId241" display="RCP-4ZBPUK22925B"/>
+    <hyperlink ref="A122" r:id="rId241" display="RCP-4KBPUK09209B"/>
     <hyperlink ref="C122" r:id="rId242" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A123" r:id="rId243" display="RCP-4ZBPUK22939B"/>
+    <hyperlink ref="A123" r:id="rId243" display="RCP-4KBPUK09239B"/>
     <hyperlink ref="C123" r:id="rId244" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A124" r:id="rId245" display="RCP-4ZBPUK22945B"/>
+    <hyperlink ref="A124" r:id="rId245" display="RCP-4KBPUK09245B"/>
     <hyperlink ref="C124" r:id="rId246" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A125" r:id="rId247" display="RCP-4ZBPUZ02309B"/>
+    <hyperlink ref="A125" r:id="rId247" display="RCP-4KBPUK09267B"/>
     <hyperlink ref="C125" r:id="rId248" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A126" r:id="rId249" display="RCP-4ZBPUZ02325B"/>
+    <hyperlink ref="A126" r:id="rId249" display="RCP-4KBPUK11409B"/>
     <hyperlink ref="C126" r:id="rId250" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A127" r:id="rId251" display="RCP-4ZBPUZ04639B"/>
+    <hyperlink ref="A127" r:id="rId251" display="RCP-4KBPUK11425B"/>
     <hyperlink ref="C127" r:id="rId252" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A128" r:id="rId253" display="RCP-4ZBPUZ04667B"/>
+    <hyperlink ref="A128" r:id="rId253" display="RCP-4KBPUK11439B"/>
     <hyperlink ref="C128" r:id="rId254" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A129" r:id="rId255" display="RCP-4ZBPUZ06909B"/>
+    <hyperlink ref="A129" r:id="rId255" display="RCP-4KBPUK11467B"/>
     <hyperlink ref="C129" r:id="rId256" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A130" r:id="rId257" display="RCP-4ZBPUZ06945B"/>
+    <hyperlink ref="A130" r:id="rId257" display="RCP-4KBPUK13709B"/>
     <hyperlink ref="C130" r:id="rId258" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A131" r:id="rId259" display="RCP-4ZBPUZ09225B"/>
+    <hyperlink ref="A131" r:id="rId259" display="RCP-4KBPUK13767B"/>
     <hyperlink ref="C131" r:id="rId260" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A132" r:id="rId261" display="RCP-4ZBPUZ09239B"/>
+    <hyperlink ref="A132" r:id="rId261" display="RCP-4KBPUK16025B"/>
     <hyperlink ref="C132" r:id="rId262" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A133" r:id="rId263" display="RCP-4ZBPUZ09267B"/>
+    <hyperlink ref="A133" r:id="rId263" display="RCP-4KBPUK16039B"/>
     <hyperlink ref="C133" r:id="rId264" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A134" r:id="rId265" display="RCP-4ZBPUZ11409B"/>
+    <hyperlink ref="A134" r:id="rId265" display="RCP-4KBPUK16045B"/>
     <hyperlink ref="C134" r:id="rId266" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A135" r:id="rId267" display="RCP-4ZBPUZ11425B"/>
+    <hyperlink ref="A135" r:id="rId267" display="RCP-4KBPUK18309B"/>
     <hyperlink ref="C135" r:id="rId268" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A136" r:id="rId269" display="RCP-4ZBPUZ11467B"/>
+    <hyperlink ref="A136" r:id="rId269" display="RCP-4KBPUK18339B"/>
     <hyperlink ref="C136" r:id="rId270" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A137" r:id="rId271" display="RCP-4ZBPUZ13709B"/>
+    <hyperlink ref="A137" r:id="rId271" display="RCP-4KBPUK18367B"/>
     <hyperlink ref="C137" r:id="rId272" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A138" r:id="rId273" display="RCP-4ZBPUZ13767B"/>
+    <hyperlink ref="A138" r:id="rId273" display="RCP-4KBPUK20609B"/>
     <hyperlink ref="C138" r:id="rId274" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A139" r:id="rId275" display="RCP-4ZBPUZ16025B"/>
+    <hyperlink ref="A139" r:id="rId275" display="RCP-4KBPUK20625B"/>
     <hyperlink ref="C139" r:id="rId276" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A140" r:id="rId277" display="RCP-4ZBPUZ16045B"/>
+    <hyperlink ref="A140" r:id="rId277" display="RCP-4KBPUK20639B"/>
     <hyperlink ref="C140" r:id="rId278" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A141" r:id="rId279" display="RCP-4ZBPUZ16067B"/>
+    <hyperlink ref="A141" r:id="rId279" display="RCP-4KBPUK20645B"/>
     <hyperlink ref="C141" r:id="rId280" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A142" r:id="rId281" display="RCP-4ZBPUZ18345B"/>
+    <hyperlink ref="A142" r:id="rId281" display="RCP-4KBPUK20667B"/>
     <hyperlink ref="C142" r:id="rId282" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A143" r:id="rId283" display="RCP-4ZBPUZ18367B"/>
+    <hyperlink ref="A143" r:id="rId283" display="RCP-4KBPUK22909B"/>
     <hyperlink ref="C143" r:id="rId284" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A144" r:id="rId285" display="RCP-4ZBPUZ20625B"/>
+    <hyperlink ref="A144" r:id="rId285" display="RCP-4KBPUK22925B"/>
     <hyperlink ref="C144" r:id="rId286" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A145" r:id="rId287" display="RCP-4ZBPUZ20639B"/>
+    <hyperlink ref="A145" r:id="rId287" display="RCP-4KBPUZ02309B"/>
     <hyperlink ref="C145" r:id="rId288" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A146" r:id="rId289" display="RCP-4ZBPUZ20645B"/>
+    <hyperlink ref="A146" r:id="rId289" display="RCP-4KBPUZ02339B"/>
     <hyperlink ref="C146" r:id="rId290" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A147" r:id="rId291" display="RCP-4ZBPUZ20667B"/>
+    <hyperlink ref="A147" r:id="rId291" display="RCP-4KBPUZ04625B"/>
     <hyperlink ref="C147" r:id="rId292" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A148" r:id="rId293" display="RCP-4ZBPUZ22909B"/>
+    <hyperlink ref="A148" r:id="rId293" display="RCP-4KBPUZ04645B"/>
     <hyperlink ref="C148" r:id="rId294" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A149" r:id="rId295" display="RCP-4ZBPUZ22925B"/>
+    <hyperlink ref="A149" r:id="rId295" display="RCP-4KBPUZ06909B"/>
     <hyperlink ref="C149" r:id="rId296" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A150" r:id="rId297" display="RCP-4ZBPUZ22945B"/>
+    <hyperlink ref="A150" r:id="rId297" display="RCP-4KBPUZ06945B"/>
     <hyperlink ref="C150" r:id="rId298" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A151" r:id="rId299" display="RCP-4ZBPUK20639B"/>
+    <hyperlink ref="A151" r:id="rId299" display="RCP-4KBPUZ06967B"/>
     <hyperlink ref="C151" r:id="rId300" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A152" r:id="rId301" display="RCP-1K2PU006100"/>
+    <hyperlink ref="A152" r:id="rId301" display="RCP-4KBPUZ09245B"/>
     <hyperlink ref="C152" r:id="rId302" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A153" r:id="rId303" display="RCP-1K4PUE09200"/>
+    <hyperlink ref="A153" r:id="rId303" display="RCP-4KBPUZ09267B"/>
     <hyperlink ref="C153" r:id="rId304" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A154" r:id="rId305" display="RCP-1K4PUE12200"/>
+    <hyperlink ref="A154" r:id="rId305" display="RCP-4KBPUZ11425B"/>
     <hyperlink ref="C154" r:id="rId306" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A155" r:id="rId307" display="RCP-3KAPU003100"/>
+    <hyperlink ref="A155" r:id="rId307" display="RCP-4KBPUZ11439B"/>
     <hyperlink ref="C155" r:id="rId308" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A156" r:id="rId309" display="RCP-C1K4PUK06100"/>
+    <hyperlink ref="A156" r:id="rId309" display="RCP-4KBPUZ13709B"/>
     <hyperlink ref="C156" r:id="rId310" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A157" r:id="rId311" display="RCP-C1K4PUK09200"/>
+    <hyperlink ref="A157" r:id="rId311" display="RCP-4KBPUZ13739B"/>
     <hyperlink ref="C157" r:id="rId312" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A158" r:id="rId313" display="RCPB-1K4PUE06100"/>
+    <hyperlink ref="A158" r:id="rId313" display="RCP-4KBPUZ13767B"/>
     <hyperlink ref="C158" r:id="rId314" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A159" r:id="rId315" display="RCPB-1K4PUE09200"/>
+    <hyperlink ref="A159" r:id="rId315" display="RCP-4KBPUZ16009B"/>
     <hyperlink ref="C159" r:id="rId316" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A160" r:id="rId317" display="RCPB-1K4PUE15300"/>
+    <hyperlink ref="A160" r:id="rId317" display="RCP-4KBPUZ16025B"/>
     <hyperlink ref="C160" r:id="rId318" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A161" r:id="rId319" display="RCP-4ZBPUZ03125"/>
+    <hyperlink ref="A161" r:id="rId319" display="RCP-4KBPUZ16045B"/>
     <hyperlink ref="C161" r:id="rId320" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A162" r:id="rId321" display="RCP-171DUE15300"/>
+    <hyperlink ref="A162" r:id="rId321" display="RCP-4KBPUZ16067B"/>
     <hyperlink ref="C162" r:id="rId322" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A163" r:id="rId323" display="RCP-172PU712225"/>
+    <hyperlink ref="A163" r:id="rId323" display="RCP-4KBPUZ18345B"/>
     <hyperlink ref="C163" r:id="rId324" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A164" r:id="rId325" display="RCP-171PUE12200"/>
+    <hyperlink ref="A164" r:id="rId325" display="RCP-4KBPUZ18367B"/>
     <hyperlink ref="C164" r:id="rId326" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A165" r:id="rId327" display="RCP-172PUE06100"/>
+    <hyperlink ref="A165" r:id="rId327" display="RCP-4KBPUZ20609B"/>
     <hyperlink ref="C165" r:id="rId328" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A166" r:id="rId329" display="RCP-1J2PUJ09267"/>
+    <hyperlink ref="A166" r:id="rId329" display="RCP-4KBPUZ20625B"/>
     <hyperlink ref="C166" r:id="rId330" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A167" r:id="rId331" display="RCP-171PUE18300"/>
+    <hyperlink ref="A167" r:id="rId331" display="RCP-4KBPUZ20639B"/>
     <hyperlink ref="C167" r:id="rId332" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A168" r:id="rId333" display="RCP-172PUJ03167"/>
+    <hyperlink ref="A168" r:id="rId333" display="RCP-4KBPUZ20645B"/>
     <hyperlink ref="C168" r:id="rId334" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A169" r:id="rId335" display="RCP-172PUK03167"/>
+    <hyperlink ref="A169" r:id="rId335" display="RCP-4KBPUZ22909B"/>
     <hyperlink ref="C169" r:id="rId336" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A170" r:id="rId337" display="RCP-172DU006100"/>
+    <hyperlink ref="A170" r:id="rId337" display="RCP-4KBPUZ22925B"/>
     <hyperlink ref="C170" r:id="rId338" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A171" r:id="rId339" display="RCP-1K2PUE09200"/>
+    <hyperlink ref="A171" r:id="rId339" display="RCP-4KBPUZ22939B"/>
     <hyperlink ref="C171" r:id="rId340" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A172" r:id="rId341" display="RCP-1K1DU015300"/>
+    <hyperlink ref="A172" r:id="rId341" display="RCP-4KBPUZ22945B"/>
     <hyperlink ref="C172" r:id="rId342" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A173" r:id="rId343" display="RCP-377PU703145"/>
+    <hyperlink ref="A173" r:id="rId343" display="RCP-4ZBPUK02309B"/>
     <hyperlink ref="C173" r:id="rId344" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A174" r:id="rId345" display="RCP-172PU003100"/>
+    <hyperlink ref="A174" r:id="rId345" display="RCP-4ZBPUK02339B"/>
     <hyperlink ref="C174" r:id="rId346" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A175" r:id="rId347" display="RCP-1K2PUK03167"/>
+    <hyperlink ref="A175" r:id="rId347" display="RCP-4ZBPUK04609B"/>
     <hyperlink ref="C175" r:id="rId348" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A176" r:id="rId349" display="RCP-1K2DUE06100"/>
+    <hyperlink ref="A176" r:id="rId349" display="RCP-4ZBPUK04667B"/>
     <hyperlink ref="C176" r:id="rId350" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A177" r:id="rId351" display="RCP-3J7PUE03100"/>
+    <hyperlink ref="A177" r:id="rId351" display="RCP-4ZBPUK06967B"/>
     <hyperlink ref="C177" r:id="rId352" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A178" r:id="rId353" display="RCP-1K4PUE03100"/>
+    <hyperlink ref="A178" r:id="rId353" display="RCP-4ZBPUK09209B"/>
     <hyperlink ref="C178" r:id="rId354" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A179" r:id="rId355" display="RCP-1K2DUE12200"/>
+    <hyperlink ref="A179" r:id="rId355" display="RCP-4ZBPUK09239B"/>
     <hyperlink ref="C179" r:id="rId356" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A180" r:id="rId357" display="RCP-1K4PUE06100"/>
+    <hyperlink ref="A180" r:id="rId357" display="RCP-4ZBPUK09245B"/>
     <hyperlink ref="C180" r:id="rId358" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A181" r:id="rId359" display="RCP-171DU006100"/>
+    <hyperlink ref="A181" r:id="rId359" display="RCP-4ZBPUK11409B"/>
     <hyperlink ref="C181" r:id="rId360" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A182" r:id="rId361" display="RCP-3J7PUE06100"/>
+    <hyperlink ref="A182" r:id="rId361" display="RCP-4ZBPUK11425B"/>
     <hyperlink ref="C182" r:id="rId362" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A183" r:id="rId363" display="RCP-172PU703139"/>
+    <hyperlink ref="A183" r:id="rId363" display="RCP-1K2DUE03100"/>
     <hyperlink ref="C183" r:id="rId364" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A184" r:id="rId365" display="RCP-377PU706167"/>
+    <hyperlink ref="A184" r:id="rId365" display="RCPB-1K4PUE06100"/>
     <hyperlink ref="C184" r:id="rId366" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A185" r:id="rId367" display="RCP-1J2PUE06100"/>
+    <hyperlink ref="A185" r:id="rId367" display="RCPB-1K4PUE09200"/>
     <hyperlink ref="C185" r:id="rId368" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A186" r:id="rId369" display="RCP-3J7PUJ03167"/>
+    <hyperlink ref="A186" r:id="rId369" display="RCPB-1K4PUE15300"/>
     <hyperlink ref="C186" r:id="rId370" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A187" r:id="rId371" display="RCP-1K2PU703167"/>
+    <hyperlink ref="A187" r:id="rId371" display="RCP-4ZBPUZ03125"/>
     <hyperlink ref="C187" r:id="rId372" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A188" r:id="rId373" display="RCP-3K7PU703145A"/>
+    <hyperlink ref="A188" r:id="rId373" display="RCP-377PUE03100"/>
     <hyperlink ref="C188" r:id="rId374" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A189" r:id="rId375" display="RCP-1Z4PUE03100"/>
+    <hyperlink ref="A189" r:id="rId375" display="RCP-47APU703145A"/>
     <hyperlink ref="C189" r:id="rId376" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A190" r:id="rId377" display="RCP-47APU703145"/>
+    <hyperlink ref="A190" r:id="rId377" display="RCP-4JAPUJ06167"/>
     <hyperlink ref="C190" r:id="rId378" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A191" r:id="rId379" display="RCP-1K2PUE03100"/>
+    <hyperlink ref="A191" r:id="rId379" display="RCP-3K7PUE03100"/>
     <hyperlink ref="C191" r:id="rId380" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A192" r:id="rId381" display="RCP-377PUE03100"/>
+    <hyperlink ref="A192" r:id="rId381" display="RCP-4KAPUE03100"/>
     <hyperlink ref="C192" r:id="rId382" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A193" r:id="rId383" display="RCP-47APU703145A"/>
+    <hyperlink ref="A193" r:id="rId383" display="RCP-3KAPUE03100"/>
     <hyperlink ref="C193" r:id="rId384" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A194" r:id="rId385" display="RCP-4JAPUJ06167"/>
+    <hyperlink ref="A194" r:id="rId385" display="RCPB-1C1DUM06100"/>
     <hyperlink ref="C194" r:id="rId386" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A195" r:id="rId387" display="RCP-3K7PUE03100"/>
+    <hyperlink ref="A195" r:id="rId387" display="RCP-47APU706125"/>
     <hyperlink ref="C195" r:id="rId388" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A196" r:id="rId389" display="RCP-4KAPUE03100"/>
+    <hyperlink ref="A196" r:id="rId389" display="RCPB-4CAPUM06100"/>
     <hyperlink ref="C196" r:id="rId390" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A197" r:id="rId391" display="RCP-3KAPUE03100"/>
+    <hyperlink ref="A197" r:id="rId391" display="RCP-47ADU006100"/>
     <hyperlink ref="C197" r:id="rId392" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A198" r:id="rId393" display="RCPB-1C1DUM06100"/>
+    <hyperlink ref="A198" r:id="rId393" display="RCP-3KAPUE03100-L3"/>
     <hyperlink ref="C198" r:id="rId394" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A199" r:id="rId395" display="RCP-47APU706125"/>
+    <hyperlink ref="A199" r:id="rId395" display="RCP-C1K4PUJ03100"/>
     <hyperlink ref="C199" r:id="rId396" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A200" r:id="rId397" display="RCPB-4CAPUM06100"/>
+    <hyperlink ref="A200" r:id="rId397" display="RCP-47ADU009200"/>
     <hyperlink ref="C200" r:id="rId398" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A201" r:id="rId399" display="RCP-47ADU006100"/>
+    <hyperlink ref="A201" r:id="rId399" display="RCP-C3K7PUK03100"/>
     <hyperlink ref="C201" r:id="rId400" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A202" r:id="rId401" display="RCP-3KAPUE03100-L3"/>
+    <hyperlink ref="A202" r:id="rId401" display="RCP-47APU709225"/>
     <hyperlink ref="C202" r:id="rId402" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A203" r:id="rId403" display="RCP-C1K4PUJ03100"/>
+    <hyperlink ref="A203" r:id="rId403" display="RCP-47ADU015300"/>
     <hyperlink ref="C203" r:id="rId404" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A204" r:id="rId405" display="RCP-47ADU009200"/>
+    <hyperlink ref="A204" r:id="rId405" display="RCP-47APU709245A"/>
     <hyperlink ref="C204" r:id="rId406" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A205" r:id="rId407" display="RCP-C3K7PUK03100"/>
+    <hyperlink ref="A205" r:id="rId407" display="RCP-47APU003100"/>
     <hyperlink ref="C205" r:id="rId408" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A206" r:id="rId409" display="RCP-47APU709225"/>
+    <hyperlink ref="A206" r:id="rId409" display="RCPB-4TAPUT06125"/>
     <hyperlink ref="C206" r:id="rId410" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A207" r:id="rId411" display="RCP-47ADU015300"/>
+    <hyperlink ref="A207" r:id="rId411" display="RCPB-1T2PUM06100"/>
     <hyperlink ref="C207" r:id="rId412" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A208" r:id="rId413" display="RCP-47APU709245A"/>
+    <hyperlink ref="A208" r:id="rId413" display="RCP-C47APUK03100"/>
     <hyperlink ref="C208" r:id="rId414" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A209" r:id="rId415" display="RCP-47APU003100"/>
+    <hyperlink ref="A209" r:id="rId415" display="RCP-4JAPUJ03167"/>
     <hyperlink ref="C209" r:id="rId416" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A210" r:id="rId417" display="RCPB-4TAPUT06125"/>
+    <hyperlink ref="A210" r:id="rId417" display="RCPB-3CAPUM06100"/>
     <hyperlink ref="C210" r:id="rId418" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A211" r:id="rId419" display="RCPB-1T2PUM06100"/>
+    <hyperlink ref="A211" r:id="rId419" display="RCPB-4CAPUM03100"/>
     <hyperlink ref="C211" r:id="rId420" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A212" r:id="rId421" display="RCP-C47APUK03100"/>
+    <hyperlink ref="A212" r:id="rId421" display="RCPB-1C2DUM03100"/>
     <hyperlink ref="C212" r:id="rId422" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A213" r:id="rId423" display="RCP-4JAPUJ03167"/>
+    <hyperlink ref="A213" r:id="rId423" display="RCP-1K2PU006100"/>
     <hyperlink ref="C213" r:id="rId424" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A214" r:id="rId425" display="RCPB-3CAPUM06100"/>
+    <hyperlink ref="A214" r:id="rId425" display="RCP-1K4PUE09200"/>
     <hyperlink ref="C214" r:id="rId426" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A215" r:id="rId427" display="RCPB-4CAPUM03100"/>
+    <hyperlink ref="A215" r:id="rId427" display="RCP-1K4PUE12200"/>
     <hyperlink ref="C215" r:id="rId428" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A216" r:id="rId429" display="RCP-1Z4PUZ03125"/>
+    <hyperlink ref="A216" r:id="rId429" display="RCP-3KAPU003100"/>
     <hyperlink ref="C216" r:id="rId430" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A217" r:id="rId431" display="RCP-3ZAPUZ03125"/>
+    <hyperlink ref="A217" r:id="rId431" display="RCP-C1K4PUK06100"/>
     <hyperlink ref="C217" r:id="rId432" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A218" r:id="rId433" display="RCPB-1C2DUM03100"/>
+    <hyperlink ref="A218" r:id="rId433" display="RCP-C1K4PUK09200"/>
     <hyperlink ref="C218" r:id="rId434" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A219" r:id="rId435" display="RAPID-FIBER-PANELS"/>
-[...394 lines deleted...]
-    <hyperlink ref="A417" r:id="rId830" display="RCP-4ZBPUZ18309B"/>
+    <hyperlink ref="A219" r:id="rId435" display="RCP-1K4PUK03167"/>
+    <hyperlink ref="C219" r:id="rId436" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A220" r:id="rId437" display="RCP-1K2PU003100"/>
+    <hyperlink ref="C220" r:id="rId438" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A221" r:id="rId439" display="RCP-1K4PU003100"/>
+    <hyperlink ref="C221" r:id="rId440" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A222" r:id="rId441" display="RCP-C1K4PUK03100"/>
+    <hyperlink ref="C222" r:id="rId442" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A223" r:id="rId443" display="RCP-C1K2PUK06100"/>
+    <hyperlink ref="C223" r:id="rId444" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A224" r:id="rId445" display="RCP-4ZBPUK11467B"/>
+    <hyperlink ref="C224" r:id="rId446" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A225" r:id="rId447" display="RCP-4ZBPUK13709B"/>
+    <hyperlink ref="C225" r:id="rId448" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A226" r:id="rId449" display="RCP-4ZBPUK13725B"/>
+    <hyperlink ref="C226" r:id="rId450" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A227" r:id="rId451" display="RCP-4ZBPUK16025B"/>
+    <hyperlink ref="C227" r:id="rId452" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A228" r:id="rId453" display="RCP-4ZBPUK16067B"/>
+    <hyperlink ref="C228" r:id="rId454" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A229" r:id="rId455" display="RCP-4ZBPUK18339B"/>
+    <hyperlink ref="C229" r:id="rId456" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A230" r:id="rId457" display="RCP-4ZBPUK18367B"/>
+    <hyperlink ref="C230" r:id="rId458" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A231" r:id="rId459" display="RCP-4ZBPUK20645B"/>
+    <hyperlink ref="C231" r:id="rId460" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A232" r:id="rId461" display="RCP-4ZBPUK20667B"/>
+    <hyperlink ref="C232" r:id="rId462" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A233" r:id="rId463" display="RCP-4ZBPUK22909B"/>
+    <hyperlink ref="C233" r:id="rId464" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A234" r:id="rId465" display="RCP-4ZBPUK22967B"/>
+    <hyperlink ref="C234" r:id="rId466" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A235" r:id="rId467" display="RCP-4ZBPUZ02339B"/>
+    <hyperlink ref="C235" r:id="rId468" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A236" r:id="rId469" display="RCP-4ZBPUZ02345B"/>
+    <hyperlink ref="C236" r:id="rId470" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A237" r:id="rId471" display="RCP-4ZBPUZ02367B"/>
+    <hyperlink ref="C237" r:id="rId472" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A238" r:id="rId473" display="RCP-4ZBPUZ04609B"/>
+    <hyperlink ref="C238" r:id="rId474" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A239" r:id="rId475" display="RCP-4ZBPUZ04625B"/>
+    <hyperlink ref="C239" r:id="rId476" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A240" r:id="rId477" display="RCP-4ZBPUZ04645B"/>
+    <hyperlink ref="C240" r:id="rId478" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A241" r:id="rId479" display="RCP-4ZBPUZ06925B"/>
+    <hyperlink ref="C241" r:id="rId480" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A242" r:id="rId481" display="RCP-4ZBPUZ06939B"/>
+    <hyperlink ref="C242" r:id="rId482" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A243" r:id="rId483" display="RCP-4ZBPUZ06967B"/>
+    <hyperlink ref="C243" r:id="rId484" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A244" r:id="rId485" display="RCP-4ZBPUZ09209B"/>
+    <hyperlink ref="C244" r:id="rId486" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A245" r:id="rId487" display="RCP-4ZBPUZ09245B"/>
+    <hyperlink ref="C245" r:id="rId488" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A246" r:id="rId489" display="RCP-4ZBPUZ11439B"/>
+    <hyperlink ref="C246" r:id="rId490" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A247" r:id="rId491" display="RCP-4ZBPUZ11445B"/>
+    <hyperlink ref="C247" r:id="rId492" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A248" r:id="rId493" display="RCP-4ZBPUZ13725B"/>
+    <hyperlink ref="C248" r:id="rId494" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A249" r:id="rId495" display="RCP-4ZBPUZ13739B"/>
+    <hyperlink ref="C249" r:id="rId496" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A250" r:id="rId497" display="RCP-4ZBPUZ13745B"/>
+    <hyperlink ref="C250" r:id="rId498" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A251" r:id="rId499" display="RCP-4ZBPUZ16009B"/>
+    <hyperlink ref="C251" r:id="rId500" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A252" r:id="rId501" display="RCP-4ZBPUZ16039B"/>
+    <hyperlink ref="C252" r:id="rId502" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A253" r:id="rId503" display="RCP-4ZBPUZ18309B"/>
+    <hyperlink ref="C253" r:id="rId504" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A254" r:id="rId505" display="RCP-4ZBPUZ18325B"/>
+    <hyperlink ref="C254" r:id="rId506" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A255" r:id="rId507" display="RCP-4ZBPUZ18339B"/>
+    <hyperlink ref="C255" r:id="rId508" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A256" r:id="rId509" display="RCP-4ZBPUZ20609B"/>
+    <hyperlink ref="C256" r:id="rId510" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A257" r:id="rId511" display="RCP-4ZBPUZ22939B"/>
+    <hyperlink ref="C257" r:id="rId512" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A258" r:id="rId513" display="RCP-4ZBPUZ22967B"/>
+    <hyperlink ref="C258" r:id="rId514" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A259" r:id="rId515" display="RCP-4KBPUE02300"/>
+    <hyperlink ref="C259" r:id="rId516" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A260" r:id="rId517" display="RCP-4KBPUE04600"/>
+    <hyperlink ref="C260" r:id="rId518" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A261" r:id="rId519" display="RCP-4KBPUE06900"/>
+    <hyperlink ref="C261" r:id="rId520" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A262" r:id="rId521" display="RCP-4KBPUE13700"/>
+    <hyperlink ref="C262" r:id="rId522" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A263" r:id="rId523" display="RCP-4KBPUE18300"/>
+    <hyperlink ref="C263" r:id="rId524" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A264" r:id="rId525" display="RCP-4KBPUE20600"/>
+    <hyperlink ref="C264" r:id="rId526" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A265" r:id="rId527" display="RCP-4KBPUE22900"/>
+    <hyperlink ref="C265" r:id="rId528" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A266" r:id="rId529" display="RCP-4ZBPUE02300"/>
+    <hyperlink ref="C266" r:id="rId530" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A267" r:id="rId531" display="RCP-4ZBPUE04600"/>
+    <hyperlink ref="C267" r:id="rId532" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A268" r:id="rId533" display="RCP-4ZBPUE09200"/>
+    <hyperlink ref="C268" r:id="rId534" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A269" r:id="rId535" display="RCP-4ZBPUE13700"/>
+    <hyperlink ref="C269" r:id="rId536" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A270" r:id="rId537" display="RCP-4ZBPUE18300"/>
+    <hyperlink ref="C270" r:id="rId538" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A271" r:id="rId539" display="RCP-4KBPU004600"/>
+    <hyperlink ref="C271" r:id="rId540" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A272" r:id="rId541" display="RCP-4KBPU009200"/>
+    <hyperlink ref="C272" r:id="rId542" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A273" r:id="rId543" display="RCP-4KBPU011400"/>
+    <hyperlink ref="C273" r:id="rId544" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A274" r:id="rId545" display="RCP-4KBPU013700"/>
+    <hyperlink ref="C274" r:id="rId546" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A275" r:id="rId547" display="RCP-4KBPU016000"/>
+    <hyperlink ref="C275" r:id="rId548" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A276" r:id="rId549" display="RCP-4KBPU018300"/>
+    <hyperlink ref="C276" r:id="rId550" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A277" r:id="rId551" display="RCP-4ZBPU002300"/>
+    <hyperlink ref="C277" r:id="rId552" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A278" r:id="rId553" display="RCP-4ZBPU009200"/>
+    <hyperlink ref="C278" r:id="rId554" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A279" r:id="rId555" display="RCP-4ZBPU016000"/>
+    <hyperlink ref="C279" r:id="rId556" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A280" r:id="rId557" display="RCP-4ZBPU022900"/>
+    <hyperlink ref="C280" r:id="rId558" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A281" r:id="rId559" display="RCP-C4KBPUK06900"/>
+    <hyperlink ref="C281" r:id="rId560" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A282" r:id="rId561" display="RCP-C4KBPUK09200"/>
+    <hyperlink ref="C282" r:id="rId562" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A283" r:id="rId563" display="RCP-C4KBPUK11400"/>
+    <hyperlink ref="C283" r:id="rId564" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A284" r:id="rId565" display="RCP-C4KBPUK18300"/>
+    <hyperlink ref="C284" r:id="rId566" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A285" r:id="rId567" display="RCP-C4KBPUK20600"/>
+    <hyperlink ref="C285" r:id="rId568" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A286" r:id="rId569" display="RCP-C4KBPUK22900"/>
+    <hyperlink ref="C286" r:id="rId570" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A287" r:id="rId571" display="RCP-C4KBPUZ02300"/>
+    <hyperlink ref="C287" r:id="rId572" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A288" r:id="rId573" display="RCP-C4KBPUZ06900"/>
+    <hyperlink ref="C288" r:id="rId574" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A289" r:id="rId575" display="RCP-C4KBPUZ13700"/>
+    <hyperlink ref="C289" r:id="rId576" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A290" r:id="rId577" display="RCP-C4KBPUZ18300"/>
+    <hyperlink ref="C290" r:id="rId578" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A291" r:id="rId579" display="RCP-C4KBPUZ22900"/>
+    <hyperlink ref="C291" r:id="rId580" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A292" r:id="rId581" display="RCP-C4ZBPUK06900"/>
+    <hyperlink ref="C292" r:id="rId582" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A293" r:id="rId583" display="RCP-C4ZBPUK09200"/>
+    <hyperlink ref="C293" r:id="rId584" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A294" r:id="rId585" display="RCP-C4ZBPUK11400"/>
+    <hyperlink ref="C294" r:id="rId586" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A295" r:id="rId587" display="RCP-C4ZBPUK13700"/>
+    <hyperlink ref="C295" r:id="rId588" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A296" r:id="rId589" display="RCP-C4ZBPUK22900"/>
+    <hyperlink ref="C296" r:id="rId590" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A297" r:id="rId591" display="RCP-C4ZBPUZ04600"/>
+    <hyperlink ref="C297" r:id="rId592" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A298" r:id="rId593" display="RCP-C4ZBPUZ09200"/>
+    <hyperlink ref="C298" r:id="rId594" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A299" r:id="rId595" display="RCP-C4ZBPUZ16000"/>
+    <hyperlink ref="C299" r:id="rId596" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A300" r:id="rId597" display="RCP-C4ZBPUZ20600"/>
+    <hyperlink ref="C300" r:id="rId598" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A301" r:id="rId599" display="RCP-4KBPUK02367B"/>
+    <hyperlink ref="C301" r:id="rId600" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A302" r:id="rId601" display="RCP-4KBPUK04625B"/>
+    <hyperlink ref="C302" r:id="rId602" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A303" r:id="rId603" display="RCP-4KBPUK04645B"/>
+    <hyperlink ref="C303" r:id="rId604" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A304" r:id="rId605" display="RCP-4KBPUK04667B"/>
+    <hyperlink ref="C304" r:id="rId606" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A305" r:id="rId607" display="RCP-4KBPUK06909B"/>
+    <hyperlink ref="C305" r:id="rId608" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A306" r:id="rId609" display="RCP-4KBPUK06925B"/>
+    <hyperlink ref="C306" r:id="rId610" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A307" r:id="rId611" display="RCP-4KBPUK06945B"/>
+    <hyperlink ref="C307" r:id="rId612" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A308" r:id="rId613" display="RCP-4KBPUK06967B"/>
+    <hyperlink ref="C308" r:id="rId614" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A309" r:id="rId615" display="RCP-4KBPUK09225B"/>
+    <hyperlink ref="C309" r:id="rId616" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A310" r:id="rId617" display="RCP-4KBPUK11445B"/>
+    <hyperlink ref="C310" r:id="rId618" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A311" r:id="rId619" display="RCP-4KBPUK13725B"/>
+    <hyperlink ref="C311" r:id="rId620" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A312" r:id="rId621" display="RCP-4KBPUK13739B"/>
+    <hyperlink ref="C312" r:id="rId622" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A313" r:id="rId623" display="RCP-4KBPUK13745B"/>
+    <hyperlink ref="C313" r:id="rId624" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A314" r:id="rId625" display="RCP-4KBPUK16009B"/>
+    <hyperlink ref="C314" r:id="rId626" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A315" r:id="rId627" display="RCP-4KBPUK16067B"/>
+    <hyperlink ref="C315" r:id="rId628" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A316" r:id="rId629" display="RCP-4KBPUK18325B"/>
+    <hyperlink ref="C316" r:id="rId630" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A317" r:id="rId631" display="RCP-4KBPUK18345B"/>
+    <hyperlink ref="C317" r:id="rId632" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A318" r:id="rId633" display="RCP-4KBPUK22939B"/>
+    <hyperlink ref="C318" r:id="rId634" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A319" r:id="rId635" display="RCP-4KBPUK22945B"/>
+    <hyperlink ref="C319" r:id="rId636" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A320" r:id="rId637" display="RCP-4KBPUK22967B"/>
+    <hyperlink ref="C320" r:id="rId638" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A321" r:id="rId639" display="RCP-4KBPUZ02325B"/>
+    <hyperlink ref="C321" r:id="rId640" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A322" r:id="rId641" display="RCP-4KBPUZ02345B"/>
+    <hyperlink ref="C322" r:id="rId642" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A323" r:id="rId643" display="RCP-4KBPUZ02367B"/>
+    <hyperlink ref="C323" r:id="rId644" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A324" r:id="rId645" display="RCP-4KBPUZ04609B"/>
+    <hyperlink ref="C324" r:id="rId646" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A325" r:id="rId647" display="RCP-4KBPUZ04639B"/>
+    <hyperlink ref="C325" r:id="rId648" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A326" r:id="rId649" display="RCP-4KBPUZ04667B"/>
+    <hyperlink ref="C326" r:id="rId650" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A327" r:id="rId651" display="RCP-4KBPUZ06925B"/>
+    <hyperlink ref="C327" r:id="rId652" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A328" r:id="rId653" display="RCP-4KBPUZ06939B"/>
+    <hyperlink ref="C328" r:id="rId654" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A329" r:id="rId655" display="RCP-4KBPUZ09209B"/>
+    <hyperlink ref="C329" r:id="rId656" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A330" r:id="rId657" display="RCP-4KBPUZ09225B"/>
+    <hyperlink ref="C330" r:id="rId658" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A331" r:id="rId659" display="RCP-4KBPUZ09239B"/>
+    <hyperlink ref="C331" r:id="rId660" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A332" r:id="rId661" display="RCP-4KBPUZ11409B"/>
+    <hyperlink ref="C332" r:id="rId662" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A333" r:id="rId663" display="RCP-4KBPUZ11445B"/>
+    <hyperlink ref="C333" r:id="rId664" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A334" r:id="rId665" display="RCP-4KBPUZ11467B"/>
+    <hyperlink ref="C334" r:id="rId666" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A335" r:id="rId667" display="RCP-4KBPUZ13725B"/>
+    <hyperlink ref="C335" r:id="rId668" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A336" r:id="rId669" display="RCP-4KBPUZ13745B"/>
+    <hyperlink ref="C336" r:id="rId670" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A337" r:id="rId671" display="RCP-4KBPUZ16039B"/>
+    <hyperlink ref="C337" r:id="rId672" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A338" r:id="rId673" display="RCP-4KBPUZ18309B"/>
+    <hyperlink ref="C338" r:id="rId674" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A339" r:id="rId675" display="RCP-4KBPUZ18325B"/>
+    <hyperlink ref="C339" r:id="rId676" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A340" r:id="rId677" display="RCP-4KBPUZ18339B"/>
+    <hyperlink ref="C340" r:id="rId678" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A341" r:id="rId679" display="RCP-4KBPUZ20667B"/>
+    <hyperlink ref="C341" r:id="rId680" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A342" r:id="rId681" display="RCP-4KBPUZ22967B"/>
+    <hyperlink ref="C342" r:id="rId682" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A343" r:id="rId683" display="RCP-4ZBPUK02325B"/>
+    <hyperlink ref="C343" r:id="rId684" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A344" r:id="rId685" display="RCP-4ZBPUK02345B"/>
+    <hyperlink ref="C344" r:id="rId686" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A345" r:id="rId687" display="RCP-4ZBPUK02367B"/>
+    <hyperlink ref="C345" r:id="rId688" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A346" r:id="rId689" display="RCP-4ZBPUK04625B"/>
+    <hyperlink ref="C346" r:id="rId690" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A347" r:id="rId691" display="RCP-4ZBPUK04639B"/>
+    <hyperlink ref="C347" r:id="rId692" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A348" r:id="rId693" display="RCP-4ZBPUK04645B"/>
+    <hyperlink ref="C348" r:id="rId694" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A349" r:id="rId695" display="RCP-4ZBPUK06909B"/>
+    <hyperlink ref="C349" r:id="rId696" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A350" r:id="rId697" display="RCP-4ZBPUK06925B"/>
+    <hyperlink ref="C350" r:id="rId698" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A351" r:id="rId699" display="RCP-4ZBPUK06939B"/>
+    <hyperlink ref="C351" r:id="rId700" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A352" r:id="rId701" display="RCP-4ZBPUK06945B"/>
+    <hyperlink ref="C352" r:id="rId702" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A353" r:id="rId703" display="RCP-4ZBPUK09225B"/>
+    <hyperlink ref="C353" r:id="rId704" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A354" r:id="rId705" display="RCP-4ZBPUK09267B"/>
+    <hyperlink ref="C354" r:id="rId706" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A355" r:id="rId707" display="RCP-4ZBPUK11439B"/>
+    <hyperlink ref="C355" r:id="rId708" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A356" r:id="rId709" display="RCP-1K2DUE09200"/>
+    <hyperlink ref="C356" r:id="rId710" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A357" r:id="rId711" display="RCP-4KBPUK02325B"/>
+    <hyperlink ref="C357" r:id="rId712" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A358" r:id="rId713" display="RCPB-1K4PUE03100"/>
+    <hyperlink ref="C358" r:id="rId714" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A359" r:id="rId715" display="RCPB-1K4PUE12200"/>
+    <hyperlink ref="C359" r:id="rId716" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A360" r:id="rId717" display="RCP-3KAPUK03167"/>
+    <hyperlink ref="C360" r:id="rId718" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A361" r:id="rId719" display="RCP-172PU706125"/>
+    <hyperlink ref="C361" r:id="rId720" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A362" r:id="rId721" display="RCP-377DU009200"/>
+    <hyperlink ref="C362" r:id="rId722" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A363" r:id="rId723" display="RCP-3K7PU706145A"/>
+    <hyperlink ref="C363" r:id="rId724" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A364" r:id="rId725" display="RCP-47APU712225"/>
+    <hyperlink ref="C364" r:id="rId726" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A365" r:id="rId727" display="RCP-377PUE06100"/>
+    <hyperlink ref="C365" r:id="rId728" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A366" r:id="rId729" display="RCP-3Z7PUE03100"/>
+    <hyperlink ref="C366" r:id="rId730" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A367" r:id="rId731" display="RCP-377DUE03100"/>
+    <hyperlink ref="C367" r:id="rId732" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A368" r:id="rId733" display="RCP-377PUK03109"/>
+    <hyperlink ref="C368" r:id="rId734" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A369" r:id="rId735" display="RCP-47APU703167"/>
+    <hyperlink ref="C369" r:id="rId736" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A370" r:id="rId737" display="RCP-3ZAPUE03100"/>
+    <hyperlink ref="C370" r:id="rId738" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A371" r:id="rId739" display="RCP-47APU718325"/>
+    <hyperlink ref="C371" r:id="rId740" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A372" r:id="rId741" display="RCP-377PU703125"/>
+    <hyperlink ref="C372" r:id="rId742" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A373" r:id="rId743" display="RCP-377PUK06109"/>
+    <hyperlink ref="C373" r:id="rId744" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A374" r:id="rId745" display="RCP-47ADU003100"/>
+    <hyperlink ref="C374" r:id="rId746" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A375" r:id="rId747" display="RCP-47APUE06100"/>
+    <hyperlink ref="C375" r:id="rId748" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A376" r:id="rId749" display="RCP-4KAPUE06100"/>
+    <hyperlink ref="C376" r:id="rId750" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A377" r:id="rId751" display="RCP-47APU706145A"/>
+    <hyperlink ref="C377" r:id="rId752" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A378" r:id="rId753" display="RCP-377PUK09209"/>
+    <hyperlink ref="C378" r:id="rId754" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A379" r:id="rId755" display="RCPB-1C2PUM06100"/>
+    <hyperlink ref="C379" r:id="rId756" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A380" r:id="rId757" display="RCP-47APUE09200"/>
+    <hyperlink ref="C380" r:id="rId758" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A381" r:id="rId759" display="RCP-47APU706167"/>
+    <hyperlink ref="C381" r:id="rId760" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A382" r:id="rId761" display="RCP-3KAPUE06100"/>
+    <hyperlink ref="C382" r:id="rId762" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A383" r:id="rId763" display="RCP-47APUE12200"/>
+    <hyperlink ref="C383" r:id="rId764" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A384" r:id="rId765" display="RCP-3KAPUE06100-L3"/>
+    <hyperlink ref="C384" r:id="rId766" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A385" r:id="rId767" display="RCP-C3KAPUJ03100"/>
+    <hyperlink ref="C385" r:id="rId768" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A386" r:id="rId769" display="RCP-47APUK03109"/>
+    <hyperlink ref="C386" r:id="rId770" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A387" r:id="rId771" display="RCP-C3KAPUK03100"/>
+    <hyperlink ref="C387" r:id="rId772" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A388" r:id="rId773" display="RCP-47APU709267"/>
+    <hyperlink ref="C388" r:id="rId774" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A389" r:id="rId775" display="RCPB-4TAPUT03167"/>
+    <hyperlink ref="C389" r:id="rId776" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A390" r:id="rId777" display="RCP-47APUK06109"/>
+    <hyperlink ref="C390" r:id="rId778" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A391" r:id="rId779" display="RCP-47APU009200"/>
+    <hyperlink ref="C391" r:id="rId780" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A392" r:id="rId781" display="RCP-C3ZAPUZ03100"/>
+    <hyperlink ref="C392" r:id="rId782" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A393" r:id="rId783" display="RCP-4JAPUE03100"/>
+    <hyperlink ref="C393" r:id="rId784" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A394" r:id="rId785" display="RCP-C3ZAPUZ06100"/>
+    <hyperlink ref="C394" r:id="rId786" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A395" r:id="rId787" display="RCP-4JAPUE06100"/>
+    <hyperlink ref="C395" r:id="rId788" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A396" r:id="rId789" display="RCPB-3CAPUM03100"/>
+    <hyperlink ref="C396" r:id="rId790" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A397" r:id="rId791" display="RCP-172PU706167"/>
+    <hyperlink ref="C397" r:id="rId792" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A398" r:id="rId793" display="RCP-171PUE06100"/>
+    <hyperlink ref="C398" r:id="rId794" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A399" r:id="rId795" display="RCP-1J2PUJ03167"/>
+    <hyperlink ref="C399" r:id="rId796" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A400" r:id="rId797" display="RCP-172PUE03100"/>
+    <hyperlink ref="C400" r:id="rId798" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A401" r:id="rId799" display="RCP-1J2PUJ06167"/>
+    <hyperlink ref="C401" r:id="rId800" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A402" r:id="rId801" display="RCP-1K2PUE06100"/>
+    <hyperlink ref="C402" r:id="rId802" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A403" r:id="rId803" display="RCP-1K1DU006100"/>
+    <hyperlink ref="C403" r:id="rId804" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A404" r:id="rId805" display="RCP-172PUK06167"/>
+    <hyperlink ref="C404" r:id="rId806" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A405" r:id="rId807" display="RCP-1J1DU006100"/>
+    <hyperlink ref="C405" r:id="rId808" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A406" r:id="rId809" display="RCP-377PU703167"/>
+    <hyperlink ref="C406" r:id="rId810" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A407" r:id="rId811" display="RCP-172PU703125"/>
+    <hyperlink ref="C407" r:id="rId812" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A408" r:id="rId813" display="RCP-377PU706125"/>
+    <hyperlink ref="C408" r:id="rId814" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A409" r:id="rId815" display="RCP-1J2PUE03100"/>
+    <hyperlink ref="C409" r:id="rId816" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A410" r:id="rId817" display="RCP-1K2DUK03139"/>
+    <hyperlink ref="C410" r:id="rId818" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A411" r:id="rId819" display="RCP-1Z2PUE03100"/>
+    <hyperlink ref="C411" r:id="rId820" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A412" r:id="rId821" display="RCP-3KAPUE09200"/>
+    <hyperlink ref="C412" r:id="rId822" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A413" r:id="rId823" display="RCP-377PU709225"/>
+    <hyperlink ref="C413" r:id="rId824" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A414" r:id="rId825" display="RCP-47APU703125"/>
+    <hyperlink ref="C414" r:id="rId826" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A415" r:id="rId827" display="RCP-172PU703167"/>
+    <hyperlink ref="C415" r:id="rId828" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A416" r:id="rId829" display="RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A417" r:id="rId830" display="RCP-3ZADUE06100"/>
     <hyperlink ref="C417" r:id="rId831" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A418" r:id="rId832" display="RCP-4ZBPUZ18325B"/>
+    <hyperlink ref="A418" r:id="rId832" display="RCP-3KAPUK03125"/>
     <hyperlink ref="C418" r:id="rId833" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A419" r:id="rId834" display="RCP-4ZBPUZ18339B"/>
+    <hyperlink ref="A419" r:id="rId834" display="RCP-3KADU003100"/>
     <hyperlink ref="C419" r:id="rId835" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A420" r:id="rId836" display="RCP-4ZBPUZ20609B"/>
+    <hyperlink ref="A420" r:id="rId836" display="RCP-479PU703167"/>
     <hyperlink ref="C420" r:id="rId837" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A421" r:id="rId838" display="RCP-4ZBPUZ22939B"/>
+    <hyperlink ref="A421" r:id="rId838" display="RCPB-1C2DUM06100"/>
     <hyperlink ref="C421" r:id="rId839" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A422" r:id="rId840" display="RCP-4ZBPUZ22967B"/>
+    <hyperlink ref="A422" r:id="rId840" display="RCPB-1C2DUM09200"/>
     <hyperlink ref="C422" r:id="rId841" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A423" r:id="rId842" display="RCP-1K4PUK03167"/>
+    <hyperlink ref="A423" r:id="rId842" display="RCP-1J2PUJ03125"/>
     <hyperlink ref="C423" r:id="rId843" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A424" r:id="rId844" display="RCP-4ZBPUZ03125B"/>
+    <hyperlink ref="A424" r:id="rId844" display="RCP-3J7PUJ03125"/>
     <hyperlink ref="C424" r:id="rId845" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A425" r:id="rId846" display="RCPB-1K4PUE03100"/>
+    <hyperlink ref="A425" r:id="rId846" display="RCP-4JAPUJ03125"/>
     <hyperlink ref="C425" r:id="rId847" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A426" r:id="rId848" display="RCPB-1K4PUE12200"/>
+    <hyperlink ref="A426" r:id="rId848" display="RCP-4ZBPUZ03125B"/>
     <hyperlink ref="C426" r:id="rId849" display="Variant of RAPID-FIBER-PANELS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId850"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>