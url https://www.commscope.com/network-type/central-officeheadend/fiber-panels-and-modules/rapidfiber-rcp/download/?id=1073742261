--- v1 (2026-07-28)
+++ v2 (2026-09-17)
@@ -43,71 +43,83 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>RCP-3KADUE03100</t>
+  </si>
+  <si>
+    <t>Variant of RAPID-FIBER-PANELS</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to MPO, I/O, 31 m</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>RapidFiber®</t>
+  </si>
+  <si>
+    <t>RCP</t>
+  </si>
+  <si>
+    <t>Fiber patch panel | with rapid cable</t>
+  </si>
+  <si>
+    <t>RCP-4ZAPUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, LC/APC to MPO, 31 m</t>
+  </si>
+  <si>
     <t>RCP-171DUE15300</t>
   </si>
   <si>
-    <t>Variant of RAPID-FIBER-PANELS</t>
-[...1 lines deleted...]
-  <si>
     <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, SC/UPC to MPO, 53 m</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...10 lines deleted...]
-  <si>
     <t>RCP-172PU712225</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, dual 12-fiber 3 mm plenum-rated, 122 m, 25 in breakout</t>
   </si>
   <si>
     <t>RCP-171PUE12200</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, SC/UPC to MPO, 122 m</t>
   </si>
   <si>
     <t>RCP-172PUE06100</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/UPC to MPO, 61 m</t>
   </si>
   <si>
     <t>RCP-1J2PUJ09267</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, 92 m, 67 in single-fiber breakout</t>
   </si>
   <si>
     <t>RCP-171PUE18300</t>
@@ -238,1188 +250,2148 @@
   <si>
     <t>RCP-3K7PU703145A</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, LC/UPC to SC/UPC, 31 m</t>
   </si>
   <si>
     <t>RCP-1Z4PUE03100</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/APC to MPO indoor ribbon, 31 m, putty</t>
   </si>
   <si>
     <t>RCP-47APU703145</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to stub, 31 m 45 in breakout</t>
   </si>
   <si>
     <t>RCP-1K2PUE03100</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to MPO, 31 m</t>
   </si>
   <si>
-    <t>RCP-3KADUE03100</t>
-[...8 lines deleted...]
-    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, LC/APC to MPO, 31 m</t>
+    <t>RCP-377PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU703145A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC-SC, 31 m 45 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-4JAPUJ06167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/APC to SC/APC, 61 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-3K7PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, LC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-4KAPUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, LC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCPB-1C1DUM06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position LC/UPC to MPO, 1RU, indoor/outdoor, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCP-47APU706125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 61 m 125 in breakout</t>
+  </si>
+  <si>
+    <t>RCPB-4CAPUM06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position LC/UPC to MPO, 4RU, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCP-47ADU006100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to Stub tail, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUE03100-L3</t>
+  </si>
+  <si>
+    <t>RCP-C1K4PUJ03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to SC/APC, spool, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47ADU009200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to Stub tail, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-C3K7PUK03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, LC/UPC to 24-fiber and LC cabled module, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU709225</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 92 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-47ADU015300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to Stub tail, 153 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU709245A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU003100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to stub, 31 m</t>
+  </si>
+  <si>
+    <t>RCPB-4TAPUT06125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position SC/UPC to MPO, 4RU, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCPB-1T2PUM06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position SC/UPC to MPO, 1RU, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCP-C47APUK03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to 24-fiber and LC cabled module, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-4JAPUJ03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/APC to SC/APC, 31 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCPB-3CAPUM06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position LC/UPC to MPO, 3RU, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCPB-4CAPUM03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position LC/UPC to MPO, 4RU, multimode (OM4), 31 m, black</t>
+  </si>
+  <si>
+    <t>RCPB-1K4PUE06100</t>
+  </si>
+  <si>
+    <t>RCPB-1K4PUE09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to MPO, 92 m</t>
+  </si>
+  <si>
+    <t>RCPB-1K4PUE15300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to MPO, 153 m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ03125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC 25" breakouts, 31m</t>
+  </si>
+  <si>
+    <t>RCP-1K2PU006100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to stub, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-1K4PUE09200</t>
+  </si>
+  <si>
+    <t>RCP-1K4PUE12200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to MPO, 122 m</t>
+  </si>
+  <si>
+    <t>RCP-3KAPU003100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to stub, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-C1K4PUK06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to LC/UPC, spool, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-C1K4PUK09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to LC/UPC, spool, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-1K2DUE03100</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK09209B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 92m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK09239B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 92m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK09245B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 92m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK09267B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 92m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK11409B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 114m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK11425B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 114m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK11439B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 114m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK11467B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 114m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK13709B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 137m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK13767B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 137m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK16025B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 160m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK16039B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 160m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK16045B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 160m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK18309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 183m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK18339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 183m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK18367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 183m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK20609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 206m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK20625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 206m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK20639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 206m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK20645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 206m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK20667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 206m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK22909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 229m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK22925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 229m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ02309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 23m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ02339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 23m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ04625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 46m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ04645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 46m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ06909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 69m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ06945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 69m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ06967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 69m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ09245B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 92m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ09267B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 92m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ11425B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 114m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ11439B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 114m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ13709B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 137m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ13739B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 137m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ13767B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 137m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ16009B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 160m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ16025B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 160m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ16045B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 160m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ16067B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 160m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ18345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 183m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ18367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 183m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ20609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 206m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ20625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 206m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ20639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 206m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ20645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 206m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ22909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 229m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ22925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 229m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ22939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 229m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ22945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 229m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK02309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 23m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK02339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 23m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK04609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 46m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK04667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 46m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK06967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 69m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK09209B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 92m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK09239B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 92m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK09245B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 92m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK11409B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 114m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK11425B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 114m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK11445B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 114m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK13739B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 137m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK13745B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 137m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK13767B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 137m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK16009B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 160m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK16039B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 160m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK16045B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 160m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK18309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 183m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK18325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 183m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK18345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 183m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK20609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 206m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK20625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 206m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK22925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 229m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK22939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 229m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK22945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 229m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ02309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 23m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ02325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 23m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ04639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 46m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ04667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 46m cable with 67 inch breakout length and 1.2mm Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ06909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 69m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ06945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 69m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ09225B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 92m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ09239B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 92m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ09267B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 92m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ11409B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 114m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ11425B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 114m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ11467B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 114m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ13709B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 137m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ13767B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 137m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ16025B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 160m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ16045B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 160m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ16067B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 160m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ18345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 183m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ18367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 183m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ20625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 206m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ20639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 206m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ20645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 206m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ20667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 206m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ22909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 229m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ22925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 229m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCPB-1C2DUM03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position LC to MPO, 1RU, indoor/outdoor, multimode (OM4), 31 m, black</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 92m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE11400</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 114m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE16000</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 160m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE06900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 69m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE11400</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 114m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE16000</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 160m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE20600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 206m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE22900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 229m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU002300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 23m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU006900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 69m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU020600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 206m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU022900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 229m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU004600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 46m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU006900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 69m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU011400</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 114m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU013700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 137m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU018300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 183m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU020600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 206m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK02300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 23m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK04600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 46m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK13700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 137m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK16000</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 160m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ04600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 46m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 92m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ11400</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 114m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ16000</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 160m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ20600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 206m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK02300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 23m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK04600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 46m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK16000</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 160m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK18300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 183m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK20600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 206m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ02300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 23m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ06900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 69m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ11400</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 114m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ13700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 137 m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ18300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 183m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ22900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 229m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK02309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 23m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK02339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 23m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK02345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 23m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK04609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 46m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK04639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 46m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK06939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 69m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ22945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 229m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK20639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 206m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
   </si>
   <si>
     <t>RCP-1Z4PUZ03125</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/APC to LC/APC, 31 m,  25 in breakout, putty</t>
   </si>
   <si>
     <t>RCP-3ZAPUZ03125</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/APC to LC/APC, 31 m</t>
   </si>
   <si>
-    <t>RCP-4ZBPUK11445B</t>
-[...1082 lines deleted...]
-    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to LC/UPC, spool, 92 m</t>
+    <t>RAPID-FIBER-PANELS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Rapid Fiber Panels are available with SC or LC connectors on the front, singlemode or multimode, and Indoor/Outdoor or Plenum cable with single fiber breakouts (SC or LC), MPO’s or stub on the far-end.</t>
+  </si>
+  <si>
+    <t>RCPB-1K4PUE03100</t>
+  </si>
+  <si>
+    <t>RCPB-1K4PUE12200</t>
+  </si>
+  <si>
+    <t>RCP-1K2PU003100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to stub, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-1K4PU003100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to stub, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-C1K4PUK03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to LC/UPC, spool, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-C1K2PUK06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, 24 loaded ports, LC/UPC to LC/UPC, spool, 61 m</t>
   </si>
   <si>
     <t>RCP-1K4PUK03167</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, LC/UPC to LC/UPC, 31m 67in breakout</t>
   </si>
   <si>
-    <t>RCP-1K2PU003100</t>
-[...20 lines deleted...]
-    <t>RapidFiber® Termination Panel, 48-Position 1RU, singlemode, 24 loaded ports, LC/UPC to LC/UPC, spool, 61 m</t>
+    <t>RCP-172PU706167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, dual 12-fiber 3 mm plenum-rated, 61 m, 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-171PUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, SC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-1J2PUJ03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/APC to SC/APC, 31 m, 67 in single-fiber breakout</t>
+  </si>
+  <si>
+    <t>RCP-172PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-1J2PUJ06167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, 61 m, 67 in single-fiber breakout</t>
+  </si>
+  <si>
+    <t>RCP-1K2PUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, plenum-rated cable, LC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-1K1DU006100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, stub and pulling eye far end, LC/UPC to stub, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-172PUK06167</t>
+  </si>
+  <si>
+    <t>RCP-1J1DU006100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 12-Position 1RU, singlemode, stub and pulling eye far end, SC/APC to stub, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-377PU703167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to SC/UPC, 31 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-172PU703125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, dual 12-fiber 3 mm plenum-rated, 31 m, 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-377PU706125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to SC/UPC, 61 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-1J2PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/APC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-1K2DUK03139</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/UPC to LC/UPC, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-1Z2PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, LC/APC to MPO indoor ribbon, 31 m, putty</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUE09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to MPO, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-377PU709225</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to SC/UPC, 92 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-47APU703125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to stub, 31 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-172PU703167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, dual 12-fiber 3 mm plenum-rated, 31 m, 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUK03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to LC/UPC, 31 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-172PU706125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, dual 12-fiber 3 mm plenum-rated, 61 m, 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-377DU009200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to Stub tail, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-3K7PU706145A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, LC/UPC to SC/UPC, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU712225</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UP 122 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-377PUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-3Z7PUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, LC/APC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-377DUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 48-Position 3RU, singlemode, SC/UPC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-377PUK03109</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to LC/UPC , 31 m 109 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-47APU703167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 31 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-3ZAPUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/APC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU718325</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 183 m</t>
+  </si>
+  <si>
+    <t>RCP-377PU703125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to SC/UPC, 31 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-377PUK06109</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to LC/UPC , 61 m 109 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-47ADU003100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to Stub tail, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47APUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-4KAPUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, LC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU706145A</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-377PUK09209</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, SC/UPC to LC/UPC , 92 m 109 in breakout</t>
+  </si>
+  <si>
+    <t>RCPB-1C2PUM06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position LC/UPC to MPO, 1RU, multimode (OM4), 61 m, black</t>
+  </si>
+  <si>
+    <t>RCP-47APUE09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to MPO, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU706167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UPC, 61 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position Panel, 3RU, singlemode, LC/UPC - MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-47APUE12200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to MPO, 122 m</t>
+  </si>
+  <si>
+    <t>RCP-3KAPUE06100-L3</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-C3KAPUJ03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to SC/APC, spool, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47APUK03109</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to LC/UPC, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-C3KAPUK03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to 24-fiber and LC cabled module, 31 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU709267</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to SC/UP 92 m 67 in breakout</t>
+  </si>
+  <si>
+    <t>RCPB-4TAPUT03167</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position SC/UPC to MPO, 4RU, multimode (OM4), 31 m, black</t>
+  </si>
+  <si>
+    <t>RCP-47APUK06109</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to LC/UPC, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-47APU009200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/UPC to stub, 92 m</t>
+  </si>
+  <si>
+    <t>RCP-C3ZAPUZ03100</t>
+  </si>
+  <si>
+    <t>RCP-4JAPUE03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/APC to MPO, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-C3ZAPUZ06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/APC to LC/APC, 61 m</t>
+  </si>
+  <si>
+    <t>RCP-4JAPUE06100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/APC to MPO, 31 m</t>
+  </si>
+  <si>
+    <t>RCPB-3CAPUM03100</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position LC/UPC to MPO, 3RU, multimode (OM4), 31 m, black</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ22939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 229m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ22967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 229m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-1J2PUJ03125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 24-Position 1RU, singlemode, SC/APC to SC/APC, 31 m, 25 in single-fiber breakout</t>
+  </si>
+  <si>
+    <t>RCP-3J7PUJ03125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 72-Position 3RU, singlemode, 2 mm single fiber breakouts far end, SC/APC to SC/APC, 31m 25in breakout</t>
+  </si>
+  <si>
+    <t>RCP-4JAPUJ03125</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 144-Position 4RU, singlemode, SC/APC to SC/APC, 31 m 25 in breakout</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUZ03125B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 31m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-1K2DUE09200</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK02325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 23m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE02300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 23m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE04600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 46m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE06900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 69m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE13700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 137m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE18300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 183m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE20600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 206m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUE22900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to MPO breakouts, 229m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE02300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 23m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE04600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 46m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 92m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE13700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 137m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUE18300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to MPO breakouts, 183m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU004600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 46m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU009200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 92m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU011400</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 114m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU013700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 137m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU016000</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 160m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPU018300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to stub, 183m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU002300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 23m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU009200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 92m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU016000</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 160m</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPU022900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to stub, 229m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK06900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 69m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 92m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK11400</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 114m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK18300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 183m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK20600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 206m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUK22900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC CMOD, 229m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ02300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 23m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ06900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 69m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ13700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 137m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ18300</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 183m</t>
+  </si>
+  <si>
+    <t>RCP-C4KBPUZ22900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC CMOD, 229m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK06900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 69m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 92m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK11400</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 114m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK13700</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 137m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUK22900</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC CMOD, 229m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ04600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 46m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ09200</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 92m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ16000</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 160m</t>
+  </si>
+  <si>
+    <t>RCP-C4ZBPUZ20600</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC CMOD, 206m</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK02367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 23m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK04625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 46m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK04645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 46m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK04667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 46m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK06909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 69m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK06925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 69m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK06945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 69m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK06967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 69m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK09225B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 92m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK11445B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 114m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK13725B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 137m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK13739B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 137m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK13745B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 137m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK16009B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 160m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK16067B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 160m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK18325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 183m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK18345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 183m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK22939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 229m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK22945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 229m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUK22967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/UPC breakouts, 229m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ02325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 23m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ02345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 23m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ02367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 23m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ04609B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 46m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ04639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 46m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ04667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 46m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ06925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 69m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ06939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 69m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ09209B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 92m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ09225B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 92m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ09239B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 92m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ11409B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 114m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ11445B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 114m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ11467B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 114m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ13725B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 137m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ13745B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 137m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ16039B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 160m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ18309B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 183m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ18325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 183m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ18339B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 183m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ20667B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 206m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4KBPUZ22967B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/UPC to LC/APC breakouts, 229m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK02325B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 23m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK02345B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 23m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK02367B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 23m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK04625B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 46m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK04639B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 46m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK04645B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 46m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK06909B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 69m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK06925B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 69m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK06939B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 69m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK06945B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 69m cable with 45 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK09225B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 92m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK09267B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 92m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
+  </si>
+  <si>
+    <t>RCP-4ZBPUK11439B</t>
+  </si>
+  <si>
+    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 114m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
   </si>
   <si>
     <t>RCP-4ZBPUK11467B</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 114m cable with 67 inch breakout length and 1.2MM Breakout Jacketing</t>
   </si>
   <si>
     <t>RCP-4ZBPUK13709B</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 137m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
   </si>
   <si>
     <t>RCP-4ZBPUK13725B</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 137m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
   </si>
   <si>
     <t>RCP-4ZBPUK16025B</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/UPC breakouts, 160m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
   </si>
@@ -1576,1056 +2548,84 @@
   <si>
     <t>RCP-4ZBPUZ18309B</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 183m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
   </si>
   <si>
     <t>RCP-4ZBPUZ18325B</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 183m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
   </si>
   <si>
     <t>RCP-4ZBPUZ18339B</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 183m cable with 39 inch breakout length and 1.2MM Breakout Jacketing</t>
   </si>
   <si>
     <t>RCP-4ZBPUZ20609B</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 206m cable with 108 inch breakout length and 1.2MM Breakout Jacketing</t>
   </si>
   <si>
-    <t>RCP-4ZBPUZ22939B</t>
-[...946 lines deleted...]
-  <si>
     <t>RCP-3ZADUE06100</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/APC to MPO, I/O, 61 m</t>
   </si>
   <si>
     <t>RCP-3KAPUK03125</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to LCA, 25" BO, 31 m</t>
   </si>
   <si>
     <t>RCP-3KADU003100</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 144-Position 3RU, singlemode, LC/UPC to MPO,  I/O, 31 m</t>
   </si>
   <si>
     <t>RCP-479PU703167</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 96-Position 4RU, singlemode, SC/UPC to SC/UPC, 67" BO, 31 m</t>
   </si>
   <si>
     <t>RCPB-1C2DUM06100</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 24-Position LC to MPO, 1RU, indoor/outdoor, multimode (OM4), 61 m, black</t>
   </si>
   <si>
     <t>RCPB-1C2DUM09200</t>
   </si>
   <si>
     <t>RapidFiber® Termination Panel, 24-Position LC to MPO, 1RU, indoor/outdoor, multimode (OM4), 92 m, black</t>
-  </si>
-[...22 lines deleted...]
-    <t>RapidFiber® Termination Panel, 288-Position 4RU, singlemode, LC/APC to LC/APC breakouts, 31m cable with 25 inch breakout length and 1.2MM Breakout Jacketing</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2744,51 +2744,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J426" totalsRowShown="0">
   <autoFilter ref="A1:J426"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171due15300" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu712225" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171pue12200" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pue06100" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj09267" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171pue18300" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172puj03167" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172puk03167" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172du006100" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pue09200" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k1du015300" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu703145" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu003100" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2puk03167" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due06100" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7pue03100" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue03100" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due12200" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue06100" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171du006100" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7pue06100" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu703139" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu706167" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2pue06100" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7puj03167" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pu703167" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3k7pu703145a" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1z4pue03100" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703145" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pue03100" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kadue03100" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zapue03100" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1z4puz03125" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3zapuz03125" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11445b" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13739b" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13745b" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13767b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16009b" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16039b" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16045b" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18309b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18325b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18345b" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20609b" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20625b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22925b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22939b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22945b" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02309b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02325b" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04639b" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04667b" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06909b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06945b" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09225b" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09239b" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09267b" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11409b" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11425b" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11467b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13709b" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13767b" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16025b" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16045b" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16067b" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18345b" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18367b" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20625b" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20639b" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20645b" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20667b" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22909b" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22925b" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22945b" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20639b" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue09200" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue11400" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue16000" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue06900" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue11400" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue16000" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue20600" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue22900" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu002300" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu006900" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu020600" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu022900" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu004600" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu006900" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu011400" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu013700" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu018300" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu020600" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk02300" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk04600" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk13700" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk16000" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz04600" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz09200" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz11400" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz16000" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz20600" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk02300" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk04600" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk16000" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk18300" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk20600" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz02300" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz06900" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz11400" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz13700" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz18300" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz22900" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02309b" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02339b" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02345b" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04609b" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04639b" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06939b" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09209b" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09239b" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09245b" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09267b" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11409b" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11425b" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11439b" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11467b" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13709b" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13767b" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16025b" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16039b" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16045b" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18309b" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18339b" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18367b" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20609b" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20625b" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20639b" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20645b" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20667b" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22909b" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22925b" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02309b" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02339b" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04625b" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04645b" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06909b" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06945b" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06967b" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09245b" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09267b" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11425b" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11439b" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13709b" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13739b" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13767b" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16009b" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16025b" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16045b" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16067b" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18345b" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18367b" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20609b" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20625b" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20639b" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20645b" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22909b" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22925b" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22939b" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22945b" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02309b" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02339b" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04609b" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04667b" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06967b" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09209b" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09239b" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09245b" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11409b" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11425b" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due03100" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue06100" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue09200" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue15300" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz03125" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pue03100" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703145a" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japuj06167" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3k7pue03100" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kapue03100" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue03100" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c1dum06100" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu706125" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4capum06100" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu006100" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue03100-l3" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puj03100" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu009200" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3k7puk03100" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu709225" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu015300" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu709245a" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu003100" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4taput06125" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1t2pum06100" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c47apuk03100" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japuj03167" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-3capum06100" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4capum03100" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2dum03100" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pu006100" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue09200" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue12200" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapu003100" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puk06100" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puk09200" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4puk03167" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pu003100" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pu003100" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puk03100" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k2puk06100" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11467b" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13709b" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13725b" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16025b" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16067b" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18339b" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18367b" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20645b" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20667b" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22909b" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22967b" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02339b" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02345b" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02367b" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04609b" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04625b" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04645b" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06925b" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06939b" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06967b" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09209b" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09245b" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11439b" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11445b" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13725b" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13739b" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13745b" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16009b" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16039b" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18309b" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18325b" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18339b" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20609b" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22939b" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22967b" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue02300" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue04600" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue06900" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue13700" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue18300" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue20600" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue22900" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue02300" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue04600" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue09200" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue13700" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue18300" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu004600" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu009200" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu011400" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu013700" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu016000" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu018300" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu002300" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu009200" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu016000" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu022900" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk06900" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk09200" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk11400" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk18300" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk20600" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk22900" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz02300" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz06900" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz13700" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz18300" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz22900" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk06900" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk09200" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk11400" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk13700" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk22900" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz04600" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz09200" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz16000" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz20600" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02367b" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04625b" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04645b" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04667b" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06909b" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06925b" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06945b" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06967b" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09225b" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11445b" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13725b" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13739b" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13745b" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16009b" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16067b" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18325b" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18345b" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22939b" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22945b" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22967b" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02325b" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02345b" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02367b" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04609b" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04639b" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04667b" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06925b" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06939b" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09209b" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09225b" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09239b" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11409b" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11445b" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11467b" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13725b" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13745b" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16039b" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18309b" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18325b" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18339b" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20667b" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22967b" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02325b" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02345b" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02367b" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04625b" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04639b" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04645b" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06909b" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06925b" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06939b" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06945b" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09225b" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09267b" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11439b" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due09200" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02325b" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue03100" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue12200" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapuk03167" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu706125" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377du009200" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3k7pu706145a" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu712225" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pue06100" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3z7pue03100" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377due03100" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377puk03109" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703167" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3zapue03100" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu718325" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu703125" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377puk06109" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu003100" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apue06100" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kapue06100" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu706145a" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377puk09209" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2pum06100" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apue09200" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu706167" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue06100" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apue12200" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue06100-l3" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3kapuj03100" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apuk03109" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3kapuk03100" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu709267" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4taput03167" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apuk06109" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu009200" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3zapuz03100" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japue03100" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3zapuz06100" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japue06100" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-3capum03100" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu706167" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171pue06100" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj03167" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pue03100" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj06167" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pue06100" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k1du006100" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172puk06167" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j1du006100" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu703167" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu703125" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu706125" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2pue03100" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2duk03139" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1z2pue03100" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue09200" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu709225" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703125" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu703167" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3zadue06100" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapuk03125" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kadu003100" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-479pu703167" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2dum06100" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2dum09200" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj03125" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7puj03125" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japuj03125" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz03125b" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kadue03100" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zapue03100" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171due15300" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu712225" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171pue12200" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pue06100" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj09267" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171pue18300" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172puj03167" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172puk03167" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172du006100" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pue09200" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k1du015300" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu703145" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu003100" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2puk03167" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due06100" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7pue03100" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue03100" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due12200" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue06100" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171du006100" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7pue06100" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu703139" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu706167" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2pue06100" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7puj03167" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pu703167" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3k7pu703145a" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1z4pue03100" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703145" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pue03100" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pue03100" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703145a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japuj06167" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3k7pue03100" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kapue03100" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue03100" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c1dum06100" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu706125" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4capum06100" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu006100" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue03100-l3" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puj03100" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu009200" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3k7puk03100" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu709225" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu015300" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu709245a" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu003100" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4taput06125" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1t2pum06100" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c47apuk03100" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japuj03167" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-3capum06100" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4capum03100" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue06100" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue09200" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue15300" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz03125" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pu006100" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue09200" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pue12200" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapu003100" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puk06100" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puk09200" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due03100" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09209b" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09239b" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09245b" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09267b" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11409b" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11425b" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11439b" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11467b" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13709b" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13767b" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16025b" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16039b" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16045b" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18309b" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18339b" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18367b" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20609b" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20625b" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20639b" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20645b" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk20667b" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22909b" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22925b" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02309b" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02339b" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04625b" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04645b" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06909b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06945b" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06967b" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09245b" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09267b" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11425b" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11439b" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13709b" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13739b" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13767b" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16009b" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16025b" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16045b" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16067b" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18345b" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18367b" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20609b" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20625b" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20639b" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20645b" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22909b" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22925b" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22939b" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22945b" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02309b" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02339b" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04609b" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04667b" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06967b" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09209b" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09239b" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09245b" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11409b" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11425b" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11445b" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13739b" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13745b" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13767b" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16009b" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16039b" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16045b" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18309b" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18325b" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18345b" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20609b" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20625b" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22925b" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22939b" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22945b" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02309b" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02325b" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04639b" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04667b" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06909b" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06945b" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09225b" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09239b" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09267b" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11409b" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11425b" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11467b" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13709b" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13767b" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16025b" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16045b" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16067b" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18345b" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18367b" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20625b" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20639b" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20645b" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20667b" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22909b" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22925b" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2dum03100" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue09200" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue11400" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue16000" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue06900" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue11400" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue16000" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue20600" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue22900" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu002300" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu006900" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu020600" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu022900" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu004600" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu006900" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu011400" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu013700" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu018300" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu020600" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk02300" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk04600" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk13700" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk16000" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz04600" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz09200" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz11400" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz16000" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz20600" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk02300" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk04600" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk16000" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk18300" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk20600" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz02300" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz06900" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz11400" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz13700" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz18300" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz22900" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02309b" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02339b" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02345b" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04609b" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04639b" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06939b" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22945b" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20639b" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1z4puz03125" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3zapuz03125" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue03100" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1k4pue12200" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pu003100" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4pu003100" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k4puk03100" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c1k2puk06100" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k4puk03167" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu706167" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-171pue06100" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj03167" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pue03100" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj06167" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2pue06100" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k1du006100" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172puk06167" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j1du006100" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu703167" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu703125" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu706125" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2pue03100" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2duk03139" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1z2pue03100" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue09200" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu709225" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703125" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu703167" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapuk03167" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-172pu706125" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377du009200" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3k7pu706145a" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu712225" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pue06100" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3z7pue03100" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377due03100" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377puk03109" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu703167" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3zapue03100" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu718325" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377pu703125" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377puk06109" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47adu003100" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apue06100" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kapue06100" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu706145a" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-377puk09209" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2pum06100" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apue09200" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu706167" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue06100" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apue12200" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapue06100-l3" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3kapuj03100" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apuk03109" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3kapuk03100" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu709267" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-4taput03167" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apuk06109" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-47apu009200" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3zapuz03100" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japue03100" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c3zapuz06100" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japue06100" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-3capum03100" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22939b" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz22967b" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1j2puj03125" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3j7puj03125" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4japuj03125" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz03125b" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-1k2due09200" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02325b" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue02300" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue04600" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue06900" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue13700" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue18300" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue20600" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpue22900" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue02300" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue04600" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue09200" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue13700" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpue18300" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu004600" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu009200" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu011400" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu013700" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu016000" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpu018300" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu002300" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu009200" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu016000" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpu022900" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk06900" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk09200" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk11400" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk18300" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk20600" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuk22900" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz02300" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz06900" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz13700" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz18300" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4kbpuz22900" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk06900" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk09200" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk11400" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk13700" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuk22900" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz04600" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz09200" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz16000" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-c4zbpuz20600" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk02367b" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04625b" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04645b" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk04667b" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06909b" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06925b" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06945b" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk06967b" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk09225b" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk11445b" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13725b" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13739b" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk13745b" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16009b" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk16067b" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18325b" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk18345b" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22939b" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22945b" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuk22967b" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02325b" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02345b" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz02367b" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04609b" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04639b" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz04667b" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06925b" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz06939b" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09209b" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09225b" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz09239b" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11409b" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11445b" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz11467b" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13725b" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz13745b" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz16039b" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18309b" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18325b" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz18339b" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz20667b" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4kbpuz22967b" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02325b" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02345b" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk02367b" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04625b" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04639b" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk04645b" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06909b" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06925b" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06939b" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk06945b" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09225b" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk09267b" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11439b" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk11467b" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13709b" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk13725b" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16025b" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk16067b" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18339b" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk18367b" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20645b" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk20667b" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22909b" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuk22967b" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02339b" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02345b" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz02367b" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04609b" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04625b" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz04645b" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06925b" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06939b" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz06967b" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09209b" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz09245b" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11439b" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz11445b" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13725b" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13739b" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz13745b" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16009b" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz16039b" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18309b" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18325b" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz18339b" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-4zbpuz20609b" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3zadue06100" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kapuk03125" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-3kadu003100" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcp-479pu703167" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2dum06100" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/itemrcpb-1c2dum09200" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/central-officeheadend/fiber-panels-and-modules/rapidfiber-rcp/rapid-fiber-panels" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J426"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="23.41796875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="32.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="188.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -3776,3961 +3776,3961 @@
       </c>
       <c r="D43" t="s">
         <v>98</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" t="s">
         <v>15</v>
       </c>
       <c r="H44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" t="s">
         <v>15</v>
       </c>
       <c r="H46" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" t="s">
         <v>15</v>
       </c>
       <c r="H47" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" t="s">
         <v>15</v>
       </c>
       <c r="H49" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" t="s">
         <v>15</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" t="s">
         <v>15</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" t="s">
         <v>15</v>
       </c>
       <c r="H54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" t="s">
         <v>15</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>128</v>
+        <v>56</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" t="s">
         <v>15</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>15</v>
       </c>
       <c r="H60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
       <c r="G63" t="s">
         <v>15</v>
       </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
         <v>14</v>
       </c>
       <c r="G64" t="s">
         <v>15</v>
       </c>
       <c r="H64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65" t="s">
         <v>15</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" t="s">
         <v>15</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="G67" t="s">
         <v>15</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>148</v>
+        <v>78</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="G68" t="s">
         <v>15</v>
       </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
       <c r="G69" t="s">
         <v>15</v>
       </c>
       <c r="H69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>14</v>
       </c>
       <c r="G70" t="s">
         <v>15</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
         <v>14</v>
       </c>
       <c r="G71" t="s">
         <v>15</v>
       </c>
       <c r="H71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>14</v>
       </c>
       <c r="G72" t="s">
         <v>15</v>
       </c>
       <c r="H72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>14</v>
       </c>
       <c r="G73" t="s">
         <v>15</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>14</v>
       </c>
       <c r="G74" t="s">
         <v>15</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
       <c r="F75" t="s">
         <v>14</v>
       </c>
       <c r="G75" t="s">
         <v>15</v>
       </c>
       <c r="H75" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
         <v>14</v>
       </c>
       <c r="G76" t="s">
         <v>15</v>
       </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E77" t="s">
         <v>13</v>
       </c>
       <c r="F77" t="s">
         <v>14</v>
       </c>
       <c r="G77" t="s">
         <v>15</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
         <v>14</v>
       </c>
       <c r="G78" t="s">
         <v>15</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="E79" t="s">
         <v>13</v>
       </c>
       <c r="F79" t="s">
         <v>14</v>
       </c>
       <c r="G79" t="s">
         <v>15</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
         <v>14</v>
       </c>
       <c r="G80" t="s">
         <v>15</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
         <v>14</v>
       </c>
       <c r="G81" t="s">
         <v>15</v>
       </c>
       <c r="H81" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E82" t="s">
         <v>13</v>
       </c>
       <c r="F82" t="s">
         <v>14</v>
       </c>
       <c r="G82" t="s">
         <v>15</v>
       </c>
       <c r="H82" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>14</v>
       </c>
       <c r="G83" t="s">
         <v>15</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
         <v>14</v>
       </c>
       <c r="G84" t="s">
         <v>15</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="E85" t="s">
         <v>13</v>
       </c>
       <c r="F85" t="s">
         <v>14</v>
       </c>
       <c r="G85" t="s">
         <v>15</v>
       </c>
       <c r="H85" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>14</v>
       </c>
       <c r="G86" t="s">
         <v>15</v>
       </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>14</v>
       </c>
       <c r="G87" t="s">
         <v>15</v>
       </c>
       <c r="H87" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="E88" t="s">
         <v>13</v>
       </c>
       <c r="F88" t="s">
         <v>14</v>
       </c>
       <c r="G88" t="s">
         <v>15</v>
       </c>
       <c r="H88" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>14</v>
       </c>
       <c r="G89" t="s">
         <v>15</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
         <v>14</v>
       </c>
       <c r="G90" t="s">
         <v>15</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
         <v>14</v>
       </c>
       <c r="G91" t="s">
         <v>15</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E92" t="s">
         <v>13</v>
       </c>
       <c r="F92" t="s">
         <v>14</v>
       </c>
       <c r="G92" t="s">
         <v>15</v>
       </c>
       <c r="H92" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E93" t="s">
         <v>13</v>
       </c>
       <c r="F93" t="s">
         <v>14</v>
       </c>
       <c r="G93" t="s">
         <v>15</v>
       </c>
       <c r="H93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>14</v>
       </c>
       <c r="G94" t="s">
         <v>15</v>
       </c>
       <c r="H94" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
         <v>14</v>
       </c>
       <c r="G95" t="s">
         <v>15</v>
       </c>
       <c r="H95" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
         <v>14</v>
       </c>
       <c r="G96" t="s">
         <v>15</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
         <v>14</v>
       </c>
       <c r="G97" t="s">
         <v>15</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>14</v>
       </c>
       <c r="G98" t="s">
         <v>15</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
       <c r="F99" t="s">
         <v>14</v>
       </c>
       <c r="G99" t="s">
         <v>15</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E100" t="s">
         <v>13</v>
       </c>
       <c r="F100" t="s">
         <v>14</v>
       </c>
       <c r="G100" t="s">
         <v>15</v>
       </c>
       <c r="H100" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
       <c r="F101" t="s">
         <v>14</v>
       </c>
       <c r="G101" t="s">
         <v>15</v>
       </c>
       <c r="H101" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="E102" t="s">
         <v>13</v>
       </c>
       <c r="F102" t="s">
         <v>14</v>
       </c>
       <c r="G102" t="s">
         <v>15</v>
       </c>
       <c r="H102" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
       <c r="F103" t="s">
         <v>14</v>
       </c>
       <c r="G103" t="s">
         <v>15</v>
       </c>
       <c r="H103" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="E104" t="s">
         <v>13</v>
       </c>
       <c r="F104" t="s">
         <v>14</v>
       </c>
       <c r="G104" t="s">
         <v>15</v>
       </c>
       <c r="H104" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="E105" t="s">
         <v>13</v>
       </c>
       <c r="F105" t="s">
         <v>14</v>
       </c>
       <c r="G105" t="s">
         <v>15</v>
       </c>
       <c r="H105" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>14</v>
       </c>
       <c r="G106" t="s">
         <v>15</v>
       </c>
       <c r="H106" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E107" t="s">
         <v>13</v>
       </c>
       <c r="F107" t="s">
         <v>14</v>
       </c>
       <c r="G107" t="s">
         <v>15</v>
       </c>
       <c r="H107" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E108" t="s">
         <v>13</v>
       </c>
       <c r="F108" t="s">
         <v>14</v>
       </c>
       <c r="G108" t="s">
         <v>15</v>
       </c>
       <c r="H108" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="E109" t="s">
         <v>13</v>
       </c>
       <c r="F109" t="s">
         <v>14</v>
       </c>
       <c r="G109" t="s">
         <v>15</v>
       </c>
       <c r="H109" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="E110" t="s">
         <v>13</v>
       </c>
       <c r="F110" t="s">
         <v>14</v>
       </c>
       <c r="G110" t="s">
         <v>15</v>
       </c>
       <c r="H110" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>14</v>
       </c>
       <c r="G111" t="s">
         <v>15</v>
       </c>
       <c r="H111" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
         <v>14</v>
       </c>
       <c r="G112" t="s">
         <v>15</v>
       </c>
       <c r="H112" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
       <c r="F113" t="s">
         <v>14</v>
       </c>
       <c r="G113" t="s">
         <v>15</v>
       </c>
       <c r="H113" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
         <v>14</v>
       </c>
       <c r="G114" t="s">
         <v>15</v>
       </c>
       <c r="H114" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
         <v>14</v>
       </c>
       <c r="G115" t="s">
         <v>15</v>
       </c>
       <c r="H115" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
       <c r="F116" t="s">
         <v>14</v>
       </c>
       <c r="G116" t="s">
         <v>15</v>
       </c>
       <c r="H116" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
         <v>14</v>
       </c>
       <c r="G117" t="s">
         <v>15</v>
       </c>
       <c r="H117" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="E118" t="s">
         <v>13</v>
       </c>
       <c r="F118" t="s">
         <v>14</v>
       </c>
       <c r="G118" t="s">
         <v>15</v>
       </c>
       <c r="H118" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="E119" t="s">
         <v>13</v>
       </c>
       <c r="F119" t="s">
         <v>14</v>
       </c>
       <c r="G119" t="s">
         <v>15</v>
       </c>
       <c r="H119" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>14</v>
       </c>
       <c r="G120" t="s">
         <v>15</v>
       </c>
       <c r="H120" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
         <v>14</v>
       </c>
       <c r="G121" t="s">
         <v>15</v>
       </c>
       <c r="H121" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>14</v>
       </c>
       <c r="G122" t="s">
         <v>15</v>
       </c>
       <c r="H122" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>14</v>
       </c>
       <c r="G123" t="s">
         <v>15</v>
       </c>
       <c r="H123" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="E124" t="s">
         <v>13</v>
       </c>
       <c r="F124" t="s">
         <v>14</v>
       </c>
       <c r="G124" t="s">
         <v>15</v>
       </c>
       <c r="H124" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
         <v>14</v>
       </c>
       <c r="G125" t="s">
         <v>15</v>
       </c>
       <c r="H125" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="E126" t="s">
         <v>13</v>
       </c>
       <c r="F126" t="s">
         <v>14</v>
       </c>
       <c r="G126" t="s">
         <v>15</v>
       </c>
       <c r="H126" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
         <v>14</v>
       </c>
       <c r="G127" t="s">
         <v>15</v>
       </c>
       <c r="H127" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
         <v>14</v>
       </c>
       <c r="G128" t="s">
         <v>15</v>
       </c>
       <c r="H128" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
         <v>14</v>
       </c>
       <c r="G129" t="s">
         <v>15</v>
       </c>
       <c r="H129" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="E130" t="s">
         <v>13</v>
       </c>
       <c r="F130" t="s">
         <v>14</v>
       </c>
       <c r="G130" t="s">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
         <v>14</v>
       </c>
       <c r="G131" t="s">
         <v>15</v>
       </c>
       <c r="H131" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
         <v>14</v>
       </c>
       <c r="G132" t="s">
         <v>15</v>
       </c>
       <c r="H132" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="E133" t="s">
         <v>13</v>
       </c>
       <c r="F133" t="s">
         <v>14</v>
       </c>
       <c r="G133" t="s">
         <v>15</v>
       </c>
       <c r="H133" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E134" t="s">
         <v>13</v>
       </c>
       <c r="F134" t="s">
         <v>14</v>
       </c>
       <c r="G134" t="s">
         <v>15</v>
       </c>
       <c r="H134" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>14</v>
       </c>
       <c r="G135" t="s">
         <v>15</v>
       </c>
       <c r="H135" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>14</v>
       </c>
       <c r="G136" t="s">
         <v>15</v>
       </c>
       <c r="H136" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="E137" t="s">
         <v>13</v>
       </c>
       <c r="F137" t="s">
         <v>14</v>
       </c>
       <c r="G137" t="s">
         <v>15</v>
       </c>
       <c r="H137" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="E138" t="s">
         <v>13</v>
       </c>
       <c r="F138" t="s">
         <v>14</v>
       </c>
       <c r="G138" t="s">
         <v>15</v>
       </c>
       <c r="H138" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
         <v>14</v>
       </c>
       <c r="G139" t="s">
         <v>15</v>
       </c>
       <c r="H139" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>14</v>
       </c>
       <c r="G140" t="s">
         <v>15</v>
       </c>
       <c r="H140" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="E141" t="s">
         <v>13</v>
       </c>
       <c r="F141" t="s">
         <v>14</v>
       </c>
       <c r="G141" t="s">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E142" t="s">
         <v>13</v>
       </c>
       <c r="F142" t="s">
         <v>14</v>
       </c>
       <c r="G142" t="s">
         <v>15</v>
       </c>
       <c r="H142" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="E143" t="s">
         <v>13</v>
       </c>
       <c r="F143" t="s">
         <v>14</v>
       </c>
       <c r="G143" t="s">
         <v>15</v>
       </c>
       <c r="H143" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="E144" t="s">
         <v>13</v>
       </c>
       <c r="F144" t="s">
         <v>14</v>
       </c>
       <c r="G144" t="s">
         <v>15</v>
       </c>
       <c r="H144" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
         <v>14</v>
       </c>
       <c r="G145" t="s">
         <v>15</v>
       </c>
       <c r="H145" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E146" t="s">
         <v>13</v>
       </c>
       <c r="F146" t="s">
         <v>14</v>
       </c>
       <c r="G146" t="s">
         <v>15</v>
       </c>
       <c r="H146" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="E147" t="s">
         <v>13</v>
       </c>
       <c r="F147" t="s">
         <v>14</v>
       </c>
       <c r="G147" t="s">
         <v>15</v>
       </c>
       <c r="H147" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D148" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="E148" t="s">
         <v>13</v>
       </c>
       <c r="F148" t="s">
         <v>14</v>
       </c>
       <c r="G148" t="s">
         <v>15</v>
       </c>
       <c r="H148" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="E149" t="s">
         <v>13</v>
       </c>
       <c r="F149" t="s">
         <v>14</v>
       </c>
       <c r="G149" t="s">
         <v>15</v>
       </c>
       <c r="H149" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
         <v>14</v>
       </c>
       <c r="G150" t="s">
         <v>15</v>
       </c>
       <c r="H150" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="E151" t="s">
         <v>13</v>
       </c>
       <c r="F151" t="s">
         <v>14</v>
       </c>
       <c r="G151" t="s">
         <v>15</v>
       </c>
       <c r="H151" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E152" t="s">
         <v>13</v>
       </c>
       <c r="F152" t="s">
         <v>14</v>
       </c>
       <c r="G152" t="s">
         <v>15</v>
       </c>
       <c r="H152" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
         <v>14</v>
       </c>
       <c r="G153" t="s">
         <v>15</v>
       </c>
       <c r="H153" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
         <v>14</v>
       </c>
       <c r="G154" t="s">
         <v>15</v>
       </c>
       <c r="H154" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="E155" t="s">
         <v>13</v>
       </c>
       <c r="F155" t="s">
         <v>14</v>
       </c>
       <c r="G155" t="s">
         <v>15</v>
       </c>
       <c r="H155" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D156" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="E156" t="s">
         <v>13</v>
       </c>
       <c r="F156" t="s">
         <v>14</v>
       </c>
       <c r="G156" t="s">
         <v>15</v>
       </c>
       <c r="H156" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D157" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="E157" t="s">
         <v>13</v>
       </c>
       <c r="F157" t="s">
         <v>14</v>
       </c>
       <c r="G157" t="s">
         <v>15</v>
       </c>
       <c r="H157" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>14</v>
       </c>
       <c r="G158" t="s">
         <v>15</v>
       </c>
       <c r="H158" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="E159" t="s">
         <v>13</v>
       </c>
       <c r="F159" t="s">
         <v>14</v>
       </c>
       <c r="G159" t="s">
         <v>15</v>
       </c>
       <c r="H159" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="E160" t="s">
         <v>13</v>
       </c>
       <c r="F160" t="s">
         <v>14</v>
       </c>
       <c r="G160" t="s">
         <v>15</v>
       </c>
       <c r="H160" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="E161" t="s">
         <v>13</v>
       </c>
       <c r="F161" t="s">
         <v>14</v>
       </c>
       <c r="G161" t="s">
         <v>15</v>
       </c>
       <c r="H161" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="E162" t="s">
         <v>13</v>
       </c>
       <c r="F162" t="s">
         <v>14</v>
       </c>
       <c r="G162" t="s">
         <v>15</v>
       </c>
       <c r="H162" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
       <c r="F163" t="s">
         <v>14</v>
       </c>
       <c r="G163" t="s">
         <v>15</v>
       </c>
       <c r="H163" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="E164" t="s">
         <v>13</v>
       </c>
       <c r="F164" t="s">
         <v>14</v>
       </c>
       <c r="G164" t="s">
         <v>15</v>
       </c>
       <c r="H164" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="E165" t="s">
         <v>13</v>
       </c>
       <c r="F165" t="s">
         <v>14</v>
       </c>
       <c r="G165" t="s">
         <v>15</v>
       </c>
       <c r="H165" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="E166" t="s">
         <v>13</v>
       </c>
       <c r="F166" t="s">
         <v>14</v>
       </c>
       <c r="G166" t="s">
         <v>15</v>
       </c>
       <c r="H166" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="E167" t="s">
         <v>13</v>
       </c>
       <c r="F167" t="s">
         <v>14</v>
       </c>
       <c r="G167" t="s">
         <v>15</v>
       </c>
       <c r="H167" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D168" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="E168" t="s">
         <v>13</v>
       </c>
       <c r="F168" t="s">
         <v>14</v>
       </c>
       <c r="G168" t="s">
         <v>15</v>
       </c>
       <c r="H168" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D169" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="E169" t="s">
         <v>13</v>
       </c>
       <c r="F169" t="s">
         <v>14</v>
       </c>
       <c r="G169" t="s">
         <v>15</v>
       </c>
       <c r="H169" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D170" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="E170" t="s">
         <v>13</v>
       </c>
       <c r="F170" t="s">
         <v>14</v>
       </c>
       <c r="G170" t="s">
         <v>15</v>
       </c>
       <c r="H170" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D171" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="E171" t="s">
         <v>13</v>
       </c>
       <c r="F171" t="s">
         <v>14</v>
       </c>
       <c r="G171" t="s">
         <v>15</v>
       </c>
       <c r="H171" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D172" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="E172" t="s">
         <v>13</v>
       </c>
       <c r="F172" t="s">
         <v>14</v>
       </c>
       <c r="G172" t="s">
         <v>15</v>
       </c>
       <c r="H172" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D173" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E173" t="s">
         <v>13</v>
       </c>
       <c r="F173" t="s">
         <v>14</v>
       </c>
       <c r="G173" t="s">
         <v>15</v>
       </c>
       <c r="H173" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D174" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="E174" t="s">
         <v>13</v>
       </c>
       <c r="F174" t="s">
         <v>14</v>
       </c>
       <c r="G174" t="s">
         <v>15</v>
       </c>
       <c r="H174" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D175" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="E175" t="s">
         <v>13</v>
       </c>
       <c r="F175" t="s">
         <v>14</v>
       </c>
       <c r="G175" t="s">
         <v>15</v>
       </c>
       <c r="H175" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D176" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E176" t="s">
         <v>13</v>
       </c>
       <c r="F176" t="s">
         <v>14</v>
       </c>
       <c r="G176" t="s">
         <v>15</v>
       </c>
       <c r="H176" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D177" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="E177" t="s">
         <v>13</v>
       </c>
       <c r="F177" t="s">
         <v>14</v>
       </c>
       <c r="G177" t="s">
         <v>15</v>
       </c>
       <c r="H177" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="E178" t="s">
         <v>13</v>
       </c>
       <c r="F178" t="s">
         <v>14</v>
       </c>
       <c r="G178" t="s">
         <v>15</v>
       </c>
       <c r="H178" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D179" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E179" t="s">
         <v>13</v>
       </c>
       <c r="F179" t="s">
         <v>14</v>
       </c>
       <c r="G179" t="s">
         <v>15</v>
       </c>
       <c r="H179" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D180" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="E180" t="s">
         <v>13</v>
       </c>
       <c r="F180" t="s">
         <v>14</v>
       </c>
       <c r="G180" t="s">
         <v>15</v>
       </c>
       <c r="H180" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D181" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E181" t="s">
         <v>13</v>
       </c>
       <c r="F181" t="s">
         <v>14</v>
       </c>
       <c r="G181" t="s">
         <v>15</v>
       </c>
       <c r="H181" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="E182" t="s">
         <v>13</v>
       </c>
       <c r="F182" t="s">
         <v>14</v>
       </c>
       <c r="G182" t="s">
         <v>15</v>
       </c>
       <c r="H182" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>74</v>
+        <v>374</v>
       </c>
       <c r="E183" t="s">
         <v>13</v>
       </c>
       <c r="F183" t="s">
         <v>14</v>
       </c>
       <c r="G183" t="s">
         <v>15</v>
       </c>
       <c r="H183" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D184" t="s">
-        <v>52</v>
+        <v>376</v>
       </c>
       <c r="E184" t="s">
         <v>13</v>
       </c>
       <c r="F184" t="s">
         <v>14</v>
       </c>
       <c r="G184" t="s">
         <v>15</v>
       </c>
       <c r="H184" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E185" t="s">
         <v>13</v>
       </c>
       <c r="F185" t="s">
         <v>14</v>
       </c>
       <c r="G185" t="s">
         <v>15</v>
       </c>
       <c r="H185" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="E186" t="s">
         <v>13</v>
       </c>
       <c r="F186" t="s">
         <v>14</v>
       </c>
       <c r="G186" t="s">
         <v>15</v>
       </c>
       <c r="H186" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E187" t="s">
         <v>13</v>
       </c>
       <c r="F187" t="s">
         <v>14</v>
       </c>
       <c r="G187" t="s">
         <v>15</v>
       </c>
       <c r="H187" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D188" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E188" t="s">
         <v>13</v>
       </c>
       <c r="F188" t="s">
         <v>14</v>
       </c>
       <c r="G188" t="s">
         <v>15</v>
       </c>
       <c r="H188" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E189" t="s">
         <v>13</v>
       </c>
       <c r="F189" t="s">
         <v>14</v>
       </c>
       <c r="G189" t="s">
         <v>15</v>
       </c>
       <c r="H189" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D190" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="E190" t="s">
         <v>13</v>
       </c>
       <c r="F190" t="s">
         <v>14</v>
       </c>
       <c r="G190" t="s">
         <v>15</v>
       </c>
       <c r="H190" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D191" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E191" t="s">
         <v>13</v>
       </c>
       <c r="F191" t="s">
         <v>14</v>
       </c>
       <c r="G191" t="s">
         <v>15</v>
       </c>
       <c r="H191" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D192" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="E192" t="s">
         <v>13</v>
       </c>
       <c r="F192" t="s">
         <v>14</v>
       </c>
       <c r="G192" t="s">
         <v>15</v>
       </c>
       <c r="H192" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D193" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="E193" t="s">
         <v>13</v>
       </c>
       <c r="F193" t="s">
         <v>14</v>
       </c>
       <c r="G193" t="s">
         <v>15</v>
       </c>
       <c r="H193" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D194" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E194" t="s">
         <v>13</v>
       </c>
       <c r="F194" t="s">
         <v>14</v>
       </c>
       <c r="G194" t="s">
         <v>15</v>
       </c>
       <c r="H194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D195" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="E195" t="s">
         <v>13</v>
       </c>
       <c r="F195" t="s">
         <v>14</v>
       </c>
       <c r="G195" t="s">
         <v>15</v>
       </c>
       <c r="H195" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D196" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="E196" t="s">
         <v>13</v>
       </c>
       <c r="F196" t="s">
         <v>14</v>
       </c>
       <c r="G196" t="s">
         <v>15</v>
       </c>
       <c r="H196" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D197" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E197" t="s">
         <v>13</v>
       </c>
       <c r="F197" t="s">
         <v>14</v>
       </c>
       <c r="G197" t="s">
         <v>15</v>
       </c>
       <c r="H197" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D198" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="E198" t="s">
         <v>13</v>
       </c>
       <c r="F198" t="s">
         <v>14</v>
       </c>
       <c r="G198" t="s">
         <v>15</v>
       </c>
       <c r="H198" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" t="s">
         <v>406</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E199" t="s">
         <v>13</v>
       </c>
       <c r="F199" t="s">
         <v>14</v>
       </c>
       <c r="G199" t="s">
         <v>15</v>
       </c>
       <c r="H199" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D200" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
       <c r="E200" t="s">
         <v>13</v>
       </c>
       <c r="F200" t="s">
         <v>14</v>
       </c>
       <c r="G200" t="s">
         <v>15</v>
       </c>
       <c r="H200" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D201" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>411</v>
       </c>
       <c r="E201" t="s">
         <v>13</v>
       </c>
       <c r="F201" t="s">
         <v>14</v>
       </c>
       <c r="G201" t="s">
         <v>15</v>
       </c>
       <c r="H201" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D202" t="s">
         <v>412</v>
-      </c>
-[...4 lines deleted...]
-        <v>413</v>
       </c>
       <c r="E202" t="s">
         <v>13</v>
       </c>
       <c r="F202" t="s">
         <v>14</v>
       </c>
       <c r="G202" t="s">
         <v>15</v>
       </c>
       <c r="H202" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D203" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
       <c r="E203" t="s">
         <v>13</v>
       </c>
       <c r="F203" t="s">
         <v>14</v>
       </c>
       <c r="G203" t="s">
         <v>15</v>
       </c>
       <c r="H203" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D204" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
       <c r="E204" t="s">
         <v>13</v>
       </c>
       <c r="F204" t="s">
         <v>14</v>
       </c>
       <c r="G204" t="s">
         <v>15</v>
       </c>
       <c r="H204" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D205" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E205" t="s">
         <v>13</v>
       </c>
       <c r="F205" t="s">
         <v>14</v>
       </c>
       <c r="G205" t="s">
         <v>15</v>
       </c>
       <c r="H205" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D206" t="s">
         <v>420</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E206" t="s">
         <v>13</v>
       </c>
       <c r="F206" t="s">
         <v>14</v>
       </c>
       <c r="G206" t="s">
         <v>15</v>
       </c>
       <c r="H206" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D207" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
       <c r="E207" t="s">
         <v>13</v>
       </c>
       <c r="F207" t="s">
         <v>14</v>
       </c>
       <c r="G207" t="s">
         <v>15</v>
       </c>
       <c r="H207" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D208" t="s">
         <v>424</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
       <c r="E208" t="s">
         <v>13</v>
       </c>
       <c r="F208" t="s">
         <v>14</v>
       </c>
       <c r="G208" t="s">
         <v>15</v>
       </c>
       <c r="H208" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D209" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
       <c r="E209" t="s">
         <v>13</v>
       </c>
       <c r="F209" t="s">
         <v>14</v>
       </c>
       <c r="G209" t="s">
         <v>15</v>
       </c>
       <c r="H209" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D210" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
       <c r="E210" t="s">
         <v>13</v>
       </c>
       <c r="F210" t="s">
         <v>14</v>
       </c>
       <c r="G210" t="s">
         <v>15</v>
       </c>
       <c r="H210" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" t="s">
         <v>430</v>
-      </c>
-[...4 lines deleted...]
-        <v>431</v>
       </c>
       <c r="E211" t="s">
         <v>13</v>
       </c>
       <c r="F211" t="s">
         <v>14</v>
       </c>
       <c r="G211" t="s">
         <v>15</v>
       </c>
       <c r="H211" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D212" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
       <c r="E212" t="s">
         <v>13</v>
       </c>
       <c r="F212" t="s">
         <v>14</v>
       </c>
       <c r="G212" t="s">
         <v>15</v>
       </c>
       <c r="H212" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D213" t="s">
         <v>434</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
       <c r="E213" t="s">
         <v>13</v>
       </c>
       <c r="F213" t="s">
         <v>14</v>
       </c>
       <c r="G213" t="s">
         <v>15</v>
       </c>
       <c r="H213" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D214" t="s">
         <v>436</v>
-      </c>
-[...4 lines deleted...]
-        <v>380</v>
       </c>
       <c r="E214" t="s">
         <v>13</v>
       </c>
       <c r="F214" t="s">
         <v>14</v>
       </c>
       <c r="G214" t="s">
         <v>15</v>
       </c>
       <c r="H214" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D215" t="s">
         <v>438</v>
       </c>
       <c r="E215" t="s">
@@ -7797,4034 +7797,4034 @@
         <v>443</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D218" t="s">
         <v>444</v>
       </c>
       <c r="E218" t="s">
         <v>13</v>
       </c>
       <c r="F218" t="s">
         <v>14</v>
       </c>
       <c r="G218" t="s">
         <v>15</v>
       </c>
       <c r="H218" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="C219" s="1" t="s">
-        <v>11</v>
+      <c r="C219" t="s">
+        <v>446</v>
       </c>
       <c r="D219" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E219" t="s">
         <v>13</v>
       </c>
       <c r="F219" t="s">
         <v>14</v>
       </c>
       <c r="G219" t="s">
         <v>15</v>
       </c>
       <c r="H219" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D220" t="s">
-        <v>448</v>
+        <v>52</v>
       </c>
       <c r="E220" t="s">
         <v>13</v>
       </c>
       <c r="F220" t="s">
         <v>14</v>
       </c>
       <c r="G220" t="s">
         <v>15</v>
       </c>
       <c r="H220" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D221" t="s">
-        <v>450</v>
+        <v>137</v>
       </c>
       <c r="E221" t="s">
         <v>13</v>
       </c>
       <c r="F221" t="s">
         <v>14</v>
       </c>
       <c r="G221" t="s">
         <v>15</v>
       </c>
       <c r="H221" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D222" t="s">
         <v>451</v>
-      </c>
-[...4 lines deleted...]
-        <v>452</v>
       </c>
       <c r="E222" t="s">
         <v>13</v>
       </c>
       <c r="F222" t="s">
         <v>14</v>
       </c>
       <c r="G222" t="s">
         <v>15</v>
       </c>
       <c r="H222" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D223" t="s">
         <v>453</v>
-      </c>
-[...4 lines deleted...]
-        <v>454</v>
       </c>
       <c r="E223" t="s">
         <v>13</v>
       </c>
       <c r="F223" t="s">
         <v>14</v>
       </c>
       <c r="G223" t="s">
         <v>15</v>
       </c>
       <c r="H223" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D224" t="s">
         <v>455</v>
-      </c>
-[...4 lines deleted...]
-        <v>456</v>
       </c>
       <c r="E224" t="s">
         <v>13</v>
       </c>
       <c r="F224" t="s">
         <v>14</v>
       </c>
       <c r="G224" t="s">
         <v>15</v>
       </c>
       <c r="H224" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D225" t="s">
         <v>457</v>
-      </c>
-[...4 lines deleted...]
-        <v>458</v>
       </c>
       <c r="E225" t="s">
         <v>13</v>
       </c>
       <c r="F225" t="s">
         <v>14</v>
       </c>
       <c r="G225" t="s">
         <v>15</v>
       </c>
       <c r="H225" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D226" t="s">
         <v>459</v>
-      </c>
-[...4 lines deleted...]
-        <v>460</v>
       </c>
       <c r="E226" t="s">
         <v>13</v>
       </c>
       <c r="F226" t="s">
         <v>14</v>
       </c>
       <c r="G226" t="s">
         <v>15</v>
       </c>
       <c r="H226" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
       <c r="E227" t="s">
         <v>13</v>
       </c>
       <c r="F227" t="s">
         <v>14</v>
       </c>
       <c r="G227" t="s">
         <v>15</v>
       </c>
       <c r="H227" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" t="s">
         <v>463</v>
-      </c>
-[...4 lines deleted...]
-        <v>464</v>
       </c>
       <c r="E228" t="s">
         <v>13</v>
       </c>
       <c r="F228" t="s">
         <v>14</v>
       </c>
       <c r="G228" t="s">
         <v>15</v>
       </c>
       <c r="H228" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D229" t="s">
         <v>465</v>
-      </c>
-[...4 lines deleted...]
-        <v>466</v>
       </c>
       <c r="E229" t="s">
         <v>13</v>
       </c>
       <c r="F229" t="s">
         <v>14</v>
       </c>
       <c r="G229" t="s">
         <v>15</v>
       </c>
       <c r="H229" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
       <c r="E230" t="s">
         <v>13</v>
       </c>
       <c r="F230" t="s">
         <v>14</v>
       </c>
       <c r="G230" t="s">
         <v>15</v>
       </c>
       <c r="H230" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D231" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>470</v>
       </c>
       <c r="E231" t="s">
         <v>13</v>
       </c>
       <c r="F231" t="s">
         <v>14</v>
       </c>
       <c r="G231" t="s">
         <v>15</v>
       </c>
       <c r="H231" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D232" t="s">
         <v>471</v>
-      </c>
-[...4 lines deleted...]
-        <v>472</v>
       </c>
       <c r="E232" t="s">
         <v>13</v>
       </c>
       <c r="F232" t="s">
         <v>14</v>
       </c>
       <c r="G232" t="s">
         <v>15</v>
       </c>
       <c r="H232" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D233" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E233" t="s">
         <v>13</v>
       </c>
       <c r="F233" t="s">
         <v>14</v>
       </c>
       <c r="G233" t="s">
         <v>15</v>
       </c>
       <c r="H233" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D234" t="s">
-        <v>476</v>
+        <v>34</v>
       </c>
       <c r="E234" t="s">
         <v>13</v>
       </c>
       <c r="F234" t="s">
         <v>14</v>
       </c>
       <c r="G234" t="s">
         <v>15</v>
       </c>
       <c r="H234" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D235" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="E235" t="s">
         <v>13</v>
       </c>
       <c r="F235" t="s">
         <v>14</v>
       </c>
       <c r="G235" t="s">
         <v>15</v>
       </c>
       <c r="H235" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D236" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="E236" t="s">
         <v>13</v>
       </c>
       <c r="F236" t="s">
         <v>14</v>
       </c>
       <c r="G236" t="s">
         <v>15</v>
       </c>
       <c r="H236" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D237" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E237" t="s">
         <v>13</v>
       </c>
       <c r="F237" t="s">
         <v>14</v>
       </c>
       <c r="G237" t="s">
         <v>15</v>
       </c>
       <c r="H237" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D238" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="E238" t="s">
         <v>13</v>
       </c>
       <c r="F238" t="s">
         <v>14</v>
       </c>
       <c r="G238" t="s">
         <v>15</v>
       </c>
       <c r="H238" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D239" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="E239" t="s">
         <v>13</v>
       </c>
       <c r="F239" t="s">
         <v>14</v>
       </c>
       <c r="G239" t="s">
         <v>15</v>
       </c>
       <c r="H239" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D240" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E240" t="s">
         <v>13</v>
       </c>
       <c r="F240" t="s">
         <v>14</v>
       </c>
       <c r="G240" t="s">
         <v>15</v>
       </c>
       <c r="H240" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D241" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E241" t="s">
         <v>13</v>
       </c>
       <c r="F241" t="s">
         <v>14</v>
       </c>
       <c r="G241" t="s">
         <v>15</v>
       </c>
       <c r="H241" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D242" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E242" t="s">
         <v>13</v>
       </c>
       <c r="F242" t="s">
         <v>14</v>
       </c>
       <c r="G242" t="s">
         <v>15</v>
       </c>
       <c r="H242" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D243" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E243" t="s">
         <v>13</v>
       </c>
       <c r="F243" t="s">
         <v>14</v>
       </c>
       <c r="G243" t="s">
         <v>15</v>
       </c>
       <c r="H243" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D244" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="E244" t="s">
         <v>13</v>
       </c>
       <c r="F244" t="s">
         <v>14</v>
       </c>
       <c r="G244" t="s">
         <v>15</v>
       </c>
       <c r="H244" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D245" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="E245" t="s">
         <v>13</v>
       </c>
       <c r="F245" t="s">
         <v>14</v>
       </c>
       <c r="G245" t="s">
         <v>15</v>
       </c>
       <c r="H245" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D246" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E246" t="s">
         <v>13</v>
       </c>
       <c r="F246" t="s">
         <v>14</v>
       </c>
       <c r="G246" t="s">
         <v>15</v>
       </c>
       <c r="H246" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D247" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="E247" t="s">
         <v>13</v>
       </c>
       <c r="F247" t="s">
         <v>14</v>
       </c>
       <c r="G247" t="s">
         <v>15</v>
       </c>
       <c r="H247" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D248" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="E248" t="s">
         <v>13</v>
       </c>
       <c r="F248" t="s">
         <v>14</v>
       </c>
       <c r="G248" t="s">
         <v>15</v>
       </c>
       <c r="H248" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D249" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="E249" t="s">
         <v>13</v>
       </c>
       <c r="F249" t="s">
         <v>14</v>
       </c>
       <c r="G249" t="s">
         <v>15</v>
       </c>
       <c r="H249" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D250" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="E250" t="s">
         <v>13</v>
       </c>
       <c r="F250" t="s">
         <v>14</v>
       </c>
       <c r="G250" t="s">
         <v>15</v>
       </c>
       <c r="H250" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D251" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E251" t="s">
         <v>13</v>
       </c>
       <c r="F251" t="s">
         <v>14</v>
       </c>
       <c r="G251" t="s">
         <v>15</v>
       </c>
       <c r="H251" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D252" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="E252" t="s">
         <v>13</v>
       </c>
       <c r="F252" t="s">
         <v>14</v>
       </c>
       <c r="G252" t="s">
         <v>15</v>
       </c>
       <c r="H252" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D253" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="E253" t="s">
         <v>13</v>
       </c>
       <c r="F253" t="s">
         <v>14</v>
       </c>
       <c r="G253" t="s">
         <v>15</v>
       </c>
       <c r="H253" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D254" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="E254" t="s">
         <v>13</v>
       </c>
       <c r="F254" t="s">
         <v>14</v>
       </c>
       <c r="G254" t="s">
         <v>15</v>
       </c>
       <c r="H254" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D255" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E255" t="s">
         <v>13</v>
       </c>
       <c r="F255" t="s">
         <v>14</v>
       </c>
       <c r="G255" t="s">
         <v>15</v>
       </c>
       <c r="H255" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D256" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="E256" t="s">
         <v>13</v>
       </c>
       <c r="F256" t="s">
         <v>14</v>
       </c>
       <c r="G256" t="s">
         <v>15</v>
       </c>
       <c r="H256" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D257" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E257" t="s">
         <v>13</v>
       </c>
       <c r="F257" t="s">
         <v>14</v>
       </c>
       <c r="G257" t="s">
         <v>15</v>
       </c>
       <c r="H257" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D258" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="E258" t="s">
         <v>13</v>
       </c>
       <c r="F258" t="s">
         <v>14</v>
       </c>
       <c r="G258" t="s">
         <v>15</v>
       </c>
       <c r="H258" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D259" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="E259" t="s">
         <v>13</v>
       </c>
       <c r="F259" t="s">
         <v>14</v>
       </c>
       <c r="G259" t="s">
         <v>15</v>
       </c>
       <c r="H259" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D260" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E260" t="s">
         <v>13</v>
       </c>
       <c r="F260" t="s">
         <v>14</v>
       </c>
       <c r="G260" t="s">
         <v>15</v>
       </c>
       <c r="H260" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D261" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="E261" t="s">
         <v>13</v>
       </c>
       <c r="F261" t="s">
         <v>14</v>
       </c>
       <c r="G261" t="s">
         <v>15</v>
       </c>
       <c r="H261" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D262" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="E262" t="s">
         <v>13</v>
       </c>
       <c r="F262" t="s">
         <v>14</v>
       </c>
       <c r="G262" t="s">
         <v>15</v>
       </c>
       <c r="H262" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D263" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E263" t="s">
         <v>13</v>
       </c>
       <c r="F263" t="s">
         <v>14</v>
       </c>
       <c r="G263" t="s">
         <v>15</v>
       </c>
       <c r="H263" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D264" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="E264" t="s">
         <v>13</v>
       </c>
       <c r="F264" t="s">
         <v>14</v>
       </c>
       <c r="G264" t="s">
         <v>15</v>
       </c>
       <c r="H264" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D265" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E265" t="s">
         <v>13</v>
       </c>
       <c r="F265" t="s">
         <v>14</v>
       </c>
       <c r="G265" t="s">
         <v>15</v>
       </c>
       <c r="H265" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D266" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E266" t="s">
         <v>13</v>
       </c>
       <c r="F266" t="s">
         <v>14</v>
       </c>
       <c r="G266" t="s">
         <v>15</v>
       </c>
       <c r="H266" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D267" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="E267" t="s">
         <v>13</v>
       </c>
       <c r="F267" t="s">
         <v>14</v>
       </c>
       <c r="G267" t="s">
         <v>15</v>
       </c>
       <c r="H267" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D268" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="E268" t="s">
         <v>13</v>
       </c>
       <c r="F268" t="s">
         <v>14</v>
       </c>
       <c r="G268" t="s">
         <v>15</v>
       </c>
       <c r="H268" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D269" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E269" t="s">
         <v>13</v>
       </c>
       <c r="F269" t="s">
         <v>14</v>
       </c>
       <c r="G269" t="s">
         <v>15</v>
       </c>
       <c r="H269" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D270" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="E270" t="s">
         <v>13</v>
       </c>
       <c r="F270" t="s">
         <v>14</v>
       </c>
       <c r="G270" t="s">
         <v>15</v>
       </c>
       <c r="H270" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D271" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="E271" t="s">
         <v>13</v>
       </c>
       <c r="F271" t="s">
         <v>14</v>
       </c>
       <c r="G271" t="s">
         <v>15</v>
       </c>
       <c r="H271" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D272" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E272" t="s">
         <v>13</v>
       </c>
       <c r="F272" t="s">
         <v>14</v>
       </c>
       <c r="G272" t="s">
         <v>15</v>
       </c>
       <c r="H272" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D273" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="E273" t="s">
         <v>13</v>
       </c>
       <c r="F273" t="s">
         <v>14</v>
       </c>
       <c r="G273" t="s">
         <v>15</v>
       </c>
       <c r="H273" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D274" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E274" t="s">
         <v>13</v>
       </c>
       <c r="F274" t="s">
         <v>14</v>
       </c>
       <c r="G274" t="s">
         <v>15</v>
       </c>
       <c r="H274" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D275" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="E275" t="s">
         <v>13</v>
       </c>
       <c r="F275" t="s">
         <v>14</v>
       </c>
       <c r="G275" t="s">
         <v>15</v>
       </c>
       <c r="H275" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D276" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="E276" t="s">
         <v>13</v>
       </c>
       <c r="F276" t="s">
         <v>14</v>
       </c>
       <c r="G276" t="s">
         <v>15</v>
       </c>
       <c r="H276" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D277" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E277" t="s">
         <v>13</v>
       </c>
       <c r="F277" t="s">
         <v>14</v>
       </c>
       <c r="G277" t="s">
         <v>15</v>
       </c>
       <c r="H277" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D278" t="s">
-        <v>564</v>
+        <v>444</v>
       </c>
       <c r="E278" t="s">
         <v>13</v>
       </c>
       <c r="F278" t="s">
         <v>14</v>
       </c>
       <c r="G278" t="s">
         <v>15</v>
       </c>
       <c r="H278" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D279" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="E279" t="s">
         <v>13</v>
       </c>
       <c r="F279" t="s">
         <v>14</v>
       </c>
       <c r="G279" t="s">
         <v>15</v>
       </c>
       <c r="H279" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D280" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="E280" t="s">
         <v>13</v>
       </c>
       <c r="F280" t="s">
         <v>14</v>
       </c>
       <c r="G280" t="s">
         <v>15</v>
       </c>
       <c r="H280" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D281" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="E281" t="s">
         <v>13</v>
       </c>
       <c r="F281" t="s">
         <v>14</v>
       </c>
       <c r="G281" t="s">
         <v>15</v>
       </c>
       <c r="H281" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D282" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="E282" t="s">
         <v>13</v>
       </c>
       <c r="F282" t="s">
         <v>14</v>
       </c>
       <c r="G282" t="s">
         <v>15</v>
       </c>
       <c r="H282" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D283" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="E283" t="s">
         <v>13</v>
       </c>
       <c r="F283" t="s">
         <v>14</v>
       </c>
       <c r="G283" t="s">
         <v>15</v>
       </c>
       <c r="H283" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D284" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="E284" t="s">
         <v>13</v>
       </c>
       <c r="F284" t="s">
         <v>14</v>
       </c>
       <c r="G284" t="s">
         <v>15</v>
       </c>
       <c r="H284" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D285" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="E285" t="s">
         <v>13</v>
       </c>
       <c r="F285" t="s">
         <v>14</v>
       </c>
       <c r="G285" t="s">
         <v>15</v>
       </c>
       <c r="H285" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D286" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="E286" t="s">
         <v>13</v>
       </c>
       <c r="F286" t="s">
         <v>14</v>
       </c>
       <c r="G286" t="s">
         <v>15</v>
       </c>
       <c r="H286" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D287" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="E287" t="s">
         <v>13</v>
       </c>
       <c r="F287" t="s">
         <v>14</v>
       </c>
       <c r="G287" t="s">
         <v>15</v>
       </c>
       <c r="H287" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D288" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="E288" t="s">
         <v>13</v>
       </c>
       <c r="F288" t="s">
         <v>14</v>
       </c>
       <c r="G288" t="s">
         <v>15</v>
       </c>
       <c r="H288" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D289" t="s">
-        <v>586</v>
+        <v>38</v>
       </c>
       <c r="E289" t="s">
         <v>13</v>
       </c>
       <c r="F289" t="s">
         <v>14</v>
       </c>
       <c r="G289" t="s">
         <v>15</v>
       </c>
       <c r="H289" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D290" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="E290" t="s">
         <v>13</v>
       </c>
       <c r="F290" t="s">
         <v>14</v>
       </c>
       <c r="G290" t="s">
         <v>15</v>
       </c>
       <c r="H290" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D291" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="E291" t="s">
         <v>13</v>
       </c>
       <c r="F291" t="s">
         <v>14</v>
       </c>
       <c r="G291" t="s">
         <v>15</v>
       </c>
       <c r="H291" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D292" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="E292" t="s">
         <v>13</v>
       </c>
       <c r="F292" t="s">
         <v>14</v>
       </c>
       <c r="G292" t="s">
         <v>15</v>
       </c>
       <c r="H292" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D293" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="E293" t="s">
         <v>13</v>
       </c>
       <c r="F293" t="s">
         <v>14</v>
       </c>
       <c r="G293" t="s">
         <v>15</v>
       </c>
       <c r="H293" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D294" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="E294" t="s">
         <v>13</v>
       </c>
       <c r="F294" t="s">
         <v>14</v>
       </c>
       <c r="G294" t="s">
         <v>15</v>
       </c>
       <c r="H294" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>597</v>
+        <v>593</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D295" t="s">
-        <v>598</v>
+        <v>594</v>
       </c>
       <c r="E295" t="s">
         <v>13</v>
       </c>
       <c r="F295" t="s">
         <v>14</v>
       </c>
       <c r="G295" t="s">
         <v>15</v>
       </c>
       <c r="H295" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D296" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E296" t="s">
         <v>13</v>
       </c>
       <c r="F296" t="s">
         <v>14</v>
       </c>
       <c r="G296" t="s">
         <v>15</v>
       </c>
       <c r="H296" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D297" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="E297" t="s">
         <v>13</v>
       </c>
       <c r="F297" t="s">
         <v>14</v>
       </c>
       <c r="G297" t="s">
         <v>15</v>
       </c>
       <c r="H297" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D298" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="E298" t="s">
         <v>13</v>
       </c>
       <c r="F298" t="s">
         <v>14</v>
       </c>
       <c r="G298" t="s">
         <v>15</v>
       </c>
       <c r="H298" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D299" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E299" t="s">
         <v>13</v>
       </c>
       <c r="F299" t="s">
         <v>14</v>
       </c>
       <c r="G299" t="s">
         <v>15</v>
       </c>
       <c r="H299" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D300" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="E300" t="s">
         <v>13</v>
       </c>
       <c r="F300" t="s">
         <v>14</v>
       </c>
       <c r="G300" t="s">
         <v>15</v>
       </c>
       <c r="H300" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D301" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="E301" t="s">
         <v>13</v>
       </c>
       <c r="F301" t="s">
         <v>14</v>
       </c>
       <c r="G301" t="s">
         <v>15</v>
       </c>
       <c r="H301" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D302" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E302" t="s">
         <v>13</v>
       </c>
       <c r="F302" t="s">
         <v>14</v>
       </c>
       <c r="G302" t="s">
         <v>15</v>
       </c>
       <c r="H302" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D303" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="E303" t="s">
         <v>13</v>
       </c>
       <c r="F303" t="s">
         <v>14</v>
       </c>
       <c r="G303" t="s">
         <v>15</v>
       </c>
       <c r="H303" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D304" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="E304" t="s">
         <v>13</v>
       </c>
       <c r="F304" t="s">
         <v>14</v>
       </c>
       <c r="G304" t="s">
         <v>15</v>
       </c>
       <c r="H304" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D305" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E305" t="s">
         <v>13</v>
       </c>
       <c r="F305" t="s">
         <v>14</v>
       </c>
       <c r="G305" t="s">
         <v>15</v>
       </c>
       <c r="H305" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D306" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="E306" t="s">
         <v>13</v>
       </c>
       <c r="F306" t="s">
         <v>14</v>
       </c>
       <c r="G306" t="s">
         <v>15</v>
       </c>
       <c r="H306" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D307" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E307" t="s">
         <v>13</v>
       </c>
       <c r="F307" t="s">
         <v>14</v>
       </c>
       <c r="G307" t="s">
         <v>15</v>
       </c>
       <c r="H307" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D308" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="E308" t="s">
         <v>13</v>
       </c>
       <c r="F308" t="s">
         <v>14</v>
       </c>
       <c r="G308" t="s">
         <v>15</v>
       </c>
       <c r="H308" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D309" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="E309" t="s">
         <v>13</v>
       </c>
       <c r="F309" t="s">
         <v>14</v>
       </c>
       <c r="G309" t="s">
         <v>15</v>
       </c>
       <c r="H309" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D310" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="E310" t="s">
         <v>13</v>
       </c>
       <c r="F310" t="s">
         <v>14</v>
       </c>
       <c r="G310" t="s">
         <v>15</v>
       </c>
       <c r="H310" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D311" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E311" t="s">
         <v>13</v>
       </c>
       <c r="F311" t="s">
         <v>14</v>
       </c>
       <c r="G311" t="s">
         <v>15</v>
       </c>
       <c r="H311" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D312" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="E312" t="s">
         <v>13</v>
       </c>
       <c r="F312" t="s">
         <v>14</v>
       </c>
       <c r="G312" t="s">
         <v>15</v>
       </c>
       <c r="H312" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D313" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="E313" t="s">
         <v>13</v>
       </c>
       <c r="F313" t="s">
         <v>14</v>
       </c>
       <c r="G313" t="s">
         <v>15</v>
       </c>
       <c r="H313" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D314" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="E314" t="s">
         <v>13</v>
       </c>
       <c r="F314" t="s">
         <v>14</v>
       </c>
       <c r="G314" t="s">
         <v>15</v>
       </c>
       <c r="H314" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D315" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="E315" t="s">
         <v>13</v>
       </c>
       <c r="F315" t="s">
         <v>14</v>
       </c>
       <c r="G315" t="s">
         <v>15</v>
       </c>
       <c r="H315" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D316" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="E316" t="s">
         <v>13</v>
       </c>
       <c r="F316" t="s">
         <v>14</v>
       </c>
       <c r="G316" t="s">
         <v>15</v>
       </c>
       <c r="H316" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D317" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="E317" t="s">
         <v>13</v>
       </c>
       <c r="F317" t="s">
         <v>14</v>
       </c>
       <c r="G317" t="s">
         <v>15</v>
       </c>
       <c r="H317" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D318" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="E318" t="s">
         <v>13</v>
       </c>
       <c r="F318" t="s">
         <v>14</v>
       </c>
       <c r="G318" t="s">
         <v>15</v>
       </c>
       <c r="H318" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D319" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="E319" t="s">
         <v>13</v>
       </c>
       <c r="F319" t="s">
         <v>14</v>
       </c>
       <c r="G319" t="s">
         <v>15</v>
       </c>
       <c r="H319" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D320" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="E320" t="s">
         <v>13</v>
       </c>
       <c r="F320" t="s">
         <v>14</v>
       </c>
       <c r="G320" t="s">
         <v>15</v>
       </c>
       <c r="H320" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D321" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E321" t="s">
         <v>13</v>
       </c>
       <c r="F321" t="s">
         <v>14</v>
       </c>
       <c r="G321" t="s">
         <v>15</v>
       </c>
       <c r="H321" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D322" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="E322" t="s">
         <v>13</v>
       </c>
       <c r="F322" t="s">
         <v>14</v>
       </c>
       <c r="G322" t="s">
         <v>15</v>
       </c>
       <c r="H322" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D323" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="E323" t="s">
         <v>13</v>
       </c>
       <c r="F323" t="s">
         <v>14</v>
       </c>
       <c r="G323" t="s">
         <v>15</v>
       </c>
       <c r="H323" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D324" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E324" t="s">
         <v>13</v>
       </c>
       <c r="F324" t="s">
         <v>14</v>
       </c>
       <c r="G324" t="s">
         <v>15</v>
       </c>
       <c r="H324" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D325" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E325" t="s">
         <v>13</v>
       </c>
       <c r="F325" t="s">
         <v>14</v>
       </c>
       <c r="G325" t="s">
         <v>15</v>
       </c>
       <c r="H325" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D326" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="E326" t="s">
         <v>13</v>
       </c>
       <c r="F326" t="s">
         <v>14</v>
       </c>
       <c r="G326" t="s">
         <v>15</v>
       </c>
       <c r="H326" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D327" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E327" t="s">
         <v>13</v>
       </c>
       <c r="F327" t="s">
         <v>14</v>
       </c>
       <c r="G327" t="s">
         <v>15</v>
       </c>
       <c r="H327" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D328" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E328" t="s">
         <v>13</v>
       </c>
       <c r="F328" t="s">
         <v>14</v>
       </c>
       <c r="G328" t="s">
         <v>15</v>
       </c>
       <c r="H328" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D329" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="E329" t="s">
         <v>13</v>
       </c>
       <c r="F329" t="s">
         <v>14</v>
       </c>
       <c r="G329" t="s">
         <v>15</v>
       </c>
       <c r="H329" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D330" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E330" t="s">
         <v>13</v>
       </c>
       <c r="F330" t="s">
         <v>14</v>
       </c>
       <c r="G330" t="s">
         <v>15</v>
       </c>
       <c r="H330" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D331" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E331" t="s">
         <v>13</v>
       </c>
       <c r="F331" t="s">
         <v>14</v>
       </c>
       <c r="G331" t="s">
         <v>15</v>
       </c>
       <c r="H331" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D332" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="E332" t="s">
         <v>13</v>
       </c>
       <c r="F332" t="s">
         <v>14</v>
       </c>
       <c r="G332" t="s">
         <v>15</v>
       </c>
       <c r="H332" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D333" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="E333" t="s">
         <v>13</v>
       </c>
       <c r="F333" t="s">
         <v>14</v>
       </c>
       <c r="G333" t="s">
         <v>15</v>
       </c>
       <c r="H333" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D334" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="E334" t="s">
         <v>13</v>
       </c>
       <c r="F334" t="s">
         <v>14</v>
       </c>
       <c r="G334" t="s">
         <v>15</v>
       </c>
       <c r="H334" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D335" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="E335" t="s">
         <v>13</v>
       </c>
       <c r="F335" t="s">
         <v>14</v>
       </c>
       <c r="G335" t="s">
         <v>15</v>
       </c>
       <c r="H335" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D336" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="E336" t="s">
         <v>13</v>
       </c>
       <c r="F336" t="s">
         <v>14</v>
       </c>
       <c r="G336" t="s">
         <v>15</v>
       </c>
       <c r="H336" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D337" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="E337" t="s">
         <v>13</v>
       </c>
       <c r="F337" t="s">
         <v>14</v>
       </c>
       <c r="G337" t="s">
         <v>15</v>
       </c>
       <c r="H337" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D338" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="E338" t="s">
         <v>13</v>
       </c>
       <c r="F338" t="s">
         <v>14</v>
       </c>
       <c r="G338" t="s">
         <v>15</v>
       </c>
       <c r="H338" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D339" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="E339" t="s">
         <v>13</v>
       </c>
       <c r="F339" t="s">
         <v>14</v>
       </c>
       <c r="G339" t="s">
         <v>15</v>
       </c>
       <c r="H339" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D340" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="E340" t="s">
         <v>13</v>
       </c>
       <c r="F340" t="s">
         <v>14</v>
       </c>
       <c r="G340" t="s">
         <v>15</v>
       </c>
       <c r="H340" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D341" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="E341" t="s">
         <v>13</v>
       </c>
       <c r="F341" t="s">
         <v>14</v>
       </c>
       <c r="G341" t="s">
         <v>15</v>
       </c>
       <c r="H341" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D342" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="E342" t="s">
         <v>13</v>
       </c>
       <c r="F342" t="s">
         <v>14</v>
       </c>
       <c r="G342" t="s">
         <v>15</v>
       </c>
       <c r="H342" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D343" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="E343" t="s">
         <v>13</v>
       </c>
       <c r="F343" t="s">
         <v>14</v>
       </c>
       <c r="G343" t="s">
         <v>15</v>
       </c>
       <c r="H343" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D344" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="E344" t="s">
         <v>13</v>
       </c>
       <c r="F344" t="s">
         <v>14</v>
       </c>
       <c r="G344" t="s">
         <v>15</v>
       </c>
       <c r="H344" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D345" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="E345" t="s">
         <v>13</v>
       </c>
       <c r="F345" t="s">
         <v>14</v>
       </c>
       <c r="G345" t="s">
         <v>15</v>
       </c>
       <c r="H345" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D346" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="E346" t="s">
         <v>13</v>
       </c>
       <c r="F346" t="s">
         <v>14</v>
       </c>
       <c r="G346" t="s">
         <v>15</v>
       </c>
       <c r="H346" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D347" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="E347" t="s">
         <v>13</v>
       </c>
       <c r="F347" t="s">
         <v>14</v>
       </c>
       <c r="G347" t="s">
         <v>15</v>
       </c>
       <c r="H347" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D348" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="E348" t="s">
         <v>13</v>
       </c>
       <c r="F348" t="s">
         <v>14</v>
       </c>
       <c r="G348" t="s">
         <v>15</v>
       </c>
       <c r="H348" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D349" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="E349" t="s">
         <v>13</v>
       </c>
       <c r="F349" t="s">
         <v>14</v>
       </c>
       <c r="G349" t="s">
         <v>15</v>
       </c>
       <c r="H349" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D350" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="E350" t="s">
         <v>13</v>
       </c>
       <c r="F350" t="s">
         <v>14</v>
       </c>
       <c r="G350" t="s">
         <v>15</v>
       </c>
       <c r="H350" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D351" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="E351" t="s">
         <v>13</v>
       </c>
       <c r="F351" t="s">
         <v>14</v>
       </c>
       <c r="G351" t="s">
         <v>15</v>
       </c>
       <c r="H351" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D352" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="E352" t="s">
         <v>13</v>
       </c>
       <c r="F352" t="s">
         <v>14</v>
       </c>
       <c r="G352" t="s">
         <v>15</v>
       </c>
       <c r="H352" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D353" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="E353" t="s">
         <v>13</v>
       </c>
       <c r="F353" t="s">
         <v>14</v>
       </c>
       <c r="G353" t="s">
         <v>15</v>
       </c>
       <c r="H353" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D354" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="E354" t="s">
         <v>13</v>
       </c>
       <c r="F354" t="s">
         <v>14</v>
       </c>
       <c r="G354" t="s">
         <v>15</v>
       </c>
       <c r="H354" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D355" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="E355" t="s">
         <v>13</v>
       </c>
       <c r="F355" t="s">
         <v>14</v>
       </c>
       <c r="G355" t="s">
         <v>15</v>
       </c>
       <c r="H355" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D356" t="s">
-        <v>34</v>
+        <v>716</v>
       </c>
       <c r="E356" t="s">
         <v>13</v>
       </c>
       <c r="F356" t="s">
         <v>14</v>
       </c>
       <c r="G356" t="s">
         <v>15</v>
       </c>
       <c r="H356" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D357" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="E357" t="s">
         <v>13</v>
       </c>
       <c r="F357" t="s">
         <v>14</v>
       </c>
       <c r="G357" t="s">
         <v>15</v>
       </c>
       <c r="H357" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D358" t="s">
-        <v>48</v>
+        <v>720</v>
       </c>
       <c r="E358" t="s">
         <v>13</v>
       </c>
       <c r="F358" t="s">
         <v>14</v>
       </c>
       <c r="G358" t="s">
         <v>15</v>
       </c>
       <c r="H358" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D359" t="s">
-        <v>438</v>
+        <v>722</v>
       </c>
       <c r="E359" t="s">
         <v>13</v>
       </c>
       <c r="F359" t="s">
         <v>14</v>
       </c>
       <c r="G359" t="s">
         <v>15</v>
       </c>
       <c r="H359" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D360" t="s">
         <v>724</v>
-      </c>
-[...4 lines deleted...]
-        <v>725</v>
       </c>
       <c r="E360" t="s">
         <v>13</v>
       </c>
       <c r="F360" t="s">
         <v>14</v>
       </c>
       <c r="G360" t="s">
         <v>15</v>
       </c>
       <c r="H360" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D361" t="s">
         <v>726</v>
-      </c>
-[...4 lines deleted...]
-        <v>727</v>
       </c>
       <c r="E361" t="s">
         <v>13</v>
       </c>
       <c r="F361" t="s">
         <v>14</v>
       </c>
       <c r="G361" t="s">
         <v>15</v>
       </c>
       <c r="H361" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D362" t="s">
         <v>728</v>
-      </c>
-[...4 lines deleted...]
-        <v>729</v>
       </c>
       <c r="E362" t="s">
         <v>13</v>
       </c>
       <c r="F362" t="s">
         <v>14</v>
       </c>
       <c r="G362" t="s">
         <v>15</v>
       </c>
       <c r="H362" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D363" t="s">
         <v>730</v>
-      </c>
-[...4 lines deleted...]
-        <v>731</v>
       </c>
       <c r="E363" t="s">
         <v>13</v>
       </c>
       <c r="F363" t="s">
         <v>14</v>
       </c>
       <c r="G363" t="s">
         <v>15</v>
       </c>
       <c r="H363" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D364" t="s">
         <v>732</v>
-      </c>
-[...4 lines deleted...]
-        <v>733</v>
       </c>
       <c r="E364" t="s">
         <v>13</v>
       </c>
       <c r="F364" t="s">
         <v>14</v>
       </c>
       <c r="G364" t="s">
         <v>15</v>
       </c>
       <c r="H364" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D365" t="s">
         <v>734</v>
-      </c>
-[...4 lines deleted...]
-        <v>735</v>
       </c>
       <c r="E365" t="s">
         <v>13</v>
       </c>
       <c r="F365" t="s">
         <v>14</v>
       </c>
       <c r="G365" t="s">
         <v>15</v>
       </c>
       <c r="H365" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D366" t="s">
         <v>736</v>
-      </c>
-[...4 lines deleted...]
-        <v>737</v>
       </c>
       <c r="E366" t="s">
         <v>13</v>
       </c>
       <c r="F366" t="s">
         <v>14</v>
       </c>
       <c r="G366" t="s">
         <v>15</v>
       </c>
       <c r="H366" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D367" t="s">
         <v>738</v>
-      </c>
-[...4 lines deleted...]
-        <v>739</v>
       </c>
       <c r="E367" t="s">
         <v>13</v>
       </c>
       <c r="F367" t="s">
         <v>14</v>
       </c>
       <c r="G367" t="s">
         <v>15</v>
       </c>
       <c r="H367" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D368" t="s">
         <v>740</v>
-      </c>
-[...4 lines deleted...]
-        <v>741</v>
       </c>
       <c r="E368" t="s">
         <v>13</v>
       </c>
       <c r="F368" t="s">
         <v>14</v>
       </c>
       <c r="G368" t="s">
         <v>15</v>
       </c>
       <c r="H368" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D369" t="s">
         <v>742</v>
-      </c>
-[...4 lines deleted...]
-        <v>743</v>
       </c>
       <c r="E369" t="s">
         <v>13</v>
       </c>
       <c r="F369" t="s">
         <v>14</v>
       </c>
       <c r="G369" t="s">
         <v>15</v>
       </c>
       <c r="H369" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D370" t="s">
         <v>744</v>
-      </c>
-[...4 lines deleted...]
-        <v>745</v>
       </c>
       <c r="E370" t="s">
         <v>13</v>
       </c>
       <c r="F370" t="s">
         <v>14</v>
       </c>
       <c r="G370" t="s">
         <v>15</v>
       </c>
       <c r="H370" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D371" t="s">
         <v>746</v>
-      </c>
-[...4 lines deleted...]
-        <v>747</v>
       </c>
       <c r="E371" t="s">
         <v>13</v>
       </c>
       <c r="F371" t="s">
         <v>14</v>
       </c>
       <c r="G371" t="s">
         <v>15</v>
       </c>
       <c r="H371" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D372" t="s">
         <v>748</v>
-      </c>
-[...4 lines deleted...]
-        <v>749</v>
       </c>
       <c r="E372" t="s">
         <v>13</v>
       </c>
       <c r="F372" t="s">
         <v>14</v>
       </c>
       <c r="G372" t="s">
         <v>15</v>
       </c>
       <c r="H372" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D373" t="s">
         <v>750</v>
-      </c>
-[...4 lines deleted...]
-        <v>751</v>
       </c>
       <c r="E373" t="s">
         <v>13</v>
       </c>
       <c r="F373" t="s">
         <v>14</v>
       </c>
       <c r="G373" t="s">
         <v>15</v>
       </c>
       <c r="H373" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D374" t="s">
         <v>752</v>
-      </c>
-[...4 lines deleted...]
-        <v>753</v>
       </c>
       <c r="E374" t="s">
         <v>13</v>
       </c>
       <c r="F374" t="s">
         <v>14</v>
       </c>
       <c r="G374" t="s">
         <v>15</v>
       </c>
       <c r="H374" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D375" t="s">
         <v>754</v>
-      </c>
-[...4 lines deleted...]
-        <v>755</v>
       </c>
       <c r="E375" t="s">
         <v>13</v>
       </c>
       <c r="F375" t="s">
         <v>14</v>
       </c>
       <c r="G375" t="s">
         <v>15</v>
       </c>
       <c r="H375" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="12.75">
       <c r="A376" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D376" t="s">
         <v>756</v>
-      </c>
-[...4 lines deleted...]
-        <v>757</v>
       </c>
       <c r="E376" t="s">
         <v>13</v>
       </c>
       <c r="F376" t="s">
         <v>14</v>
       </c>
       <c r="G376" t="s">
         <v>15</v>
       </c>
       <c r="H376" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D377" t="s">
         <v>758</v>
-      </c>
-[...4 lines deleted...]
-        <v>759</v>
       </c>
       <c r="E377" t="s">
         <v>13</v>
       </c>
       <c r="F377" t="s">
         <v>14</v>
       </c>
       <c r="G377" t="s">
         <v>15</v>
       </c>
       <c r="H377" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D378" t="s">
         <v>760</v>
-      </c>
-[...4 lines deleted...]
-        <v>761</v>
       </c>
       <c r="E378" t="s">
         <v>13</v>
       </c>
       <c r="F378" t="s">
         <v>14</v>
       </c>
       <c r="G378" t="s">
         <v>15</v>
       </c>
       <c r="H378" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D379" t="s">
         <v>762</v>
-      </c>
-[...4 lines deleted...]
-        <v>763</v>
       </c>
       <c r="E379" t="s">
         <v>13</v>
       </c>
       <c r="F379" t="s">
         <v>14</v>
       </c>
       <c r="G379" t="s">
         <v>15</v>
       </c>
       <c r="H379" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="C380" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D380" t="s">
         <v>764</v>
-      </c>
-[...4 lines deleted...]
-        <v>765</v>
       </c>
       <c r="E380" t="s">
         <v>13</v>
       </c>
       <c r="F380" t="s">
         <v>14</v>
       </c>
       <c r="G380" t="s">
         <v>15</v>
       </c>
       <c r="H380" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="C381" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D381" t="s">
         <v>766</v>
-      </c>
-[...4 lines deleted...]
-        <v>767</v>
       </c>
       <c r="E381" t="s">
         <v>13</v>
       </c>
       <c r="F381" t="s">
         <v>14</v>
       </c>
       <c r="G381" t="s">
         <v>15</v>
       </c>
       <c r="H381" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="C382" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D382" t="s">
         <v>768</v>
-      </c>
-[...4 lines deleted...]
-        <v>769</v>
       </c>
       <c r="E382" t="s">
         <v>13</v>
       </c>
       <c r="F382" t="s">
         <v>14</v>
       </c>
       <c r="G382" t="s">
         <v>15</v>
       </c>
       <c r="H382" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="C383" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D383" t="s">
         <v>770</v>
-      </c>
-[...4 lines deleted...]
-        <v>771</v>
       </c>
       <c r="E383" t="s">
         <v>13</v>
       </c>
       <c r="F383" t="s">
         <v>14</v>
       </c>
       <c r="G383" t="s">
         <v>15</v>
       </c>
       <c r="H383" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="C384" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D384" t="s">
         <v>772</v>
-      </c>
-[...4 lines deleted...]
-        <v>773</v>
       </c>
       <c r="E384" t="s">
         <v>13</v>
       </c>
       <c r="F384" t="s">
         <v>14</v>
       </c>
       <c r="G384" t="s">
         <v>15</v>
       </c>
       <c r="H384" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D385" t="s">
         <v>774</v>
-      </c>
-[...4 lines deleted...]
-        <v>775</v>
       </c>
       <c r="E385" t="s">
         <v>13</v>
       </c>
       <c r="F385" t="s">
         <v>14</v>
       </c>
       <c r="G385" t="s">
         <v>15</v>
       </c>
       <c r="H385" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D386" t="s">
         <v>776</v>
-      </c>
-[...4 lines deleted...]
-        <v>777</v>
       </c>
       <c r="E386" t="s">
         <v>13</v>
       </c>
       <c r="F386" t="s">
         <v>14</v>
       </c>
       <c r="G386" t="s">
         <v>15</v>
       </c>
       <c r="H386" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D387" t="s">
         <v>778</v>
-      </c>
-[...4 lines deleted...]
-        <v>779</v>
       </c>
       <c r="E387" t="s">
         <v>13</v>
       </c>
       <c r="F387" t="s">
         <v>14</v>
       </c>
       <c r="G387" t="s">
         <v>15</v>
       </c>
       <c r="H387" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="C388" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D388" t="s">
         <v>780</v>
-      </c>
-[...4 lines deleted...]
-        <v>781</v>
       </c>
       <c r="E388" t="s">
         <v>13</v>
       </c>
       <c r="F388" t="s">
         <v>14</v>
       </c>
       <c r="G388" t="s">
         <v>15</v>
       </c>
       <c r="H388" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D389" t="s">
         <v>782</v>
-      </c>
-[...4 lines deleted...]
-        <v>783</v>
       </c>
       <c r="E389" t="s">
         <v>13</v>
       </c>
       <c r="F389" t="s">
         <v>14</v>
       </c>
       <c r="G389" t="s">
         <v>15</v>
       </c>
       <c r="H389" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D390" t="s">
         <v>784</v>
-      </c>
-[...4 lines deleted...]
-        <v>785</v>
       </c>
       <c r="E390" t="s">
         <v>13</v>
       </c>
       <c r="F390" t="s">
         <v>14</v>
       </c>
       <c r="G390" t="s">
         <v>15</v>
       </c>
       <c r="H390" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D391" t="s">
         <v>786</v>
-      </c>
-[...4 lines deleted...]
-        <v>787</v>
       </c>
       <c r="E391" t="s">
         <v>13</v>
       </c>
       <c r="F391" t="s">
         <v>14</v>
       </c>
       <c r="G391" t="s">
         <v>15</v>
       </c>
       <c r="H391" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D392" t="s">
         <v>788</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E392" t="s">
         <v>13</v>
       </c>
       <c r="F392" t="s">
         <v>14</v>
       </c>
       <c r="G392" t="s">
         <v>15</v>
       </c>
       <c r="H392" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="12.75">
       <c r="A393" s="1" t="s">
         <v>789</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D393" t="s">
         <v>790</v>
       </c>
       <c r="E393" t="s">
@@ -12056,324 +12056,324 @@
       </c>
       <c r="D403" t="s">
         <v>810</v>
       </c>
       <c r="E403" t="s">
         <v>13</v>
       </c>
       <c r="F403" t="s">
         <v>14</v>
       </c>
       <c r="G403" t="s">
         <v>15</v>
       </c>
       <c r="H403" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D404" t="s">
-        <v>30</v>
+        <v>812</v>
       </c>
       <c r="E404" t="s">
         <v>13</v>
       </c>
       <c r="F404" t="s">
         <v>14</v>
       </c>
       <c r="G404" t="s">
         <v>15</v>
       </c>
       <c r="H404" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D405" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="E405" t="s">
         <v>13</v>
       </c>
       <c r="F405" t="s">
         <v>14</v>
       </c>
       <c r="G405" t="s">
         <v>15</v>
       </c>
       <c r="H405" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D406" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="E406" t="s">
         <v>13</v>
       </c>
       <c r="F406" t="s">
         <v>14</v>
       </c>
       <c r="G406" t="s">
         <v>15</v>
       </c>
       <c r="H406" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D407" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="E407" t="s">
         <v>13</v>
       </c>
       <c r="F407" t="s">
         <v>14</v>
       </c>
       <c r="G407" t="s">
         <v>15</v>
       </c>
       <c r="H407" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D408" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="E408" t="s">
         <v>13</v>
       </c>
       <c r="F408" t="s">
         <v>14</v>
       </c>
       <c r="G408" t="s">
         <v>15</v>
       </c>
       <c r="H408" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D409" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="E409" t="s">
         <v>13</v>
       </c>
       <c r="F409" t="s">
         <v>14</v>
       </c>
       <c r="G409" t="s">
         <v>15</v>
       </c>
       <c r="H409" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D410" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="E410" t="s">
         <v>13</v>
       </c>
       <c r="F410" t="s">
         <v>14</v>
       </c>
       <c r="G410" t="s">
         <v>15</v>
       </c>
       <c r="H410" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D411" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="E411" t="s">
         <v>13</v>
       </c>
       <c r="F411" t="s">
         <v>14</v>
       </c>
       <c r="G411" t="s">
         <v>15</v>
       </c>
       <c r="H411" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D412" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="E412" t="s">
         <v>13</v>
       </c>
       <c r="F412" t="s">
         <v>14</v>
       </c>
       <c r="G412" t="s">
         <v>15</v>
       </c>
       <c r="H412" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D413" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="E413" t="s">
         <v>13</v>
       </c>
       <c r="F413" t="s">
         <v>14</v>
       </c>
       <c r="G413" t="s">
         <v>15</v>
       </c>
       <c r="H413" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D414" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E414" t="s">
         <v>13</v>
       </c>
       <c r="F414" t="s">
         <v>14</v>
       </c>
       <c r="G414" t="s">
         <v>15</v>
       </c>
       <c r="H414" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D415" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="E415" t="s">
         <v>13</v>
       </c>
       <c r="F415" t="s">
         <v>14</v>
       </c>
       <c r="G415" t="s">
         <v>15</v>
       </c>
       <c r="H415" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>834</v>
-[...1 lines deleted...]
-      <c r="C416" t="s">
         <v>835</v>
+      </c>
+      <c r="C416" s="1" t="s">
+        <v>11</v>
       </c>
       <c r="D416" t="s">
         <v>836</v>
       </c>
       <c r="E416" t="s">
         <v>13</v>
       </c>
       <c r="F416" t="s">
         <v>14</v>
       </c>
       <c r="G416" t="s">
         <v>15</v>
       </c>
       <c r="H416" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D417" t="s">
@@ -12579,898 +12579,898 @@
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
         <v>855</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D426" t="s">
         <v>856</v>
       </c>
       <c r="E426" t="s">
         <v>13</v>
       </c>
       <c r="F426" t="s">
         <v>14</v>
       </c>
       <c r="G426" t="s">
         <v>15</v>
       </c>
       <c r="H426" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="RCP-171DUE15300"/>
+    <hyperlink ref="A2" r:id="rId1" display="RCP-3KADUE03100"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A3" r:id="rId3" display="RCP-172PU712225"/>
+    <hyperlink ref="A3" r:id="rId3" display="RCP-4ZAPUE03100"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A4" r:id="rId5" display="RCP-171PUE12200"/>
+    <hyperlink ref="A4" r:id="rId5" display="RCP-171DUE15300"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A5" r:id="rId7" display="RCP-172PUE06100"/>
+    <hyperlink ref="A5" r:id="rId7" display="RCP-172PU712225"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A6" r:id="rId9" display="RCP-1J2PUJ09267"/>
+    <hyperlink ref="A6" r:id="rId9" display="RCP-171PUE12200"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A7" r:id="rId11" display="RCP-171PUE18300"/>
+    <hyperlink ref="A7" r:id="rId11" display="RCP-172PUE06100"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A8" r:id="rId13" display="RCP-172PUJ03167"/>
+    <hyperlink ref="A8" r:id="rId13" display="RCP-1J2PUJ09267"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A9" r:id="rId15" display="RCP-172PUK03167"/>
+    <hyperlink ref="A9" r:id="rId15" display="RCP-171PUE18300"/>
     <hyperlink ref="C9" r:id="rId16" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A10" r:id="rId17" display="RCP-172DU006100"/>
+    <hyperlink ref="A10" r:id="rId17" display="RCP-172PUJ03167"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A11" r:id="rId19" display="RCP-1K2PUE09200"/>
+    <hyperlink ref="A11" r:id="rId19" display="RCP-172PUK03167"/>
     <hyperlink ref="C11" r:id="rId20" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A12" r:id="rId21" display="RCP-1K1DU015300"/>
+    <hyperlink ref="A12" r:id="rId21" display="RCP-172DU006100"/>
     <hyperlink ref="C12" r:id="rId22" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A13" r:id="rId23" display="RCP-377PU703145"/>
+    <hyperlink ref="A13" r:id="rId23" display="RCP-1K2PUE09200"/>
     <hyperlink ref="C13" r:id="rId24" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A14" r:id="rId25" display="RCP-172PU003100"/>
+    <hyperlink ref="A14" r:id="rId25" display="RCP-1K1DU015300"/>
     <hyperlink ref="C14" r:id="rId26" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A15" r:id="rId27" display="RCP-1K2PUK03167"/>
+    <hyperlink ref="A15" r:id="rId27" display="RCP-377PU703145"/>
     <hyperlink ref="C15" r:id="rId28" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A16" r:id="rId29" display="RCP-1K2DUE06100"/>
+    <hyperlink ref="A16" r:id="rId29" display="RCP-172PU003100"/>
     <hyperlink ref="C16" r:id="rId30" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A17" r:id="rId31" display="RCP-3J7PUE03100"/>
+    <hyperlink ref="A17" r:id="rId31" display="RCP-1K2PUK03167"/>
     <hyperlink ref="C17" r:id="rId32" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A18" r:id="rId33" display="RCP-1K4PUE03100"/>
+    <hyperlink ref="A18" r:id="rId33" display="RCP-1K2DUE06100"/>
     <hyperlink ref="C18" r:id="rId34" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A19" r:id="rId35" display="RCP-1K2DUE12200"/>
+    <hyperlink ref="A19" r:id="rId35" display="RCP-3J7PUE03100"/>
     <hyperlink ref="C19" r:id="rId36" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A20" r:id="rId37" display="RCP-1K4PUE06100"/>
+    <hyperlink ref="A20" r:id="rId37" display="RCP-1K4PUE03100"/>
     <hyperlink ref="C20" r:id="rId38" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A21" r:id="rId39" display="RCP-171DU006100"/>
+    <hyperlink ref="A21" r:id="rId39" display="RCP-1K2DUE12200"/>
     <hyperlink ref="C21" r:id="rId40" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A22" r:id="rId41" display="RCP-3J7PUE06100"/>
+    <hyperlink ref="A22" r:id="rId41" display="RCP-1K4PUE06100"/>
     <hyperlink ref="C22" r:id="rId42" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A23" r:id="rId43" display="RCP-172PU703139"/>
+    <hyperlink ref="A23" r:id="rId43" display="RCP-171DU006100"/>
     <hyperlink ref="C23" r:id="rId44" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A24" r:id="rId45" display="RCP-377PU706167"/>
+    <hyperlink ref="A24" r:id="rId45" display="RCP-3J7PUE06100"/>
     <hyperlink ref="C24" r:id="rId46" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A25" r:id="rId47" display="RCP-1J2PUE06100"/>
+    <hyperlink ref="A25" r:id="rId47" display="RCP-172PU703139"/>
     <hyperlink ref="C25" r:id="rId48" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A26" r:id="rId49" display="RCP-3J7PUJ03167"/>
+    <hyperlink ref="A26" r:id="rId49" display="RCP-377PU706167"/>
     <hyperlink ref="C26" r:id="rId50" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A27" r:id="rId51" display="RCP-1K2PU703167"/>
+    <hyperlink ref="A27" r:id="rId51" display="RCP-1J2PUE06100"/>
     <hyperlink ref="C27" r:id="rId52" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A28" r:id="rId53" display="RCP-3K7PU703145A"/>
+    <hyperlink ref="A28" r:id="rId53" display="RCP-3J7PUJ03167"/>
     <hyperlink ref="C28" r:id="rId54" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A29" r:id="rId55" display="RCP-1Z4PUE03100"/>
+    <hyperlink ref="A29" r:id="rId55" display="RCP-1K2PU703167"/>
     <hyperlink ref="C29" r:id="rId56" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A30" r:id="rId57" display="RCP-47APU703145"/>
+    <hyperlink ref="A30" r:id="rId57" display="RCP-3K7PU703145A"/>
     <hyperlink ref="C30" r:id="rId58" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A31" r:id="rId59" display="RCP-1K2PUE03100"/>
+    <hyperlink ref="A31" r:id="rId59" display="RCP-1Z4PUE03100"/>
     <hyperlink ref="C31" r:id="rId60" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A32" r:id="rId61" display="RCP-3KADUE03100"/>
+    <hyperlink ref="A32" r:id="rId61" display="RCP-47APU703145"/>
     <hyperlink ref="C32" r:id="rId62" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A33" r:id="rId63" display="RCP-4ZAPUE03100"/>
+    <hyperlink ref="A33" r:id="rId63" display="RCP-1K2PUE03100"/>
     <hyperlink ref="C33" r:id="rId64" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A34" r:id="rId65" display="RCP-1Z4PUZ03125"/>
+    <hyperlink ref="A34" r:id="rId65" display="RCP-377PUE03100"/>
     <hyperlink ref="C34" r:id="rId66" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A35" r:id="rId67" display="RCP-3ZAPUZ03125"/>
+    <hyperlink ref="A35" r:id="rId67" display="RCP-47APU703145A"/>
     <hyperlink ref="C35" r:id="rId68" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A36" r:id="rId69" display="RCP-4ZBPUK11445B"/>
+    <hyperlink ref="A36" r:id="rId69" display="RCP-4JAPUJ06167"/>
     <hyperlink ref="C36" r:id="rId70" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A37" r:id="rId71" display="RCP-4ZBPUK13739B"/>
+    <hyperlink ref="A37" r:id="rId71" display="RCP-3K7PUE03100"/>
     <hyperlink ref="C37" r:id="rId72" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A38" r:id="rId73" display="RCP-4ZBPUK13745B"/>
+    <hyperlink ref="A38" r:id="rId73" display="RCP-4KAPUE03100"/>
     <hyperlink ref="C38" r:id="rId74" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A39" r:id="rId75" display="RCP-4ZBPUK13767B"/>
+    <hyperlink ref="A39" r:id="rId75" display="RCP-3KAPUE03100"/>
     <hyperlink ref="C39" r:id="rId76" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A40" r:id="rId77" display="RCP-4ZBPUK16009B"/>
+    <hyperlink ref="A40" r:id="rId77" display="RCPB-1C1DUM06100"/>
     <hyperlink ref="C40" r:id="rId78" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A41" r:id="rId79" display="RCP-4ZBPUK16039B"/>
+    <hyperlink ref="A41" r:id="rId79" display="RCP-47APU706125"/>
     <hyperlink ref="C41" r:id="rId80" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A42" r:id="rId81" display="RCP-4ZBPUK16045B"/>
+    <hyperlink ref="A42" r:id="rId81" display="RCPB-4CAPUM06100"/>
     <hyperlink ref="C42" r:id="rId82" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A43" r:id="rId83" display="RCP-4ZBPUK18309B"/>
+    <hyperlink ref="A43" r:id="rId83" display="RCP-47ADU006100"/>
     <hyperlink ref="C43" r:id="rId84" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A44" r:id="rId85" display="RCP-4ZBPUK18325B"/>
+    <hyperlink ref="A44" r:id="rId85" display="RCP-3KAPUE03100-L3"/>
     <hyperlink ref="C44" r:id="rId86" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A45" r:id="rId87" display="RCP-4ZBPUK18345B"/>
+    <hyperlink ref="A45" r:id="rId87" display="RCP-C1K4PUJ03100"/>
     <hyperlink ref="C45" r:id="rId88" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A46" r:id="rId89" display="RCP-4ZBPUK20609B"/>
+    <hyperlink ref="A46" r:id="rId89" display="RCP-47ADU009200"/>
     <hyperlink ref="C46" r:id="rId90" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A47" r:id="rId91" display="RCP-4ZBPUK20625B"/>
+    <hyperlink ref="A47" r:id="rId91" display="RCP-C3K7PUK03100"/>
     <hyperlink ref="C47" r:id="rId92" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A48" r:id="rId93" display="RCP-4ZBPUK22925B"/>
+    <hyperlink ref="A48" r:id="rId93" display="RCP-47APU709225"/>
     <hyperlink ref="C48" r:id="rId94" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A49" r:id="rId95" display="RCP-4ZBPUK22939B"/>
+    <hyperlink ref="A49" r:id="rId95" display="RCP-47ADU015300"/>
     <hyperlink ref="C49" r:id="rId96" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A50" r:id="rId97" display="RCP-4ZBPUK22945B"/>
+    <hyperlink ref="A50" r:id="rId97" display="RCP-47APU709245A"/>
     <hyperlink ref="C50" r:id="rId98" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A51" r:id="rId99" display="RCP-4ZBPUZ02309B"/>
+    <hyperlink ref="A51" r:id="rId99" display="RCP-47APU003100"/>
     <hyperlink ref="C51" r:id="rId100" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A52" r:id="rId101" display="RCP-4ZBPUZ02325B"/>
+    <hyperlink ref="A52" r:id="rId101" display="RCPB-4TAPUT06125"/>
     <hyperlink ref="C52" r:id="rId102" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A53" r:id="rId103" display="RCP-4ZBPUZ04639B"/>
+    <hyperlink ref="A53" r:id="rId103" display="RCPB-1T2PUM06100"/>
     <hyperlink ref="C53" r:id="rId104" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A54" r:id="rId105" display="RCP-4ZBPUZ04667B"/>
+    <hyperlink ref="A54" r:id="rId105" display="RCP-C47APUK03100"/>
     <hyperlink ref="C54" r:id="rId106" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A55" r:id="rId107" display="RCP-4ZBPUZ06909B"/>
+    <hyperlink ref="A55" r:id="rId107" display="RCP-4JAPUJ03167"/>
     <hyperlink ref="C55" r:id="rId108" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A56" r:id="rId109" display="RCP-4ZBPUZ06945B"/>
+    <hyperlink ref="A56" r:id="rId109" display="RCPB-3CAPUM06100"/>
     <hyperlink ref="C56" r:id="rId110" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A57" r:id="rId111" display="RCP-4ZBPUZ09225B"/>
+    <hyperlink ref="A57" r:id="rId111" display="RCPB-4CAPUM03100"/>
     <hyperlink ref="C57" r:id="rId112" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A58" r:id="rId113" display="RCP-4ZBPUZ09239B"/>
+    <hyperlink ref="A58" r:id="rId113" display="RCPB-1K4PUE06100"/>
     <hyperlink ref="C58" r:id="rId114" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A59" r:id="rId115" display="RCP-4ZBPUZ09267B"/>
+    <hyperlink ref="A59" r:id="rId115" display="RCPB-1K4PUE09200"/>
     <hyperlink ref="C59" r:id="rId116" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A60" r:id="rId117" display="RCP-4ZBPUZ11409B"/>
+    <hyperlink ref="A60" r:id="rId117" display="RCPB-1K4PUE15300"/>
     <hyperlink ref="C60" r:id="rId118" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A61" r:id="rId119" display="RCP-4ZBPUZ11425B"/>
+    <hyperlink ref="A61" r:id="rId119" display="RCP-4ZBPUZ03125"/>
     <hyperlink ref="C61" r:id="rId120" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A62" r:id="rId121" display="RCP-4ZBPUZ11467B"/>
+    <hyperlink ref="A62" r:id="rId121" display="RCP-1K2PU006100"/>
     <hyperlink ref="C62" r:id="rId122" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A63" r:id="rId123" display="RCP-4ZBPUZ13709B"/>
+    <hyperlink ref="A63" r:id="rId123" display="RCP-1K4PUE09200"/>
     <hyperlink ref="C63" r:id="rId124" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A64" r:id="rId125" display="RCP-4ZBPUZ13767B"/>
+    <hyperlink ref="A64" r:id="rId125" display="RCP-1K4PUE12200"/>
     <hyperlink ref="C64" r:id="rId126" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A65" r:id="rId127" display="RCP-4ZBPUZ16025B"/>
+    <hyperlink ref="A65" r:id="rId127" display="RCP-3KAPU003100"/>
     <hyperlink ref="C65" r:id="rId128" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A66" r:id="rId129" display="RCP-4ZBPUZ16045B"/>
+    <hyperlink ref="A66" r:id="rId129" display="RCP-C1K4PUK06100"/>
     <hyperlink ref="C66" r:id="rId130" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A67" r:id="rId131" display="RCP-4ZBPUZ16067B"/>
+    <hyperlink ref="A67" r:id="rId131" display="RCP-C1K4PUK09200"/>
     <hyperlink ref="C67" r:id="rId132" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A68" r:id="rId133" display="RCP-4ZBPUZ18345B"/>
+    <hyperlink ref="A68" r:id="rId133" display="RCP-1K2DUE03100"/>
     <hyperlink ref="C68" r:id="rId134" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A69" r:id="rId135" display="RCP-4ZBPUZ18367B"/>
+    <hyperlink ref="A69" r:id="rId135" display="RCP-4KBPUK09209B"/>
     <hyperlink ref="C69" r:id="rId136" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A70" r:id="rId137" display="RCP-4ZBPUZ20625B"/>
+    <hyperlink ref="A70" r:id="rId137" display="RCP-4KBPUK09239B"/>
     <hyperlink ref="C70" r:id="rId138" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A71" r:id="rId139" display="RCP-4ZBPUZ20639B"/>
+    <hyperlink ref="A71" r:id="rId139" display="RCP-4KBPUK09245B"/>
     <hyperlink ref="C71" r:id="rId140" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A72" r:id="rId141" display="RCP-4ZBPUZ20645B"/>
+    <hyperlink ref="A72" r:id="rId141" display="RCP-4KBPUK09267B"/>
     <hyperlink ref="C72" r:id="rId142" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A73" r:id="rId143" display="RCP-4ZBPUZ20667B"/>
+    <hyperlink ref="A73" r:id="rId143" display="RCP-4KBPUK11409B"/>
     <hyperlink ref="C73" r:id="rId144" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A74" r:id="rId145" display="RCP-4ZBPUZ22909B"/>
+    <hyperlink ref="A74" r:id="rId145" display="RCP-4KBPUK11425B"/>
     <hyperlink ref="C74" r:id="rId146" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A75" r:id="rId147" display="RCP-4ZBPUZ22925B"/>
+    <hyperlink ref="A75" r:id="rId147" display="RCP-4KBPUK11439B"/>
     <hyperlink ref="C75" r:id="rId148" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A76" r:id="rId149" display="RCP-4ZBPUZ22945B"/>
+    <hyperlink ref="A76" r:id="rId149" display="RCP-4KBPUK11467B"/>
     <hyperlink ref="C76" r:id="rId150" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A77" r:id="rId151" display="RCP-4ZBPUK20639B"/>
+    <hyperlink ref="A77" r:id="rId151" display="RCP-4KBPUK13709B"/>
     <hyperlink ref="C77" r:id="rId152" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A78" r:id="rId153" display="RCP-4KBPUE09200"/>
+    <hyperlink ref="A78" r:id="rId153" display="RCP-4KBPUK13767B"/>
     <hyperlink ref="C78" r:id="rId154" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A79" r:id="rId155" display="RCP-4KBPUE11400"/>
+    <hyperlink ref="A79" r:id="rId155" display="RCP-4KBPUK16025B"/>
     <hyperlink ref="C79" r:id="rId156" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A80" r:id="rId157" display="RCP-4KBPUE16000"/>
+    <hyperlink ref="A80" r:id="rId157" display="RCP-4KBPUK16039B"/>
     <hyperlink ref="C80" r:id="rId158" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A81" r:id="rId159" display="RCP-4ZBPUE06900"/>
+    <hyperlink ref="A81" r:id="rId159" display="RCP-4KBPUK16045B"/>
     <hyperlink ref="C81" r:id="rId160" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A82" r:id="rId161" display="RCP-4ZBPUE11400"/>
+    <hyperlink ref="A82" r:id="rId161" display="RCP-4KBPUK18309B"/>
     <hyperlink ref="C82" r:id="rId162" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A83" r:id="rId163" display="RCP-4ZBPUE16000"/>
+    <hyperlink ref="A83" r:id="rId163" display="RCP-4KBPUK18339B"/>
     <hyperlink ref="C83" r:id="rId164" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A84" r:id="rId165" display="RCP-4ZBPUE20600"/>
+    <hyperlink ref="A84" r:id="rId165" display="RCP-4KBPUK18367B"/>
     <hyperlink ref="C84" r:id="rId166" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A85" r:id="rId167" display="RCP-4ZBPUE22900"/>
+    <hyperlink ref="A85" r:id="rId167" display="RCP-4KBPUK20609B"/>
     <hyperlink ref="C85" r:id="rId168" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A86" r:id="rId169" display="RCP-4KBPU002300"/>
+    <hyperlink ref="A86" r:id="rId169" display="RCP-4KBPUK20625B"/>
     <hyperlink ref="C86" r:id="rId170" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A87" r:id="rId171" display="RCP-4KBPU006900"/>
+    <hyperlink ref="A87" r:id="rId171" display="RCP-4KBPUK20639B"/>
     <hyperlink ref="C87" r:id="rId172" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A88" r:id="rId173" display="RCP-4KBPU020600"/>
+    <hyperlink ref="A88" r:id="rId173" display="RCP-4KBPUK20645B"/>
     <hyperlink ref="C88" r:id="rId174" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A89" r:id="rId175" display="RCP-4KBPU022900"/>
+    <hyperlink ref="A89" r:id="rId175" display="RCP-4KBPUK20667B"/>
     <hyperlink ref="C89" r:id="rId176" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A90" r:id="rId177" display="RCP-4ZBPU004600"/>
+    <hyperlink ref="A90" r:id="rId177" display="RCP-4KBPUK22909B"/>
     <hyperlink ref="C90" r:id="rId178" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A91" r:id="rId179" display="RCP-4ZBPU006900"/>
+    <hyperlink ref="A91" r:id="rId179" display="RCP-4KBPUK22925B"/>
     <hyperlink ref="C91" r:id="rId180" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A92" r:id="rId181" display="RCP-4ZBPU011400"/>
+    <hyperlink ref="A92" r:id="rId181" display="RCP-4KBPUZ02309B"/>
     <hyperlink ref="C92" r:id="rId182" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A93" r:id="rId183" display="RCP-4ZBPU013700"/>
+    <hyperlink ref="A93" r:id="rId183" display="RCP-4KBPUZ02339B"/>
     <hyperlink ref="C93" r:id="rId184" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A94" r:id="rId185" display="RCP-4ZBPU018300"/>
+    <hyperlink ref="A94" r:id="rId185" display="RCP-4KBPUZ04625B"/>
     <hyperlink ref="C94" r:id="rId186" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A95" r:id="rId187" display="RCP-4ZBPU020600"/>
+    <hyperlink ref="A95" r:id="rId187" display="RCP-4KBPUZ04645B"/>
     <hyperlink ref="C95" r:id="rId188" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A96" r:id="rId189" display="RCP-C4KBPUK02300"/>
+    <hyperlink ref="A96" r:id="rId189" display="RCP-4KBPUZ06909B"/>
     <hyperlink ref="C96" r:id="rId190" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A97" r:id="rId191" display="RCP-C4KBPUK04600"/>
+    <hyperlink ref="A97" r:id="rId191" display="RCP-4KBPUZ06945B"/>
     <hyperlink ref="C97" r:id="rId192" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A98" r:id="rId193" display="RCP-C4KBPUK13700"/>
+    <hyperlink ref="A98" r:id="rId193" display="RCP-4KBPUZ06967B"/>
     <hyperlink ref="C98" r:id="rId194" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A99" r:id="rId195" display="RCP-C4KBPUK16000"/>
+    <hyperlink ref="A99" r:id="rId195" display="RCP-4KBPUZ09245B"/>
     <hyperlink ref="C99" r:id="rId196" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A100" r:id="rId197" display="RCP-C4KBPUZ04600"/>
+    <hyperlink ref="A100" r:id="rId197" display="RCP-4KBPUZ09267B"/>
     <hyperlink ref="C100" r:id="rId198" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A101" r:id="rId199" display="RCP-C4KBPUZ09200"/>
+    <hyperlink ref="A101" r:id="rId199" display="RCP-4KBPUZ11425B"/>
     <hyperlink ref="C101" r:id="rId200" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A102" r:id="rId201" display="RCP-C4KBPUZ11400"/>
+    <hyperlink ref="A102" r:id="rId201" display="RCP-4KBPUZ11439B"/>
     <hyperlink ref="C102" r:id="rId202" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A103" r:id="rId203" display="RCP-C4KBPUZ16000"/>
+    <hyperlink ref="A103" r:id="rId203" display="RCP-4KBPUZ13709B"/>
     <hyperlink ref="C103" r:id="rId204" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A104" r:id="rId205" display="RCP-C4KBPUZ20600"/>
+    <hyperlink ref="A104" r:id="rId205" display="RCP-4KBPUZ13739B"/>
     <hyperlink ref="C104" r:id="rId206" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A105" r:id="rId207" display="RCP-C4ZBPUK02300"/>
+    <hyperlink ref="A105" r:id="rId207" display="RCP-4KBPUZ13767B"/>
     <hyperlink ref="C105" r:id="rId208" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A106" r:id="rId209" display="RCP-C4ZBPUK04600"/>
+    <hyperlink ref="A106" r:id="rId209" display="RCP-4KBPUZ16009B"/>
     <hyperlink ref="C106" r:id="rId210" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A107" r:id="rId211" display="RCP-C4ZBPUK16000"/>
+    <hyperlink ref="A107" r:id="rId211" display="RCP-4KBPUZ16025B"/>
     <hyperlink ref="C107" r:id="rId212" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A108" r:id="rId213" display="RCP-C4ZBPUK18300"/>
+    <hyperlink ref="A108" r:id="rId213" display="RCP-4KBPUZ16045B"/>
     <hyperlink ref="C108" r:id="rId214" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A109" r:id="rId215" display="RCP-C4ZBPUK20600"/>
+    <hyperlink ref="A109" r:id="rId215" display="RCP-4KBPUZ16067B"/>
     <hyperlink ref="C109" r:id="rId216" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A110" r:id="rId217" display="RCP-C4ZBPUZ02300"/>
+    <hyperlink ref="A110" r:id="rId217" display="RCP-4KBPUZ18345B"/>
     <hyperlink ref="C110" r:id="rId218" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A111" r:id="rId219" display="RCP-C4ZBPUZ06900"/>
+    <hyperlink ref="A111" r:id="rId219" display="RCP-4KBPUZ18367B"/>
     <hyperlink ref="C111" r:id="rId220" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A112" r:id="rId221" display="RCP-C4ZBPUZ11400"/>
+    <hyperlink ref="A112" r:id="rId221" display="RCP-4KBPUZ20609B"/>
     <hyperlink ref="C112" r:id="rId222" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A113" r:id="rId223" display="RCP-C4ZBPUZ13700"/>
+    <hyperlink ref="A113" r:id="rId223" display="RCP-4KBPUZ20625B"/>
     <hyperlink ref="C113" r:id="rId224" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A114" r:id="rId225" display="RCP-C4ZBPUZ18300"/>
+    <hyperlink ref="A114" r:id="rId225" display="RCP-4KBPUZ20639B"/>
     <hyperlink ref="C114" r:id="rId226" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A115" r:id="rId227" display="RCP-C4ZBPUZ22900"/>
+    <hyperlink ref="A115" r:id="rId227" display="RCP-4KBPUZ20645B"/>
     <hyperlink ref="C115" r:id="rId228" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A116" r:id="rId229" display="RCP-4KBPUK02309B"/>
+    <hyperlink ref="A116" r:id="rId229" display="RCP-4KBPUZ22909B"/>
     <hyperlink ref="C116" r:id="rId230" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A117" r:id="rId231" display="RCP-4KBPUK02339B"/>
+    <hyperlink ref="A117" r:id="rId231" display="RCP-4KBPUZ22925B"/>
     <hyperlink ref="C117" r:id="rId232" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A118" r:id="rId233" display="RCP-4KBPUK02345B"/>
+    <hyperlink ref="A118" r:id="rId233" display="RCP-4KBPUZ22939B"/>
     <hyperlink ref="C118" r:id="rId234" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A119" r:id="rId235" display="RCP-4KBPUK04609B"/>
+    <hyperlink ref="A119" r:id="rId235" display="RCP-4KBPUZ22945B"/>
     <hyperlink ref="C119" r:id="rId236" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A120" r:id="rId237" display="RCP-4KBPUK04639B"/>
+    <hyperlink ref="A120" r:id="rId237" display="RCP-4ZBPUK02309B"/>
     <hyperlink ref="C120" r:id="rId238" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A121" r:id="rId239" display="RCP-4KBPUK06939B"/>
+    <hyperlink ref="A121" r:id="rId239" display="RCP-4ZBPUK02339B"/>
     <hyperlink ref="C121" r:id="rId240" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A122" r:id="rId241" display="RCP-4KBPUK09209B"/>
+    <hyperlink ref="A122" r:id="rId241" display="RCP-4ZBPUK04609B"/>
     <hyperlink ref="C122" r:id="rId242" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A123" r:id="rId243" display="RCP-4KBPUK09239B"/>
+    <hyperlink ref="A123" r:id="rId243" display="RCP-4ZBPUK04667B"/>
     <hyperlink ref="C123" r:id="rId244" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A124" r:id="rId245" display="RCP-4KBPUK09245B"/>
+    <hyperlink ref="A124" r:id="rId245" display="RCP-4ZBPUK06967B"/>
     <hyperlink ref="C124" r:id="rId246" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A125" r:id="rId247" display="RCP-4KBPUK09267B"/>
+    <hyperlink ref="A125" r:id="rId247" display="RCP-4ZBPUK09209B"/>
     <hyperlink ref="C125" r:id="rId248" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A126" r:id="rId249" display="RCP-4KBPUK11409B"/>
+    <hyperlink ref="A126" r:id="rId249" display="RCP-4ZBPUK09239B"/>
     <hyperlink ref="C126" r:id="rId250" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A127" r:id="rId251" display="RCP-4KBPUK11425B"/>
+    <hyperlink ref="A127" r:id="rId251" display="RCP-4ZBPUK09245B"/>
     <hyperlink ref="C127" r:id="rId252" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A128" r:id="rId253" display="RCP-4KBPUK11439B"/>
+    <hyperlink ref="A128" r:id="rId253" display="RCP-4ZBPUK11409B"/>
     <hyperlink ref="C128" r:id="rId254" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A129" r:id="rId255" display="RCP-4KBPUK11467B"/>
+    <hyperlink ref="A129" r:id="rId255" display="RCP-4ZBPUK11425B"/>
     <hyperlink ref="C129" r:id="rId256" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A130" r:id="rId257" display="RCP-4KBPUK13709B"/>
+    <hyperlink ref="A130" r:id="rId257" display="RCP-4ZBPUK11445B"/>
     <hyperlink ref="C130" r:id="rId258" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A131" r:id="rId259" display="RCP-4KBPUK13767B"/>
+    <hyperlink ref="A131" r:id="rId259" display="RCP-4ZBPUK13739B"/>
     <hyperlink ref="C131" r:id="rId260" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A132" r:id="rId261" display="RCP-4KBPUK16025B"/>
+    <hyperlink ref="A132" r:id="rId261" display="RCP-4ZBPUK13745B"/>
     <hyperlink ref="C132" r:id="rId262" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A133" r:id="rId263" display="RCP-4KBPUK16039B"/>
+    <hyperlink ref="A133" r:id="rId263" display="RCP-4ZBPUK13767B"/>
     <hyperlink ref="C133" r:id="rId264" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A134" r:id="rId265" display="RCP-4KBPUK16045B"/>
+    <hyperlink ref="A134" r:id="rId265" display="RCP-4ZBPUK16009B"/>
     <hyperlink ref="C134" r:id="rId266" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A135" r:id="rId267" display="RCP-4KBPUK18309B"/>
+    <hyperlink ref="A135" r:id="rId267" display="RCP-4ZBPUK16039B"/>
     <hyperlink ref="C135" r:id="rId268" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A136" r:id="rId269" display="RCP-4KBPUK18339B"/>
+    <hyperlink ref="A136" r:id="rId269" display="RCP-4ZBPUK16045B"/>
     <hyperlink ref="C136" r:id="rId270" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A137" r:id="rId271" display="RCP-4KBPUK18367B"/>
+    <hyperlink ref="A137" r:id="rId271" display="RCP-4ZBPUK18309B"/>
     <hyperlink ref="C137" r:id="rId272" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A138" r:id="rId273" display="RCP-4KBPUK20609B"/>
+    <hyperlink ref="A138" r:id="rId273" display="RCP-4ZBPUK18325B"/>
     <hyperlink ref="C138" r:id="rId274" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A139" r:id="rId275" display="RCP-4KBPUK20625B"/>
+    <hyperlink ref="A139" r:id="rId275" display="RCP-4ZBPUK18345B"/>
     <hyperlink ref="C139" r:id="rId276" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A140" r:id="rId277" display="RCP-4KBPUK20639B"/>
+    <hyperlink ref="A140" r:id="rId277" display="RCP-4ZBPUK20609B"/>
     <hyperlink ref="C140" r:id="rId278" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A141" r:id="rId279" display="RCP-4KBPUK20645B"/>
+    <hyperlink ref="A141" r:id="rId279" display="RCP-4ZBPUK20625B"/>
     <hyperlink ref="C141" r:id="rId280" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A142" r:id="rId281" display="RCP-4KBPUK20667B"/>
+    <hyperlink ref="A142" r:id="rId281" display="RCP-4ZBPUK22925B"/>
     <hyperlink ref="C142" r:id="rId282" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A143" r:id="rId283" display="RCP-4KBPUK22909B"/>
+    <hyperlink ref="A143" r:id="rId283" display="RCP-4ZBPUK22939B"/>
     <hyperlink ref="C143" r:id="rId284" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A144" r:id="rId285" display="RCP-4KBPUK22925B"/>
+    <hyperlink ref="A144" r:id="rId285" display="RCP-4ZBPUK22945B"/>
     <hyperlink ref="C144" r:id="rId286" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A145" r:id="rId287" display="RCP-4KBPUZ02309B"/>
+    <hyperlink ref="A145" r:id="rId287" display="RCP-4ZBPUZ02309B"/>
     <hyperlink ref="C145" r:id="rId288" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A146" r:id="rId289" display="RCP-4KBPUZ02339B"/>
+    <hyperlink ref="A146" r:id="rId289" display="RCP-4ZBPUZ02325B"/>
     <hyperlink ref="C146" r:id="rId290" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A147" r:id="rId291" display="RCP-4KBPUZ04625B"/>
+    <hyperlink ref="A147" r:id="rId291" display="RCP-4ZBPUZ04639B"/>
     <hyperlink ref="C147" r:id="rId292" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A148" r:id="rId293" display="RCP-4KBPUZ04645B"/>
+    <hyperlink ref="A148" r:id="rId293" display="RCP-4ZBPUZ04667B"/>
     <hyperlink ref="C148" r:id="rId294" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A149" r:id="rId295" display="RCP-4KBPUZ06909B"/>
+    <hyperlink ref="A149" r:id="rId295" display="RCP-4ZBPUZ06909B"/>
     <hyperlink ref="C149" r:id="rId296" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A150" r:id="rId297" display="RCP-4KBPUZ06945B"/>
+    <hyperlink ref="A150" r:id="rId297" display="RCP-4ZBPUZ06945B"/>
     <hyperlink ref="C150" r:id="rId298" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A151" r:id="rId299" display="RCP-4KBPUZ06967B"/>
+    <hyperlink ref="A151" r:id="rId299" display="RCP-4ZBPUZ09225B"/>
     <hyperlink ref="C151" r:id="rId300" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A152" r:id="rId301" display="RCP-4KBPUZ09245B"/>
+    <hyperlink ref="A152" r:id="rId301" display="RCP-4ZBPUZ09239B"/>
     <hyperlink ref="C152" r:id="rId302" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A153" r:id="rId303" display="RCP-4KBPUZ09267B"/>
+    <hyperlink ref="A153" r:id="rId303" display="RCP-4ZBPUZ09267B"/>
     <hyperlink ref="C153" r:id="rId304" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A154" r:id="rId305" display="RCP-4KBPUZ11425B"/>
+    <hyperlink ref="A154" r:id="rId305" display="RCP-4ZBPUZ11409B"/>
     <hyperlink ref="C154" r:id="rId306" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A155" r:id="rId307" display="RCP-4KBPUZ11439B"/>
+    <hyperlink ref="A155" r:id="rId307" display="RCP-4ZBPUZ11425B"/>
     <hyperlink ref="C155" r:id="rId308" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A156" r:id="rId309" display="RCP-4KBPUZ13709B"/>
+    <hyperlink ref="A156" r:id="rId309" display="RCP-4ZBPUZ11467B"/>
     <hyperlink ref="C156" r:id="rId310" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A157" r:id="rId311" display="RCP-4KBPUZ13739B"/>
+    <hyperlink ref="A157" r:id="rId311" display="RCP-4ZBPUZ13709B"/>
     <hyperlink ref="C157" r:id="rId312" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A158" r:id="rId313" display="RCP-4KBPUZ13767B"/>
+    <hyperlink ref="A158" r:id="rId313" display="RCP-4ZBPUZ13767B"/>
     <hyperlink ref="C158" r:id="rId314" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A159" r:id="rId315" display="RCP-4KBPUZ16009B"/>
+    <hyperlink ref="A159" r:id="rId315" display="RCP-4ZBPUZ16025B"/>
     <hyperlink ref="C159" r:id="rId316" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A160" r:id="rId317" display="RCP-4KBPUZ16025B"/>
+    <hyperlink ref="A160" r:id="rId317" display="RCP-4ZBPUZ16045B"/>
     <hyperlink ref="C160" r:id="rId318" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A161" r:id="rId319" display="RCP-4KBPUZ16045B"/>
+    <hyperlink ref="A161" r:id="rId319" display="RCP-4ZBPUZ16067B"/>
     <hyperlink ref="C161" r:id="rId320" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A162" r:id="rId321" display="RCP-4KBPUZ16067B"/>
+    <hyperlink ref="A162" r:id="rId321" display="RCP-4ZBPUZ18345B"/>
     <hyperlink ref="C162" r:id="rId322" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A163" r:id="rId323" display="RCP-4KBPUZ18345B"/>
+    <hyperlink ref="A163" r:id="rId323" display="RCP-4ZBPUZ18367B"/>
     <hyperlink ref="C163" r:id="rId324" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A164" r:id="rId325" display="RCP-4KBPUZ18367B"/>
+    <hyperlink ref="A164" r:id="rId325" display="RCP-4ZBPUZ20625B"/>
     <hyperlink ref="C164" r:id="rId326" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A165" r:id="rId327" display="RCP-4KBPUZ20609B"/>
+    <hyperlink ref="A165" r:id="rId327" display="RCP-4ZBPUZ20639B"/>
     <hyperlink ref="C165" r:id="rId328" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A166" r:id="rId329" display="RCP-4KBPUZ20625B"/>
+    <hyperlink ref="A166" r:id="rId329" display="RCP-4ZBPUZ20645B"/>
     <hyperlink ref="C166" r:id="rId330" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A167" r:id="rId331" display="RCP-4KBPUZ20639B"/>
+    <hyperlink ref="A167" r:id="rId331" display="RCP-4ZBPUZ20667B"/>
     <hyperlink ref="C167" r:id="rId332" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A168" r:id="rId333" display="RCP-4KBPUZ20645B"/>
+    <hyperlink ref="A168" r:id="rId333" display="RCP-4ZBPUZ22909B"/>
     <hyperlink ref="C168" r:id="rId334" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A169" r:id="rId335" display="RCP-4KBPUZ22909B"/>
+    <hyperlink ref="A169" r:id="rId335" display="RCP-4ZBPUZ22925B"/>
     <hyperlink ref="C169" r:id="rId336" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A170" r:id="rId337" display="RCP-4KBPUZ22925B"/>
+    <hyperlink ref="A170" r:id="rId337" display="RCPB-1C2DUM03100"/>
     <hyperlink ref="C170" r:id="rId338" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A171" r:id="rId339" display="RCP-4KBPUZ22939B"/>
+    <hyperlink ref="A171" r:id="rId339" display="RCP-4KBPUE09200"/>
     <hyperlink ref="C171" r:id="rId340" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A172" r:id="rId341" display="RCP-4KBPUZ22945B"/>
+    <hyperlink ref="A172" r:id="rId341" display="RCP-4KBPUE11400"/>
     <hyperlink ref="C172" r:id="rId342" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A173" r:id="rId343" display="RCP-4ZBPUK02309B"/>
+    <hyperlink ref="A173" r:id="rId343" display="RCP-4KBPUE16000"/>
     <hyperlink ref="C173" r:id="rId344" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A174" r:id="rId345" display="RCP-4ZBPUK02339B"/>
+    <hyperlink ref="A174" r:id="rId345" display="RCP-4ZBPUE06900"/>
     <hyperlink ref="C174" r:id="rId346" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A175" r:id="rId347" display="RCP-4ZBPUK04609B"/>
+    <hyperlink ref="A175" r:id="rId347" display="RCP-4ZBPUE11400"/>
     <hyperlink ref="C175" r:id="rId348" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A176" r:id="rId349" display="RCP-4ZBPUK04667B"/>
+    <hyperlink ref="A176" r:id="rId349" display="RCP-4ZBPUE16000"/>
     <hyperlink ref="C176" r:id="rId350" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A177" r:id="rId351" display="RCP-4ZBPUK06967B"/>
+    <hyperlink ref="A177" r:id="rId351" display="RCP-4ZBPUE20600"/>
     <hyperlink ref="C177" r:id="rId352" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A178" r:id="rId353" display="RCP-4ZBPUK09209B"/>
+    <hyperlink ref="A178" r:id="rId353" display="RCP-4ZBPUE22900"/>
     <hyperlink ref="C178" r:id="rId354" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A179" r:id="rId355" display="RCP-4ZBPUK09239B"/>
+    <hyperlink ref="A179" r:id="rId355" display="RCP-4KBPU002300"/>
     <hyperlink ref="C179" r:id="rId356" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A180" r:id="rId357" display="RCP-4ZBPUK09245B"/>
+    <hyperlink ref="A180" r:id="rId357" display="RCP-4KBPU006900"/>
     <hyperlink ref="C180" r:id="rId358" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A181" r:id="rId359" display="RCP-4ZBPUK11409B"/>
+    <hyperlink ref="A181" r:id="rId359" display="RCP-4KBPU020600"/>
     <hyperlink ref="C181" r:id="rId360" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A182" r:id="rId361" display="RCP-4ZBPUK11425B"/>
+    <hyperlink ref="A182" r:id="rId361" display="RCP-4KBPU022900"/>
     <hyperlink ref="C182" r:id="rId362" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A183" r:id="rId363" display="RCP-1K2DUE03100"/>
+    <hyperlink ref="A183" r:id="rId363" display="RCP-4ZBPU004600"/>
     <hyperlink ref="C183" r:id="rId364" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A184" r:id="rId365" display="RCPB-1K4PUE06100"/>
+    <hyperlink ref="A184" r:id="rId365" display="RCP-4ZBPU006900"/>
     <hyperlink ref="C184" r:id="rId366" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A185" r:id="rId367" display="RCPB-1K4PUE09200"/>
+    <hyperlink ref="A185" r:id="rId367" display="RCP-4ZBPU011400"/>
     <hyperlink ref="C185" r:id="rId368" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A186" r:id="rId369" display="RCPB-1K4PUE15300"/>
+    <hyperlink ref="A186" r:id="rId369" display="RCP-4ZBPU013700"/>
     <hyperlink ref="C186" r:id="rId370" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A187" r:id="rId371" display="RCP-4ZBPUZ03125"/>
+    <hyperlink ref="A187" r:id="rId371" display="RCP-4ZBPU018300"/>
     <hyperlink ref="C187" r:id="rId372" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A188" r:id="rId373" display="RCP-377PUE03100"/>
+    <hyperlink ref="A188" r:id="rId373" display="RCP-4ZBPU020600"/>
     <hyperlink ref="C188" r:id="rId374" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A189" r:id="rId375" display="RCP-47APU703145A"/>
+    <hyperlink ref="A189" r:id="rId375" display="RCP-C4KBPUK02300"/>
     <hyperlink ref="C189" r:id="rId376" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A190" r:id="rId377" display="RCP-4JAPUJ06167"/>
+    <hyperlink ref="A190" r:id="rId377" display="RCP-C4KBPUK04600"/>
     <hyperlink ref="C190" r:id="rId378" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A191" r:id="rId379" display="RCP-3K7PUE03100"/>
+    <hyperlink ref="A191" r:id="rId379" display="RCP-C4KBPUK13700"/>
     <hyperlink ref="C191" r:id="rId380" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A192" r:id="rId381" display="RCP-4KAPUE03100"/>
+    <hyperlink ref="A192" r:id="rId381" display="RCP-C4KBPUK16000"/>
     <hyperlink ref="C192" r:id="rId382" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A193" r:id="rId383" display="RCP-3KAPUE03100"/>
+    <hyperlink ref="A193" r:id="rId383" display="RCP-C4KBPUZ04600"/>
     <hyperlink ref="C193" r:id="rId384" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A194" r:id="rId385" display="RCPB-1C1DUM06100"/>
+    <hyperlink ref="A194" r:id="rId385" display="RCP-C4KBPUZ09200"/>
     <hyperlink ref="C194" r:id="rId386" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A195" r:id="rId387" display="RCP-47APU706125"/>
+    <hyperlink ref="A195" r:id="rId387" display="RCP-C4KBPUZ11400"/>
     <hyperlink ref="C195" r:id="rId388" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A196" r:id="rId389" display="RCPB-4CAPUM06100"/>
+    <hyperlink ref="A196" r:id="rId389" display="RCP-C4KBPUZ16000"/>
     <hyperlink ref="C196" r:id="rId390" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A197" r:id="rId391" display="RCP-47ADU006100"/>
+    <hyperlink ref="A197" r:id="rId391" display="RCP-C4KBPUZ20600"/>
     <hyperlink ref="C197" r:id="rId392" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A198" r:id="rId393" display="RCP-3KAPUE03100-L3"/>
+    <hyperlink ref="A198" r:id="rId393" display="RCP-C4ZBPUK02300"/>
     <hyperlink ref="C198" r:id="rId394" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A199" r:id="rId395" display="RCP-C1K4PUJ03100"/>
+    <hyperlink ref="A199" r:id="rId395" display="RCP-C4ZBPUK04600"/>
     <hyperlink ref="C199" r:id="rId396" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A200" r:id="rId397" display="RCP-47ADU009200"/>
+    <hyperlink ref="A200" r:id="rId397" display="RCP-C4ZBPUK16000"/>
     <hyperlink ref="C200" r:id="rId398" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A201" r:id="rId399" display="RCP-C3K7PUK03100"/>
+    <hyperlink ref="A201" r:id="rId399" display="RCP-C4ZBPUK18300"/>
     <hyperlink ref="C201" r:id="rId400" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A202" r:id="rId401" display="RCP-47APU709225"/>
+    <hyperlink ref="A202" r:id="rId401" display="RCP-C4ZBPUK20600"/>
     <hyperlink ref="C202" r:id="rId402" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A203" r:id="rId403" display="RCP-47ADU015300"/>
+    <hyperlink ref="A203" r:id="rId403" display="RCP-C4ZBPUZ02300"/>
     <hyperlink ref="C203" r:id="rId404" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A204" r:id="rId405" display="RCP-47APU709245A"/>
+    <hyperlink ref="A204" r:id="rId405" display="RCP-C4ZBPUZ06900"/>
     <hyperlink ref="C204" r:id="rId406" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A205" r:id="rId407" display="RCP-47APU003100"/>
+    <hyperlink ref="A205" r:id="rId407" display="RCP-C4ZBPUZ11400"/>
     <hyperlink ref="C205" r:id="rId408" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A206" r:id="rId409" display="RCPB-4TAPUT06125"/>
+    <hyperlink ref="A206" r:id="rId409" display="RCP-C4ZBPUZ13700"/>
     <hyperlink ref="C206" r:id="rId410" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A207" r:id="rId411" display="RCPB-1T2PUM06100"/>
+    <hyperlink ref="A207" r:id="rId411" display="RCP-C4ZBPUZ18300"/>
     <hyperlink ref="C207" r:id="rId412" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A208" r:id="rId413" display="RCP-C47APUK03100"/>
+    <hyperlink ref="A208" r:id="rId413" display="RCP-C4ZBPUZ22900"/>
     <hyperlink ref="C208" r:id="rId414" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A209" r:id="rId415" display="RCP-4JAPUJ03167"/>
+    <hyperlink ref="A209" r:id="rId415" display="RCP-4KBPUK02309B"/>
     <hyperlink ref="C209" r:id="rId416" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A210" r:id="rId417" display="RCPB-3CAPUM06100"/>
+    <hyperlink ref="A210" r:id="rId417" display="RCP-4KBPUK02339B"/>
     <hyperlink ref="C210" r:id="rId418" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A211" r:id="rId419" display="RCPB-4CAPUM03100"/>
+    <hyperlink ref="A211" r:id="rId419" display="RCP-4KBPUK02345B"/>
     <hyperlink ref="C211" r:id="rId420" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A212" r:id="rId421" display="RCPB-1C2DUM03100"/>
+    <hyperlink ref="A212" r:id="rId421" display="RCP-4KBPUK04609B"/>
     <hyperlink ref="C212" r:id="rId422" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A213" r:id="rId423" display="RCP-1K2PU006100"/>
+    <hyperlink ref="A213" r:id="rId423" display="RCP-4KBPUK04639B"/>
     <hyperlink ref="C213" r:id="rId424" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A214" r:id="rId425" display="RCP-1K4PUE09200"/>
+    <hyperlink ref="A214" r:id="rId425" display="RCP-4KBPUK06939B"/>
     <hyperlink ref="C214" r:id="rId426" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A215" r:id="rId427" display="RCP-1K4PUE12200"/>
+    <hyperlink ref="A215" r:id="rId427" display="RCP-4ZBPUZ22945B"/>
     <hyperlink ref="C215" r:id="rId428" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A216" r:id="rId429" display="RCP-3KAPU003100"/>
+    <hyperlink ref="A216" r:id="rId429" display="RCP-4ZBPUK20639B"/>
     <hyperlink ref="C216" r:id="rId430" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A217" r:id="rId431" display="RCP-C1K4PUK06100"/>
+    <hyperlink ref="A217" r:id="rId431" display="RCP-1Z4PUZ03125"/>
     <hyperlink ref="C217" r:id="rId432" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A218" r:id="rId433" display="RCP-C1K4PUK09200"/>
+    <hyperlink ref="A218" r:id="rId433" display="RCP-3ZAPUZ03125"/>
     <hyperlink ref="C218" r:id="rId434" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A219" r:id="rId435" display="RCP-1K4PUK03167"/>
-[...394 lines deleted...]
-    <hyperlink ref="A417" r:id="rId830" display="RCP-3ZADUE06100"/>
+    <hyperlink ref="A219" r:id="rId435" display="RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A220" r:id="rId436" display="RCPB-1K4PUE03100"/>
+    <hyperlink ref="C220" r:id="rId437" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A221" r:id="rId438" display="RCPB-1K4PUE12200"/>
+    <hyperlink ref="C221" r:id="rId439" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A222" r:id="rId440" display="RCP-1K2PU003100"/>
+    <hyperlink ref="C222" r:id="rId441" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A223" r:id="rId442" display="RCP-1K4PU003100"/>
+    <hyperlink ref="C223" r:id="rId443" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A224" r:id="rId444" display="RCP-C1K4PUK03100"/>
+    <hyperlink ref="C224" r:id="rId445" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A225" r:id="rId446" display="RCP-C1K2PUK06100"/>
+    <hyperlink ref="C225" r:id="rId447" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A226" r:id="rId448" display="RCP-1K4PUK03167"/>
+    <hyperlink ref="C226" r:id="rId449" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A227" r:id="rId450" display="RCP-172PU706167"/>
+    <hyperlink ref="C227" r:id="rId451" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A228" r:id="rId452" display="RCP-171PUE06100"/>
+    <hyperlink ref="C228" r:id="rId453" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A229" r:id="rId454" display="RCP-1J2PUJ03167"/>
+    <hyperlink ref="C229" r:id="rId455" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A230" r:id="rId456" display="RCP-172PUE03100"/>
+    <hyperlink ref="C230" r:id="rId457" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A231" r:id="rId458" display="RCP-1J2PUJ06167"/>
+    <hyperlink ref="C231" r:id="rId459" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A232" r:id="rId460" display="RCP-1K2PUE06100"/>
+    <hyperlink ref="C232" r:id="rId461" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A233" r:id="rId462" display="RCP-1K1DU006100"/>
+    <hyperlink ref="C233" r:id="rId463" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A234" r:id="rId464" display="RCP-172PUK06167"/>
+    <hyperlink ref="C234" r:id="rId465" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A235" r:id="rId466" display="RCP-1J1DU006100"/>
+    <hyperlink ref="C235" r:id="rId467" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A236" r:id="rId468" display="RCP-377PU703167"/>
+    <hyperlink ref="C236" r:id="rId469" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A237" r:id="rId470" display="RCP-172PU703125"/>
+    <hyperlink ref="C237" r:id="rId471" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A238" r:id="rId472" display="RCP-377PU706125"/>
+    <hyperlink ref="C238" r:id="rId473" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A239" r:id="rId474" display="RCP-1J2PUE03100"/>
+    <hyperlink ref="C239" r:id="rId475" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A240" r:id="rId476" display="RCP-1K2DUK03139"/>
+    <hyperlink ref="C240" r:id="rId477" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A241" r:id="rId478" display="RCP-1Z2PUE03100"/>
+    <hyperlink ref="C241" r:id="rId479" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A242" r:id="rId480" display="RCP-3KAPUE09200"/>
+    <hyperlink ref="C242" r:id="rId481" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A243" r:id="rId482" display="RCP-377PU709225"/>
+    <hyperlink ref="C243" r:id="rId483" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A244" r:id="rId484" display="RCP-47APU703125"/>
+    <hyperlink ref="C244" r:id="rId485" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A245" r:id="rId486" display="RCP-172PU703167"/>
+    <hyperlink ref="C245" r:id="rId487" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A246" r:id="rId488" display="RCP-3KAPUK03167"/>
+    <hyperlink ref="C246" r:id="rId489" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A247" r:id="rId490" display="RCP-172PU706125"/>
+    <hyperlink ref="C247" r:id="rId491" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A248" r:id="rId492" display="RCP-377DU009200"/>
+    <hyperlink ref="C248" r:id="rId493" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A249" r:id="rId494" display="RCP-3K7PU706145A"/>
+    <hyperlink ref="C249" r:id="rId495" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A250" r:id="rId496" display="RCP-47APU712225"/>
+    <hyperlink ref="C250" r:id="rId497" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A251" r:id="rId498" display="RCP-377PUE06100"/>
+    <hyperlink ref="C251" r:id="rId499" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A252" r:id="rId500" display="RCP-3Z7PUE03100"/>
+    <hyperlink ref="C252" r:id="rId501" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A253" r:id="rId502" display="RCP-377DUE03100"/>
+    <hyperlink ref="C253" r:id="rId503" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A254" r:id="rId504" display="RCP-377PUK03109"/>
+    <hyperlink ref="C254" r:id="rId505" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A255" r:id="rId506" display="RCP-47APU703167"/>
+    <hyperlink ref="C255" r:id="rId507" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A256" r:id="rId508" display="RCP-3ZAPUE03100"/>
+    <hyperlink ref="C256" r:id="rId509" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A257" r:id="rId510" display="RCP-47APU718325"/>
+    <hyperlink ref="C257" r:id="rId511" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A258" r:id="rId512" display="RCP-377PU703125"/>
+    <hyperlink ref="C258" r:id="rId513" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A259" r:id="rId514" display="RCP-377PUK06109"/>
+    <hyperlink ref="C259" r:id="rId515" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A260" r:id="rId516" display="RCP-47ADU003100"/>
+    <hyperlink ref="C260" r:id="rId517" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A261" r:id="rId518" display="RCP-47APUE06100"/>
+    <hyperlink ref="C261" r:id="rId519" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A262" r:id="rId520" display="RCP-4KAPUE06100"/>
+    <hyperlink ref="C262" r:id="rId521" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A263" r:id="rId522" display="RCP-47APU706145A"/>
+    <hyperlink ref="C263" r:id="rId523" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A264" r:id="rId524" display="RCP-377PUK09209"/>
+    <hyperlink ref="C264" r:id="rId525" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A265" r:id="rId526" display="RCPB-1C2PUM06100"/>
+    <hyperlink ref="C265" r:id="rId527" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A266" r:id="rId528" display="RCP-47APUE09200"/>
+    <hyperlink ref="C266" r:id="rId529" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A267" r:id="rId530" display="RCP-47APU706167"/>
+    <hyperlink ref="C267" r:id="rId531" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A268" r:id="rId532" display="RCP-3KAPUE06100"/>
+    <hyperlink ref="C268" r:id="rId533" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A269" r:id="rId534" display="RCP-47APUE12200"/>
+    <hyperlink ref="C269" r:id="rId535" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A270" r:id="rId536" display="RCP-3KAPUE06100-L3"/>
+    <hyperlink ref="C270" r:id="rId537" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A271" r:id="rId538" display="RCP-C3KAPUJ03100"/>
+    <hyperlink ref="C271" r:id="rId539" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A272" r:id="rId540" display="RCP-47APUK03109"/>
+    <hyperlink ref="C272" r:id="rId541" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A273" r:id="rId542" display="RCP-C3KAPUK03100"/>
+    <hyperlink ref="C273" r:id="rId543" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A274" r:id="rId544" display="RCP-47APU709267"/>
+    <hyperlink ref="C274" r:id="rId545" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A275" r:id="rId546" display="RCPB-4TAPUT03167"/>
+    <hyperlink ref="C275" r:id="rId547" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A276" r:id="rId548" display="RCP-47APUK06109"/>
+    <hyperlink ref="C276" r:id="rId549" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A277" r:id="rId550" display="RCP-47APU009200"/>
+    <hyperlink ref="C277" r:id="rId551" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A278" r:id="rId552" display="RCP-C3ZAPUZ03100"/>
+    <hyperlink ref="C278" r:id="rId553" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A279" r:id="rId554" display="RCP-4JAPUE03100"/>
+    <hyperlink ref="C279" r:id="rId555" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A280" r:id="rId556" display="RCP-C3ZAPUZ06100"/>
+    <hyperlink ref="C280" r:id="rId557" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A281" r:id="rId558" display="RCP-4JAPUE06100"/>
+    <hyperlink ref="C281" r:id="rId559" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A282" r:id="rId560" display="RCPB-3CAPUM03100"/>
+    <hyperlink ref="C282" r:id="rId561" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A283" r:id="rId562" display="RCP-4ZBPUZ22939B"/>
+    <hyperlink ref="C283" r:id="rId563" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A284" r:id="rId564" display="RCP-4ZBPUZ22967B"/>
+    <hyperlink ref="C284" r:id="rId565" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A285" r:id="rId566" display="RCP-1J2PUJ03125"/>
+    <hyperlink ref="C285" r:id="rId567" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A286" r:id="rId568" display="RCP-3J7PUJ03125"/>
+    <hyperlink ref="C286" r:id="rId569" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A287" r:id="rId570" display="RCP-4JAPUJ03125"/>
+    <hyperlink ref="C287" r:id="rId571" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A288" r:id="rId572" display="RCP-4ZBPUZ03125B"/>
+    <hyperlink ref="C288" r:id="rId573" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A289" r:id="rId574" display="RCP-1K2DUE09200"/>
+    <hyperlink ref="C289" r:id="rId575" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A290" r:id="rId576" display="RCP-4KBPUK02325B"/>
+    <hyperlink ref="C290" r:id="rId577" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A291" r:id="rId578" display="RCP-4KBPUE02300"/>
+    <hyperlink ref="C291" r:id="rId579" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A292" r:id="rId580" display="RCP-4KBPUE04600"/>
+    <hyperlink ref="C292" r:id="rId581" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A293" r:id="rId582" display="RCP-4KBPUE06900"/>
+    <hyperlink ref="C293" r:id="rId583" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A294" r:id="rId584" display="RCP-4KBPUE13700"/>
+    <hyperlink ref="C294" r:id="rId585" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A295" r:id="rId586" display="RCP-4KBPUE18300"/>
+    <hyperlink ref="C295" r:id="rId587" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A296" r:id="rId588" display="RCP-4KBPUE20600"/>
+    <hyperlink ref="C296" r:id="rId589" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A297" r:id="rId590" display="RCP-4KBPUE22900"/>
+    <hyperlink ref="C297" r:id="rId591" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A298" r:id="rId592" display="RCP-4ZBPUE02300"/>
+    <hyperlink ref="C298" r:id="rId593" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A299" r:id="rId594" display="RCP-4ZBPUE04600"/>
+    <hyperlink ref="C299" r:id="rId595" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A300" r:id="rId596" display="RCP-4ZBPUE09200"/>
+    <hyperlink ref="C300" r:id="rId597" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A301" r:id="rId598" display="RCP-4ZBPUE13700"/>
+    <hyperlink ref="C301" r:id="rId599" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A302" r:id="rId600" display="RCP-4ZBPUE18300"/>
+    <hyperlink ref="C302" r:id="rId601" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A303" r:id="rId602" display="RCP-4KBPU004600"/>
+    <hyperlink ref="C303" r:id="rId603" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A304" r:id="rId604" display="RCP-4KBPU009200"/>
+    <hyperlink ref="C304" r:id="rId605" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A305" r:id="rId606" display="RCP-4KBPU011400"/>
+    <hyperlink ref="C305" r:id="rId607" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A306" r:id="rId608" display="RCP-4KBPU013700"/>
+    <hyperlink ref="C306" r:id="rId609" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A307" r:id="rId610" display="RCP-4KBPU016000"/>
+    <hyperlink ref="C307" r:id="rId611" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A308" r:id="rId612" display="RCP-4KBPU018300"/>
+    <hyperlink ref="C308" r:id="rId613" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A309" r:id="rId614" display="RCP-4ZBPU002300"/>
+    <hyperlink ref="C309" r:id="rId615" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A310" r:id="rId616" display="RCP-4ZBPU009200"/>
+    <hyperlink ref="C310" r:id="rId617" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A311" r:id="rId618" display="RCP-4ZBPU016000"/>
+    <hyperlink ref="C311" r:id="rId619" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A312" r:id="rId620" display="RCP-4ZBPU022900"/>
+    <hyperlink ref="C312" r:id="rId621" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A313" r:id="rId622" display="RCP-C4KBPUK06900"/>
+    <hyperlink ref="C313" r:id="rId623" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A314" r:id="rId624" display="RCP-C4KBPUK09200"/>
+    <hyperlink ref="C314" r:id="rId625" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A315" r:id="rId626" display="RCP-C4KBPUK11400"/>
+    <hyperlink ref="C315" r:id="rId627" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A316" r:id="rId628" display="RCP-C4KBPUK18300"/>
+    <hyperlink ref="C316" r:id="rId629" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A317" r:id="rId630" display="RCP-C4KBPUK20600"/>
+    <hyperlink ref="C317" r:id="rId631" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A318" r:id="rId632" display="RCP-C4KBPUK22900"/>
+    <hyperlink ref="C318" r:id="rId633" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A319" r:id="rId634" display="RCP-C4KBPUZ02300"/>
+    <hyperlink ref="C319" r:id="rId635" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A320" r:id="rId636" display="RCP-C4KBPUZ06900"/>
+    <hyperlink ref="C320" r:id="rId637" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A321" r:id="rId638" display="RCP-C4KBPUZ13700"/>
+    <hyperlink ref="C321" r:id="rId639" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A322" r:id="rId640" display="RCP-C4KBPUZ18300"/>
+    <hyperlink ref="C322" r:id="rId641" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A323" r:id="rId642" display="RCP-C4KBPUZ22900"/>
+    <hyperlink ref="C323" r:id="rId643" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A324" r:id="rId644" display="RCP-C4ZBPUK06900"/>
+    <hyperlink ref="C324" r:id="rId645" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A325" r:id="rId646" display="RCP-C4ZBPUK09200"/>
+    <hyperlink ref="C325" r:id="rId647" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A326" r:id="rId648" display="RCP-C4ZBPUK11400"/>
+    <hyperlink ref="C326" r:id="rId649" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A327" r:id="rId650" display="RCP-C4ZBPUK13700"/>
+    <hyperlink ref="C327" r:id="rId651" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A328" r:id="rId652" display="RCP-C4ZBPUK22900"/>
+    <hyperlink ref="C328" r:id="rId653" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A329" r:id="rId654" display="RCP-C4ZBPUZ04600"/>
+    <hyperlink ref="C329" r:id="rId655" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A330" r:id="rId656" display="RCP-C4ZBPUZ09200"/>
+    <hyperlink ref="C330" r:id="rId657" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A331" r:id="rId658" display="RCP-C4ZBPUZ16000"/>
+    <hyperlink ref="C331" r:id="rId659" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A332" r:id="rId660" display="RCP-C4ZBPUZ20600"/>
+    <hyperlink ref="C332" r:id="rId661" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A333" r:id="rId662" display="RCP-4KBPUK02367B"/>
+    <hyperlink ref="C333" r:id="rId663" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A334" r:id="rId664" display="RCP-4KBPUK04625B"/>
+    <hyperlink ref="C334" r:id="rId665" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A335" r:id="rId666" display="RCP-4KBPUK04645B"/>
+    <hyperlink ref="C335" r:id="rId667" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A336" r:id="rId668" display="RCP-4KBPUK04667B"/>
+    <hyperlink ref="C336" r:id="rId669" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A337" r:id="rId670" display="RCP-4KBPUK06909B"/>
+    <hyperlink ref="C337" r:id="rId671" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A338" r:id="rId672" display="RCP-4KBPUK06925B"/>
+    <hyperlink ref="C338" r:id="rId673" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A339" r:id="rId674" display="RCP-4KBPUK06945B"/>
+    <hyperlink ref="C339" r:id="rId675" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A340" r:id="rId676" display="RCP-4KBPUK06967B"/>
+    <hyperlink ref="C340" r:id="rId677" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A341" r:id="rId678" display="RCP-4KBPUK09225B"/>
+    <hyperlink ref="C341" r:id="rId679" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A342" r:id="rId680" display="RCP-4KBPUK11445B"/>
+    <hyperlink ref="C342" r:id="rId681" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A343" r:id="rId682" display="RCP-4KBPUK13725B"/>
+    <hyperlink ref="C343" r:id="rId683" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A344" r:id="rId684" display="RCP-4KBPUK13739B"/>
+    <hyperlink ref="C344" r:id="rId685" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A345" r:id="rId686" display="RCP-4KBPUK13745B"/>
+    <hyperlink ref="C345" r:id="rId687" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A346" r:id="rId688" display="RCP-4KBPUK16009B"/>
+    <hyperlink ref="C346" r:id="rId689" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A347" r:id="rId690" display="RCP-4KBPUK16067B"/>
+    <hyperlink ref="C347" r:id="rId691" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A348" r:id="rId692" display="RCP-4KBPUK18325B"/>
+    <hyperlink ref="C348" r:id="rId693" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A349" r:id="rId694" display="RCP-4KBPUK18345B"/>
+    <hyperlink ref="C349" r:id="rId695" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A350" r:id="rId696" display="RCP-4KBPUK22939B"/>
+    <hyperlink ref="C350" r:id="rId697" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A351" r:id="rId698" display="RCP-4KBPUK22945B"/>
+    <hyperlink ref="C351" r:id="rId699" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A352" r:id="rId700" display="RCP-4KBPUK22967B"/>
+    <hyperlink ref="C352" r:id="rId701" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A353" r:id="rId702" display="RCP-4KBPUZ02325B"/>
+    <hyperlink ref="C353" r:id="rId703" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A354" r:id="rId704" display="RCP-4KBPUZ02345B"/>
+    <hyperlink ref="C354" r:id="rId705" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A355" r:id="rId706" display="RCP-4KBPUZ02367B"/>
+    <hyperlink ref="C355" r:id="rId707" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A356" r:id="rId708" display="RCP-4KBPUZ04609B"/>
+    <hyperlink ref="C356" r:id="rId709" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A357" r:id="rId710" display="RCP-4KBPUZ04639B"/>
+    <hyperlink ref="C357" r:id="rId711" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A358" r:id="rId712" display="RCP-4KBPUZ04667B"/>
+    <hyperlink ref="C358" r:id="rId713" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A359" r:id="rId714" display="RCP-4KBPUZ06925B"/>
+    <hyperlink ref="C359" r:id="rId715" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A360" r:id="rId716" display="RCP-4KBPUZ06939B"/>
+    <hyperlink ref="C360" r:id="rId717" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A361" r:id="rId718" display="RCP-4KBPUZ09209B"/>
+    <hyperlink ref="C361" r:id="rId719" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A362" r:id="rId720" display="RCP-4KBPUZ09225B"/>
+    <hyperlink ref="C362" r:id="rId721" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A363" r:id="rId722" display="RCP-4KBPUZ09239B"/>
+    <hyperlink ref="C363" r:id="rId723" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A364" r:id="rId724" display="RCP-4KBPUZ11409B"/>
+    <hyperlink ref="C364" r:id="rId725" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A365" r:id="rId726" display="RCP-4KBPUZ11445B"/>
+    <hyperlink ref="C365" r:id="rId727" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A366" r:id="rId728" display="RCP-4KBPUZ11467B"/>
+    <hyperlink ref="C366" r:id="rId729" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A367" r:id="rId730" display="RCP-4KBPUZ13725B"/>
+    <hyperlink ref="C367" r:id="rId731" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A368" r:id="rId732" display="RCP-4KBPUZ13745B"/>
+    <hyperlink ref="C368" r:id="rId733" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A369" r:id="rId734" display="RCP-4KBPUZ16039B"/>
+    <hyperlink ref="C369" r:id="rId735" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A370" r:id="rId736" display="RCP-4KBPUZ18309B"/>
+    <hyperlink ref="C370" r:id="rId737" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A371" r:id="rId738" display="RCP-4KBPUZ18325B"/>
+    <hyperlink ref="C371" r:id="rId739" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A372" r:id="rId740" display="RCP-4KBPUZ18339B"/>
+    <hyperlink ref="C372" r:id="rId741" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A373" r:id="rId742" display="RCP-4KBPUZ20667B"/>
+    <hyperlink ref="C373" r:id="rId743" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A374" r:id="rId744" display="RCP-4KBPUZ22967B"/>
+    <hyperlink ref="C374" r:id="rId745" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A375" r:id="rId746" display="RCP-4ZBPUK02325B"/>
+    <hyperlink ref="C375" r:id="rId747" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A376" r:id="rId748" display="RCP-4ZBPUK02345B"/>
+    <hyperlink ref="C376" r:id="rId749" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A377" r:id="rId750" display="RCP-4ZBPUK02367B"/>
+    <hyperlink ref="C377" r:id="rId751" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A378" r:id="rId752" display="RCP-4ZBPUK04625B"/>
+    <hyperlink ref="C378" r:id="rId753" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A379" r:id="rId754" display="RCP-4ZBPUK04639B"/>
+    <hyperlink ref="C379" r:id="rId755" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A380" r:id="rId756" display="RCP-4ZBPUK04645B"/>
+    <hyperlink ref="C380" r:id="rId757" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A381" r:id="rId758" display="RCP-4ZBPUK06909B"/>
+    <hyperlink ref="C381" r:id="rId759" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A382" r:id="rId760" display="RCP-4ZBPUK06925B"/>
+    <hyperlink ref="C382" r:id="rId761" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A383" r:id="rId762" display="RCP-4ZBPUK06939B"/>
+    <hyperlink ref="C383" r:id="rId763" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A384" r:id="rId764" display="RCP-4ZBPUK06945B"/>
+    <hyperlink ref="C384" r:id="rId765" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A385" r:id="rId766" display="RCP-4ZBPUK09225B"/>
+    <hyperlink ref="C385" r:id="rId767" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A386" r:id="rId768" display="RCP-4ZBPUK09267B"/>
+    <hyperlink ref="C386" r:id="rId769" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A387" r:id="rId770" display="RCP-4ZBPUK11439B"/>
+    <hyperlink ref="C387" r:id="rId771" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A388" r:id="rId772" display="RCP-4ZBPUK11467B"/>
+    <hyperlink ref="C388" r:id="rId773" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A389" r:id="rId774" display="RCP-4ZBPUK13709B"/>
+    <hyperlink ref="C389" r:id="rId775" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A390" r:id="rId776" display="RCP-4ZBPUK13725B"/>
+    <hyperlink ref="C390" r:id="rId777" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A391" r:id="rId778" display="RCP-4ZBPUK16025B"/>
+    <hyperlink ref="C391" r:id="rId779" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A392" r:id="rId780" display="RCP-4ZBPUK16067B"/>
+    <hyperlink ref="C392" r:id="rId781" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A393" r:id="rId782" display="RCP-4ZBPUK18339B"/>
+    <hyperlink ref="C393" r:id="rId783" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A394" r:id="rId784" display="RCP-4ZBPUK18367B"/>
+    <hyperlink ref="C394" r:id="rId785" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A395" r:id="rId786" display="RCP-4ZBPUK20645B"/>
+    <hyperlink ref="C395" r:id="rId787" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A396" r:id="rId788" display="RCP-4ZBPUK20667B"/>
+    <hyperlink ref="C396" r:id="rId789" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A397" r:id="rId790" display="RCP-4ZBPUK22909B"/>
+    <hyperlink ref="C397" r:id="rId791" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A398" r:id="rId792" display="RCP-4ZBPUK22967B"/>
+    <hyperlink ref="C398" r:id="rId793" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A399" r:id="rId794" display="RCP-4ZBPUZ02339B"/>
+    <hyperlink ref="C399" r:id="rId795" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A400" r:id="rId796" display="RCP-4ZBPUZ02345B"/>
+    <hyperlink ref="C400" r:id="rId797" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A401" r:id="rId798" display="RCP-4ZBPUZ02367B"/>
+    <hyperlink ref="C401" r:id="rId799" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A402" r:id="rId800" display="RCP-4ZBPUZ04609B"/>
+    <hyperlink ref="C402" r:id="rId801" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A403" r:id="rId802" display="RCP-4ZBPUZ04625B"/>
+    <hyperlink ref="C403" r:id="rId803" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A404" r:id="rId804" display="RCP-4ZBPUZ04645B"/>
+    <hyperlink ref="C404" r:id="rId805" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A405" r:id="rId806" display="RCP-4ZBPUZ06925B"/>
+    <hyperlink ref="C405" r:id="rId807" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A406" r:id="rId808" display="RCP-4ZBPUZ06939B"/>
+    <hyperlink ref="C406" r:id="rId809" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A407" r:id="rId810" display="RCP-4ZBPUZ06967B"/>
+    <hyperlink ref="C407" r:id="rId811" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A408" r:id="rId812" display="RCP-4ZBPUZ09209B"/>
+    <hyperlink ref="C408" r:id="rId813" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A409" r:id="rId814" display="RCP-4ZBPUZ09245B"/>
+    <hyperlink ref="C409" r:id="rId815" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A410" r:id="rId816" display="RCP-4ZBPUZ11439B"/>
+    <hyperlink ref="C410" r:id="rId817" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A411" r:id="rId818" display="RCP-4ZBPUZ11445B"/>
+    <hyperlink ref="C411" r:id="rId819" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A412" r:id="rId820" display="RCP-4ZBPUZ13725B"/>
+    <hyperlink ref="C412" r:id="rId821" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A413" r:id="rId822" display="RCP-4ZBPUZ13739B"/>
+    <hyperlink ref="C413" r:id="rId823" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A414" r:id="rId824" display="RCP-4ZBPUZ13745B"/>
+    <hyperlink ref="C414" r:id="rId825" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A415" r:id="rId826" display="RCP-4ZBPUZ16009B"/>
+    <hyperlink ref="C415" r:id="rId827" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A416" r:id="rId828" display="RCP-4ZBPUZ16039B"/>
+    <hyperlink ref="C416" r:id="rId829" display="Variant of RAPID-FIBER-PANELS"/>
+    <hyperlink ref="A417" r:id="rId830" display="RCP-4ZBPUZ18309B"/>
     <hyperlink ref="C417" r:id="rId831" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A418" r:id="rId832" display="RCP-3KAPUK03125"/>
+    <hyperlink ref="A418" r:id="rId832" display="RCP-4ZBPUZ18325B"/>
     <hyperlink ref="C418" r:id="rId833" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A419" r:id="rId834" display="RCP-3KADU003100"/>
+    <hyperlink ref="A419" r:id="rId834" display="RCP-4ZBPUZ18339B"/>
     <hyperlink ref="C419" r:id="rId835" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A420" r:id="rId836" display="RCP-479PU703167"/>
+    <hyperlink ref="A420" r:id="rId836" display="RCP-4ZBPUZ20609B"/>
     <hyperlink ref="C420" r:id="rId837" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A421" r:id="rId838" display="RCPB-1C2DUM06100"/>
+    <hyperlink ref="A421" r:id="rId838" display="RCP-3ZADUE06100"/>
     <hyperlink ref="C421" r:id="rId839" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A422" r:id="rId840" display="RCPB-1C2DUM09200"/>
+    <hyperlink ref="A422" r:id="rId840" display="RCP-3KAPUK03125"/>
     <hyperlink ref="C422" r:id="rId841" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A423" r:id="rId842" display="RCP-1J2PUJ03125"/>
+    <hyperlink ref="A423" r:id="rId842" display="RCP-3KADU003100"/>
     <hyperlink ref="C423" r:id="rId843" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A424" r:id="rId844" display="RCP-3J7PUJ03125"/>
+    <hyperlink ref="A424" r:id="rId844" display="RCP-479PU703167"/>
     <hyperlink ref="C424" r:id="rId845" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A425" r:id="rId846" display="RCP-4JAPUJ03125"/>
+    <hyperlink ref="A425" r:id="rId846" display="RCPB-1C2DUM06100"/>
     <hyperlink ref="C425" r:id="rId847" display="Variant of RAPID-FIBER-PANELS"/>
-    <hyperlink ref="A426" r:id="rId848" display="RCP-4ZBPUZ03125B"/>
+    <hyperlink ref="A426" r:id="rId848" display="RCPB-1C2DUM09200"/>
     <hyperlink ref="C426" r:id="rId849" display="Variant of RAPID-FIBER-PANELS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId850"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>