--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -11,112 +11,148 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117" count="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118" count="242">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>LSA-PLUS-BOX</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Wall Boxes, indoor</t>
+  </si>
+  <si>
+    <t>LSA-PLUS®</t>
+  </si>
+  <si>
+    <t>LSA-PLUS</t>
+  </si>
+  <si>
+    <t>Copper distribution box</t>
+  </si>
+  <si>
     <t>70831200-00</t>
   </si>
   <si>
     <t>7083 1 200-00</t>
   </si>
   <si>
     <t>Variant of LSA-PLUS-BOX</t>
   </si>
   <si>
     <t>LSA-PLUS® Distribution Box, for up to 20 10-pair Series 2 modules</t>
   </si>
   <si>
-    <t>LSA-PLUS®</t>
-[...7 lines deleted...]
-  <si>
     <t>70831301-00</t>
   </si>
   <si>
     <t>7083 1 301-00</t>
   </si>
   <si>
     <t>LSA-PLUS® Distribution Box, for up to 2 10-pair Series 2 modules</t>
   </si>
   <si>
+    <t>64371020-20</t>
+  </si>
+  <si>
+    <t>6437 1 020-20</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® KRONECTION box III-100, unloaded, 100-pairs</t>
+  </si>
+  <si>
+    <t>70811041-00</t>
+  </si>
+  <si>
+    <t>7081 1 041-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Mini plastic distribution box 30, profile rods</t>
+  </si>
+  <si>
+    <t>64361013-20</t>
+  </si>
+  <si>
+    <t>6436 1 013-20</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® KRONECTION box I-30, unloaded, 30-pairs</t>
+  </si>
+  <si>
     <t>64282425-00</t>
   </si>
   <si>
     <t>6428 2 425-00</t>
   </si>
   <si>
     <t>LSA-PLUS® Connection Box, 530 Series, holds up to 3 x 34 Series 2 LSA-PLUS modules</t>
   </si>
   <si>
     <t>64282418-00</t>
   </si>
   <si>
     <t>6428 2 418-00</t>
   </si>
   <si>
     <t>LSA-PLUS® Connection Box, 500 Series, holds up to 2 x 10 Series 2 LSA-PLUS modules</t>
   </si>
   <si>
     <t>64282419-00</t>
   </si>
   <si>
     <t>6428 2 419-00</t>
   </si>
   <si>
     <t>LSA-PLUS® Connection Box, 500 Series, holds up to 2 x 20 Series 2 LSA-PLUS modules</t>
@@ -148,264 +184,231 @@
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>HighBand®  Wall Mount Frame, 528 mm high</t>
   </si>
   <si>
     <t>Highband®</t>
   </si>
   <si>
     <t>HighBand®</t>
   </si>
   <si>
     <t>Back mount frame kit</t>
   </si>
   <si>
     <t>64502006-00</t>
   </si>
   <si>
     <t>6450 2 006-00</t>
   </si>
   <si>
     <t>HighBand® Backmount Frame, 19 in, 15-way, 3 RU, recessed</t>
   </si>
   <si>
-    <t>LSA-PLUS-BOX</t>
-[...7 lines deleted...]
-  <si>
     <t>64601042-00</t>
   </si>
   <si>
     <t>6460 1 042-00</t>
   </si>
   <si>
     <t>HighBand® LSA-Plus® PROFIL Jumperable Frame, 11-way, box of 1</t>
   </si>
   <si>
-    <t>64371020-20</t>
-[...23 lines deleted...]
-    <t>LSA-PLUS® KRONECTION box I-30, unloaded, 30-pairs</t>
+    <t>65251027-00</t>
+  </si>
+  <si>
+    <t>6525 1 027-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Junction Box, Low profile, with earthing, with 4 cable rings, 250/5, 50-pairs</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>70831401-00</t>
+  </si>
+  <si>
+    <t>7083 1 401-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Box, for up to 5 10-pair Series 2 modules</t>
+  </si>
+  <si>
+    <t>70831501-00</t>
+  </si>
+  <si>
+    <t>7083 1 501-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Box, for up to 10 10-pair Series 2 modules</t>
+  </si>
+  <si>
+    <t>64282422-00</t>
+  </si>
+  <si>
+    <t>6428 2 422-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, 500 Series, holds up to 4 x 34 Series 2 LSA-PLUS modules</t>
+  </si>
+  <si>
+    <t>64502009-00</t>
+  </si>
+  <si>
+    <t>6450 2 009-00</t>
+  </si>
+  <si>
+    <t>HighBand® Backmount Frame, 19 in, 9-way, 2 RU, recessed</t>
+  </si>
+  <si>
+    <t>64282423-00</t>
+  </si>
+  <si>
+    <t>6428 2 423-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, 510 Series, holds up to 1 x 34 Series 2 LSA-PLUS modules</t>
+  </si>
+  <si>
+    <t>64282424-00</t>
+  </si>
+  <si>
+    <t>6428 2 424-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, 520 Series, holds up to 2 x 34 Series 2 LSA-PLUS modules</t>
+  </si>
+  <si>
+    <t>64501107-01</t>
+  </si>
+  <si>
+    <t>6450 1 107-01</t>
+  </si>
+  <si>
+    <t>HighBand® Backmount frame kit loaded with12 category 6A, 20-pair modules</t>
+  </si>
+  <si>
+    <t>64552034-00</t>
+  </si>
+  <si>
+    <t>6455 2 034-00</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® Frame, 11-way jumperable, gray</t>
+  </si>
+  <si>
+    <t>64552034-01</t>
+  </si>
+  <si>
+    <t>6455 2 034-01</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® Frame, 27-way jumperable, gray</t>
+  </si>
+  <si>
+    <t>64552034-10</t>
+  </si>
+  <si>
+    <t>6455 2 034-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL frame and Plastic Cover Kit, 11-way frame</t>
+  </si>
+  <si>
+    <t>64552034-20</t>
+  </si>
+  <si>
+    <t>6455 2 034-20</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL frame and Metal Cover Kit, 27-way frame</t>
+  </si>
+  <si>
+    <t>64601042-01</t>
+  </si>
+  <si>
+    <t>6460 1 042-01</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® PROFIL Jumperable Frame, 27-way, box of 1</t>
+  </si>
+  <si>
+    <t>65251022-00</t>
+  </si>
+  <si>
+    <t>6525 1 022-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Junction Box, Low profile, with earthing, 250/5, 50-pairs</t>
+  </si>
+  <si>
+    <t>65251024-00</t>
+  </si>
+  <si>
+    <t>6525 1 024-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Junction Box, Low profile, with earthing, 250/7, 70-pairs</t>
+  </si>
+  <si>
+    <t>65301017-00</t>
+  </si>
+  <si>
+    <t>6530 1 017-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, Low profile, 301A, 100-pairs</t>
   </si>
   <si>
     <t>64061015-20</t>
   </si>
   <si>
     <t>6406 1 015-20</t>
   </si>
   <si>
     <t>LSA-PLUS® KRONECTION box II-50, unloaded, 50-pairs</t>
   </si>
   <si>
     <t>70811041-02</t>
   </si>
   <si>
     <t>7081 1 041-02</t>
   </si>
   <si>
     <t>LSA-PLUS® Mini plastic distribution box 50, profile rods</t>
   </si>
   <si>
     <t>70811041-04</t>
   </si>
   <si>
     <t>7081 1 041-04</t>
   </si>
   <si>
     <t>LSA-PLUS® Mini plastic distribution box 100, profile rods</t>
-  </si>
-[...142 lines deleted...]
-    <t>LSA-PLUS® Distribution Box, for up to 10 10-pair Series 2 modules</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -524,917 +527,926 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J34" totalsRowShown="0">
   <autoFilter ref="A1:J34"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831200-00" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831301-00" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282425-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282418-00" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282419-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282420-00" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282421-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64502155-01" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64502006-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64601042-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64371020-20" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70811041-00" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64361013-20" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64061015-20" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70811041-02" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70811041-04" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65251027-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282422-00" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64502009-00" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282423-00" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282424-00" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64501107-01" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-00" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-01" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-10" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-20" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64601042-01" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65251022-00" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65251024-00" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65301017-00" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831401-00" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831501-00" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831200-00" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831301-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64371020-20" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70811041-00" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64361013-20" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282425-00" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282418-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282419-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282420-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282421-00" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64502155-01" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64502006-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64601042-00" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65251027-00" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831401-00" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831501-00" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282422-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64502009-00" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282423-00" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282424-00" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64501107-01" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-00" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-01" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-10" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-20" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64601042-01" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65251022-00" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65251024-00" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65301017-00" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64061015-20" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70811041-02" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70811041-04" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J34"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="82.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
         <v>17</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
         <v>37</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>39</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H10" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>41</v>
+      </c>
+      <c r="B11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>45</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
         <v>51</v>
       </c>
-      <c r="B13" t="s">
+      <c r="G13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="H13" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
-      <c r="C14" s="1" t="s">
-        <v>12</v>
+      <c r="C14" t="s">
+        <v>49</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="H14" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
-      <c r="C15" s="1" t="s">
-        <v>12</v>
+      <c r="C15" t="s">
+        <v>49</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="H15" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:8" ht="12.75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J16" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H17" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H18" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>74</v>
+      </c>
+      <c r="C20" t="s">
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="H20" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>77</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F21" t="s">
-        <v>39</v>
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>83</v>
+      </c>
+      <c r="C23" t="s">
+        <v>49</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="H23" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F24" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="G24" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="H24" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F25" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="G25" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="H25" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D26" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F26" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C27" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="H28" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" ht="12.75">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>101</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F29" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G29" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+      <c r="J29" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="J30" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H32" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B33" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H33" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B34" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D34" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="70831200-00"/>
-[...23 lines deleted...]
-    <hyperlink ref="A16" r:id="rId25" display="64061015-20"/>
+    <hyperlink ref="A2" r:id="rId1" display="LSA-PLUS-BOX"/>
+    <hyperlink ref="A3" r:id="rId2" display="70831200-00"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A4" r:id="rId4" display="70831301-00"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A5" r:id="rId6" display="64371020-20"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A6" r:id="rId8" display="70811041-00"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A7" r:id="rId10" display="64361013-20"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A8" r:id="rId12" display="64282425-00"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A9" r:id="rId14" display="64282418-00"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A10" r:id="rId16" display="64282419-00"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A11" r:id="rId18" display="64282420-00"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A12" r:id="rId20" display="64282421-00"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A13" r:id="rId22" display="64502155-01"/>
+    <hyperlink ref="A14" r:id="rId23" display="64502006-00"/>
+    <hyperlink ref="A15" r:id="rId24" display="64601042-00"/>
+    <hyperlink ref="A16" r:id="rId25" display="65251027-00"/>
     <hyperlink ref="C16" r:id="rId26" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A17" r:id="rId27" display="70811041-02"/>
+    <hyperlink ref="A17" r:id="rId27" display="70831401-00"/>
     <hyperlink ref="C17" r:id="rId28" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A18" r:id="rId29" display="70811041-04"/>
+    <hyperlink ref="A18" r:id="rId29" display="70831501-00"/>
     <hyperlink ref="C18" r:id="rId30" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A19" r:id="rId31" display="65251027-00"/>
+    <hyperlink ref="A19" r:id="rId31" display="64282422-00"/>
     <hyperlink ref="C19" r:id="rId32" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A20" r:id="rId33" display="64282422-00"/>
-[...2 lines deleted...]
-    <hyperlink ref="A22" r:id="rId36" display="64282423-00"/>
+    <hyperlink ref="A20" r:id="rId33" display="64502009-00"/>
+    <hyperlink ref="A21" r:id="rId34" display="64282423-00"/>
+    <hyperlink ref="C21" r:id="rId35" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A22" r:id="rId36" display="64282424-00"/>
     <hyperlink ref="C22" r:id="rId37" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A23" r:id="rId38" display="64282424-00"/>
-[...7 lines deleted...]
-    <hyperlink ref="A30" r:id="rId46" display="65251022-00"/>
+    <hyperlink ref="A23" r:id="rId38" display="64501107-01"/>
+    <hyperlink ref="A24" r:id="rId39" display="64552034-00"/>
+    <hyperlink ref="A25" r:id="rId40" display="64552034-01"/>
+    <hyperlink ref="A26" r:id="rId41" display="64552034-10"/>
+    <hyperlink ref="A27" r:id="rId42" display="64552034-20"/>
+    <hyperlink ref="A28" r:id="rId43" display="64601042-01"/>
+    <hyperlink ref="A29" r:id="rId44" display="65251022-00"/>
+    <hyperlink ref="C29" r:id="rId45" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A30" r:id="rId46" display="65251024-00"/>
     <hyperlink ref="C30" r:id="rId47" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A31" r:id="rId48" display="65251024-00"/>
+    <hyperlink ref="A31" r:id="rId48" display="65301017-00"/>
     <hyperlink ref="C31" r:id="rId49" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A32" r:id="rId50" display="65301017-00"/>
+    <hyperlink ref="A32" r:id="rId50" display="64061015-20"/>
     <hyperlink ref="C32" r:id="rId51" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A33" r:id="rId52" display="70831401-00"/>
+    <hyperlink ref="A33" r:id="rId52" display="70811041-02"/>
     <hyperlink ref="C33" r:id="rId53" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A34" r:id="rId54" display="70831501-00"/>
+    <hyperlink ref="A34" r:id="rId54" display="70811041-04"/>
     <hyperlink ref="C34" r:id="rId55" display="Variant of LSA-PLUS-BOX"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId56"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>