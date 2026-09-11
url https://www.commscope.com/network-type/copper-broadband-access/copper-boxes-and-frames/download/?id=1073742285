--- v1 (2026-07-26)
+++ v2 (2026-09-11)
@@ -61,327 +61,327 @@
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>LSA-PLUS-BOX</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>LSA-PLUS® Wall Boxes, indoor</t>
   </si>
   <si>
     <t>LSA-PLUS®</t>
   </si>
   <si>
     <t>LSA-PLUS</t>
   </si>
   <si>
     <t>Copper distribution box</t>
   </si>
   <si>
+    <t>64361013-20</t>
+  </si>
+  <si>
+    <t>6436 1 013-20</t>
+  </si>
+  <si>
+    <t>Variant of LSA-PLUS-BOX</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® KRONECTION box I-30, unloaded, 30-pairs</t>
+  </si>
+  <si>
+    <t>64371020-20</t>
+  </si>
+  <si>
+    <t>6437 1 020-20</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® KRONECTION box III-100, unloaded, 100-pairs</t>
+  </si>
+  <si>
+    <t>70811041-00</t>
+  </si>
+  <si>
+    <t>7081 1 041-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Mini plastic distribution box 30, profile rods</t>
+  </si>
+  <si>
+    <t>64282425-00</t>
+  </si>
+  <si>
+    <t>6428 2 425-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, 530 Series, holds up to 3 x 34 Series 2 LSA-PLUS modules</t>
+  </si>
+  <si>
+    <t>64282418-00</t>
+  </si>
+  <si>
+    <t>6428 2 418-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, 500 Series, holds up to 2 x 10 Series 2 LSA-PLUS modules</t>
+  </si>
+  <si>
+    <t>64282419-00</t>
+  </si>
+  <si>
+    <t>6428 2 419-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, 500 Series, holds up to 2 x 20 Series 2 LSA-PLUS modules</t>
+  </si>
+  <si>
+    <t>64282420-00</t>
+  </si>
+  <si>
+    <t>6428 2 420-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, 500 Series, holds up to 1 x 20 Series 2 LSA-PLUS modules</t>
+  </si>
+  <si>
+    <t>64282421-00</t>
+  </si>
+  <si>
+    <t>6428 2 421-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, 500 Series, holds up to 1 x 10 Series 2 LSA-PLUS modules</t>
+  </si>
+  <si>
     <t>70831200-00</t>
   </si>
   <si>
     <t>7083 1 200-00</t>
   </si>
   <si>
-    <t>Variant of LSA-PLUS-BOX</t>
-[...1 lines deleted...]
-  <si>
     <t>LSA-PLUS® Distribution Box, for up to 20 10-pair Series 2 modules</t>
   </si>
   <si>
     <t>70831301-00</t>
   </si>
   <si>
     <t>7083 1 301-00</t>
   </si>
   <si>
     <t>LSA-PLUS® Distribution Box, for up to 2 10-pair Series 2 modules</t>
   </si>
   <si>
-    <t>64371020-20</t>
-[...70 lines deleted...]
-  <si>
     <t>64502155-01</t>
   </si>
   <si>
     <t>6450 2 155-01</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>HighBand®  Wall Mount Frame, 528 mm high</t>
   </si>
   <si>
     <t>Highband®</t>
   </si>
   <si>
     <t>HighBand®</t>
   </si>
   <si>
     <t>Back mount frame kit</t>
   </si>
   <si>
     <t>64502006-00</t>
   </si>
   <si>
     <t>6450 2 006-00</t>
   </si>
   <si>
     <t>HighBand® Backmount Frame, 19 in, 15-way, 3 RU, recessed</t>
   </si>
   <si>
     <t>64601042-00</t>
   </si>
   <si>
     <t>6460 1 042-00</t>
   </si>
   <si>
     <t>HighBand® LSA-Plus® PROFIL Jumperable Frame, 11-way, box of 1</t>
   </si>
   <si>
+    <t>64502009-00</t>
+  </si>
+  <si>
+    <t>6450 2 009-00</t>
+  </si>
+  <si>
+    <t>HighBand® Backmount Frame, 19 in, 9-way, 2 RU, recessed</t>
+  </si>
+  <si>
+    <t>64501107-01</t>
+  </si>
+  <si>
+    <t>6450 1 107-01</t>
+  </si>
+  <si>
+    <t>HighBand® Backmount frame kit loaded with12 category 6A, 20-pair modules</t>
+  </si>
+  <si>
+    <t>64552034-00</t>
+  </si>
+  <si>
+    <t>6455 2 034-00</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® Frame, 11-way jumperable, gray</t>
+  </si>
+  <si>
+    <t>64552034-01</t>
+  </si>
+  <si>
+    <t>6455 2 034-01</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® Frame, 27-way jumperable, gray</t>
+  </si>
+  <si>
+    <t>64552034-10</t>
+  </si>
+  <si>
+    <t>6455 2 034-10</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL frame and Plastic Cover Kit, 11-way frame</t>
+  </si>
+  <si>
+    <t>64552034-20</t>
+  </si>
+  <si>
+    <t>6455 2 034-20</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® PROFIL frame and Metal Cover Kit, 27-way frame</t>
+  </si>
+  <si>
+    <t>64601042-01</t>
+  </si>
+  <si>
+    <t>6460 1 042-01</t>
+  </si>
+  <si>
+    <t>HighBand® LSA-Plus® PROFIL Jumperable Frame, 27-way, box of 1</t>
+  </si>
+  <si>
+    <t>64282422-00</t>
+  </si>
+  <si>
+    <t>6428 2 422-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, 500 Series, holds up to 4 x 34 Series 2 LSA-PLUS modules</t>
+  </si>
+  <si>
+    <t>64282423-00</t>
+  </si>
+  <si>
+    <t>6428 2 423-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, 510 Series, holds up to 1 x 34 Series 2 LSA-PLUS modules</t>
+  </si>
+  <si>
+    <t>64282424-00</t>
+  </si>
+  <si>
+    <t>6428 2 424-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, 520 Series, holds up to 2 x 34 Series 2 LSA-PLUS modules</t>
+  </si>
+  <si>
+    <t>65251022-00</t>
+  </si>
+  <si>
+    <t>6525 1 022-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Junction Box, Low profile, with earthing, 250/5, 50-pairs</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>65251024-00</t>
+  </si>
+  <si>
+    <t>6525 1 024-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Junction Box, Low profile, with earthing, 250/7, 70-pairs</t>
+  </si>
+  <si>
+    <t>65301017-00</t>
+  </si>
+  <si>
+    <t>6530 1 017-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Connection Box, Low profile, 301A, 100-pairs</t>
+  </si>
+  <si>
+    <t>70831401-00</t>
+  </si>
+  <si>
+    <t>7083 1 401-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Box, for up to 5 10-pair Series 2 modules</t>
+  </si>
+  <si>
+    <t>70831501-00</t>
+  </si>
+  <si>
+    <t>7083 1 501-00</t>
+  </si>
+  <si>
+    <t>LSA-PLUS® Distribution Box, for up to 10 10-pair Series 2 modules</t>
+  </si>
+  <si>
     <t>65251027-00</t>
   </si>
   <si>
     <t>6525 1 027-00</t>
   </si>
   <si>
     <t>LSA-PLUS® Junction Box, Low profile, with earthing, with 4 cable rings, 250/5, 50-pairs</t>
-  </si>
-[...136 lines deleted...]
-    <t>LSA-PLUS® Connection Box, Low profile, 301A, 100-pairs</t>
   </si>
   <si>
     <t>64061015-20</t>
   </si>
   <si>
     <t>6406 1 015-20</t>
   </si>
   <si>
     <t>LSA-PLUS® KRONECTION box II-50, unloaded, 50-pairs</t>
   </si>
   <si>
     <t>70811041-02</t>
   </si>
   <si>
     <t>7081 1 041-02</t>
   </si>
   <si>
     <t>LSA-PLUS® Mini plastic distribution box 50, profile rods</t>
   </si>
   <si>
     <t>70811041-04</t>
   </si>
   <si>
     <t>7081 1 041-04</t>
   </si>
@@ -527,51 +527,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J34" totalsRowShown="0">
   <autoFilter ref="A1:J34"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831200-00" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831301-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64371020-20" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70811041-00" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64361013-20" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282425-00" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282418-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282419-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282420-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282421-00" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64502155-01" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64502006-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64601042-00" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65251027-00" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831401-00" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831501-00" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282422-00" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64502009-00" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282423-00" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282424-00" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64501107-01" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-00" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-01" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-10" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-20" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64601042-01" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65251022-00" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65251024-00" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65301017-00" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64061015-20" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70811041-02" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70811041-04" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64361013-20" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64371020-20" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70811041-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282425-00" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282418-00" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282419-00" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282420-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282421-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831200-00" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831301-00" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64502155-01" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64502006-00" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64601042-00" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64502009-00" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64501107-01" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-00" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-01" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-10" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64552034-20" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64601042-01" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282422-00" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282423-00" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64282424-00" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65251022-00" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65251024-00" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65301017-00" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831401-00" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70831501-00" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item65251027-00" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item64061015-20" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70811041-02" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/item70811041-04" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/copper-broadband-access/copper-boxes-and-frames/lsa-plus-box" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J34"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="82.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -904,422 +904,422 @@
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>49</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="F15" t="s">
         <v>51</v>
       </c>
       <c r="G15" t="s">
         <v>52</v>
       </c>
       <c r="H15" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="12.75">
+    <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
-      <c r="C16" s="1" t="s">
-        <v>18</v>
+      <c r="C16" t="s">
+        <v>49</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
         <v>64</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" t="s">
         <v>65</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" t="s">
         <v>67</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
         <v>68</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H18" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" t="s">
         <v>70</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" t="s">
         <v>71</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H19" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
         <v>76</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" t="s">
         <v>77</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
         <v>79</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" t="s">
         <v>80</v>
       </c>
-      <c r="C22" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" t="s">
         <v>82</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" t="s">
         <v>83</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G23" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H23" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
         <v>85</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" t="s">
         <v>86</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G24" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H24" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" t="s">
         <v>88</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
         <v>89</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
+      <c r="A26" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="F25" t="s">
-[...10 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="B26" t="s">
         <v>91</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
         <v>92</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
+        <v>15</v>
+      </c>
+      <c r="J26" t="s">
         <v>93</v>
       </c>
-      <c r="F26" t="s">
-[...9 lines deleted...]
-    <row r="27" spans="1:8" ht="12.75">
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B27" t="s">
         <v>95</v>
       </c>
-      <c r="C27" t="s">
-        <v>49</v>
+      <c r="C27" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="D27" t="s">
         <v>96</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>53</v>
+        <v>15</v>
+      </c>
+      <c r="J27" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B28" t="s">
         <v>98</v>
       </c>
-      <c r="C28" t="s">
-        <v>49</v>
+      <c r="C28" s="1" t="s">
+        <v>18</v>
       </c>
       <c r="D28" t="s">
         <v>99</v>
       </c>
       <c r="F28" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G28" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B29" t="s">
         <v>101</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
-      <c r="J29" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:10" ht="12.75">
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B30" t="s">
         <v>104</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D30" t="s">
         <v>105</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
-      <c r="J30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:8" ht="12.75">
+    </row>
+    <row r="31" spans="1:10" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B31" t="s">
         <v>107</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D31" t="s">
         <v>108</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
+      </c>
+      <c r="J31" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
         <v>111</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1350,97 +1350,97 @@
       <c r="A34" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B34" t="s">
         <v>116</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
         <v>117</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
         <v>14</v>
       </c>
       <c r="H34" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="LSA-PLUS-BOX"/>
-    <hyperlink ref="A3" r:id="rId2" display="70831200-00"/>
+    <hyperlink ref="A3" r:id="rId2" display="64361013-20"/>
     <hyperlink ref="C3" r:id="rId3" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A4" r:id="rId4" display="70831301-00"/>
+    <hyperlink ref="A4" r:id="rId4" display="64371020-20"/>
     <hyperlink ref="C4" r:id="rId5" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A5" r:id="rId6" display="64371020-20"/>
+    <hyperlink ref="A5" r:id="rId6" display="70811041-00"/>
     <hyperlink ref="C5" r:id="rId7" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A6" r:id="rId8" display="70811041-00"/>
+    <hyperlink ref="A6" r:id="rId8" display="64282425-00"/>
     <hyperlink ref="C6" r:id="rId9" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A7" r:id="rId10" display="64361013-20"/>
+    <hyperlink ref="A7" r:id="rId10" display="64282418-00"/>
     <hyperlink ref="C7" r:id="rId11" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A8" r:id="rId12" display="64282425-00"/>
+    <hyperlink ref="A8" r:id="rId12" display="64282419-00"/>
     <hyperlink ref="C8" r:id="rId13" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A9" r:id="rId14" display="64282418-00"/>
+    <hyperlink ref="A9" r:id="rId14" display="64282420-00"/>
     <hyperlink ref="C9" r:id="rId15" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A10" r:id="rId16" display="64282419-00"/>
+    <hyperlink ref="A10" r:id="rId16" display="64282421-00"/>
     <hyperlink ref="C10" r:id="rId17" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A11" r:id="rId18" display="64282420-00"/>
+    <hyperlink ref="A11" r:id="rId18" display="70831200-00"/>
     <hyperlink ref="C11" r:id="rId19" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A12" r:id="rId20" display="64282421-00"/>
+    <hyperlink ref="A12" r:id="rId20" display="70831301-00"/>
     <hyperlink ref="C12" r:id="rId21" display="Variant of LSA-PLUS-BOX"/>
     <hyperlink ref="A13" r:id="rId22" display="64502155-01"/>
     <hyperlink ref="A14" r:id="rId23" display="64502006-00"/>
     <hyperlink ref="A15" r:id="rId24" display="64601042-00"/>
-    <hyperlink ref="A16" r:id="rId25" display="65251027-00"/>
-[...18 lines deleted...]
-    <hyperlink ref="A29" r:id="rId44" display="65251022-00"/>
+    <hyperlink ref="A16" r:id="rId25" display="64502009-00"/>
+    <hyperlink ref="A17" r:id="rId26" display="64501107-01"/>
+    <hyperlink ref="A18" r:id="rId27" display="64552034-00"/>
+    <hyperlink ref="A19" r:id="rId28" display="64552034-01"/>
+    <hyperlink ref="A20" r:id="rId29" display="64552034-10"/>
+    <hyperlink ref="A21" r:id="rId30" display="64552034-20"/>
+    <hyperlink ref="A22" r:id="rId31" display="64601042-01"/>
+    <hyperlink ref="A23" r:id="rId32" display="64282422-00"/>
+    <hyperlink ref="C23" r:id="rId33" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A24" r:id="rId34" display="64282423-00"/>
+    <hyperlink ref="C24" r:id="rId35" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A25" r:id="rId36" display="64282424-00"/>
+    <hyperlink ref="C25" r:id="rId37" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A26" r:id="rId38" display="65251022-00"/>
+    <hyperlink ref="C26" r:id="rId39" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A27" r:id="rId40" display="65251024-00"/>
+    <hyperlink ref="C27" r:id="rId41" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A28" r:id="rId42" display="65301017-00"/>
+    <hyperlink ref="C28" r:id="rId43" display="Variant of LSA-PLUS-BOX"/>
+    <hyperlink ref="A29" r:id="rId44" display="70831401-00"/>
     <hyperlink ref="C29" r:id="rId45" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A30" r:id="rId46" display="65251024-00"/>
+    <hyperlink ref="A30" r:id="rId46" display="70831501-00"/>
     <hyperlink ref="C30" r:id="rId47" display="Variant of LSA-PLUS-BOX"/>
-    <hyperlink ref="A31" r:id="rId48" display="65301017-00"/>
+    <hyperlink ref="A31" r:id="rId48" display="65251027-00"/>
     <hyperlink ref="C31" r:id="rId49" display="Variant of LSA-PLUS-BOX"/>
     <hyperlink ref="A32" r:id="rId50" display="64061015-20"/>
     <hyperlink ref="C32" r:id="rId51" display="Variant of LSA-PLUS-BOX"/>
     <hyperlink ref="A33" r:id="rId52" display="70811041-02"/>
     <hyperlink ref="C33" r:id="rId53" display="Variant of LSA-PLUS-BOX"/>
     <hyperlink ref="A34" r:id="rId54" display="70811041-04"/>
     <hyperlink ref="C34" r:id="rId55" display="Variant of LSA-PLUS-BOX"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId56"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>