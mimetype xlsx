--- v0 (2026-06-13)
+++ v1 (2026-07-31)
@@ -124,135 +124,135 @@
   <si>
     <t>UMSC (Universal Mounted Splice Cabinet) with up to 3456 fiber splices capacity (Rollable ribbon cables), exit up, gray,splice trays are not included</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245550</t>
   </si>
   <si>
     <t>760245550</t>
   </si>
   <si>
     <t>ODF-ACC-BRK-23</t>
   </si>
   <si>
     <t>Variant of FLEX-CAB-ACCESSORIES</t>
   </si>
   <si>
     <t>Flex Frame, 23" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
   </si>
   <si>
     <t>CommScope®</t>
   </si>
   <si>
     <t>Mounting bracket</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244148</t>
+  </si>
+  <si>
+    <t>760244148</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-150-1728</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244149</t>
+  </si>
+  <si>
+    <t>760244149</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-75-1728</t>
+  </si>
+  <si>
+    <t>Kit designed for FEC, FLEX or SD applications</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244143</t>
+  </si>
+  <si>
+    <t>760244143</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-1/4-35-144</t>
+  </si>
+  <si>
+    <t>Single kit for use in NG4</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244144</t>
+  </si>
+  <si>
+    <t>760244144</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-50-864/1152</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244145</t>
+  </si>
+  <si>
+    <t>760244145</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-100-864/1152</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245549</t>
   </si>
   <si>
     <t>760245549</t>
   </si>
   <si>
     <t>ODF-ACC-BRK-19</t>
   </si>
   <si>
     <t>Flex Frame,19" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245551</t>
   </si>
   <si>
     <t>760245551</t>
   </si>
   <si>
     <t>ODF-ACC-BRK-WM</t>
   </si>
   <si>
     <t>Flex Frame, Wall Mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244148</t>
-[...19 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244150</t>
   </si>
   <si>
     <t>760244150</t>
   </si>
   <si>
     <t>RIBCBOUT-3/8-50-144/288/432/576</t>
   </si>
   <si>
     <t>Kit used across multiple applications (FEC, FLEX, OMX, SD cable counts 144F, 288F, 432F, 576F)</t>
-  </si>
-[...28 lines deleted...]
-    <t>RIBCBOUT-3/8-100-864/1152</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -371,51 +371,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J14" totalsRowShown="0">
   <autoFilter ref="A1:J14"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244147" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244146" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245548" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760248104" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245550" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245549" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245551" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244148" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244149" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244150" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244143" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244144" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244145" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244147" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244146" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245548" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760248104" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245550" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244148" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244149" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244143" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244144" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244145" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245549" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245551" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244150" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="160.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -530,203 +530,203 @@
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
-      <c r="C7" s="1" t="s">
-        <v>33</v>
+      <c r="C7" t="s">
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
         <v>42</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="E12" t="s">
+        <v>35</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="E13" t="s">
+        <v>35</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="760244147"/>
     <hyperlink ref="A3" r:id="rId2" display="760244146"/>
     <hyperlink ref="A4" r:id="rId3" display="760245548"/>
     <hyperlink ref="A5" r:id="rId4" display="760248104"/>
     <hyperlink ref="A6" r:id="rId5" display="760245550"/>
     <hyperlink ref="C6" r:id="rId6" display="Variant of FLEX-CAB-ACCESSORIES"/>
-    <hyperlink ref="A7" r:id="rId7" display="760245549"/>
-[...8 lines deleted...]
-    <hyperlink ref="A14" r:id="rId16" display="760244145"/>
+    <hyperlink ref="A7" r:id="rId7" display="760244148"/>
+    <hyperlink ref="A8" r:id="rId8" display="760244149"/>
+    <hyperlink ref="A9" r:id="rId9" display="760244143"/>
+    <hyperlink ref="A10" r:id="rId10" display="760244144"/>
+    <hyperlink ref="A11" r:id="rId11" display="760244145"/>
+    <hyperlink ref="A12" r:id="rId12" display="760245549"/>
+    <hyperlink ref="C12" r:id="rId13" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A13" r:id="rId14" display="760245551"/>
+    <hyperlink ref="C13" r:id="rId15" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A14" r:id="rId16" display="760244150"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId17"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 