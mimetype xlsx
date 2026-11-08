--- v1 (2026-07-31)
+++ v2 (2026-11-08)
@@ -43,216 +43,216 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244143</t>
+  </si>
+  <si>
+    <t>760244143</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-1/4-35-144</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Single kit for use in NG4</t>
+  </si>
+  <si>
+    <t>Fiber breakout kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244144</t>
+  </si>
+  <si>
+    <t>760244144</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-50-864/1152</t>
+  </si>
+  <si>
+    <t>Kit designed for FEC, FLEX or SD applications</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244145</t>
+  </si>
+  <si>
+    <t>760244145</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-100-864/1152</t>
+  </si>
+  <si>
+    <t>Kit designed for OMX applications</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244146</t>
+  </si>
+  <si>
+    <t>760244146</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-300-3456</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244147</t>
   </si>
   <si>
     <t>760244147</t>
   </si>
   <si>
     <t>RIBCBOUT-3/8-125-3456</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Kit designed for FEC or FLEX applications</t>
   </si>
   <si>
-    <t>Fiber breakout kit</t>
-[...11 lines deleted...]
-    <t>Kit designed for OMX applications</t>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244148</t>
+  </si>
+  <si>
+    <t>760244148</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-150-1728</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244149</t>
+  </si>
+  <si>
+    <t>760244149</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-75-1728</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244150</t>
+  </si>
+  <si>
+    <t>760244150</t>
+  </si>
+  <si>
+    <t>RIBCBOUT-3/8-50-144/288/432/576</t>
+  </si>
+  <si>
+    <t>Kit used across multiple applications (FEC, FLEX, OMX, SD cable counts 144F, 288F, 432F, 576F)</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245548</t>
   </si>
   <si>
     <t>760245548</t>
   </si>
   <si>
     <t>ODF-SPLCAB-24</t>
   </si>
   <si>
     <t>UMSC (Universal Mounted Splice Cabinet) with up to 6912 fiber splices capacity (Rollable ribbon cables), exit up, gray, splice trays and rack mounting brackets are not included</t>
   </si>
   <si>
     <t>Flex Frame</t>
   </si>
   <si>
     <t>Universal Mounted Splice Cabinet</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245549</t>
+  </si>
+  <si>
+    <t>760245549</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-19</t>
+  </si>
+  <si>
+    <t>Variant of FLEX-CAB-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Flex Frame,19" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Mounting bracket</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245550</t>
+  </si>
+  <si>
+    <t>760245550</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-23</t>
+  </si>
+  <si>
+    <t>Flex Frame, 23" rack mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245551</t>
+  </si>
+  <si>
+    <t>760245551</t>
+  </si>
+  <si>
+    <t>ODF-ACC-BRK-WM</t>
+  </si>
+  <si>
+    <t>Flex Frame, Wall Mount brack for Universal Splice cabinet, 1 kit per cabinet</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760248104</t>
   </si>
   <si>
     <t>760248104</t>
   </si>
   <si>
     <t>ODF-SPLCAB-12</t>
   </si>
   <si>
     <t>UMSC (Universal Mounted Splice Cabinet) with up to 3456 fiber splices capacity (Rollable ribbon cables), exit up, gray,splice trays are not included</t>
-  </si>
-[...106 lines deleted...]
-    <t>Kit used across multiple applications (FEC, FLEX, OMX, SD cable counts 144F, 288F, 432F, 576F)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -371,51 +371,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J14" totalsRowShown="0">
   <autoFilter ref="A1:J14"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244147" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244146" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245548" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760248104" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245550" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244148" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244149" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244143" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244144" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244145" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245549" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245551" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244150" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244143" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244144" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244145" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244146" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244147" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244148" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244149" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760244150" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245548" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245549" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245550" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760245551" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-accessories/flex-cab-accessories" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/building-entrance-solutions/universal-mount-splice-cabinets-umsc/item760248104" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="160.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -476,257 +476,257 @@
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>29</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="G10" t="s">
+        <v>45</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
+      <c r="H11" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>57</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H12" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H13" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>65</v>
       </c>
+      <c r="G14" t="s">
+        <v>45</v>
+      </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760244147"/>
-[...10 lines deleted...]
-    <hyperlink ref="A12" r:id="rId12" display="760245549"/>
+    <hyperlink ref="A2" r:id="rId1" display="760244143"/>
+    <hyperlink ref="A3" r:id="rId2" display="760244144"/>
+    <hyperlink ref="A4" r:id="rId3" display="760244145"/>
+    <hyperlink ref="A5" r:id="rId4" display="760244146"/>
+    <hyperlink ref="A6" r:id="rId5" display="760244147"/>
+    <hyperlink ref="A7" r:id="rId6" display="760244148"/>
+    <hyperlink ref="A8" r:id="rId7" display="760244149"/>
+    <hyperlink ref="A9" r:id="rId8" display="760244150"/>
+    <hyperlink ref="A10" r:id="rId9" display="760245548"/>
+    <hyperlink ref="A11" r:id="rId10" display="760245549"/>
+    <hyperlink ref="C11" r:id="rId11" display="Variant of FLEX-CAB-ACCESSORIES"/>
+    <hyperlink ref="A12" r:id="rId12" display="760245550"/>
     <hyperlink ref="C12" r:id="rId13" display="Variant of FLEX-CAB-ACCESSORIES"/>
     <hyperlink ref="A13" r:id="rId14" display="760245551"/>
     <hyperlink ref="C13" r:id="rId15" display="Variant of FLEX-CAB-ACCESSORIES"/>
-    <hyperlink ref="A14" r:id="rId16" display="760244150"/>
+    <hyperlink ref="A14" r:id="rId16" display="760248104"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId17"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 