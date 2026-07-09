--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -43,119 +43,560 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>EPX-PANELS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>EPX Fiber Optic Panel available in either G2 or LGX/PNL 1U, 2U or 4U fixed or sliding configurations</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>EPX</t>
+  </si>
+  <si>
+    <t>Fiber patch panel | Fiber patch/splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261697</t>
+  </si>
+  <si>
+    <t>760261697</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-SM-M2</t>
+  </si>
+  <si>
+    <t>Variant of G2-ADAPTER-PACKS</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Single mode, 12 duplex LC/UPC with internal shutters, port identification: top row (left to right) 1, 3, 5, 7, 9, 11; bottom row (left to right) 2, 4, 6, 8, 10, 12</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760134551</t>
+  </si>
+  <si>
+    <t>760134551</t>
+  </si>
+  <si>
+    <t>360DP-12SC-LS</t>
+  </si>
+  <si>
+    <t>360G2  Distribution Adapter Pack, Multimode  OM4, 12 SC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241378</t>
+  </si>
+  <si>
+    <t>760241378</t>
+  </si>
+  <si>
+    <t>EPX-SPLICE-48  (AGL-SPLICE-48)</t>
+  </si>
+  <si>
+    <t>Variant of EPX-SPLICE-TRAYS</t>
+  </si>
+  <si>
+    <t>Fiber Optic Splice Tray Kit, stackable, 48-fiber capacity</t>
+  </si>
+  <si>
+    <t>Fiber splice tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241517</t>
+  </si>
+  <si>
+    <t>760241517</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-F-FX  (AGL-1U-FX)</t>
+  </si>
+  <si>
+    <t>Variant of EPX-PANELS</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230953</t>
   </si>
   <si>
     <t>760230953</t>
   </si>
   <si>
     <t>360DPis-12LC-MM</t>
   </si>
   <si>
-    <t>Variant of G2-ADAPTER-PACKS</t>
-[...1 lines deleted...]
-  <si>
     <t>360 Distribution Adapter Pack 12 LC Multimode Gray</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230946</t>
   </si>
   <si>
     <t>760230946</t>
   </si>
   <si>
     <t>360DPis-12LC-SM</t>
   </si>
   <si>
     <t>360 Distribution Adapter Pack, Singlemode, 12 LC/UPC with internal shutters</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216762</t>
+  </si>
+  <si>
+    <t>760216762</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-SM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Singlemode, 24 LC/UPC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216770</t>
+  </si>
+  <si>
+    <t>760216770</t>
+  </si>
+  <si>
+    <t>360DPis-24LCA-SM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack,Singlemode, 24 LC/APC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216754</t>
+  </si>
+  <si>
+    <t>760216754</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-LS</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Multimode OM4, 24 LC/UPC with internal shutters</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236041</t>
   </si>
   <si>
     <t>760236041</t>
   </si>
   <si>
     <t>360DPis-24LC-WB</t>
   </si>
   <si>
     <t>360 Distribution Adapter Pack, Multimode OM5, 24 LC with internal shutters</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107524</t>
+  </si>
+  <si>
+    <t>760107524</t>
+  </si>
+  <si>
+    <t>360DP-8MPO</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 8 x MPO, method B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259232</t>
+  </si>
+  <si>
+    <t>760259232</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-REAR-ENTRY</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports. Rear cable entry only</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242979</t>
+  </si>
+  <si>
+    <t>760242979</t>
+  </si>
+  <si>
+    <t>360DPiP-24LC-LS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, LazrSPEED® SYSTIMAX 360 Distribution Panel 24 LC,  Aqua iPatch Ready</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242980</t>
+  </si>
+  <si>
+    <t>760242980</t>
+  </si>
+  <si>
+    <t>360DPiP-24LC-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, TeraSPEED® SYSTIMAX 360 Distribution Panel 24 LC, Blue iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242981</t>
+  </si>
+  <si>
+    <t>760242981</t>
+  </si>
+  <si>
+    <t>360DPiP-24LC-WB</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360 Distribution Adapter Pack 24 LC LazrSpeed® Lime Green iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243439</t>
+  </si>
+  <si>
+    <t>760243439</t>
+  </si>
+  <si>
+    <t>360DP-4MPO-A</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 4 x MPO, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254513</t>
+  </si>
+  <si>
+    <t>760254513</t>
+  </si>
+  <si>
+    <t>EPX-3U-SPL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 3U Splicing Fiber Panel accepts up to 7 EPX splice trays providing up to 336 single fiber splicing or up to 1008 ribbon fiber splicing</t>
+  </si>
+  <si>
+    <t>Fiber splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249997</t>
+  </si>
+  <si>
+    <t>760249997</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249998</t>
+  </si>
+  <si>
+    <t>760249998</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251044</t>
+  </si>
+  <si>
+    <t>760251044</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251045</t>
+  </si>
+  <si>
+    <t>760251045</t>
+  </si>
+  <si>
+    <t>EPX-2U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251046</t>
+  </si>
+  <si>
+    <t>760251046</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251047</t>
+  </si>
+  <si>
+    <t>760251047</t>
+  </si>
+  <si>
+    <t>EPX-2U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251048</t>
+  </si>
+  <si>
+    <t>760251048</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251050</t>
+  </si>
+  <si>
+    <t>760251050</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251098</t>
+  </si>
+  <si>
+    <t>760251098</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U open fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251099</t>
+  </si>
+  <si>
+    <t>760251099</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-OPEN-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U open fixed panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245882</t>
+  </si>
+  <si>
+    <t>760245882</t>
+  </si>
+  <si>
+    <t>EPX-SPLICE-24-ANT</t>
+  </si>
+  <si>
+    <t>Fiber Optic Splice Tray Kit, stackable, 24-fiber capacity for ANT splice protectors</t>
+  </si>
+  <si>
+    <t>AGILE</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254041</t>
+  </si>
+  <si>
+    <t>760254041</t>
+  </si>
+  <si>
+    <t>EPX-1U-CHD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253288</t>
+  </si>
+  <si>
+    <t>760253288</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253291</t>
+  </si>
+  <si>
+    <t>760253291</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253292</t>
+  </si>
+  <si>
+    <t>760253292</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>G2-MODULES</t>
+  </si>
+  <si>
+    <t>G2 Modules fit into any AGL, G2 EPX, HD or UD panels offering density from 96f LC to 144f LC (UD) per RU adding flexibility to any configuration</t>
+  </si>
+  <si>
+    <t>Fiber module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200345</t>
+  </si>
+  <si>
+    <t>760200345</t>
+  </si>
+  <si>
+    <t>360CM12-2x3-LS</t>
+  </si>
+  <si>
+    <t>Variant of G2-MODULES</t>
+  </si>
+  <si>
+    <t>G2 2x3 Multimode OM4 Conversion Module, 3 MPO male ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206540</t>
+  </si>
+  <si>
+    <t>760206540</t>
+  </si>
+  <si>
+    <t>360DMis-24LC-SM</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode MPO 12 distribution module, 24 LC to 2x12f MPO's pinned,  internal shutters</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206565</t>
+  </si>
+  <si>
+    <t>760206565</t>
+  </si>
+  <si>
+    <t>360DMis-24LCA-SM</t>
+  </si>
+  <si>
+    <t>G2  LL Singlemode MPO 12 distribution module, 24 LC APC to 2x12f MPO's pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224089</t>
+  </si>
+  <si>
+    <t>760224089</t>
+  </si>
+  <si>
+    <t>360DMis-12LC-SM</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode  MPO 12 distribution module, 12 LC to 1x12f MPO pinned, internal shutters</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236119</t>
   </si>
   <si>
     <t>760236119</t>
   </si>
   <si>
     <t>DM12iP-24LC-WB-ULL</t>
   </si>
   <si>
-    <t>Variant of G2-MODULES</t>
-[...1 lines deleted...]
-  <si>
     <t>G2 ULL Multimode OM5 MPO-12 Distribution Module, 2x12F MPO unpinned to 24F LC Lime Green, Method B Enhanced, iPatch Ready</t>
   </si>
   <si>
     <t>SYSTIMAX ULL</t>
   </si>
   <si>
-    <t>Fiber module</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236108</t>
   </si>
   <si>
     <t>760236108</t>
   </si>
   <si>
     <t>DM08-24LC-LS-ULL</t>
   </si>
   <si>
     <t>G2 ULL Multimode OM4 MPO-8 Distribution Module, 24LC to 3x8f MPOs unpinned, internal shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236121</t>
   </si>
   <si>
     <t>760236121</t>
   </si>
   <si>
     <t>DM24iP-24LC-WB-ULL</t>
   </si>
   <si>
     <t>G2 ULL Multimode OM5 MPO-24 Distribution Module, 1x24F MPO unpinned to 24F LC Lime Green, Method B Enhanced, iPatch Ready</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236110</t>
@@ -172,281 +613,233 @@
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236112</t>
   </si>
   <si>
     <t>760236112</t>
   </si>
   <si>
     <t>DM24-24LC-LS-ULL</t>
   </si>
   <si>
     <t>G2 ULL Multimode OM4 MPO-24 Distribution Module, 24LC to 1X24f MPO unpinned, internal shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236118</t>
   </si>
   <si>
     <t>760236118</t>
   </si>
   <si>
     <t>DM12iP-24LC-LS-ULL</t>
   </si>
   <si>
     <t>G2 ULL Multimode OM4 MPO-12 Distribution Module, 2x12F MPO unpinned to 24F LC Aqua, Method B Enhanced, iPatch Ready</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249997</t>
-[...128 lines deleted...]
-    <t>EPX 1U open fixed panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237225</t>
+  </si>
+  <si>
+    <t>760237225</t>
+  </si>
+  <si>
+    <t>CM24-2X6-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 4x6 Multimode OM5 WideBand Conversion Module, (2) MPO-24 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237217</t>
+  </si>
+  <si>
+    <t>760237217</t>
+  </si>
+  <si>
+    <t>CM12-2X3-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 2x3 Multimode OM4 Conversion Module, (2) MPO-12 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237218</t>
+  </si>
+  <si>
+    <t>760237218</t>
+  </si>
+  <si>
+    <t>CM12-2X3-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 2x3 Multimode OM5 WideBand Conversion Module, (2) MPO-12 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237222</t>
+  </si>
+  <si>
+    <t>760237222</t>
+  </si>
+  <si>
+    <t>CM24-1X3-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 1x3 Multimode OM4 Conversion Module, (1) MPO-24 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237223</t>
+  </si>
+  <si>
+    <t>760237223</t>
+  </si>
+  <si>
+    <t>CM24-1X3-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 1x3 Multimode OM5 WideBand Conversion Module, (1) MPO-24 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238082</t>
+  </si>
+  <si>
+    <t>760238082</t>
+  </si>
+  <si>
+    <t>DM08-24LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-8 Distribution Module, 24LC to 3x8f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238083</t>
+  </si>
+  <si>
+    <t>760238083</t>
+  </si>
+  <si>
+    <t>DM12-24LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode  MPO-12 Distribution Module, 24LC to 2X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238085</t>
+  </si>
+  <si>
+    <t>760238085</t>
+  </si>
+  <si>
+    <t>DM12iP-24LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-12 Distribution Module, 2x12F MPO unpinned to 24F LC Blue, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL | TeraSPEED®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238839</t>
+  </si>
+  <si>
+    <t>760238839</t>
+  </si>
+  <si>
+    <t>DM12-12LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-12 Distribution Module, 12LC to 1X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238837</t>
+  </si>
+  <si>
+    <t>760238837</t>
+  </si>
+  <si>
+    <t>DM12-12LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-12 Distribution Module, 12LC to 1X12f MPOs unpinned, internal shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242502</t>
   </si>
   <si>
     <t>760242502</t>
   </si>
   <si>
     <t>DM24-24LC-LS-AF</t>
   </si>
   <si>
     <t>G2 MPOptimate® Multimode OM4 MPO-24 Distribution Module, 24LC to 1x24f MPO pinned , internal shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242494</t>
   </si>
   <si>
     <t>760242494</t>
   </si>
   <si>
     <t>DM12-12LC-LS-AF</t>
   </si>
   <si>
     <t>G2 MPOptimate® Multimode OM4 MPO-12 Distribution Module, 12LC to 1x12f MPO pinned, internal shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242495</t>
   </si>
   <si>
     <t>760242495</t>
   </si>
   <si>
     <t>DM12-24LC-LS-AS</t>
   </si>
   <si>
     <t>G2 MPOptimate® Multimode OM4 MPO-12 Distribution Module, 24LC to 2x12f MPO's pinned, internal shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242497</t>
   </si>
   <si>
     <t>760242497</t>
   </si>
   <si>
     <t>DM24-24LC-LS-AS</t>
   </si>
   <si>
     <t>G2 MPOptimate® Multimode OM4 MPO-24 Distribution Module, 24LC to 1x24f MPO pinned, internal shutters</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242979</t>
-[...13 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242970</t>
   </si>
   <si>
     <t>760242970</t>
   </si>
   <si>
     <t>360DMiP-12LCA-SM</t>
   </si>
   <si>
     <t>InstaPATCH® 360 TeraSPEED® APC Module, 12 LC  fibers (6 duplex ports), Green, iPatch Ready</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242980</t>
-[...22 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242972</t>
   </si>
   <si>
     <t>760242972</t>
   </si>
   <si>
     <t>360DMiP-24LC-SM</t>
   </si>
   <si>
     <t>InstaPATCH® 360 TeraSPEED® Standard Module, 24 LC  fibers (12 duplex ports), Blue, iPatch Ready</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242973</t>
   </si>
   <si>
     <t>760242973</t>
   </si>
   <si>
     <t>360DMiP-24LC-WB</t>
   </si>
   <si>
     <t>InstaPATCH® 360 LazrSPEED® WideBand Module, 24 LC  ports, Lime Green, iPatch Ready</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243043</t>
@@ -463,597 +856,690 @@
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242968</t>
   </si>
   <si>
     <t>760242968</t>
   </si>
   <si>
     <t>360DMiP-12LC-SM</t>
   </si>
   <si>
     <t>InstaPATCH® 360 TeraSPEED® Standard Module, 12 LC  fibers (6 duplex ports), Blue, iPatch Ready</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243044</t>
   </si>
   <si>
     <t>760243044</t>
   </si>
   <si>
     <t>DM12iP-12LC-SM-ULL</t>
   </si>
   <si>
     <t>G2 ULL Singlemode MPO-12 Distribution Module, 1x12F MPO unpinned to 12F LC Blue, Method B Enhanced, iPatch Ready</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245882</t>
-[...17 lines deleted...]
-    <t>Fiber splice tray</t>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245325</t>
+  </si>
+  <si>
+    <t>760245325</t>
+  </si>
+  <si>
+    <t>CM12-2X3-LS-A</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4  Conversion Module, (2) MPO-12 pinned ports rear, (3) MPO-8 pinned front, Method A Pair Straight</t>
+  </si>
+  <si>
+    <t>MPOptimate®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245327</t>
+  </si>
+  <si>
+    <t>760245327</t>
+  </si>
+  <si>
+    <t>CM24-1X3-LS-A</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4  Conversion Module, (1) MPO-24 pinned ports rear, (3) MPO-8 pinned front, Method A Pair Straight</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245328</t>
+  </si>
+  <si>
+    <t>760245328</t>
+  </si>
+  <si>
+    <t>CM24-2x6-LS-A</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4  Conversion Module, (2) MPO-24 pinned ports rear, (6) MPO-8 pinned front, Method A Pair Straight</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244686</t>
+  </si>
+  <si>
+    <t>760244686</t>
+  </si>
+  <si>
+    <t>DM12-12LCA-SM-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 12LC APC to 1x12f MPO pinned , internal shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109975</t>
   </si>
   <si>
     <t>760109975</t>
   </si>
   <si>
     <t>360DM-12SC-SM</t>
   </si>
   <si>
     <t>G2 LL Singlemode  MPO 12 distribution module, 12 SC to 1x12f MPO pinned, dust plugs</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760134551</t>
-[...109 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244687</t>
   </si>
   <si>
     <t>760244687</t>
   </si>
   <si>
     <t>DM12-12LCA-SM-AF</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244689</t>
   </si>
   <si>
     <t>760244689</t>
   </si>
   <si>
     <t>DM12-24LCA-SM-AF</t>
   </si>
   <si>
     <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 24LC APC to 2x12f MPO's pinned, internal shutters</t>
   </si>
   <si>
-    <t>EPX-PANELS</t>
-[...185 lines deleted...]
-    <t>G2 ULL 1x3 Multimode OM5 WideBand Conversion Module, (1) MPO-24 unpinned ports rear, (3) MPO-8 pinned front</t>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246312</t>
+  </si>
+  <si>
+    <t>760246312</t>
+  </si>
+  <si>
+    <t>DM24-24LC-SM</t>
+  </si>
+  <si>
+    <t>G2  Singlemode MPO-24 Distribution Module, 24LC to 1X24f MPO unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246313</t>
+  </si>
+  <si>
+    <t>760246313</t>
+  </si>
+  <si>
+    <t>DM24-24LC-SM-AS</t>
+  </si>
+  <si>
+    <t>G2 Singlemode  MPO-24 Distribution Module, 24LC to 1x24f MPO pinned, internal shutters, Method A Straight</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246314</t>
+  </si>
+  <si>
+    <t>760246314</t>
+  </si>
+  <si>
+    <t>DM24-24LC-SM-AF</t>
+  </si>
+  <si>
+    <t>G2 Singlemode  MPO-24 Distribution Module, 24LC to 1x24f MPO pinned , internal shutters, Method A</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261078</t>
   </si>
   <si>
     <t>760261078</t>
   </si>
   <si>
     <t>DM12-12LCA-SM-ULL</t>
   </si>
   <si>
     <t>G2 ULL Singlemode MPO-12 Distribution Module, 12LC APC to 1X12f MPOs unpinned, internal shutters</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261697</t>
-[...157 lines deleted...]
-  <si>
     <t>EPX-SPLICE-TRAYS</t>
   </si>
   <si>
     <t>Fiber Optic Splice Tray Kit, stackable</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760258040</t>
+  </si>
+  <si>
+    <t>760258040</t>
+  </si>
+  <si>
+    <t>EPX-SPLICE-48-IN</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760255833</t>
+  </si>
+  <si>
+    <t>760255833</t>
+  </si>
+  <si>
+    <t>EPX-2U-PNL-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242455</t>
+  </si>
+  <si>
+    <t>760242455</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-DRW  (AGL-1U-DRW-SL)</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding drawer panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242454</t>
+  </si>
+  <si>
+    <t>760242454</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-ANG  (AGL-1U-ANG-SL)</t>
+  </si>
+  <si>
+    <t>EPX 1U angled sliding panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242723</t>
+  </si>
+  <si>
+    <t>760242723</t>
+  </si>
+  <si>
+    <t>360DP-6MPO-A</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 6 x MPO, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242724</t>
+  </si>
+  <si>
+    <t>760242724</t>
+  </si>
+  <si>
+    <t>360DP-8MPO-A</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 8 x MPO, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242982</t>
+  </si>
+  <si>
+    <t>760242982</t>
+  </si>
+  <si>
+    <t>360DPiP-24LCA-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, TeraSPEED® SYSTIMAX 360 Distribution Panel 24 LC APC, Green iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242975</t>
+  </si>
+  <si>
+    <t>760242975</t>
+  </si>
+  <si>
+    <t>360DPiP-12LC-LS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, LazrSPEED® SYSTIMAX 360 Distribution Panel 12 LC  Aqua iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242976</t>
+  </si>
+  <si>
+    <t>760242976</t>
+  </si>
+  <si>
+    <t>360DPiP-12LC-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, TeraSPEED® SYSTIMAX 360 Distribution Panel 12 LC  Blue iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242977</t>
+  </si>
+  <si>
+    <t>760242977</t>
+  </si>
+  <si>
+    <t>360DPiP-12LC-WB</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360 Distribution Adapter Pack 12 LC LazrSpeed® Lime Green iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242978</t>
+  </si>
+  <si>
+    <t>760242978</t>
+  </si>
+  <si>
+    <t>360DPiP-12LCA-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, TeraSPEED® SYSTIMAX 360 Distribution Panel 12 LC APC, Green iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107490</t>
+  </si>
+  <si>
+    <t>760107490</t>
+  </si>
+  <si>
+    <t>360DP-2MPO</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 2 x MPO, method B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107508</t>
+  </si>
+  <si>
+    <t>760107508</t>
+  </si>
+  <si>
+    <t>360DP-4MPO</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 4 x MPO, method B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107516</t>
+  </si>
+  <si>
+    <t>760107516</t>
+  </si>
+  <si>
+    <t>360DP-6MPO</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 6 x MPO, method B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109413</t>
+  </si>
+  <si>
+    <t>760109413</t>
+  </si>
+  <si>
+    <t>360DP-6SC-SM</t>
+  </si>
+  <si>
+    <t>360G2  Distribution Adapter Pack, Singlemode, 6 SC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107482</t>
+  </si>
+  <si>
+    <t>760107482</t>
+  </si>
+  <si>
+    <t>360DP-BLANK</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 Distribution Adapter Pack,  360DP-BLANK</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 | LazrSPEED®</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack | blank</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109462</t>
+  </si>
+  <si>
+    <t>760109462</t>
+  </si>
+  <si>
+    <t>360G2-MOD-BLANK-4PK</t>
+  </si>
+  <si>
+    <t>360G2 Mod Panel Blank Adapter Pack, 4 Panels</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109397</t>
+  </si>
+  <si>
+    <t>760109397</t>
+  </si>
+  <si>
+    <t>360DP-6SC-LS</t>
+  </si>
+  <si>
+    <t>360G2  Distribution Adapter Pack, Multimode OM4, 6 SC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109769</t>
+  </si>
+  <si>
+    <t>760109769</t>
+  </si>
+  <si>
+    <t>360DP-6SCA-SM</t>
+  </si>
+  <si>
+    <t>360G2  Distribution Adapter Pack, Singlemode, 6 SC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135087</t>
+  </si>
+  <si>
+    <t>760135087</t>
+  </si>
+  <si>
+    <t>360DP-12SC-SM</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, Singlemode, 12 SC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135095</t>
+  </si>
+  <si>
+    <t>760135095</t>
+  </si>
+  <si>
+    <t>360DP-12SCA-SM</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, Singlemode, 12 SC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216796</t>
+  </si>
+  <si>
+    <t>760216796</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-MM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Multimode Gray, 24 LC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236043</t>
+  </si>
+  <si>
+    <t>760236043</t>
+  </si>
+  <si>
+    <t>360DPis-12LC-WB</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack 12, Multimode OM5, LC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230961</t>
+  </si>
+  <si>
+    <t>760230961</t>
+  </si>
+  <si>
+    <t>360DPis-12LCA-SM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Singlemode, 12 LC/APC  with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230938</t>
+  </si>
+  <si>
+    <t>760230938</t>
+  </si>
+  <si>
+    <t>360DPis-12LC-LS</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack,Multimode OM4, 12 LC/UPC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253289</t>
+  </si>
+  <si>
+    <t>760253289</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253290</t>
+  </si>
+  <si>
+    <t>760253290</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253293</t>
+  </si>
+  <si>
+    <t>760253293</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251042</t>
+  </si>
+  <si>
+    <t>760251042</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251043</t>
+  </si>
+  <si>
+    <t>760251043</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251049</t>
+  </si>
+  <si>
+    <t>760251049</t>
+  </si>
+  <si>
+    <t>EPX-4U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (12) LGX/PNL style splice cassettes, modules or panels, providing up to 144 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251051</t>
+  </si>
+  <si>
+    <t>760251051</t>
+  </si>
+  <si>
+    <t>EPX-4U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (12) LGX/PNL style splice cassettes, modules or panels, providing up to 144 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243494</t>
+  </si>
+  <si>
+    <t>760243494</t>
+  </si>
+  <si>
+    <t>EPX-MF-SPLICE-12  (AGL-MF-SPLICE-12)</t>
+  </si>
+  <si>
+    <t>Ribbon Fiber Splice Tray Kit, stackable, 12 ribbon capacity</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243438</t>
+  </si>
+  <si>
+    <t>760243438</t>
+  </si>
+  <si>
+    <t>360DP-2MPO-A</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 2 x MPO, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241518</t>
+  </si>
+  <si>
+    <t>760241518</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-F-ANG-FX  (AGL-1U-ANG-FX)</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed angled panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
     <t>G2-ADAPTER-PACKS</t>
   </si>
   <si>
     <t>G2 Adapter Packs fit into any AGL, G2 EPX, HD or UD panels offering density from 96f LC to 144f LC (UD) per RU adding flexibility to any configuration</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216796</t>
-[...8 lines deleted...]
-    <t>360 Distribution Adapter Pack, Multimode Gray, 24 LC with internal shutters</t>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254042</t>
+  </si>
+  <si>
+    <t>760254042</t>
+  </si>
+  <si>
+    <t>EPX-1U-CHD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254043</t>
+  </si>
+  <si>
+    <t>760254043</t>
+  </si>
+  <si>
+    <t>EPX-1U-CHD-OPEN-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U open fixed panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254919</t>
+  </si>
+  <si>
+    <t>760254919</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-OPEN</t>
+  </si>
+  <si>
+    <t>EPX 1U open sliding panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254918</t>
+  </si>
+  <si>
+    <t>760254918</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN</t>
+  </si>
+  <si>
+    <t>EPX 1U open sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200352</t>
+  </si>
+  <si>
+    <t>760200352</t>
+  </si>
+  <si>
+    <t>360CM12-4x6-LS</t>
+  </si>
+  <si>
+    <t>G2 4x6 Multimode OM4 Conversion  Module, 6 MPO male ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206532</t>
+  </si>
+  <si>
+    <t>760206532</t>
+  </si>
+  <si>
+    <t>360DMis-24LC-LS</t>
+  </si>
+  <si>
+    <t>G2 LL Multimode OM4 MPO 12 distribution module, 24 LC to 2x12f MPO's pinned,  internal shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760217950</t>
   </si>
   <si>
     <t>760217950</t>
   </si>
   <si>
     <t>360DMis-24LC-WB</t>
   </si>
   <si>
     <t>G2 LL Multimode OM5 MPO 12 distribution module, 24 LC to 2x12f MPO's pinned,  internal shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220400</t>
   </si>
   <si>
     <t>760220400</t>
   </si>
   <si>
     <t>360CM12-2x3-TS</t>
   </si>
   <si>
     <t>G2 2x3 Singlemode Conversion Module, 3 MPO male ports</t>
   </si>
@@ -1084,891 +1570,405 @@
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224113</t>
   </si>
   <si>
     <t>760224113</t>
   </si>
   <si>
     <t>360DMis-12LC-WB</t>
   </si>
   <si>
     <t>G2 LL Multimode OM5 MPO 12 distribution module, 12 LC to 1x12f MPO pinned, internal shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224238</t>
   </si>
   <si>
     <t>760224238</t>
   </si>
   <si>
     <t>360DMis-12LCA-SM</t>
   </si>
   <si>
     <t>G2 LL Singlemode  MPO 12 distribution module, 12 LC APC to 1x12f MPO pinned, internal shutters</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200352</t>
-[...80 lines deleted...]
-    <t>EPX 1U sliding drawer panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242500</t>
+  </si>
+  <si>
+    <t>760242500</t>
+  </si>
+  <si>
+    <t>DM12-24LC-SM-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 24LC to 2x12f MPO's pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242501</t>
+  </si>
+  <si>
+    <t>760242501</t>
+  </si>
+  <si>
+    <t>DM12-24LC-SM-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242493</t>
+  </si>
+  <si>
+    <t>760242493</t>
+  </si>
+  <si>
+    <t>DM12-12LC-LS-AS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242496</t>
+  </si>
+  <si>
+    <t>760242496</t>
+  </si>
+  <si>
+    <t>DM12-24LC-LS-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242498</t>
+  </si>
+  <si>
+    <t>760242498</t>
+  </si>
+  <si>
+    <t>DM12-12LC-SM-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 12LC to 1x12f MPO pinned , internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242969</t>
+  </si>
+  <si>
+    <t>760242969</t>
+  </si>
+  <si>
+    <t>360DMiP-12LC-WB</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 Multimode OM5 WideBand Module, 12 LC fibers (6 duplex ports), Lime Green, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242971</t>
+  </si>
+  <si>
+    <t>760242971</t>
+  </si>
+  <si>
+    <t>360DMiP-24LC-LS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 LazrSPEED® Standard Module, 24 LC  fibers (12 duplex ports), Aqua, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242974</t>
+  </si>
+  <si>
+    <t>760242974</t>
+  </si>
+  <si>
+    <t>360DMiP-24LCA-SM</t>
+  </si>
+  <si>
+    <t>G2 Singlemode APC Module, 24 LC  fibers (12 duplex ports) ,iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242967</t>
+  </si>
+  <si>
+    <t>760242967</t>
+  </si>
+  <si>
+    <t>360DMiP-12LC-LS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 LazrSPEED® Standard Module, 12 LC  fibers (6 duplex ports), Aqua, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243045</t>
+  </si>
+  <si>
+    <t>760243045</t>
+  </si>
+  <si>
+    <t>DM12iP-12LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-12 Distribution Module, 1x12F MPO unpinned to 12F LC Lime Green, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245326</t>
+  </si>
+  <si>
+    <t>760245326</t>
+  </si>
+  <si>
+    <t>CM12-2X3-LS-AF</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4  Conversion Module, (2) MPO-12 pinned ports rear, (3) MPO-8 pinned front, Method A Pair Flipped</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244688</t>
+  </si>
+  <si>
+    <t>760244688</t>
+  </si>
+  <si>
+    <t>DM12-24LCA-SM-AS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236120</t>
+  </si>
+  <si>
+    <t>760236120</t>
+  </si>
+  <si>
+    <t>DM24iP-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-24 Distribution Module, 1x24F MPO unpinned to 24F LC Aqua, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236109</t>
+  </si>
+  <si>
+    <t>760236109</t>
+  </si>
+  <si>
+    <t>DM08-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-8 Distribution Module, 24LC to 3x8f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236111</t>
+  </si>
+  <si>
+    <t>760236111</t>
+  </si>
+  <si>
+    <t>DM12-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-12 Distribution Module, 24LC to 2X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236113</t>
+  </si>
+  <si>
+    <t>760236113</t>
+  </si>
+  <si>
+    <t>DM24-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-24 Distribution Module, 24LC to 1X24f MPO unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236116</t>
+  </si>
+  <si>
+    <t>760236116</t>
+  </si>
+  <si>
+    <t>DM08iP-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-8 Distribution Module, 3x8F MPO unpinned to 24F LC Aqua, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236117</t>
+  </si>
+  <si>
+    <t>760236117</t>
+  </si>
+  <si>
+    <t>DM08iP-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-8 Distribution Module, 3x8F MPO unpinned to 24F LC Lime Green , Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>LazrSPEED®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237216</t>
+  </si>
+  <si>
+    <t>760237216</t>
+  </si>
+  <si>
+    <t>CM12-2X3-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 2x3 Singlemode Conversion Module, (2) MPO-12 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237219</t>
+  </si>
+  <si>
+    <t>760237219</t>
+  </si>
+  <si>
+    <t>CM12-4X6-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 4x6 Singlemode Conversion Module, (4) MPO-12 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237220</t>
+  </si>
+  <si>
+    <t>760237220</t>
+  </si>
+  <si>
+    <t>CM12-4X6-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 4x6 Multimode OM4 Conversion Module, (4) MPO-12 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237221</t>
+  </si>
+  <si>
+    <t>760237221</t>
+  </si>
+  <si>
+    <t>CM12-4X6-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 4x6 Multimode OM5 WideBand Conversion Module, (4) MPO-12 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237224</t>
+  </si>
+  <si>
+    <t>760237224</t>
+  </si>
+  <si>
+    <t>CM24-2X6-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 2x6 Multimode OM4 Conversion Module, (2) MPO-24 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238084</t>
+  </si>
+  <si>
+    <t>760238084</t>
+  </si>
+  <si>
+    <t>DM08iP-24LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-8 Distribution Module, 3x8F MPO unpinned to 24F LC Blue, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238838</t>
+  </si>
+  <si>
+    <t>760238838</t>
+  </si>
+  <si>
+    <t>DM12-12LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-12 Distribution Module, 12LC to 1X12f MPOs unpinned, internal shutters</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242499</t>
   </si>
   <si>
     <t>760242499</t>
   </si>
   <si>
     <t>DM12-12LC-SM-AF</t>
   </si>
   <si>
-    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 12LC to 1x12f MPO pinned , internal shutters</t>
-[...212 lines deleted...]
-    <t>EPX-SPLICE-48-IN</t>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245425</t>
+  </si>
+  <si>
+    <t>760245425</t>
+  </si>
+  <si>
+    <t>DM12-12SCA-SM-A</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 12SC APC to 1x12f MPO pinned , dust plugs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245426</t>
+  </si>
+  <si>
+    <t>760245426</t>
+  </si>
+  <si>
+    <t>DM12-12SCA-SM-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109991</t>
+  </si>
+  <si>
+    <t>760109991</t>
+  </si>
+  <si>
+    <t>360DM-12SCA-SM</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode  MPO 12 distribution module, 12 SC APC to 1x12f MPO pinned, dust plugs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109967</t>
+  </si>
+  <si>
+    <t>760109967</t>
+  </si>
+  <si>
+    <t>360DM-12SC-LS</t>
+  </si>
+  <si>
+    <t>G2 LL Multimode OM4 MPO 12 distribution module, 12 SC to 1x12f MPO pinned, dust plugs</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261079</t>
   </si>
   <si>
     <t>760261079</t>
   </si>
   <si>
     <t>DM12-24LCA-SM-ULL</t>
   </si>
   <si>
     <t>G2 ULL Singlemode  MPO-12 Distribution Module, 24LC APC to 2X12f MPOs unpinned, internal shutters</t>
-  </si>
-[...520 lines deleted...]
-    <t>EPX 1U open fixed panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2087,51 +2087,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J156" totalsRowShown="0">
   <autoFilter ref="A1:J156"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230953" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230946" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236041" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236119" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236108" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236121" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236110" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236112" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236118" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249997" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249998" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251044" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251045" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251046" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251047" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251048" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251050" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251098" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251099" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242502" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242494" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242495" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242497" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242979" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242970" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242980" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242981" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242972" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242973" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243043" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242968" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243044" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245882" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109975" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760134551" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107524" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253288" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253291" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253292" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259232" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254041" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254513" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244686" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244687" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244689" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238839" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238837" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245325" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245327" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245328" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243439" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238082" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238083" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238085" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237225" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237217" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237218" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237222" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237223" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261078" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261697" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241378" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241517" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200345" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206540" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206565" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216762" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216770" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216754" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224089" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246312" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246313" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246314" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216796" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760217950" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220400" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220418" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224071" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224113" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224238" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200352" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206532" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251042" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251043" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251049" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251051" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242455" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242499" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242500" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242501" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242493" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242454" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242496" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242498" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242723" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242724" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242969" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242971" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242982" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242974" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242975" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242976" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242977" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242978" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242967" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243045" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760258040" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261079" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760255833" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230961" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230938" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236120" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236043" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236109" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236111" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236113" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236116" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236117" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245326" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253289" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253290" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253293" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109967" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107490" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107508" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107516" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109413" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107482" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109462" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109991" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109397" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109769" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238838" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135087" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135095" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238084" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237216" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237219" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237220" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237221" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237224" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241518" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243438" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244688" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245425" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245426" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243494" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254919" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254918" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254042" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254043" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261697" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760134551" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241378" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241517" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230953" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230946" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216762" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216770" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216754" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236041" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107524" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259232" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242979" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242980" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242981" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243439" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254513" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249997" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249998" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251044" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251045" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251046" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251047" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251048" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251050" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251098" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251099" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245882" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254041" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253288" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253291" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253292" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200345" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206540" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206565" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224089" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236119" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236108" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236121" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236110" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236112" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236118" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237225" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237217" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237218" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237222" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237223" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238082" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238083" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238085" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238839" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238837" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242502" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242494" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242495" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242497" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242970" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242972" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242973" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243043" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242968" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243044" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245325" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245327" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245328" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244686" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109975" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244687" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244689" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246312" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246313" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246314" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261078" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760258040" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760255833" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242455" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242454" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242723" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242724" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242982" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242975" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242976" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242977" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242978" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107490" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107508" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107516" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109413" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107482" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109462" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109397" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109769" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135087" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135095" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216796" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236043" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230961" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230938" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253289" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253290" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253293" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251042" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251043" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251049" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251051" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243494" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243438" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241518" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254042" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254043" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254919" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254918" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200352" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206532" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760217950" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220400" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220418" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224071" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224113" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224238" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242500" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242501" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242493" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242496" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242498" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242969" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242971" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242974" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242967" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243045" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245326" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244688" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236120" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236109" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236111" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236113" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236116" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236117" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237216" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237219" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237220" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237221" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237224" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238084" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238838" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242499" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245425" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245426" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109991" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109967" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261079" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J156"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="31.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="167.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.41796875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="41.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -2147,3912 +2147,3912 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="B2" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
         <v>14</v>
       </c>
-      <c r="E2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>21</v>
       </c>
       <c r="H7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H8" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H9" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>21</v>
       </c>
       <c r="H10" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H11" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" t="s">
         <v>61</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" t="s">
         <v>62</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" t="s">
         <v>65</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" t="s">
         <v>66</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
         <v>69</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
         <v>70</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
         <v>73</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" t="s">
         <v>74</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>75</v>
       </c>
-      <c r="E15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B16" t="s">
         <v>78</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D16" t="s">
         <v>79</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>82</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D17" t="s">
         <v>83</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="H17" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B18" t="s">
         <v>86</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>87</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G18" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H18" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B19" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
         <v>91</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G19" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B20" t="s">
         <v>95</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>96</v>
       </c>
       <c r="E20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B21" t="s">
         <v>99</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
         <v>100</v>
       </c>
       <c r="E21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D22" t="s">
         <v>104</v>
       </c>
       <c r="E22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D23" t="s">
         <v>108</v>
       </c>
       <c r="E23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B24" t="s">
         <v>111</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D24" t="s">
         <v>112</v>
       </c>
       <c r="E24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B25" t="s">
         <v>115</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="D25" t="s">
         <v>116</v>
       </c>
       <c r="E25" t="s">
-        <v>117</v>
+        <v>13</v>
+      </c>
+      <c r="G25" t="s">
+        <v>14</v>
       </c>
       <c r="H25" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B26" t="s">
         <v>119</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26" t="s">
         <v>120</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B27" t="s">
         <v>123</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27" t="s">
         <v>124</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>117</v>
+        <v>13</v>
+      </c>
+      <c r="G27" t="s">
+        <v>14</v>
       </c>
       <c r="H27" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B28" t="s">
         <v>127</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28" t="s">
         <v>128</v>
       </c>
-      <c r="C28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>117</v>
+        <v>13</v>
+      </c>
+      <c r="G28" t="s">
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B29" t="s">
         <v>131</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" t="s">
         <v>132</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B30" t="s">
         <v>135</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D30" t="s">
         <v>136</v>
       </c>
-      <c r="C30" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="E30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B31" t="s">
         <v>140</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D31" t="s">
         <v>141</v>
       </c>
       <c r="E31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B32" t="s">
         <v>144</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D32" t="s">
         <v>145</v>
       </c>
       <c r="E32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B33" t="s">
         <v>148</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D33" t="s">
         <v>149</v>
       </c>
       <c r="E33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B34" t="s">
         <v>152</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D34" t="s">
         <v>153</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>154</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G35" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H35" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B36" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D36" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="H36" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B37" t="s">
+        <v>164</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>165</v>
+      </c>
+      <c r="E37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" t="s">
         <v>166</v>
       </c>
-      <c r="B37" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H37" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B38" t="s">
+        <v>169</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D38" t="s">
         <v>170</v>
       </c>
-      <c r="B38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E38" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F38" t="s">
+        <v>166</v>
       </c>
       <c r="G38" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H38" t="s">
-        <v>59</v>
+        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B39" t="s">
+        <v>173</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D39" t="s">
         <v>174</v>
       </c>
-      <c r="B39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F39" t="s">
+        <v>166</v>
       </c>
       <c r="G39" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H39" t="s">
-        <v>59</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B40" t="s">
+        <v>177</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D40" t="s">
         <v>178</v>
       </c>
-      <c r="B40" t="s">
+      <c r="E40" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" t="s">
         <v>179</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>59</v>
+        <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B41" t="s">
         <v>182</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" t="s">
         <v>183</v>
       </c>
-      <c r="C41" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F41" t="s">
+        <v>179</v>
       </c>
       <c r="G41" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H41" t="s">
-        <v>59</v>
+        <v>156</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B42" t="s">
         <v>186</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D42" t="s">
         <v>187</v>
       </c>
-      <c r="C42" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E42" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>13</v>
+      </c>
+      <c r="F42" t="s">
+        <v>179</v>
       </c>
       <c r="H42" t="s">
-        <v>59</v>
+        <v>156</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B43" t="s">
         <v>190</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D43" t="s">
         <v>191</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F43" t="s">
+        <v>179</v>
       </c>
       <c r="G43" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H43" t="s">
-        <v>193</v>
+        <v>156</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B44" t="s">
+        <v>194</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D44" t="s">
         <v>195</v>
       </c>
-      <c r="B44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F44" t="s">
+        <v>179</v>
       </c>
       <c r="G44" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H44" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B45" t="s">
+        <v>198</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D45" t="s">
         <v>199</v>
       </c>
-      <c r="B45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="F45" t="s">
+        <v>179</v>
       </c>
       <c r="H45" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B46" t="s">
         <v>202</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D46" t="s">
         <v>203</v>
       </c>
-      <c r="C46" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="F46" t="s">
+        <v>179</v>
       </c>
       <c r="H46" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C47" t="s">
+      <c r="B47" t="s">
         <v>206</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>160</v>
       </c>
       <c r="D47" t="s">
         <v>207</v>
       </c>
       <c r="E47" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>13</v>
+      </c>
+      <c r="F47" t="s">
+        <v>179</v>
       </c>
       <c r="H47" t="s">
-        <v>59</v>
+        <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>209</v>
+      </c>
+      <c r="B48" t="s">
+        <v>210</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>160</v>
       </c>
       <c r="D48" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E48" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="F48" t="s">
+        <v>179</v>
       </c>
       <c r="H48" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B49" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D49" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E49" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F49" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>179</v>
       </c>
       <c r="H49" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B50" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D50" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E50" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F50" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>179</v>
       </c>
       <c r="H50" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B51" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D51" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E51" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F51" t="s">
-        <v>222</v>
+        <v>179</v>
+      </c>
+      <c r="G51" t="s">
+        <v>21</v>
       </c>
       <c r="H51" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B52" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D52" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E52" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F52" t="s">
-        <v>222</v>
+        <v>179</v>
+      </c>
+      <c r="G52" t="s">
+        <v>21</v>
       </c>
       <c r="H52" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B53" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D53" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E53" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F53" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="H53" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B54" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D54" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E54" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F54" t="s">
+        <v>179</v>
       </c>
       <c r="G54" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H54" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B55" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D55" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E55" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F55" t="s">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="G55" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H55" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B56" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D56" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E56" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H56" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B57" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E57" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>21</v>
       </c>
       <c r="H57" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B58" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E58" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>21</v>
       </c>
       <c r="H58" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B59" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D59" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E59" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>21</v>
       </c>
       <c r="H59" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B60" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D60" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E60" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="H60" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B61" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D61" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E61" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="H61" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B62" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D62" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E62" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="H62" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B63" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D63" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E63" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>179</v>
       </c>
       <c r="H63" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B64" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D64" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E64" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="H64" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B65" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D65" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E65" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>13</v>
+      </c>
+      <c r="F65" t="s">
+        <v>179</v>
       </c>
       <c r="H65" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B66" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>56</v>
+        <v>160</v>
       </c>
       <c r="D66" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E66" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>13</v>
+      </c>
+      <c r="F66" t="s">
+        <v>285</v>
       </c>
       <c r="H66" t="s">
-        <v>92</v>
+        <v>156</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B67" t="s">
+        <v>288</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D67" t="s">
+        <v>289</v>
+      </c>
+      <c r="E67" t="s">
+        <v>13</v>
+      </c>
+      <c r="F67" t="s">
         <v>285</v>
       </c>
-      <c r="B67" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H67" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B68" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D68" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E68" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F68" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>285</v>
       </c>
       <c r="H68" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B69" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D69" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E69" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>13</v>
       </c>
       <c r="G69" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H69" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B70" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D70" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E70" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G70" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H70" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B71" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D71" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="E71" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G71" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H71" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B72" t="s">
         <v>307</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D72" t="s">
         <v>308</v>
       </c>
       <c r="E72" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G72" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H72" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>310</v>
       </c>
       <c r="B73" t="s">
         <v>311</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D73" t="s">
         <v>312</v>
       </c>
       <c r="E73" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>13</v>
       </c>
       <c r="G73" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H73" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B74" t="s">
         <v>315</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D74" t="s">
         <v>316</v>
       </c>
       <c r="E74" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G74" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H74" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B75" t="s">
         <v>319</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D75" t="s">
         <v>320</v>
       </c>
       <c r="E75" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G75" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H75" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B76" t="s">
         <v>323</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D76" t="s">
         <v>324</v>
       </c>
       <c r="E76" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F76" t="s">
+        <v>179</v>
       </c>
       <c r="G76" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H76" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C77" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
         <v>326</v>
       </c>
       <c r="E77" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G77" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H77" t="s">
-        <v>156</v>
+        <v>32</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>328</v>
+      </c>
+      <c r="B78" t="s">
+        <v>329</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>30</v>
       </c>
       <c r="D78" t="s">
-        <v>328</v>
+        <v>31</v>
       </c>
       <c r="E78" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G78" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H78" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B79" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="D79" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B80" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D80" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E80" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>13</v>
       </c>
       <c r="G80" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H80" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B81" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D81" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E81" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G81" t="s">
+        <v>14</v>
       </c>
       <c r="H81" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B82" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D82" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E82" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G82" t="s">
+        <v>21</v>
       </c>
       <c r="H82" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B83" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D83" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E83" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>13</v>
       </c>
       <c r="G83" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H83" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B84" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D84" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E84" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>75</v>
       </c>
       <c r="H84" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B85" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D85" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E85" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>75</v>
       </c>
       <c r="H85" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B86" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D86" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E86" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="H86" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B87" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D87" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E87" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>75</v>
       </c>
       <c r="H87" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B88" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D88" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E88" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="H88" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B89" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D89" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E89" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G89" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H89" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B90" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D90" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E90" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G90" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H90" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B91" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D91" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E91" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G91" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H91" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B92" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D92" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E92" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G92" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H92" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B93" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D93" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E93" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>75</v>
+      </c>
+      <c r="F93" t="s">
+        <v>390</v>
       </c>
       <c r="H93" t="s">
-        <v>32</v>
+        <v>391</v>
+      </c>
+      <c r="J93" t="s">
+        <v>392</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="B94" t="s">
+        <v>395</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D94" t="s">
+        <v>396</v>
+      </c>
+      <c r="E94" t="s">
+        <v>13</v>
+      </c>
+      <c r="H94" t="s">
         <v>391</v>
-      </c>
-[...13 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B95" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D95" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="E95" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G95" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H95" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="B96" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D96" t="s">
-        <v>104</v>
+        <v>404</v>
       </c>
       <c r="E96" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G96" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H96" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="B97" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="D97" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="E97" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G97" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H97" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B98" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D98" t="s">
-        <v>108</v>
+        <v>412</v>
       </c>
       <c r="E98" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G98" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H98" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="B99" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D99" t="s">
-        <v>388</v>
+        <v>416</v>
       </c>
       <c r="E99" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G99" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H99" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="B100" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D100" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="E100" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G100" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H100" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="B101" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D101" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="E101" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G101" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H101" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="B102" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D102" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="E102" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G102" t="s">
+        <v>21</v>
       </c>
       <c r="H102" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="B103" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D103" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="E103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" t="s">
+        <v>14</v>
+      </c>
+      <c r="H103" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B104" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="D104" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="E104" t="s">
-        <v>117</v>
+        <v>13</v>
+      </c>
+      <c r="G104" t="s">
+        <v>14</v>
       </c>
       <c r="H104" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="B105" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D105" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="E105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" t="s">
+        <v>14</v>
+      </c>
+      <c r="H105" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="B106" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="D106" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="E106" t="s">
-        <v>117</v>
+        <v>13</v>
+      </c>
+      <c r="G106" t="s">
+        <v>14</v>
       </c>
       <c r="H106" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B107" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="D107" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="E107" t="s">
-        <v>117</v>
+        <v>13</v>
+      </c>
+      <c r="G107" t="s">
+        <v>14</v>
       </c>
       <c r="H107" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="B108" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="D108" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="E108" t="s">
-        <v>117</v>
+        <v>13</v>
+      </c>
+      <c r="G108" t="s">
+        <v>14</v>
       </c>
       <c r="H108" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="B109" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="D109" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="E109" t="s">
-        <v>117</v>
+        <v>13</v>
+      </c>
+      <c r="G109" t="s">
+        <v>14</v>
       </c>
       <c r="H109" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="B110" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D110" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="E110" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G110" t="s">
+        <v>14</v>
       </c>
       <c r="H110" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="B111" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D111" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="E111" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
+      </c>
+      <c r="G111" t="s">
+        <v>21</v>
       </c>
       <c r="H111" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="B112" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>153</v>
+        <v>36</v>
       </c>
       <c r="D112" t="s">
-        <v>279</v>
+        <v>468</v>
       </c>
       <c r="E112" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G112" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="H112" t="s">
-        <v>156</v>
+        <v>38</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>469</v>
+      </c>
+      <c r="C113" t="s">
+        <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="E113" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G113" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H113" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="B114" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="D114" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="E114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" t="s">
+        <v>14</v>
+      </c>
+      <c r="H114" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="B115" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="D115" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="E115" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G115" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H115" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="B116" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="D116" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="E116" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G116" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H116" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="B117" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D117" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="E117" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
+      </c>
+      <c r="G117" t="s">
+        <v>14</v>
       </c>
       <c r="H117" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="B118" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D118" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="E118" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="H118" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="B119" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D119" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="E119" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F119" t="s">
-        <v>31</v>
+        <v>166</v>
       </c>
       <c r="G119" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H119" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="B120" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D120" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="E120" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F120" t="s">
-        <v>31</v>
+        <v>166</v>
       </c>
       <c r="G120" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H120" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="B121" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D121" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="E121" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="H121" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="B122" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D122" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="E122" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="H122" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="B123" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D123" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="E123" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F123" t="s">
-        <v>504</v>
+        <v>166</v>
+      </c>
+      <c r="G123" t="s">
+        <v>21</v>
       </c>
       <c r="H123" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="B124" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D124" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="E124" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F124" t="s">
-        <v>222</v>
+        <v>166</v>
+      </c>
+      <c r="G124" t="s">
+        <v>21</v>
       </c>
       <c r="H124" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="B125" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>56</v>
+        <v>160</v>
       </c>
       <c r="D125" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="E125" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F125" t="s">
+        <v>166</v>
       </c>
       <c r="G125" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H125" t="s">
-        <v>59</v>
+        <v>156</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="B126" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>56</v>
+        <v>160</v>
       </c>
       <c r="D126" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="E126" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G126" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H126" t="s">
-        <v>59</v>
+        <v>156</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="B127" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>56</v>
+        <v>160</v>
       </c>
       <c r="D127" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E127" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G127" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H127" t="s">
-        <v>59</v>
+        <v>156</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="B128" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D128" t="s">
-        <v>524</v>
+        <v>248</v>
       </c>
       <c r="E128" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G128" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H128" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B129" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D129" t="s">
-        <v>528</v>
+        <v>252</v>
       </c>
       <c r="E129" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G129" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H129" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B130" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D130" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="E130" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G130" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H130" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="B131" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D131" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="E131" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="H131" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B132" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D132" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E132" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="H132" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:10" ht="12.75">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B133" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D133" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="E133" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>13</v>
       </c>
       <c r="H133" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>156</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
         <v>549</v>
       </c>
       <c r="B134" t="s">
         <v>550</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D134" t="s">
         <v>551</v>
       </c>
       <c r="E134" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H134" t="s">
-        <v>546</v>
+        <v>156</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
         <v>553</v>
       </c>
       <c r="B135" t="s">
         <v>554</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D135" t="s">
         <v>555</v>
       </c>
       <c r="E135" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="F135" t="s">
+        <v>179</v>
       </c>
       <c r="H135" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
         <v>557</v>
       </c>
       <c r="B136" t="s">
         <v>558</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D136" t="s">
         <v>559</v>
       </c>
       <c r="E136" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="F136" t="s">
+        <v>285</v>
       </c>
       <c r="H136" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
         <v>561</v>
       </c>
       <c r="B137" t="s">
         <v>562</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D137" t="s">
-        <v>563</v>
+        <v>308</v>
       </c>
       <c r="E137" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G137" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H137" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B138" t="s">
         <v>565</v>
       </c>
-      <c r="B138" t="s">
+      <c r="C138" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D138" t="s">
         <v>566</v>
       </c>
-      <c r="C138" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E138" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F138" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>179</v>
       </c>
       <c r="H138" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B139" t="s">
         <v>569</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D139" t="s">
         <v>570</v>
       </c>
-      <c r="C139" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E139" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F139" t="s">
+        <v>179</v>
       </c>
       <c r="G139" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H139" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B140" t="s">
         <v>573</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D140" t="s">
         <v>574</v>
       </c>
-      <c r="C140" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E140" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F140" t="s">
+        <v>179</v>
       </c>
       <c r="G140" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H140" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B141" t="s">
         <v>577</v>
       </c>
-      <c r="B141" t="s">
+      <c r="C141" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D141" t="s">
         <v>578</v>
       </c>
-      <c r="C141" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E141" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F141" t="s">
-        <v>247</v>
+        <v>179</v>
+      </c>
+      <c r="G141" t="s">
+        <v>21</v>
       </c>
       <c r="H141" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="B142" t="s">
         <v>581</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D142" t="s">
         <v>582</v>
       </c>
-      <c r="C142" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E142" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F142" t="s">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="H142" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B143" t="s">
         <v>585</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D143" t="s">
         <v>586</v>
       </c>
-      <c r="C143" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D143" t="s">
+      <c r="E143" t="s">
+        <v>13</v>
+      </c>
+      <c r="F143" t="s">
         <v>587</v>
       </c>
-      <c r="E143" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H143" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
         <v>589</v>
       </c>
       <c r="B144" t="s">
         <v>590</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D144" t="s">
         <v>591</v>
       </c>
       <c r="E144" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F144" t="s">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="H144" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
         <v>593</v>
       </c>
       <c r="B145" t="s">
         <v>594</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D145" t="s">
         <v>595</v>
       </c>
       <c r="E145" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F145" t="s">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="H145" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
         <v>597</v>
       </c>
       <c r="B146" t="s">
         <v>598</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D146" t="s">
         <v>599</v>
       </c>
       <c r="E146" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F146" t="s">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="H146" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
         <v>601</v>
       </c>
       <c r="B147" t="s">
         <v>602</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>56</v>
+        <v>160</v>
       </c>
       <c r="D147" t="s">
         <v>603</v>
       </c>
       <c r="E147" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>13</v>
+      </c>
+      <c r="F147" t="s">
+        <v>179</v>
       </c>
       <c r="H147" t="s">
-        <v>92</v>
+        <v>156</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
         <v>605</v>
       </c>
       <c r="B148" t="s">
         <v>606</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="D148" t="s">
         <v>607</v>
       </c>
       <c r="E148" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="F148" t="s">
+        <v>179</v>
       </c>
       <c r="H148" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B149" t="s">
         <v>610</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D149" t="s">
-        <v>204</v>
+        <v>611</v>
       </c>
       <c r="E149" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>13</v>
+      </c>
+      <c r="F149" t="s">
+        <v>232</v>
       </c>
       <c r="H149" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B150" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D150" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E150" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F150" t="s">
+        <v>179</v>
       </c>
       <c r="G150" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H150" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B151" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>29</v>
+        <v>160</v>
       </c>
       <c r="D151" t="s">
-        <v>614</v>
+        <v>535</v>
       </c>
       <c r="E151" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G151" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H151" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B152" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D152" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="E152" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G152" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H152" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B153" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>56</v>
+        <v>160</v>
       </c>
       <c r="D153" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E153" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G153" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H153" t="s">
-        <v>92</v>
+        <v>156</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
         <v>627</v>
       </c>
       <c r="B154" t="s">
         <v>628</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>56</v>
+        <v>160</v>
       </c>
       <c r="D154" t="s">
         <v>629</v>
       </c>
       <c r="E154" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G154" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H154" t="s">
-        <v>92</v>
+        <v>156</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
         <v>631</v>
       </c>
       <c r="B155" t="s">
         <v>632</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>56</v>
+        <v>160</v>
       </c>
       <c r="D155" t="s">
         <v>633</v>
       </c>
       <c r="E155" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G155" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H155" t="s">
-        <v>59</v>
+        <v>156</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
         <v>635</v>
       </c>
       <c r="B156" t="s">
         <v>636</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>56</v>
+        <v>160</v>
       </c>
       <c r="D156" t="s">
         <v>637</v>
       </c>
       <c r="E156" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="F156" t="s">
+        <v>179</v>
       </c>
       <c r="G156" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="H156" t="s">
-        <v>92</v>
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760230953"/>
-[...91 lines deleted...]
-    <hyperlink ref="A49" r:id="rId93" display="760238839"/>
+    <hyperlink ref="A2" r:id="rId1" display="EPX-PANELS"/>
+    <hyperlink ref="A3" r:id="rId2" display="760261697"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A4" r:id="rId4" display="760134551"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A5" r:id="rId6" display="760241378"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A6" r:id="rId8" display="760241517"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A7" r:id="rId10" display="760230953"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A8" r:id="rId12" display="760230946"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A9" r:id="rId14" display="760216762"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A10" r:id="rId16" display="760216770"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A11" r:id="rId18" display="760216754"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A12" r:id="rId20" display="760236041"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A13" r:id="rId22" display="760107524"/>
+    <hyperlink ref="C13" r:id="rId23" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A14" r:id="rId24" display="760259232"/>
+    <hyperlink ref="C14" r:id="rId25" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A15" r:id="rId26" display="760242979"/>
+    <hyperlink ref="C15" r:id="rId27" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A16" r:id="rId28" display="760242980"/>
+    <hyperlink ref="C16" r:id="rId29" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A17" r:id="rId30" display="760242981"/>
+    <hyperlink ref="C17" r:id="rId31" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A18" r:id="rId32" display="760243439"/>
+    <hyperlink ref="C18" r:id="rId33" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A19" r:id="rId34" display="760254513"/>
+    <hyperlink ref="C19" r:id="rId35" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A20" r:id="rId36" display="760249997"/>
+    <hyperlink ref="C20" r:id="rId37" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A21" r:id="rId38" display="760249998"/>
+    <hyperlink ref="C21" r:id="rId39" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A22" r:id="rId40" display="760251044"/>
+    <hyperlink ref="C22" r:id="rId41" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A23" r:id="rId42" display="760251045"/>
+    <hyperlink ref="C23" r:id="rId43" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A24" r:id="rId44" display="760251046"/>
+    <hyperlink ref="C24" r:id="rId45" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A25" r:id="rId46" display="760251047"/>
+    <hyperlink ref="C25" r:id="rId47" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A26" r:id="rId48" display="760251048"/>
+    <hyperlink ref="C26" r:id="rId49" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A27" r:id="rId50" display="760251050"/>
+    <hyperlink ref="C27" r:id="rId51" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A28" r:id="rId52" display="760251098"/>
+    <hyperlink ref="C28" r:id="rId53" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A29" r:id="rId54" display="760251099"/>
+    <hyperlink ref="C29" r:id="rId55" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A30" r:id="rId56" display="760245882"/>
+    <hyperlink ref="C30" r:id="rId57" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A31" r:id="rId58" display="760254041"/>
+    <hyperlink ref="C31" r:id="rId59" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A32" r:id="rId60" display="760253288"/>
+    <hyperlink ref="C32" r:id="rId61" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A33" r:id="rId62" display="760253291"/>
+    <hyperlink ref="C33" r:id="rId63" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A34" r:id="rId64" display="760253292"/>
+    <hyperlink ref="C34" r:id="rId65" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A35" r:id="rId66" display="G2-MODULES"/>
+    <hyperlink ref="A36" r:id="rId67" display="760200345"/>
+    <hyperlink ref="C36" r:id="rId68" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A37" r:id="rId69" display="760206540"/>
+    <hyperlink ref="C37" r:id="rId70" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A38" r:id="rId71" display="760206565"/>
+    <hyperlink ref="C38" r:id="rId72" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A39" r:id="rId73" display="760224089"/>
+    <hyperlink ref="C39" r:id="rId74" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A40" r:id="rId75" display="760236119"/>
+    <hyperlink ref="C40" r:id="rId76" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A41" r:id="rId77" display="760236108"/>
+    <hyperlink ref="C41" r:id="rId78" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A42" r:id="rId79" display="760236121"/>
+    <hyperlink ref="C42" r:id="rId80" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A43" r:id="rId81" display="760236110"/>
+    <hyperlink ref="C43" r:id="rId82" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A44" r:id="rId83" display="760236112"/>
+    <hyperlink ref="C44" r:id="rId84" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A45" r:id="rId85" display="760236118"/>
+    <hyperlink ref="C45" r:id="rId86" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A46" r:id="rId87" display="760237225"/>
+    <hyperlink ref="C46" r:id="rId88" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A47" r:id="rId89" display="760237217"/>
+    <hyperlink ref="C47" r:id="rId90" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A48" r:id="rId91" display="760237218"/>
+    <hyperlink ref="C48" r:id="rId92" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A49" r:id="rId93" display="760237222"/>
     <hyperlink ref="C49" r:id="rId94" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A50" r:id="rId95" display="760238837"/>
+    <hyperlink ref="A50" r:id="rId95" display="760237223"/>
     <hyperlink ref="C50" r:id="rId96" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A51" r:id="rId97" display="760245325"/>
+    <hyperlink ref="A51" r:id="rId97" display="760238082"/>
     <hyperlink ref="C51" r:id="rId98" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A52" r:id="rId99" display="760245327"/>
+    <hyperlink ref="A52" r:id="rId99" display="760238083"/>
     <hyperlink ref="C52" r:id="rId100" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A53" r:id="rId101" display="760245328"/>
+    <hyperlink ref="A53" r:id="rId101" display="760238085"/>
     <hyperlink ref="C53" r:id="rId102" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A54" r:id="rId103" display="760243439"/>
-[...1 lines deleted...]
-    <hyperlink ref="A55" r:id="rId105" display="760238082"/>
+    <hyperlink ref="A54" r:id="rId103" display="760238839"/>
+    <hyperlink ref="C54" r:id="rId104" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A55" r:id="rId105" display="760238837"/>
     <hyperlink ref="C55" r:id="rId106" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A56" r:id="rId107" display="760238083"/>
+    <hyperlink ref="A56" r:id="rId107" display="760242502"/>
     <hyperlink ref="C56" r:id="rId108" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A57" r:id="rId109" display="760238085"/>
+    <hyperlink ref="A57" r:id="rId109" display="760242494"/>
     <hyperlink ref="C57" r:id="rId110" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A58" r:id="rId111" display="760237225"/>
+    <hyperlink ref="A58" r:id="rId111" display="760242495"/>
     <hyperlink ref="C58" r:id="rId112" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A59" r:id="rId113" display="760237217"/>
+    <hyperlink ref="A59" r:id="rId113" display="760242497"/>
     <hyperlink ref="C59" r:id="rId114" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A60" r:id="rId115" display="760237218"/>
+    <hyperlink ref="A60" r:id="rId115" display="760242970"/>
     <hyperlink ref="C60" r:id="rId116" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A61" r:id="rId117" display="760237222"/>
+    <hyperlink ref="A61" r:id="rId117" display="760242972"/>
     <hyperlink ref="C61" r:id="rId118" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A62" r:id="rId119" display="760237223"/>
+    <hyperlink ref="A62" r:id="rId119" display="760242973"/>
     <hyperlink ref="C62" r:id="rId120" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A63" r:id="rId121" display="760261078"/>
+    <hyperlink ref="A63" r:id="rId121" display="760243043"/>
     <hyperlink ref="C63" r:id="rId122" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A64" r:id="rId123" display="760261697"/>
-[...5 lines deleted...]
-    <hyperlink ref="A67" r:id="rId129" display="760200345"/>
+    <hyperlink ref="A64" r:id="rId123" display="760242968"/>
+    <hyperlink ref="C64" r:id="rId124" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A65" r:id="rId125" display="760243044"/>
+    <hyperlink ref="C65" r:id="rId126" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A66" r:id="rId127" display="760245325"/>
+    <hyperlink ref="C66" r:id="rId128" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A67" r:id="rId129" display="760245327"/>
     <hyperlink ref="C67" r:id="rId130" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A68" r:id="rId131" display="760206540"/>
+    <hyperlink ref="A68" r:id="rId131" display="760245328"/>
     <hyperlink ref="C68" r:id="rId132" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A69" r:id="rId133" display="760206565"/>
+    <hyperlink ref="A69" r:id="rId133" display="760244686"/>
     <hyperlink ref="C69" r:id="rId134" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A70" r:id="rId135" display="760216762"/>
-[...5 lines deleted...]
-    <hyperlink ref="A73" r:id="rId141" display="760224089"/>
+    <hyperlink ref="A70" r:id="rId135" display="760109975"/>
+    <hyperlink ref="C70" r:id="rId136" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A71" r:id="rId137" display="760244687"/>
+    <hyperlink ref="C71" r:id="rId138" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A72" r:id="rId139" display="760244689"/>
+    <hyperlink ref="C72" r:id="rId140" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A73" r:id="rId141" display="760246312"/>
     <hyperlink ref="C73" r:id="rId142" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A74" r:id="rId143" display="760246312"/>
+    <hyperlink ref="A74" r:id="rId143" display="760246313"/>
     <hyperlink ref="C74" r:id="rId144" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A75" r:id="rId145" display="760246313"/>
+    <hyperlink ref="A75" r:id="rId145" display="760246314"/>
     <hyperlink ref="C75" r:id="rId146" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A76" r:id="rId147" display="760246314"/>
+    <hyperlink ref="A76" r:id="rId147" display="760261078"/>
     <hyperlink ref="C76" r:id="rId148" display="Variant of G2-MODULES"/>
     <hyperlink ref="A77" r:id="rId149" display="EPX-SPLICE-TRAYS"/>
-    <hyperlink ref="A78" r:id="rId150" display="G2-ADAPTER-PACKS"/>
-[...70 lines deleted...]
-    <hyperlink ref="A114" r:id="rId221" display="760255833"/>
+    <hyperlink ref="A78" r:id="rId150" display="760258040"/>
+    <hyperlink ref="C78" r:id="rId151" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A79" r:id="rId152" display="760255833"/>
+    <hyperlink ref="C79" r:id="rId153" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A80" r:id="rId154" display="760242455"/>
+    <hyperlink ref="C80" r:id="rId155" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A81" r:id="rId156" display="760242454"/>
+    <hyperlink ref="C81" r:id="rId157" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A82" r:id="rId158" display="760242723"/>
+    <hyperlink ref="C82" r:id="rId159" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A83" r:id="rId160" display="760242724"/>
+    <hyperlink ref="C83" r:id="rId161" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A84" r:id="rId162" display="760242982"/>
+    <hyperlink ref="C84" r:id="rId163" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A85" r:id="rId164" display="760242975"/>
+    <hyperlink ref="C85" r:id="rId165" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A86" r:id="rId166" display="760242976"/>
+    <hyperlink ref="C86" r:id="rId167" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A87" r:id="rId168" display="760242977"/>
+    <hyperlink ref="C87" r:id="rId169" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A88" r:id="rId170" display="760242978"/>
+    <hyperlink ref="C88" r:id="rId171" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A89" r:id="rId172" display="760107490"/>
+    <hyperlink ref="C89" r:id="rId173" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A90" r:id="rId174" display="760107508"/>
+    <hyperlink ref="C90" r:id="rId175" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A91" r:id="rId176" display="760107516"/>
+    <hyperlink ref="C91" r:id="rId177" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A92" r:id="rId178" display="760109413"/>
+    <hyperlink ref="C92" r:id="rId179" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A93" r:id="rId180" display="760107482"/>
+    <hyperlink ref="C93" r:id="rId181" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A94" r:id="rId182" display="760109462"/>
+    <hyperlink ref="C94" r:id="rId183" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A95" r:id="rId184" display="760109397"/>
+    <hyperlink ref="C95" r:id="rId185" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A96" r:id="rId186" display="760109769"/>
+    <hyperlink ref="C96" r:id="rId187" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A97" r:id="rId188" display="760135087"/>
+    <hyperlink ref="C97" r:id="rId189" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A98" r:id="rId190" display="760135095"/>
+    <hyperlink ref="C98" r:id="rId191" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A99" r:id="rId192" display="760216796"/>
+    <hyperlink ref="C99" r:id="rId193" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A100" r:id="rId194" display="760236043"/>
+    <hyperlink ref="C100" r:id="rId195" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A101" r:id="rId196" display="760230961"/>
+    <hyperlink ref="C101" r:id="rId197" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A102" r:id="rId198" display="760230938"/>
+    <hyperlink ref="C102" r:id="rId199" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A103" r:id="rId200" display="760253289"/>
+    <hyperlink ref="C103" r:id="rId201" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A104" r:id="rId202" display="760253290"/>
+    <hyperlink ref="C104" r:id="rId203" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A105" r:id="rId204" display="760253293"/>
+    <hyperlink ref="C105" r:id="rId205" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A106" r:id="rId206" display="760251042"/>
+    <hyperlink ref="C106" r:id="rId207" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A107" r:id="rId208" display="760251043"/>
+    <hyperlink ref="C107" r:id="rId209" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A108" r:id="rId210" display="760251049"/>
+    <hyperlink ref="C108" r:id="rId211" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A109" r:id="rId212" display="760251051"/>
+    <hyperlink ref="C109" r:id="rId213" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A110" r:id="rId214" display="760243494"/>
+    <hyperlink ref="C110" r:id="rId215" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A111" r:id="rId216" display="760243438"/>
+    <hyperlink ref="C111" r:id="rId217" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A112" r:id="rId218" display="760241518"/>
+    <hyperlink ref="C112" r:id="rId219" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A113" r:id="rId220" display="G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A114" r:id="rId221" display="760254042"/>
     <hyperlink ref="C114" r:id="rId222" display="Variant of EPX-PANELS"/>
-    <hyperlink ref="A115" r:id="rId223" display="760230961"/>
-[...7 lines deleted...]
-    <hyperlink ref="A119" r:id="rId231" display="760236109"/>
+    <hyperlink ref="A115" r:id="rId223" display="760254043"/>
+    <hyperlink ref="C115" r:id="rId224" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A116" r:id="rId225" display="760254919"/>
+    <hyperlink ref="C116" r:id="rId226" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A117" r:id="rId227" display="760254918"/>
+    <hyperlink ref="C117" r:id="rId228" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A118" r:id="rId229" display="760200352"/>
+    <hyperlink ref="C118" r:id="rId230" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A119" r:id="rId231" display="760206532"/>
     <hyperlink ref="C119" r:id="rId232" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A120" r:id="rId233" display="760236111"/>
+    <hyperlink ref="A120" r:id="rId233" display="760217950"/>
     <hyperlink ref="C120" r:id="rId234" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A121" r:id="rId235" display="760236113"/>
+    <hyperlink ref="A121" r:id="rId235" display="760220400"/>
     <hyperlink ref="C121" r:id="rId236" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A122" r:id="rId237" display="760236116"/>
+    <hyperlink ref="A122" r:id="rId237" display="760220418"/>
     <hyperlink ref="C122" r:id="rId238" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A123" r:id="rId239" display="760236117"/>
+    <hyperlink ref="A123" r:id="rId239" display="760224071"/>
     <hyperlink ref="C123" r:id="rId240" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A124" r:id="rId241" display="760245326"/>
+    <hyperlink ref="A124" r:id="rId241" display="760224113"/>
     <hyperlink ref="C124" r:id="rId242" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A125" r:id="rId243" display="760253289"/>
-[...5 lines deleted...]
-    <hyperlink ref="A128" r:id="rId249" display="760109967"/>
+    <hyperlink ref="A125" r:id="rId243" display="760224238"/>
+    <hyperlink ref="C125" r:id="rId244" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A126" r:id="rId245" display="760242500"/>
+    <hyperlink ref="C126" r:id="rId246" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A127" r:id="rId247" display="760242501"/>
+    <hyperlink ref="C127" r:id="rId248" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A128" r:id="rId249" display="760242493"/>
     <hyperlink ref="C128" r:id="rId250" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A129" r:id="rId251" display="760107490"/>
-[...11 lines deleted...]
-    <hyperlink ref="A135" r:id="rId263" display="760109991"/>
+    <hyperlink ref="A129" r:id="rId251" display="760242496"/>
+    <hyperlink ref="C129" r:id="rId252" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A130" r:id="rId253" display="760242498"/>
+    <hyperlink ref="C130" r:id="rId254" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A131" r:id="rId255" display="760242969"/>
+    <hyperlink ref="C131" r:id="rId256" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A132" r:id="rId257" display="760242971"/>
+    <hyperlink ref="C132" r:id="rId258" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A133" r:id="rId259" display="760242974"/>
+    <hyperlink ref="C133" r:id="rId260" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A134" r:id="rId261" display="760242967"/>
+    <hyperlink ref="C134" r:id="rId262" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A135" r:id="rId263" display="760243045"/>
     <hyperlink ref="C135" r:id="rId264" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A136" r:id="rId265" display="760109397"/>
-[...3 lines deleted...]
-    <hyperlink ref="A138" r:id="rId269" display="760238838"/>
+    <hyperlink ref="A136" r:id="rId265" display="760245326"/>
+    <hyperlink ref="C136" r:id="rId266" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A137" r:id="rId267" display="760244688"/>
+    <hyperlink ref="C137" r:id="rId268" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A138" r:id="rId269" display="760236120"/>
     <hyperlink ref="C138" r:id="rId270" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A139" r:id="rId271" display="760135087"/>
-[...3 lines deleted...]
-    <hyperlink ref="A141" r:id="rId275" display="760238084"/>
+    <hyperlink ref="A139" r:id="rId271" display="760236109"/>
+    <hyperlink ref="C139" r:id="rId272" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A140" r:id="rId273" display="760236111"/>
+    <hyperlink ref="C140" r:id="rId274" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A141" r:id="rId275" display="760236113"/>
     <hyperlink ref="C141" r:id="rId276" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A142" r:id="rId277" display="760237216"/>
+    <hyperlink ref="A142" r:id="rId277" display="760236116"/>
     <hyperlink ref="C142" r:id="rId278" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A143" r:id="rId279" display="760237219"/>
+    <hyperlink ref="A143" r:id="rId279" display="760236117"/>
     <hyperlink ref="C143" r:id="rId280" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A144" r:id="rId281" display="760237220"/>
+    <hyperlink ref="A144" r:id="rId281" display="760237216"/>
     <hyperlink ref="C144" r:id="rId282" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A145" r:id="rId283" display="760237221"/>
+    <hyperlink ref="A145" r:id="rId283" display="760237219"/>
     <hyperlink ref="C145" r:id="rId284" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A146" r:id="rId285" display="760237224"/>
+    <hyperlink ref="A146" r:id="rId285" display="760237220"/>
     <hyperlink ref="C146" r:id="rId286" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A147" r:id="rId287" display="760241518"/>
-[...3 lines deleted...]
-    <hyperlink ref="A149" r:id="rId291" display="760244688"/>
+    <hyperlink ref="A147" r:id="rId287" display="760237221"/>
+    <hyperlink ref="C147" r:id="rId288" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A148" r:id="rId289" display="760237224"/>
+    <hyperlink ref="C148" r:id="rId290" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A149" r:id="rId291" display="760238084"/>
     <hyperlink ref="C149" r:id="rId292" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A150" r:id="rId293" display="760245425"/>
+    <hyperlink ref="A150" r:id="rId293" display="760238838"/>
     <hyperlink ref="C150" r:id="rId294" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A151" r:id="rId295" display="760245426"/>
+    <hyperlink ref="A151" r:id="rId295" display="760242499"/>
     <hyperlink ref="C151" r:id="rId296" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A152" r:id="rId297" display="760243494"/>
-[...8 lines deleted...]
-    <hyperlink ref="C156" r:id="rId306" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A152" r:id="rId297" display="760245425"/>
+    <hyperlink ref="C152" r:id="rId298" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A153" r:id="rId299" display="760245426"/>
+    <hyperlink ref="C153" r:id="rId300" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A154" r:id="rId301" display="760109991"/>
+    <hyperlink ref="C154" r:id="rId302" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A155" r:id="rId303" display="760109967"/>
+    <hyperlink ref="C155" r:id="rId304" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A156" r:id="rId305" display="760261079"/>
+    <hyperlink ref="C156" r:id="rId306" display="Variant of G2-MODULES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId307"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 