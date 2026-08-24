--- v1 (2026-07-09)
+++ v2 (2026-08-24)
@@ -11,1964 +11,1976 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638" count="1243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="642" count="1251">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241378</t>
+  </si>
+  <si>
+    <t>760241378</t>
+  </si>
+  <si>
+    <t>EPX-SPLICE-48  (AGL-SPLICE-48)</t>
+  </si>
+  <si>
+    <t>Variant of EPX-SPLICE-TRAYS</t>
+  </si>
+  <si>
+    <t>Fiber Optic Splice Tray Kit, stackable, 48-fiber capacity</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>EPX</t>
+  </si>
+  <si>
+    <t>Fiber splice tray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245882</t>
+  </si>
+  <si>
+    <t>760245882</t>
+  </si>
+  <si>
+    <t>EPX-SPLICE-24-ANT</t>
+  </si>
+  <si>
+    <t>Fiber Optic Splice Tray Kit, stackable, 24-fiber capacity for ANT splice protectors</t>
+  </si>
+  <si>
+    <t>AGILE</t>
+  </si>
+  <si>
     <t>EPX-PANELS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>EPX Fiber Optic Panel available in either G2 or LGX/PNL 1U, 2U or 4U fixed or sliding configurations</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...4 lines deleted...]
-  <si>
     <t>Fiber patch panel | Fiber patch/splice panel</t>
   </si>
   <si>
+    <t>G2-MODULES</t>
+  </si>
+  <si>
+    <t>G2 Modules fit into any AGL, G2 EPX, HD or UD panels offering density from 96f LC to 144f LC (UD) per RU adding flexibility to any configuration</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>Fiber module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109975</t>
+  </si>
+  <si>
+    <t>760109975</t>
+  </si>
+  <si>
+    <t>360DM-12SC-SM</t>
+  </si>
+  <si>
+    <t>Variant of G2-MODULES</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode  MPO 12 distribution module, 12 SC to 1x12f MPO pinned, dust plugs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200345</t>
+  </si>
+  <si>
+    <t>760200345</t>
+  </si>
+  <si>
+    <t>360CM12-2x3-LS</t>
+  </si>
+  <si>
+    <t>G2 2x3 Multimode OM4 Conversion Module, 3 MPO male ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206540</t>
+  </si>
+  <si>
+    <t>760206540</t>
+  </si>
+  <si>
+    <t>360DMis-24LC-SM</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode MPO 12 distribution module, 24 LC to 2x12f MPO's pinned,  internal shutters</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206565</t>
+  </si>
+  <si>
+    <t>760206565</t>
+  </si>
+  <si>
+    <t>360DMis-24LCA-SM</t>
+  </si>
+  <si>
+    <t>G2  LL Singlemode MPO 12 distribution module, 24 LC APC to 2x12f MPO's pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224089</t>
+  </si>
+  <si>
+    <t>760224089</t>
+  </si>
+  <si>
+    <t>360DMis-12LC-SM</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode  MPO 12 distribution module, 12 LC to 1x12f MPO pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236119</t>
+  </si>
+  <si>
+    <t>760236119</t>
+  </si>
+  <si>
+    <t>DM12iP-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-12 Distribution Module, 2x12F MPO unpinned to 24F LC Lime Green, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236108</t>
+  </si>
+  <si>
+    <t>760236108</t>
+  </si>
+  <si>
+    <t>DM08-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-8 Distribution Module, 24LC to 3x8f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236121</t>
+  </si>
+  <si>
+    <t>760236121</t>
+  </si>
+  <si>
+    <t>DM24iP-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-24 Distribution Module, 1x24F MPO unpinned to 24F LC Lime Green, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236110</t>
+  </si>
+  <si>
+    <t>760236110</t>
+  </si>
+  <si>
+    <t>DM12-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-12 Distribution Module, 24LC to 2X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236112</t>
+  </si>
+  <si>
+    <t>760236112</t>
+  </si>
+  <si>
+    <t>DM24-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-24 Distribution Module, 24LC to 1X24f MPO unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236118</t>
+  </si>
+  <si>
+    <t>760236118</t>
+  </si>
+  <si>
+    <t>DM12iP-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-12 Distribution Module, 2x12F MPO unpinned to 24F LC Aqua, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237225</t>
+  </si>
+  <si>
+    <t>760237225</t>
+  </si>
+  <si>
+    <t>CM24-2X6-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 4x6 Multimode OM5 WideBand Conversion Module, (2) MPO-24 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237217</t>
+  </si>
+  <si>
+    <t>760237217</t>
+  </si>
+  <si>
+    <t>CM12-2X3-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 2x3 Multimode OM4 Conversion Module, (2) MPO-12 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237218</t>
+  </si>
+  <si>
+    <t>760237218</t>
+  </si>
+  <si>
+    <t>CM12-2X3-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 2x3 Multimode OM5 WideBand Conversion Module, (2) MPO-12 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237222</t>
+  </si>
+  <si>
+    <t>760237222</t>
+  </si>
+  <si>
+    <t>CM24-1X3-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 1x3 Multimode OM4 Conversion Module, (1) MPO-24 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237223</t>
+  </si>
+  <si>
+    <t>760237223</t>
+  </si>
+  <si>
+    <t>CM24-1X3-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 1x3 Multimode OM5 WideBand Conversion Module, (1) MPO-24 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238082</t>
+  </si>
+  <si>
+    <t>760238082</t>
+  </si>
+  <si>
+    <t>DM08-24LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-8 Distribution Module, 24LC to 3x8f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238083</t>
+  </si>
+  <si>
+    <t>760238083</t>
+  </si>
+  <si>
+    <t>DM12-24LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode  MPO-12 Distribution Module, 24LC to 2X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238085</t>
+  </si>
+  <si>
+    <t>760238085</t>
+  </si>
+  <si>
+    <t>DM12iP-24LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-12 Distribution Module, 2x12F MPO unpinned to 24F LC Blue, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL | TeraSPEED®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238839</t>
+  </si>
+  <si>
+    <t>760238839</t>
+  </si>
+  <si>
+    <t>DM12-12LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-12 Distribution Module, 12LC to 1X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238837</t>
+  </si>
+  <si>
+    <t>760238837</t>
+  </si>
+  <si>
+    <t>DM12-12LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-12 Distribution Module, 12LC to 1X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242502</t>
+  </si>
+  <si>
+    <t>760242502</t>
+  </si>
+  <si>
+    <t>DM24-24LC-LS-AF</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4 MPO-24 Distribution Module, 24LC to 1x24f MPO pinned , internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242494</t>
+  </si>
+  <si>
+    <t>760242494</t>
+  </si>
+  <si>
+    <t>DM12-12LC-LS-AF</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4 MPO-12 Distribution Module, 12LC to 1x12f MPO pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242495</t>
+  </si>
+  <si>
+    <t>760242495</t>
+  </si>
+  <si>
+    <t>DM12-24LC-LS-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4 MPO-12 Distribution Module, 24LC to 2x12f MPO's pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242497</t>
+  </si>
+  <si>
+    <t>760242497</t>
+  </si>
+  <si>
+    <t>DM24-24LC-LS-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4 MPO-24 Distribution Module, 24LC to 1x24f MPO pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242970</t>
+  </si>
+  <si>
+    <t>760242970</t>
+  </si>
+  <si>
+    <t>360DMiP-12LCA-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 TeraSPEED® APC Module, 12 LC  fibers (6 duplex ports), Green, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242972</t>
+  </si>
+  <si>
+    <t>760242972</t>
+  </si>
+  <si>
+    <t>360DMiP-24LC-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 TeraSPEED® Standard Module, 24 LC  fibers (12 duplex ports), Blue, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242973</t>
+  </si>
+  <si>
+    <t>760242973</t>
+  </si>
+  <si>
+    <t>360DMiP-24LC-WB</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 LazrSPEED® WideBand Module, 24 LC  ports, Lime Green, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243043</t>
+  </si>
+  <si>
+    <t>760243043</t>
+  </si>
+  <si>
+    <t>DM12iP-12LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-12 Distribution Module, 1x12F MPO unpinned to 12F LC Aqua, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242968</t>
+  </si>
+  <si>
+    <t>760242968</t>
+  </si>
+  <si>
+    <t>360DMiP-12LC-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 TeraSPEED® Standard Module, 12 LC  fibers (6 duplex ports), Blue, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243044</t>
+  </si>
+  <si>
+    <t>760243044</t>
+  </si>
+  <si>
+    <t>DM12iP-12LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-12 Distribution Module, 1x12F MPO unpinned to 12F LC Blue, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245325</t>
+  </si>
+  <si>
+    <t>760245325</t>
+  </si>
+  <si>
+    <t>CM12-2X3-LS-A</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4  Conversion Module, (2) MPO-12 pinned ports rear, (3) MPO-8 pinned front, Method A Pair Straight</t>
+  </si>
+  <si>
+    <t>MPOptimate®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245327</t>
+  </si>
+  <si>
+    <t>760245327</t>
+  </si>
+  <si>
+    <t>CM24-1X3-LS-A</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4  Conversion Module, (1) MPO-24 pinned ports rear, (3) MPO-8 pinned front, Method A Pair Straight</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245328</t>
+  </si>
+  <si>
+    <t>760245328</t>
+  </si>
+  <si>
+    <t>CM24-2x6-LS-A</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4  Conversion Module, (2) MPO-24 pinned ports rear, (6) MPO-8 pinned front, Method A Pair Straight</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253288</t>
+  </si>
+  <si>
+    <t>760253288</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>Variant of EPX-PANELS</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253291</t>
+  </si>
+  <si>
+    <t>760253291</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253292</t>
+  </si>
+  <si>
+    <t>760253292</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259232</t>
+  </si>
+  <si>
+    <t>760259232</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-REAR-ENTRY</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports. Rear cable entry only</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241517</t>
+  </si>
+  <si>
+    <t>760241517</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-F-FX  (AGL-1U-FX)</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244686</t>
+  </si>
+  <si>
+    <t>760244686</t>
+  </si>
+  <si>
+    <t>DM12-12LCA-SM-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 12LC APC to 1x12f MPO pinned , internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244687</t>
+  </si>
+  <si>
+    <t>760244687</t>
+  </si>
+  <si>
+    <t>DM12-12LCA-SM-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244689</t>
+  </si>
+  <si>
+    <t>760244689</t>
+  </si>
+  <si>
+    <t>DM12-24LCA-SM-AF</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 24LC APC to 2x12f MPO's pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246312</t>
+  </si>
+  <si>
+    <t>760246312</t>
+  </si>
+  <si>
+    <t>DM24-24LC-SM</t>
+  </si>
+  <si>
+    <t>G2  Singlemode MPO-24 Distribution Module, 24LC to 1X24f MPO unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246313</t>
+  </si>
+  <si>
+    <t>760246313</t>
+  </si>
+  <si>
+    <t>DM24-24LC-SM-AS</t>
+  </si>
+  <si>
+    <t>G2 Singlemode  MPO-24 Distribution Module, 24LC to 1x24f MPO pinned, internal shutters, Method A Straight</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246314</t>
+  </si>
+  <si>
+    <t>760246314</t>
+  </si>
+  <si>
+    <t>DM24-24LC-SM-AF</t>
+  </si>
+  <si>
+    <t>G2 Singlemode  MPO-24 Distribution Module, 24LC to 1x24f MPO pinned , internal shutters, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261078</t>
+  </si>
+  <si>
+    <t>760261078</t>
+  </si>
+  <si>
+    <t>DM12-12LA-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-12 Distribution Module, 12LC APC to 1X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760134551</t>
+  </si>
+  <si>
+    <t>760134551</t>
+  </si>
+  <si>
+    <t>360DP-12SC-LS</t>
+  </si>
+  <si>
+    <t>Variant of G2-ADAPTER-PACKS</t>
+  </si>
+  <si>
+    <t>360G2  Distribution Adapter Pack, Multimode  OM4, 12 SC</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216762</t>
+  </si>
+  <si>
+    <t>760216762</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-SM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Singlemode, 24 LC/UPC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216770</t>
+  </si>
+  <si>
+    <t>760216770</t>
+  </si>
+  <si>
+    <t>360DPis-24LCA-SM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack,Singlemode, 24 LC/APC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216754</t>
+  </si>
+  <si>
+    <t>760216754</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-LS</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Multimode OM4, 24 LC/UPC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230953</t>
+  </si>
+  <si>
+    <t>760230953</t>
+  </si>
+  <si>
+    <t>360DPis-12LC-MM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack 12 LC Multimode Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230946</t>
+  </si>
+  <si>
+    <t>760230946</t>
+  </si>
+  <si>
+    <t>360DPis-12LC-SM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Singlemode, 12 LC/UPC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236041</t>
+  </si>
+  <si>
+    <t>760236041</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-WB</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Multimode OM5, 24 LC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242979</t>
+  </si>
+  <si>
+    <t>760242979</t>
+  </si>
+  <si>
+    <t>360DPiP-24LC-LS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, LazrSPEED® SYSTIMAX 360 Distribution Panel 24 LC,  Aqua iPatch Ready</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242980</t>
+  </si>
+  <si>
+    <t>760242980</t>
+  </si>
+  <si>
+    <t>360DPiP-24LC-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, TeraSPEED® SYSTIMAX 360 Distribution Panel 24 LC, Blue iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242981</t>
+  </si>
+  <si>
+    <t>760242981</t>
+  </si>
+  <si>
+    <t>360DPiP-24LC-WB</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360 Distribution Adapter Pack 24 LC LazrSpeed® Lime Green iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243439</t>
+  </si>
+  <si>
+    <t>760243439</t>
+  </si>
+  <si>
+    <t>360DP-4MPO-A</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 4 x MPO, Method A</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261697</t>
   </si>
   <si>
     <t>760261697</t>
   </si>
   <si>
     <t>360DPis-24LC-SM-M2</t>
   </si>
   <si>
-    <t>Variant of G2-ADAPTER-PACKS</t>
-[...1 lines deleted...]
-  <si>
     <t>360 Distribution Adapter Pack, Single mode, 12 duplex LC/UPC with internal shutters, port identification: top row (left to right) 1, 3, 5, 7, 9, 11; bottom row (left to right) 2, 4, 6, 8, 10, 12</t>
   </si>
   <si>
-    <t>G2</t>
-[...122 lines deleted...]
-    <t>360 Distribution Adapter Pack, Multimode OM5, 24 LC with internal shutters</t>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259347</t>
+  </si>
+  <si>
+    <t>760259347</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-SM-M</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Single mode, 12 duplex LC/UPC with internal shutters, Duplex port identification: top row (left to right) 1-6; bottom row (left to right) 7-12</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107524</t>
   </si>
   <si>
     <t>760107524</t>
   </si>
   <si>
     <t>360DP-8MPO</t>
   </si>
   <si>
     <t>360G2 Distribution Adapter Pack, 8 x MPO, method B</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259232</t>
-[...59 lines deleted...]
-    <t>360G2 Distribution Adapter Pack, 4 x MPO, Method A</t>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249997</t>
+  </si>
+  <si>
+    <t>760249997</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249998</t>
+  </si>
+  <si>
+    <t>760249998</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251044</t>
+  </si>
+  <si>
+    <t>760251044</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251045</t>
+  </si>
+  <si>
+    <t>760251045</t>
+  </si>
+  <si>
+    <t>EPX-2U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251046</t>
+  </si>
+  <si>
+    <t>760251046</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251047</t>
+  </si>
+  <si>
+    <t>760251047</t>
+  </si>
+  <si>
+    <t>EPX-2U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251048</t>
+  </si>
+  <si>
+    <t>760251048</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251050</t>
+  </si>
+  <si>
+    <t>760251050</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251098</t>
+  </si>
+  <si>
+    <t>760251098</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U open fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251099</t>
+  </si>
+  <si>
+    <t>760251099</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-OPEN-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U open fixed panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254041</t>
+  </si>
+  <si>
+    <t>760254041</t>
+  </si>
+  <si>
+    <t>EPX-1U-CHD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254513</t>
   </si>
   <si>
     <t>760254513</t>
   </si>
   <si>
     <t>EPX-3U-SPL-ENC</t>
   </si>
   <si>
     <t>EPX 3U Splicing Fiber Panel accepts up to 7 EPX splice trays providing up to 336 single fiber splicing or up to 1008 ribbon fiber splicing</t>
   </si>
   <si>
     <t>Fiber splice panel</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249997</t>
-[...692 lines deleted...]
-    <t>G2 ULL Singlemode MPO-12 Distribution Module, 12LC APC to 1X12f MPOs unpinned, internal shutters</t>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253289</t>
+  </si>
+  <si>
+    <t>760253289</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253290</t>
+  </si>
+  <si>
+    <t>760253290</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253293</t>
+  </si>
+  <si>
+    <t>760253293</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251042</t>
+  </si>
+  <si>
+    <t>760251042</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251043</t>
+  </si>
+  <si>
+    <t>760251043</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251049</t>
+  </si>
+  <si>
+    <t>760251049</t>
+  </si>
+  <si>
+    <t>EPX-4U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (12) LGX/PNL style splice cassettes, modules or panels, providing up to 144 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251051</t>
+  </si>
+  <si>
+    <t>760251051</t>
+  </si>
+  <si>
+    <t>EPX-4U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (12) LGX/PNL style splice cassettes, modules or panels, providing up to 144 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254042</t>
+  </si>
+  <si>
+    <t>760254042</t>
+  </si>
+  <si>
+    <t>EPX-1U-CHD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254043</t>
+  </si>
+  <si>
+    <t>760254043</t>
+  </si>
+  <si>
+    <t>EPX-1U-CHD-OPEN-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U open fixed panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254919</t>
+  </si>
+  <si>
+    <t>760254919</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-OPEN</t>
+  </si>
+  <si>
+    <t>EPX 1U open sliding panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254918</t>
+  </si>
+  <si>
+    <t>760254918</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN</t>
+  </si>
+  <si>
+    <t>EPX 1U open sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241518</t>
+  </si>
+  <si>
+    <t>760241518</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-F-ANG-FX  (AGL-1U-ANG-FX)</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed angled panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242455</t>
+  </si>
+  <si>
+    <t>760242455</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-DRW  (AGL-1U-DRW-SL)</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding drawer panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242454</t>
+  </si>
+  <si>
+    <t>760242454</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-ANG  (AGL-1U-ANG-SL)</t>
+  </si>
+  <si>
+    <t>EPX 1U angled sliding panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261079</t>
+  </si>
+  <si>
+    <t>760261079</t>
+  </si>
+  <si>
+    <t>DM12-24LCA-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode  MPO-12 Distribution Module, 24LC APC to 2X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760255833</t>
+  </si>
+  <si>
+    <t>760255833</t>
+  </si>
+  <si>
+    <t>EPX-2U-PNL-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109991</t>
+  </si>
+  <si>
+    <t>760109991</t>
+  </si>
+  <si>
+    <t>360DM-12SCA-SM</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode  MPO 12 distribution module, 12 SC APC to 1x12f MPO pinned, dust plugs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109967</t>
+  </si>
+  <si>
+    <t>760109967</t>
+  </si>
+  <si>
+    <t>360DM-12SC-LS</t>
+  </si>
+  <si>
+    <t>G2 LL Multimode OM4 MPO 12 distribution module, 12 SC to 1x12f MPO pinned, dust plugs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200352</t>
+  </si>
+  <si>
+    <t>760200352</t>
+  </si>
+  <si>
+    <t>360CM12-4x6-LS</t>
+  </si>
+  <si>
+    <t>G2 4x6 Multimode OM4 Conversion  Module, 6 MPO male ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206532</t>
+  </si>
+  <si>
+    <t>760206532</t>
+  </si>
+  <si>
+    <t>360DMis-24LC-LS</t>
+  </si>
+  <si>
+    <t>G2 LL Multimode OM4 MPO 12 distribution module, 24 LC to 2x12f MPO's pinned,  internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760217950</t>
+  </si>
+  <si>
+    <t>760217950</t>
+  </si>
+  <si>
+    <t>360DMis-24LC-WB</t>
+  </si>
+  <si>
+    <t>G2 LL Multimode OM5 MPO 12 distribution module, 24 LC to 2x12f MPO's pinned,  internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220400</t>
+  </si>
+  <si>
+    <t>760220400</t>
+  </si>
+  <si>
+    <t>360CM12-2x3-TS</t>
+  </si>
+  <si>
+    <t>G2 2x3 Singlemode Conversion Module, 3 MPO male ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220418</t>
+  </si>
+  <si>
+    <t>760220418</t>
+  </si>
+  <si>
+    <t>360CM12-4x6-TS</t>
+  </si>
+  <si>
+    <t>G2 4x6 Singlemode Conversion Module, 6 MPO male ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224071</t>
+  </si>
+  <si>
+    <t>760224071</t>
+  </si>
+  <si>
+    <t>360DMis-12LC-LS</t>
+  </si>
+  <si>
+    <t>G2  LL Multimode OM4 MPO 12 distribution module, 12 LC to 1x12f MPO pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224113</t>
+  </si>
+  <si>
+    <t>760224113</t>
+  </si>
+  <si>
+    <t>360DMis-12LC-WB</t>
+  </si>
+  <si>
+    <t>G2 LL Multimode OM5 MPO 12 distribution module, 12 LC to 1x12f MPO pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224238</t>
+  </si>
+  <si>
+    <t>760224238</t>
+  </si>
+  <si>
+    <t>360DMis-12LCA-SM</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode  MPO 12 distribution module, 12 LC APC to 1x12f MPO pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236120</t>
+  </si>
+  <si>
+    <t>760236120</t>
+  </si>
+  <si>
+    <t>DM24iP-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-24 Distribution Module, 1x24F MPO unpinned to 24F LC Aqua, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236109</t>
+  </si>
+  <si>
+    <t>760236109</t>
+  </si>
+  <si>
+    <t>DM08-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-8 Distribution Module, 24LC to 3x8f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236111</t>
+  </si>
+  <si>
+    <t>760236111</t>
+  </si>
+  <si>
+    <t>DM12-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-12 Distribution Module, 24LC to 2X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236113</t>
+  </si>
+  <si>
+    <t>760236113</t>
+  </si>
+  <si>
+    <t>DM24-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-24 Distribution Module, 24LC to 1X24f MPO unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236116</t>
+  </si>
+  <si>
+    <t>760236116</t>
+  </si>
+  <si>
+    <t>DM08iP-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-8 Distribution Module, 3x8F MPO unpinned to 24F LC Aqua, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236117</t>
+  </si>
+  <si>
+    <t>760236117</t>
+  </si>
+  <si>
+    <t>DM08iP-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-8 Distribution Module, 3x8F MPO unpinned to 24F LC Lime Green , Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>LazrSPEED®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237216</t>
+  </si>
+  <si>
+    <t>760237216</t>
+  </si>
+  <si>
+    <t>CM12-2X3-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 2x3 Singlemode Conversion Module, (2) MPO-12 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237219</t>
+  </si>
+  <si>
+    <t>760237219</t>
+  </si>
+  <si>
+    <t>CM12-4X6-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 4x6 Singlemode Conversion Module, (4) MPO-12 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237220</t>
+  </si>
+  <si>
+    <t>760237220</t>
+  </si>
+  <si>
+    <t>CM12-4X6-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 4x6 Multimode OM4 Conversion Module, (4) MPO-12 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237221</t>
+  </si>
+  <si>
+    <t>760237221</t>
+  </si>
+  <si>
+    <t>CM12-4X6-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 4x6 Multimode OM5 WideBand Conversion Module, (4) MPO-12 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237224</t>
+  </si>
+  <si>
+    <t>760237224</t>
+  </si>
+  <si>
+    <t>CM24-2X6-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 2x6 Multimode OM4 Conversion Module, (2) MPO-24 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238084</t>
+  </si>
+  <si>
+    <t>760238084</t>
+  </si>
+  <si>
+    <t>DM08iP-24LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-8 Distribution Module, 3x8F MPO unpinned to 24F LC Blue, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238838</t>
+  </si>
+  <si>
+    <t>760238838</t>
+  </si>
+  <si>
+    <t>DM12-12LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-12 Distribution Module, 12LC to 1X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242499</t>
+  </si>
+  <si>
+    <t>760242499</t>
+  </si>
+  <si>
+    <t>DM12-12LC-SM-AF</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 12LC to 1x12f MPO pinned , internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242500</t>
+  </si>
+  <si>
+    <t>760242500</t>
+  </si>
+  <si>
+    <t>DM12-24LC-SM-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 24LC to 2x12f MPO's pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242501</t>
+  </si>
+  <si>
+    <t>760242501</t>
+  </si>
+  <si>
+    <t>DM12-24LC-SM-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242493</t>
+  </si>
+  <si>
+    <t>760242493</t>
+  </si>
+  <si>
+    <t>DM12-12LC-LS-AS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242496</t>
+  </si>
+  <si>
+    <t>760242496</t>
+  </si>
+  <si>
+    <t>DM12-24LC-LS-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242498</t>
+  </si>
+  <si>
+    <t>760242498</t>
+  </si>
+  <si>
+    <t>DM12-12LC-SM-AS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242969</t>
+  </si>
+  <si>
+    <t>760242969</t>
+  </si>
+  <si>
+    <t>360DMiP-12LC-WB</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 Multimode OM5 WideBand Module, 12 LC fibers (6 duplex ports), Lime Green, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242971</t>
+  </si>
+  <si>
+    <t>760242971</t>
+  </si>
+  <si>
+    <t>360DMiP-24LC-LS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 LazrSPEED® Standard Module, 24 LC  fibers (12 duplex ports), Aqua, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242974</t>
+  </si>
+  <si>
+    <t>760242974</t>
+  </si>
+  <si>
+    <t>360DMiP-24LCA-SM</t>
+  </si>
+  <si>
+    <t>G2 Singlemode APC Module, 24 LC  fibers (12 duplex ports) ,iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242967</t>
+  </si>
+  <si>
+    <t>760242967</t>
+  </si>
+  <si>
+    <t>360DMiP-12LC-LS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 LazrSPEED® Standard Module, 12 LC  fibers (6 duplex ports), Aqua, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243045</t>
+  </si>
+  <si>
+    <t>760243045</t>
+  </si>
+  <si>
+    <t>DM12iP-12LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-12 Distribution Module, 1x12F MPO unpinned to 12F LC Lime Green, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245326</t>
+  </si>
+  <si>
+    <t>760245326</t>
+  </si>
+  <si>
+    <t>CM12-2X3-LS-AF</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4  Conversion Module, (2) MPO-12 pinned ports rear, (3) MPO-8 pinned front, Method A Pair Flipped</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244688</t>
+  </si>
+  <si>
+    <t>760244688</t>
+  </si>
+  <si>
+    <t>DM12-24LCA-SM-AS</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242723</t>
+  </si>
+  <si>
+    <t>760242723</t>
+  </si>
+  <si>
+    <t>360DP-6MPO-A</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 6 x MPO, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242724</t>
+  </si>
+  <si>
+    <t>760242724</t>
+  </si>
+  <si>
+    <t>360DP-8MPO-A</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 8 x MPO, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242982</t>
+  </si>
+  <si>
+    <t>760242982</t>
+  </si>
+  <si>
+    <t>360DPiP-24LCA-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, TeraSPEED® SYSTIMAX 360 Distribution Panel 24 LC APC, Green iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242975</t>
+  </si>
+  <si>
+    <t>760242975</t>
+  </si>
+  <si>
+    <t>360DPiP-12LC-LS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, LazrSPEED® SYSTIMAX 360 Distribution Panel 12 LC  Aqua iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242976</t>
+  </si>
+  <si>
+    <t>760242976</t>
+  </si>
+  <si>
+    <t>360DPiP-12LC-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, TeraSPEED® SYSTIMAX 360 Distribution Panel 12 LC  Blue iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242977</t>
+  </si>
+  <si>
+    <t>760242977</t>
+  </si>
+  <si>
+    <t>360DPiP-12LC-WB</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360 Distribution Adapter Pack 12 LC LazrSpeed® Lime Green iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242978</t>
+  </si>
+  <si>
+    <t>760242978</t>
+  </si>
+  <si>
+    <t>360DPiP-12LCA-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, TeraSPEED® SYSTIMAX 360 Distribution Panel 12 LC APC, Green iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243438</t>
+  </si>
+  <si>
+    <t>760243438</t>
+  </si>
+  <si>
+    <t>360DP-2MPO-A</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 2 x MPO, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107490</t>
+  </si>
+  <si>
+    <t>760107490</t>
+  </si>
+  <si>
+    <t>360DP-2MPO</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 2 x MPO, method B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107508</t>
+  </si>
+  <si>
+    <t>760107508</t>
+  </si>
+  <si>
+    <t>360DP-4MPO</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 4 x MPO, method B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107516</t>
+  </si>
+  <si>
+    <t>760107516</t>
+  </si>
+  <si>
+    <t>360DP-6MPO</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 6 x MPO, method B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109413</t>
+  </si>
+  <si>
+    <t>760109413</t>
+  </si>
+  <si>
+    <t>360DP-6SC-SM</t>
+  </si>
+  <si>
+    <t>360G2  Distribution Adapter Pack, Singlemode, 6 SC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107482</t>
+  </si>
+  <si>
+    <t>760107482</t>
+  </si>
+  <si>
+    <t>360DP-BLANK</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 Distribution Adapter Pack,  360DP-BLANK</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 | LazrSPEED®</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack | blank</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109462</t>
+  </si>
+  <si>
+    <t>760109462</t>
+  </si>
+  <si>
+    <t>360G2-MOD-BLANK-4PK</t>
+  </si>
+  <si>
+    <t>360G2 Mod Panel Blank Adapter Pack, 4 Panels</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109397</t>
+  </si>
+  <si>
+    <t>760109397</t>
+  </si>
+  <si>
+    <t>360DP-6SC-LS</t>
+  </si>
+  <si>
+    <t>360G2  Distribution Adapter Pack, Multimode OM4, 6 SC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109769</t>
+  </si>
+  <si>
+    <t>760109769</t>
+  </si>
+  <si>
+    <t>360DP-6SCA-SM</t>
+  </si>
+  <si>
+    <t>360G2  Distribution Adapter Pack, Singlemode, 6 SC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135087</t>
+  </si>
+  <si>
+    <t>760135087</t>
+  </si>
+  <si>
+    <t>360DP-12SC-SM</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, Singlemode, 12 SC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135095</t>
+  </si>
+  <si>
+    <t>760135095</t>
+  </si>
+  <si>
+    <t>360DP-12SCA-SM</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, Singlemode, 12 SC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245425</t>
+  </si>
+  <si>
+    <t>760245425</t>
+  </si>
+  <si>
+    <t>DM12-12SCA-SM-A</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 12SC APC to 1x12f MPO pinned , dust plugs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245426</t>
+  </si>
+  <si>
+    <t>760245426</t>
+  </si>
+  <si>
+    <t>DM12-12SCA-SM-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216796</t>
+  </si>
+  <si>
+    <t>760216796</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-MM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Multimode Gray, 24 LC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230961</t>
+  </si>
+  <si>
+    <t>760230961</t>
+  </si>
+  <si>
+    <t>360DPis-12LCA-SM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Singlemode, 12 LC/APC  with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230938</t>
+  </si>
+  <si>
+    <t>760230938</t>
+  </si>
+  <si>
+    <t>360DPis-12LC-LS</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack,Multimode OM4, 12 LC/UPC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236043</t>
+  </si>
+  <si>
+    <t>760236043</t>
+  </si>
+  <si>
+    <t>360DPis-12LC-WB</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack 12, Multimode OM5, LC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760258040</t>
+  </si>
+  <si>
+    <t>760258040</t>
+  </si>
+  <si>
+    <t>EPX-SPLICE-48-IN</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243494</t>
+  </si>
+  <si>
+    <t>760243494</t>
+  </si>
+  <si>
+    <t>EPX-MF-SPLICE-12  (AGL-MF-SPLICE-12)</t>
+  </si>
+  <si>
+    <t>Ribbon Fiber Splice Tray Kit, stackable, 12 ribbon capacity</t>
+  </si>
+  <si>
+    <t>G2-ADAPTER-PACKS</t>
+  </si>
+  <si>
+    <t>G2 Adapter Packs fit into any AGL, G2 EPX, HD or UD panels offering density from 96f LC to 144f LC (UD) per RU adding flexibility to any configuration</t>
   </si>
   <si>
     <t>EPX-SPLICE-TRAYS</t>
   </si>
   <si>
     <t>Fiber Optic Splice Tray Kit, stackable</t>
-  </si>
-[...931 lines deleted...]
-    <t>G2 ULL Singlemode  MPO-12 Distribution Module, 24LC APC to 2X12f MPOs unpinned, internal shutters</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2069,75 +2081,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J156" totalsRowShown="0">
-  <autoFilter ref="A1:J156"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J157" totalsRowShown="0">
+  <autoFilter ref="A1:J157"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261697" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760134551" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241378" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241517" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230953" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230946" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216762" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216770" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216754" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236041" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107524" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259232" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242979" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242980" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242981" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243439" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254513" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249997" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249998" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251044" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251045" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251046" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251047" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251048" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251050" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251098" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251099" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245882" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254041" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253288" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253291" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253292" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200345" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206540" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206565" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224089" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236119" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236108" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236121" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236110" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236112" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236118" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237225" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237217" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237218" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237222" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237223" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238082" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238083" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238085" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238839" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238837" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242502" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242494" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242495" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242497" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242970" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242972" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242973" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243043" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242968" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243044" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245325" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245327" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245328" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244686" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109975" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244687" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244689" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246312" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246313" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246314" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261078" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760258040" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760255833" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242455" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242454" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242723" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242724" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242982" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242975" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242976" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242977" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242978" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107490" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107508" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107516" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109413" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107482" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109462" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109397" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109769" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135087" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135095" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216796" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236043" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230961" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230938" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253289" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253290" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253293" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251042" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251043" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251049" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251051" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243494" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243438" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241518" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254042" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254043" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254919" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254918" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200352" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206532" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760217950" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220400" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220418" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224071" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224113" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224238" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242500" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242501" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242493" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242496" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242498" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242969" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242971" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242974" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242967" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243045" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245326" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244688" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236120" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236109" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236111" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236113" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236116" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236117" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237216" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237219" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237220" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237221" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237224" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238084" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238838" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242499" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245425" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245426" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109991" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109967" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261079" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241378" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245882" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109975" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200345" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206540" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206565" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224089" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236119" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236108" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236121" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236110" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236112" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236118" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237225" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237217" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237218" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237222" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237223" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238082" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238083" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238085" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238839" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238837" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242502" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242494" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242495" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242497" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242970" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242972" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242973" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243043" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242968" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243044" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245325" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245327" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245328" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253288" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253291" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253292" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259232" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241517" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244686" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244687" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244689" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246312" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246313" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246314" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261078" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760134551" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216762" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216770" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216754" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230953" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230946" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236041" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242979" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242980" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242981" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243439" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261697" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259347" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107524" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249997" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249998" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251044" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251045" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251046" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251047" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251048" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251050" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251098" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251099" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254041" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254513" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253289" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253290" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253293" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251042" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251043" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251049" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251051" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254042" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254043" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254919" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254918" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241518" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242455" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242454" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261079" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760255833" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109991" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109967" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200352" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206532" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760217950" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220400" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220418" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224071" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224113" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224238" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236120" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236109" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236111" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236113" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236116" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236117" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237216" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237219" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237220" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237221" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237224" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238084" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238838" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242499" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242500" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242501" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242493" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242496" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242498" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242969" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242971" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242974" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242967" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243045" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245326" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244688" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242723" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242724" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242982" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242975" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242976" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242977" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242978" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243438" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107490" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107508" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107516" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109413" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107482" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109462" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109397" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109769" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135087" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135095" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245425" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245426" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216796" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230961" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230938" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236043" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760258040" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243494" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J157"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="31.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="167.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.41796875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="41.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -2147,3915 +2159,3940 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C2" t="s">
         <v>11</v>
       </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" t="s">
         <v>17</v>
-      </c>
-[...16 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" t="s">
         <v>35</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" t="s">
         <v>44</v>
       </c>
-      <c r="B8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
         <v>48</v>
       </c>
-      <c r="B9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F9" t="s">
+        <v>44</v>
       </c>
       <c r="G9" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" t="s">
         <v>52</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F10" t="s">
+        <v>44</v>
       </c>
       <c r="G10" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
+      <c r="E11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
         <v>61</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F12" t="s">
+        <v>57</v>
       </c>
       <c r="G12" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H12" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
         <v>64</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
         <v>65</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
+      </c>
+      <c r="F13" t="s">
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
         <v>68</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
         <v>69</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F14" t="s">
+        <v>57</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" t="s">
         <v>73</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>75</v>
+        <v>15</v>
+      </c>
+      <c r="F15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" t="s">
+        <v>29</v>
       </c>
       <c r="H15" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" t="s">
         <v>77</v>
       </c>
-      <c r="B16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>15</v>
+      </c>
+      <c r="F16" t="s">
+        <v>57</v>
       </c>
       <c r="H16" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
+        <v>80</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" t="s">
         <v>81</v>
       </c>
-      <c r="B17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>75</v>
+        <v>15</v>
+      </c>
+      <c r="F17" t="s">
+        <v>57</v>
       </c>
       <c r="H17" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" t="s">
+        <v>84</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" t="s">
         <v>85</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
+      </c>
+      <c r="F18" t="s">
+        <v>57</v>
       </c>
       <c r="H18" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" t="s">
+        <v>88</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" t="s">
         <v>89</v>
       </c>
-      <c r="B19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F19" t="s">
+        <v>57</v>
       </c>
       <c r="H19" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F20" t="s">
+        <v>57</v>
       </c>
       <c r="H20" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F21" t="s">
+        <v>57</v>
       </c>
       <c r="H21" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D22" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E22" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F22" t="s">
+        <v>57</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H22" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B23" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D23" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E23" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F23" t="s">
+        <v>57</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H23" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" t="s">
+        <v>109</v>
+      </c>
+      <c r="E24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" t="s">
         <v>110</v>
       </c>
-      <c r="B24" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
+        <v>113</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" t="s">
         <v>114</v>
       </c>
-      <c r="B25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F25" t="s">
+        <v>57</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H25" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>117</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26" t="s">
         <v>118</v>
       </c>
-      <c r="B26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F26" t="s">
+        <v>57</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H26" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" t="s">
+        <v>121</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27" t="s">
         <v>122</v>
       </c>
-      <c r="B27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H27" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>125</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" t="s">
         <v>126</v>
       </c>
-      <c r="B28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H28" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" t="s">
+        <v>129</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" t="s">
         <v>130</v>
       </c>
-      <c r="B29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H29" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B30" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" t="s">
         <v>134</v>
       </c>
-      <c r="B30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G30" t="s">
-        <v>137</v>
+        <v>29</v>
       </c>
       <c r="H30" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B31" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D31" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E31" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B32" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D32" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="E32" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H32" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D33" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E33" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H33" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D34" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E34" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F34" t="s">
+        <v>57</v>
       </c>
       <c r="H34" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" t="s">
+        <v>153</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35" t="s">
         <v>154</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H35" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" t="s">
+        <v>157</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36" t="s">
         <v>158</v>
       </c>
-      <c r="B36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F36" t="s">
+        <v>57</v>
       </c>
       <c r="H36" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B37" t="s">
+        <v>161</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D37" t="s">
+        <v>162</v>
+      </c>
+      <c r="E37" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" t="s">
         <v>163</v>
       </c>
-      <c r="B37" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B38" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D38" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="E38" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F38" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>163</v>
       </c>
       <c r="H38" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B39" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D39" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="E39" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F39" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>163</v>
       </c>
       <c r="H39" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B40" t="s">
+        <v>174</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D40" t="s">
         <v>176</v>
       </c>
-      <c r="B40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G40" t="s">
+        <v>16</v>
       </c>
       <c r="H40" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B41" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="D41" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E41" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="G41" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H41" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B42" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="D42" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E42" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G42" t="s">
+        <v>16</v>
       </c>
       <c r="H42" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="B43" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="D43" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E43" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="G43" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H43" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B44" t="s">
+        <v>191</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D44" t="s">
+        <v>192</v>
+      </c>
+      <c r="E44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" t="s">
+        <v>16</v>
+      </c>
+      <c r="H44" t="s">
         <v>193</v>
-      </c>
-[...19 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B45" t="s">
+        <v>196</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D45" t="s">
         <v>197</v>
       </c>
-      <c r="B45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G45" t="s">
+        <v>29</v>
       </c>
       <c r="H45" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B46" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D46" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="E46" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G46" t="s">
+        <v>29</v>
       </c>
       <c r="H46" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B47" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D47" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E47" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G47" t="s">
+        <v>29</v>
       </c>
       <c r="H47" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B48" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D48" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="E48" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G48" t="s">
+        <v>29</v>
       </c>
       <c r="H48" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B49" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D49" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E49" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G49" t="s">
+        <v>29</v>
       </c>
       <c r="H49" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B50" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D50" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E50" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G50" t="s">
+        <v>29</v>
       </c>
       <c r="H50" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B51" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D51" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E51" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F51" t="s">
-        <v>179</v>
+        <v>57</v>
       </c>
       <c r="G51" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H51" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B52" t="s">
+        <v>223</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D52" t="s">
         <v>225</v>
       </c>
-      <c r="B52" t="s">
+      <c r="E52" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H52" t="s">
         <v>226</v>
-      </c>
-[...16 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B53" t="s">
         <v>229</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D53" t="s">
         <v>230</v>
       </c>
-      <c r="C53" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>15</v>
+      </c>
+      <c r="G53" t="s">
+        <v>29</v>
       </c>
       <c r="H53" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B54" t="s">
+        <v>233</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D54" t="s">
         <v>234</v>
       </c>
-      <c r="B54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="G54" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H54" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B55" t="s">
+        <v>237</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D55" t="s">
         <v>238</v>
       </c>
-      <c r="B55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E55" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="G55" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H55" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B56" t="s">
+        <v>241</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D56" t="s">
         <v>242</v>
       </c>
-      <c r="B56" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E56" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G56" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H56" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B57" t="s">
+        <v>245</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D57" t="s">
         <v>246</v>
       </c>
-      <c r="B57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G57" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H57" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B58" t="s">
+        <v>249</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D58" t="s">
         <v>250</v>
       </c>
-      <c r="B58" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E58" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G58" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H58" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B59" t="s">
+        <v>253</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D59" t="s">
         <v>254</v>
       </c>
-      <c r="B59" t="s">
+      <c r="E59" t="s">
         <v>255</v>
       </c>
-      <c r="C59" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H59" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B60" t="s">
         <v>258</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D60" t="s">
         <v>259</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" t="s">
-        <v>13</v>
+        <v>255</v>
       </c>
       <c r="H60" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B61" t="s">
         <v>262</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D61" t="s">
         <v>263</v>
       </c>
-      <c r="C61" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61" t="s">
-        <v>13</v>
+        <v>255</v>
       </c>
       <c r="H61" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B62" t="s">
         <v>266</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D62" t="s">
         <v>267</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G62" t="s">
+        <v>29</v>
       </c>
       <c r="H62" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B63" t="s">
         <v>270</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D63" t="s">
         <v>271</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G63" t="s">
+        <v>29</v>
       </c>
       <c r="H63" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B64" t="s">
         <v>274</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D64" t="s">
         <v>275</v>
       </c>
-      <c r="C64" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G64" t="s">
+        <v>29</v>
       </c>
       <c r="H64" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B65" t="s">
         <v>278</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D65" t="s">
         <v>279</v>
       </c>
-      <c r="C65" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G65" t="s">
+        <v>29</v>
       </c>
       <c r="H65" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B66" t="s">
         <v>282</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D66" t="s">
         <v>283</v>
       </c>
-      <c r="C66" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>15</v>
+      </c>
+      <c r="G66" t="s">
+        <v>16</v>
       </c>
       <c r="H66" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B67" t="s">
+        <v>286</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D67" t="s">
         <v>287</v>
       </c>
-      <c r="B67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E67" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>15</v>
+      </c>
+      <c r="G67" t="s">
+        <v>16</v>
       </c>
       <c r="H67" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B68" t="s">
+        <v>290</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D68" t="s">
         <v>291</v>
       </c>
-      <c r="B68" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E68" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>15</v>
+      </c>
+      <c r="G68" t="s">
+        <v>16</v>
       </c>
       <c r="H68" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B69" t="s">
+        <v>294</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D69" t="s">
         <v>295</v>
       </c>
-      <c r="B69" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E69" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G69" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H69" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B70" t="s">
+        <v>298</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D70" t="s">
         <v>299</v>
       </c>
-      <c r="B70" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E70" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G70" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H70" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B71" t="s">
+        <v>302</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D71" t="s">
         <v>303</v>
       </c>
-      <c r="B71" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E71" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G71" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H71" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B72" t="s">
         <v>306</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D72" t="s">
         <v>307</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G72" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H72" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B73" t="s">
         <v>310</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D73" t="s">
         <v>311</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G73" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H73" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B74" t="s">
         <v>314</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D74" t="s">
         <v>315</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G74" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H74" t="s">
-        <v>156</v>
+        <v>193</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B75" t="s">
         <v>318</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D75" t="s">
         <v>319</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G75" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H75" t="s">
-        <v>156</v>
+        <v>193</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B76" t="s">
         <v>322</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D76" t="s">
         <v>323</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="G76" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H76" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="C77" t="s">
-        <v>11</v>
+      <c r="B77" t="s">
+        <v>326</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>175</v>
       </c>
       <c r="D77" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E77" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G77" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H77" t="s">
-        <v>32</v>
+        <v>328</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B78" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>30</v>
+        <v>175</v>
       </c>
       <c r="D78" t="s">
-        <v>31</v>
+        <v>332</v>
       </c>
       <c r="E78" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G78" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H78" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B79" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>36</v>
+        <v>175</v>
       </c>
       <c r="D79" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="E79" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G79" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H79" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B80" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>36</v>
+        <v>175</v>
       </c>
       <c r="D80" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E80" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G80" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H80" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B81" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>36</v>
+        <v>175</v>
       </c>
       <c r="D81" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E81" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G81" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H81" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B82" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="D82" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E82" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G82" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H82" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B83" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="D83" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E83" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G83" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H83" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B84" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="D84" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="E84" t="s">
-        <v>75</v>
+        <v>15</v>
+      </c>
+      <c r="G84" t="s">
+        <v>16</v>
       </c>
       <c r="H84" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B85" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="D85" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="E85" t="s">
-        <v>75</v>
+        <v>15</v>
+      </c>
+      <c r="G85" t="s">
+        <v>16</v>
       </c>
       <c r="H85" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B86" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="D86" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="E86" t="s">
-        <v>75</v>
+        <v>15</v>
+      </c>
+      <c r="G86" t="s">
+        <v>16</v>
       </c>
       <c r="H86" t="s">
-        <v>22</v>
+        <v>193</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B87" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="D87" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E87" t="s">
-        <v>75</v>
+        <v>15</v>
+      </c>
+      <c r="G87" t="s">
+        <v>16</v>
       </c>
       <c r="H87" t="s">
-        <v>22</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B88" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="D88" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="E88" t="s">
-        <v>75</v>
+        <v>15</v>
+      </c>
+      <c r="G88" t="s">
+        <v>16</v>
       </c>
       <c r="H88" t="s">
-        <v>22</v>
+        <v>193</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B89" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="D89" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="E89" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G89" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H89" t="s">
-        <v>22</v>
+        <v>193</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B90" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="D90" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E90" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G90" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H90" t="s">
-        <v>22</v>
+        <v>193</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B91" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="D91" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E91" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G91" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H91" t="s">
-        <v>22</v>
+        <v>193</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B92" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D92" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E92" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F92" t="s">
+        <v>57</v>
       </c>
       <c r="G92" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H92" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:10" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B93" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="D93" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E93" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>15</v>
+      </c>
+      <c r="G93" t="s">
+        <v>16</v>
       </c>
       <c r="H93" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>26</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
         <v>394</v>
       </c>
       <c r="B94" t="s">
         <v>395</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D94" t="s">
         <v>396</v>
       </c>
       <c r="E94" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G94" t="s">
+        <v>29</v>
       </c>
       <c r="H94" t="s">
-        <v>391</v>
+        <v>30</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B95" t="s">
         <v>399</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D95" t="s">
         <v>400</v>
       </c>
       <c r="E95" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G95" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H95" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
         <v>402</v>
       </c>
       <c r="B96" t="s">
         <v>403</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D96" t="s">
         <v>404</v>
       </c>
       <c r="E96" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H96" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
         <v>406</v>
       </c>
       <c r="B97" t="s">
         <v>407</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D97" t="s">
         <v>408</v>
       </c>
       <c r="E97" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F97" t="s">
+        <v>44</v>
       </c>
       <c r="G97" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H97" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B98" t="s">
         <v>411</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D98" t="s">
         <v>412</v>
       </c>
       <c r="E98" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F98" t="s">
+        <v>44</v>
       </c>
       <c r="G98" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H98" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>414</v>
       </c>
       <c r="B99" t="s">
         <v>415</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D99" t="s">
         <v>416</v>
       </c>
       <c r="E99" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H99" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B100" t="s">
         <v>419</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D100" t="s">
         <v>420</v>
       </c>
       <c r="E100" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H100" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B101" t="s">
         <v>423</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D101" t="s">
         <v>424</v>
       </c>
       <c r="E101" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F101" t="s">
+        <v>44</v>
       </c>
       <c r="G101" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H101" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
         <v>426</v>
       </c>
       <c r="B102" t="s">
         <v>427</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D102" t="s">
         <v>428</v>
       </c>
       <c r="E102" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F102" t="s">
+        <v>44</v>
       </c>
       <c r="G102" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H102" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B103" t="s">
         <v>431</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D103" t="s">
         <v>432</v>
       </c>
       <c r="E103" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F103" t="s">
+        <v>44</v>
       </c>
       <c r="G103" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H103" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B104" t="s">
         <v>435</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D104" t="s">
         <v>436</v>
       </c>
       <c r="E104" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F104" t="s">
+        <v>57</v>
       </c>
       <c r="H104" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
         <v>438</v>
       </c>
       <c r="B105" t="s">
         <v>439</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D105" t="s">
         <v>440</v>
       </c>
       <c r="E105" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F105" t="s">
+        <v>57</v>
       </c>
       <c r="G105" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H105" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B106" t="s">
         <v>443</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D106" t="s">
         <v>444</v>
       </c>
       <c r="E106" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F106" t="s">
+        <v>57</v>
       </c>
       <c r="G106" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H106" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>446</v>
       </c>
       <c r="B107" t="s">
         <v>447</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D107" t="s">
         <v>448</v>
       </c>
       <c r="E107" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F107" t="s">
+        <v>57</v>
       </c>
       <c r="G107" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H107" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
         <v>450</v>
       </c>
       <c r="B108" t="s">
         <v>451</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D108" t="s">
         <v>452</v>
       </c>
       <c r="E108" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F108" t="s">
+        <v>57</v>
       </c>
       <c r="H108" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
         <v>454</v>
       </c>
       <c r="B109" t="s">
         <v>455</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D109" t="s">
         <v>456</v>
       </c>
       <c r="E109" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F109" t="s">
+        <v>457</v>
       </c>
       <c r="H109" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B110" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D110" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E110" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F110" t="s">
+        <v>57</v>
       </c>
       <c r="H110" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B111" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D111" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E111" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
+      </c>
+      <c r="F111" t="s">
+        <v>57</v>
       </c>
       <c r="H111" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B112" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D112" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E112" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F112" t="s">
+        <v>57</v>
       </c>
       <c r="H112" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>471</v>
+      </c>
+      <c r="B113" t="s">
+        <v>472</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D113" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="E113" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
+      </c>
+      <c r="F113" t="s">
+        <v>57</v>
       </c>
       <c r="H113" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B114" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D114" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="E114" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F114" t="s">
+        <v>57</v>
       </c>
       <c r="H114" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B115" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D115" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E115" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F115" t="s">
+        <v>110</v>
       </c>
       <c r="H115" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B116" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D116" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="E116" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F116" t="s">
+        <v>57</v>
       </c>
       <c r="G116" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H116" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="B117" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D117" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="E117" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G117" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H117" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B118" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D118" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="E118" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G118" t="s">
+        <v>29</v>
       </c>
       <c r="H118" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="B119" t="s">
+        <v>496</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D119" t="s">
         <v>493</v>
       </c>
-      <c r="C119" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E119" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>15</v>
       </c>
       <c r="G119" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H119" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B120" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D120" t="s">
-        <v>498</v>
+        <v>126</v>
       </c>
       <c r="E120" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>15</v>
       </c>
       <c r="G120" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H120" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B121" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D121" t="s">
-        <v>502</v>
+        <v>130</v>
       </c>
       <c r="E121" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G121" t="s">
+        <v>29</v>
       </c>
       <c r="H121" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
         <v>504</v>
       </c>
       <c r="B122" t="s">
         <v>505</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D122" t="s">
-        <v>506</v>
+        <v>489</v>
       </c>
       <c r="E122" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G122" t="s">
+        <v>29</v>
       </c>
       <c r="H122" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B123" t="s">
         <v>508</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D123" t="s">
         <v>509</v>
       </c>
-      <c r="C123" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H123" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B124" t="s">
         <v>512</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D124" t="s">
         <v>513</v>
       </c>
-      <c r="C124" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H124" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B125" t="s">
         <v>516</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D125" t="s">
         <v>517</v>
       </c>
-      <c r="C125" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E125" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H125" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B126" t="s">
         <v>520</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D126" t="s">
         <v>521</v>
       </c>
-      <c r="C126" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E126" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="H126" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B127" t="s">
         <v>524</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D127" t="s">
         <v>525</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
+      </c>
+      <c r="F127" t="s">
+        <v>57</v>
       </c>
       <c r="H127" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
         <v>527</v>
       </c>
       <c r="B128" t="s">
         <v>528</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D128" t="s">
-        <v>248</v>
+        <v>529</v>
       </c>
       <c r="E128" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
+      </c>
+      <c r="F128" t="s">
+        <v>163</v>
       </c>
       <c r="H128" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="B129" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D129" t="s">
-        <v>252</v>
+        <v>204</v>
       </c>
       <c r="E129" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G129" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H129" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B130" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D130" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="E130" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G130" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H130" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B131" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D131" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E131" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="G131" t="s">
+        <v>29</v>
       </c>
       <c r="H131" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B132" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D132" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="E132" t="s">
-        <v>13</v>
+        <v>255</v>
       </c>
       <c r="H132" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B133" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D133" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E133" t="s">
-        <v>13</v>
+        <v>255</v>
       </c>
       <c r="H133" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B134" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D134" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E134" t="s">
-        <v>13</v>
+        <v>255</v>
       </c>
       <c r="H134" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B135" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D135" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E135" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>255</v>
       </c>
       <c r="H135" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B136" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D136" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E136" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>255</v>
       </c>
       <c r="H136" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B137" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D137" t="s">
-        <v>308</v>
+        <v>564</v>
       </c>
       <c r="E137" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G137" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H137" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B138" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D138" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E138" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G138" t="s">
+        <v>29</v>
       </c>
       <c r="H138" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B139" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D139" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="E139" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="G139" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H139" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B140" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D140" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="E140" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="G140" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H140" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B141" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D141" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E141" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="G141" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H141" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:8" ht="12.75">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="B142" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D142" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E142" t="s">
-        <v>13</v>
+        <v>255</v>
       </c>
       <c r="F142" t="s">
-        <v>179</v>
+        <v>585</v>
       </c>
       <c r="H142" t="s">
-        <v>156</v>
+        <v>586</v>
+      </c>
+      <c r="J142" t="s">
+        <v>587</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="B143" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D143" t="s">
+        <v>591</v>
+      </c>
+      <c r="E143" t="s">
+        <v>15</v>
+      </c>
+      <c r="H143" t="s">
         <v>586</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B144" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D144" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E144" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G144" t="s">
+        <v>29</v>
       </c>
       <c r="H144" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B145" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D145" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="E145" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G145" t="s">
+        <v>29</v>
       </c>
       <c r="H145" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="B146" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D146" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="E146" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G146" t="s">
+        <v>29</v>
       </c>
       <c r="H146" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B147" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D147" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="E147" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G147" t="s">
+        <v>29</v>
       </c>
       <c r="H147" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="B148" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D148" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="E148" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
+      </c>
+      <c r="G148" t="s">
+        <v>29</v>
       </c>
       <c r="H148" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="B149" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="D149" t="s">
         <v>611</v>
       </c>
       <c r="E149" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>15</v>
+      </c>
+      <c r="G149" t="s">
+        <v>29</v>
       </c>
       <c r="H149" t="s">
-        <v>156</v>
+        <v>30</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="B150" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D150" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="E150" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="G150" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H150" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="B151" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D151" t="s">
-        <v>535</v>
+        <v>622</v>
       </c>
       <c r="E151" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G151" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H151" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="B152" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D152" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="E152" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G152" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H152" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="B153" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>160</v>
+        <v>224</v>
       </c>
       <c r="D153" t="s">
-        <v>622</v>
+        <v>630</v>
       </c>
       <c r="E153" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G153" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H153" t="s">
-        <v>156</v>
+        <v>226</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="B154" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>160</v>
+        <v>13</v>
       </c>
       <c r="D154" t="s">
-        <v>629</v>
+        <v>14</v>
       </c>
       <c r="E154" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G154" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H154" t="s">
-        <v>156</v>
+        <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="B155" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>160</v>
+        <v>13</v>
       </c>
       <c r="D155" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="E155" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G155" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H155" t="s">
-        <v>156</v>
+        <v>17</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>635</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>638</v>
+      </c>
+      <c r="C156" t="s">
+        <v>24</v>
       </c>
       <c r="D156" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="E156" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>15</v>
       </c>
       <c r="G156" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H156" t="s">
-        <v>156</v>
+        <v>226</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="12.75">
+      <c r="A157" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C157" t="s">
+        <v>24</v>
+      </c>
+      <c r="D157" t="s">
+        <v>641</v>
+      </c>
+      <c r="E157" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" t="s">
+        <v>16</v>
+      </c>
+      <c r="H157" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="EPX-PANELS"/>
-[...65 lines deleted...]
-    <hyperlink ref="A36" r:id="rId67" display="760200345"/>
+    <hyperlink ref="A2" r:id="rId1" display="760241378"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A3" r:id="rId3" display="760245882"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A4" r:id="rId5" display="EPX-PANELS"/>
+    <hyperlink ref="A5" r:id="rId6" display="G2-MODULES"/>
+    <hyperlink ref="A6" r:id="rId7" display="760109975"/>
+    <hyperlink ref="C6" r:id="rId8" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A7" r:id="rId9" display="760200345"/>
+    <hyperlink ref="C7" r:id="rId10" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A8" r:id="rId11" display="760206540"/>
+    <hyperlink ref="C8" r:id="rId12" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A9" r:id="rId13" display="760206565"/>
+    <hyperlink ref="C9" r:id="rId14" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A10" r:id="rId15" display="760224089"/>
+    <hyperlink ref="C10" r:id="rId16" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A11" r:id="rId17" display="760236119"/>
+    <hyperlink ref="C11" r:id="rId18" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A12" r:id="rId19" display="760236108"/>
+    <hyperlink ref="C12" r:id="rId20" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A13" r:id="rId21" display="760236121"/>
+    <hyperlink ref="C13" r:id="rId22" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A14" r:id="rId23" display="760236110"/>
+    <hyperlink ref="C14" r:id="rId24" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A15" r:id="rId25" display="760236112"/>
+    <hyperlink ref="C15" r:id="rId26" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A16" r:id="rId27" display="760236118"/>
+    <hyperlink ref="C16" r:id="rId28" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A17" r:id="rId29" display="760237225"/>
+    <hyperlink ref="C17" r:id="rId30" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A18" r:id="rId31" display="760237217"/>
+    <hyperlink ref="C18" r:id="rId32" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A19" r:id="rId33" display="760237218"/>
+    <hyperlink ref="C19" r:id="rId34" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A20" r:id="rId35" display="760237222"/>
+    <hyperlink ref="C20" r:id="rId36" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A21" r:id="rId37" display="760237223"/>
+    <hyperlink ref="C21" r:id="rId38" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A22" r:id="rId39" display="760238082"/>
+    <hyperlink ref="C22" r:id="rId40" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A23" r:id="rId41" display="760238083"/>
+    <hyperlink ref="C23" r:id="rId42" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A24" r:id="rId43" display="760238085"/>
+    <hyperlink ref="C24" r:id="rId44" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A25" r:id="rId45" display="760238839"/>
+    <hyperlink ref="C25" r:id="rId46" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A26" r:id="rId47" display="760238837"/>
+    <hyperlink ref="C26" r:id="rId48" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A27" r:id="rId49" display="760242502"/>
+    <hyperlink ref="C27" r:id="rId50" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A28" r:id="rId51" display="760242494"/>
+    <hyperlink ref="C28" r:id="rId52" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A29" r:id="rId53" display="760242495"/>
+    <hyperlink ref="C29" r:id="rId54" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A30" r:id="rId55" display="760242497"/>
+    <hyperlink ref="C30" r:id="rId56" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A31" r:id="rId57" display="760242970"/>
+    <hyperlink ref="C31" r:id="rId58" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A32" r:id="rId59" display="760242972"/>
+    <hyperlink ref="C32" r:id="rId60" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A33" r:id="rId61" display="760242973"/>
+    <hyperlink ref="C33" r:id="rId62" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A34" r:id="rId63" display="760243043"/>
+    <hyperlink ref="C34" r:id="rId64" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A35" r:id="rId65" display="760242968"/>
+    <hyperlink ref="C35" r:id="rId66" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A36" r:id="rId67" display="760243044"/>
     <hyperlink ref="C36" r:id="rId68" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A37" r:id="rId69" display="760206540"/>
+    <hyperlink ref="A37" r:id="rId69" display="760245325"/>
     <hyperlink ref="C37" r:id="rId70" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A38" r:id="rId71" display="760206565"/>
+    <hyperlink ref="A38" r:id="rId71" display="760245327"/>
     <hyperlink ref="C38" r:id="rId72" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A39" r:id="rId73" display="760224089"/>
+    <hyperlink ref="A39" r:id="rId73" display="760245328"/>
     <hyperlink ref="C39" r:id="rId74" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A40" r:id="rId75" display="760236119"/>
-[...9 lines deleted...]
-    <hyperlink ref="A45" r:id="rId85" display="760236118"/>
+    <hyperlink ref="A40" r:id="rId75" display="760253288"/>
+    <hyperlink ref="C40" r:id="rId76" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A41" r:id="rId77" display="760253291"/>
+    <hyperlink ref="C41" r:id="rId78" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A42" r:id="rId79" display="760253292"/>
+    <hyperlink ref="C42" r:id="rId80" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A43" r:id="rId81" display="760259232"/>
+    <hyperlink ref="C43" r:id="rId82" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A44" r:id="rId83" display="760241517"/>
+    <hyperlink ref="C44" r:id="rId84" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A45" r:id="rId85" display="760244686"/>
     <hyperlink ref="C45" r:id="rId86" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A46" r:id="rId87" display="760237225"/>
+    <hyperlink ref="A46" r:id="rId87" display="760244687"/>
     <hyperlink ref="C46" r:id="rId88" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A47" r:id="rId89" display="760237217"/>
+    <hyperlink ref="A47" r:id="rId89" display="760244689"/>
     <hyperlink ref="C47" r:id="rId90" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A48" r:id="rId91" display="760237218"/>
+    <hyperlink ref="A48" r:id="rId91" display="760246312"/>
     <hyperlink ref="C48" r:id="rId92" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A49" r:id="rId93" display="760237222"/>
+    <hyperlink ref="A49" r:id="rId93" display="760246313"/>
     <hyperlink ref="C49" r:id="rId94" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A50" r:id="rId95" display="760237223"/>
+    <hyperlink ref="A50" r:id="rId95" display="760246314"/>
     <hyperlink ref="C50" r:id="rId96" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A51" r:id="rId97" display="760238082"/>
+    <hyperlink ref="A51" r:id="rId97" display="760261078"/>
     <hyperlink ref="C51" r:id="rId98" display="Variant of G2-MODULES"/>
-    <hyperlink ref="A52" r:id="rId99" display="760238083"/>
-[...206 lines deleted...]
-    <hyperlink ref="C156" r:id="rId306" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A52" r:id="rId99" display="760134551"/>
+    <hyperlink ref="C52" r:id="rId100" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A53" r:id="rId101" display="760216762"/>
+    <hyperlink ref="C53" r:id="rId102" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A54" r:id="rId103" display="760216770"/>
+    <hyperlink ref="C54" r:id="rId104" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A55" r:id="rId105" display="760216754"/>
+    <hyperlink ref="C55" r:id="rId106" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A56" r:id="rId107" display="760230953"/>
+    <hyperlink ref="C56" r:id="rId108" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A57" r:id="rId109" display="760230946"/>
+    <hyperlink ref="C57" r:id="rId110" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A58" r:id="rId111" display="760236041"/>
+    <hyperlink ref="C58" r:id="rId112" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A59" r:id="rId113" display="760242979"/>
+    <hyperlink ref="C59" r:id="rId114" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A60" r:id="rId115" display="760242980"/>
+    <hyperlink ref="C60" r:id="rId116" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A61" r:id="rId117" display="760242981"/>
+    <hyperlink ref="C61" r:id="rId118" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A62" r:id="rId119" display="760243439"/>
+    <hyperlink ref="C62" r:id="rId120" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A63" r:id="rId121" display="760261697"/>
+    <hyperlink ref="C63" r:id="rId122" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A64" r:id="rId123" display="760259347"/>
+    <hyperlink ref="C64" r:id="rId124" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A65" r:id="rId125" display="760107524"/>
+    <hyperlink ref="C65" r:id="rId126" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A66" r:id="rId127" display="760249997"/>
+    <hyperlink ref="C66" r:id="rId128" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A67" r:id="rId129" display="760249998"/>
+    <hyperlink ref="C67" r:id="rId130" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A68" r:id="rId131" display="760251044"/>
+    <hyperlink ref="C68" r:id="rId132" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A69" r:id="rId133" display="760251045"/>
+    <hyperlink ref="C69" r:id="rId134" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A70" r:id="rId135" display="760251046"/>
+    <hyperlink ref="C70" r:id="rId136" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A71" r:id="rId137" display="760251047"/>
+    <hyperlink ref="C71" r:id="rId138" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A72" r:id="rId139" display="760251048"/>
+    <hyperlink ref="C72" r:id="rId140" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A73" r:id="rId141" display="760251050"/>
+    <hyperlink ref="C73" r:id="rId142" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A74" r:id="rId143" display="760251098"/>
+    <hyperlink ref="C74" r:id="rId144" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A75" r:id="rId145" display="760251099"/>
+    <hyperlink ref="C75" r:id="rId146" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A76" r:id="rId147" display="760254041"/>
+    <hyperlink ref="C76" r:id="rId148" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A77" r:id="rId149" display="760254513"/>
+    <hyperlink ref="C77" r:id="rId150" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A78" r:id="rId151" display="760253289"/>
+    <hyperlink ref="C78" r:id="rId152" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A79" r:id="rId153" display="760253290"/>
+    <hyperlink ref="C79" r:id="rId154" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A80" r:id="rId155" display="760253293"/>
+    <hyperlink ref="C80" r:id="rId156" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A81" r:id="rId157" display="760251042"/>
+    <hyperlink ref="C81" r:id="rId158" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A82" r:id="rId159" display="760251043"/>
+    <hyperlink ref="C82" r:id="rId160" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A83" r:id="rId161" display="760251049"/>
+    <hyperlink ref="C83" r:id="rId162" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A84" r:id="rId163" display="760251051"/>
+    <hyperlink ref="C84" r:id="rId164" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A85" r:id="rId165" display="760254042"/>
+    <hyperlink ref="C85" r:id="rId166" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A86" r:id="rId167" display="760254043"/>
+    <hyperlink ref="C86" r:id="rId168" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A87" r:id="rId169" display="760254919"/>
+    <hyperlink ref="C87" r:id="rId170" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A88" r:id="rId171" display="760254918"/>
+    <hyperlink ref="C88" r:id="rId172" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A89" r:id="rId173" display="760241518"/>
+    <hyperlink ref="C89" r:id="rId174" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A90" r:id="rId175" display="760242455"/>
+    <hyperlink ref="C90" r:id="rId176" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A91" r:id="rId177" display="760242454"/>
+    <hyperlink ref="C91" r:id="rId178" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A92" r:id="rId179" display="760261079"/>
+    <hyperlink ref="C92" r:id="rId180" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A93" r:id="rId181" display="760255833"/>
+    <hyperlink ref="C93" r:id="rId182" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A94" r:id="rId183" display="760109991"/>
+    <hyperlink ref="C94" r:id="rId184" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A95" r:id="rId185" display="760109967"/>
+    <hyperlink ref="C95" r:id="rId186" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A96" r:id="rId187" display="760200352"/>
+    <hyperlink ref="C96" r:id="rId188" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A97" r:id="rId189" display="760206532"/>
+    <hyperlink ref="C97" r:id="rId190" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A98" r:id="rId191" display="760217950"/>
+    <hyperlink ref="C98" r:id="rId192" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A99" r:id="rId193" display="760220400"/>
+    <hyperlink ref="C99" r:id="rId194" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A100" r:id="rId195" display="760220418"/>
+    <hyperlink ref="C100" r:id="rId196" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A101" r:id="rId197" display="760224071"/>
+    <hyperlink ref="C101" r:id="rId198" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A102" r:id="rId199" display="760224113"/>
+    <hyperlink ref="C102" r:id="rId200" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A103" r:id="rId201" display="760224238"/>
+    <hyperlink ref="C103" r:id="rId202" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A104" r:id="rId203" display="760236120"/>
+    <hyperlink ref="C104" r:id="rId204" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A105" r:id="rId205" display="760236109"/>
+    <hyperlink ref="C105" r:id="rId206" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A106" r:id="rId207" display="760236111"/>
+    <hyperlink ref="C106" r:id="rId208" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A107" r:id="rId209" display="760236113"/>
+    <hyperlink ref="C107" r:id="rId210" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A108" r:id="rId211" display="760236116"/>
+    <hyperlink ref="C108" r:id="rId212" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A109" r:id="rId213" display="760236117"/>
+    <hyperlink ref="C109" r:id="rId214" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A110" r:id="rId215" display="760237216"/>
+    <hyperlink ref="C110" r:id="rId216" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A111" r:id="rId217" display="760237219"/>
+    <hyperlink ref="C111" r:id="rId218" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A112" r:id="rId219" display="760237220"/>
+    <hyperlink ref="C112" r:id="rId220" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A113" r:id="rId221" display="760237221"/>
+    <hyperlink ref="C113" r:id="rId222" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A114" r:id="rId223" display="760237224"/>
+    <hyperlink ref="C114" r:id="rId224" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A115" r:id="rId225" display="760238084"/>
+    <hyperlink ref="C115" r:id="rId226" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A116" r:id="rId227" display="760238838"/>
+    <hyperlink ref="C116" r:id="rId228" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A117" r:id="rId229" display="760242499"/>
+    <hyperlink ref="C117" r:id="rId230" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A118" r:id="rId231" display="760242500"/>
+    <hyperlink ref="C118" r:id="rId232" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A119" r:id="rId233" display="760242501"/>
+    <hyperlink ref="C119" r:id="rId234" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A120" r:id="rId235" display="760242493"/>
+    <hyperlink ref="C120" r:id="rId236" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A121" r:id="rId237" display="760242496"/>
+    <hyperlink ref="C121" r:id="rId238" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A122" r:id="rId239" display="760242498"/>
+    <hyperlink ref="C122" r:id="rId240" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A123" r:id="rId241" display="760242969"/>
+    <hyperlink ref="C123" r:id="rId242" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A124" r:id="rId243" display="760242971"/>
+    <hyperlink ref="C124" r:id="rId244" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A125" r:id="rId245" display="760242974"/>
+    <hyperlink ref="C125" r:id="rId246" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A126" r:id="rId247" display="760242967"/>
+    <hyperlink ref="C126" r:id="rId248" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A127" r:id="rId249" display="760243045"/>
+    <hyperlink ref="C127" r:id="rId250" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A128" r:id="rId251" display="760245326"/>
+    <hyperlink ref="C128" r:id="rId252" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A129" r:id="rId253" display="760244688"/>
+    <hyperlink ref="C129" r:id="rId254" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A130" r:id="rId255" display="760242723"/>
+    <hyperlink ref="C130" r:id="rId256" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A131" r:id="rId257" display="760242724"/>
+    <hyperlink ref="C131" r:id="rId258" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A132" r:id="rId259" display="760242982"/>
+    <hyperlink ref="C132" r:id="rId260" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A133" r:id="rId261" display="760242975"/>
+    <hyperlink ref="C133" r:id="rId262" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A134" r:id="rId263" display="760242976"/>
+    <hyperlink ref="C134" r:id="rId264" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A135" r:id="rId265" display="760242977"/>
+    <hyperlink ref="C135" r:id="rId266" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A136" r:id="rId267" display="760242978"/>
+    <hyperlink ref="C136" r:id="rId268" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A137" r:id="rId269" display="760243438"/>
+    <hyperlink ref="C137" r:id="rId270" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A138" r:id="rId271" display="760107490"/>
+    <hyperlink ref="C138" r:id="rId272" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A139" r:id="rId273" display="760107508"/>
+    <hyperlink ref="C139" r:id="rId274" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A140" r:id="rId275" display="760107516"/>
+    <hyperlink ref="C140" r:id="rId276" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A141" r:id="rId277" display="760109413"/>
+    <hyperlink ref="C141" r:id="rId278" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A142" r:id="rId279" display="760107482"/>
+    <hyperlink ref="C142" r:id="rId280" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A143" r:id="rId281" display="760109462"/>
+    <hyperlink ref="C143" r:id="rId282" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A144" r:id="rId283" display="760109397"/>
+    <hyperlink ref="C144" r:id="rId284" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A145" r:id="rId285" display="760109769"/>
+    <hyperlink ref="C145" r:id="rId286" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A146" r:id="rId287" display="760135087"/>
+    <hyperlink ref="C146" r:id="rId288" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A147" r:id="rId289" display="760135095"/>
+    <hyperlink ref="C147" r:id="rId290" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A148" r:id="rId291" display="760245425"/>
+    <hyperlink ref="C148" r:id="rId292" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A149" r:id="rId293" display="760245426"/>
+    <hyperlink ref="C149" r:id="rId294" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A150" r:id="rId295" display="760216796"/>
+    <hyperlink ref="C150" r:id="rId296" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A151" r:id="rId297" display="760230961"/>
+    <hyperlink ref="C151" r:id="rId298" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A152" r:id="rId299" display="760230938"/>
+    <hyperlink ref="C152" r:id="rId300" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A153" r:id="rId301" display="760236043"/>
+    <hyperlink ref="C153" r:id="rId302" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A154" r:id="rId303" display="760258040"/>
+    <hyperlink ref="C154" r:id="rId304" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A155" r:id="rId305" display="760243494"/>
+    <hyperlink ref="C155" r:id="rId306" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A156" r:id="rId307" display="G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A157" r:id="rId308" display="EPX-SPLICE-TRAYS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId307"/>
+    <tablePart r:id="rId309"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>