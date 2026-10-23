--- v2 (2026-08-24)
+++ v3 (2026-10-23)
@@ -43,1944 +43,1944 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107482</t>
+  </si>
+  <si>
+    <t>760107482</t>
+  </si>
+  <si>
+    <t>360DP-BLANK</t>
+  </si>
+  <si>
+    <t>Variant of G2-ADAPTER-PACKS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 Distribution Adapter Pack,  360DP-BLANK</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 | LazrSPEED®</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack | blank</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107490</t>
+  </si>
+  <si>
+    <t>760107490</t>
+  </si>
+  <si>
+    <t>360DP-2MPO</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 2 x MPO, method B</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>Fiber adapter pack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107508</t>
+  </si>
+  <si>
+    <t>760107508</t>
+  </si>
+  <si>
+    <t>360DP-4MPO</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 4 x MPO, method B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107516</t>
+  </si>
+  <si>
+    <t>760107516</t>
+  </si>
+  <si>
+    <t>360DP-6MPO</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 6 x MPO, method B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107524</t>
+  </si>
+  <si>
+    <t>760107524</t>
+  </si>
+  <si>
+    <t>360DP-8MPO</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 8 x MPO, method B</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109397</t>
+  </si>
+  <si>
+    <t>760109397</t>
+  </si>
+  <si>
+    <t>360DP-6SC-LS</t>
+  </si>
+  <si>
+    <t>360G2  Distribution Adapter Pack, Multimode OM4, 6 SC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109413</t>
+  </si>
+  <si>
+    <t>760109413</t>
+  </si>
+  <si>
+    <t>360DP-6SC-SM</t>
+  </si>
+  <si>
+    <t>360G2  Distribution Adapter Pack, Singlemode, 6 SC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109462</t>
+  </si>
+  <si>
+    <t>760109462</t>
+  </si>
+  <si>
+    <t>360G2-MOD-BLANK-4PK</t>
+  </si>
+  <si>
+    <t>360G2 Mod Panel Blank Adapter Pack, 4 Panels</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109769</t>
+  </si>
+  <si>
+    <t>760109769</t>
+  </si>
+  <si>
+    <t>360DP-6SCA-SM</t>
+  </si>
+  <si>
+    <t>360G2  Distribution Adapter Pack, Singlemode, 6 SC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109967</t>
+  </si>
+  <si>
+    <t>760109967</t>
+  </si>
+  <si>
+    <t>360DM-12SC-LS</t>
+  </si>
+  <si>
+    <t>Variant of G2-MODULES</t>
+  </si>
+  <si>
+    <t>G2 LL Multimode OM4 MPO 12 distribution module, 12 SC to 1x12f MPO pinned, dust plugs</t>
+  </si>
+  <si>
+    <t>Fiber module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109975</t>
+  </si>
+  <si>
+    <t>760109975</t>
+  </si>
+  <si>
+    <t>360DM-12SC-SM</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode  MPO 12 distribution module, 12 SC to 1x12f MPO pinned, dust plugs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109991</t>
+  </si>
+  <si>
+    <t>760109991</t>
+  </si>
+  <si>
+    <t>360DM-12SCA-SM</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode  MPO 12 distribution module, 12 SC APC to 1x12f MPO pinned, dust plugs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760134551</t>
+  </si>
+  <si>
+    <t>760134551</t>
+  </si>
+  <si>
+    <t>360DP-12SC-LS</t>
+  </si>
+  <si>
+    <t>360G2  Distribution Adapter Pack, Multimode  OM4, 12 SC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135087</t>
+  </si>
+  <si>
+    <t>760135087</t>
+  </si>
+  <si>
+    <t>360DP-12SC-SM</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, Singlemode, 12 SC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135095</t>
+  </si>
+  <si>
+    <t>760135095</t>
+  </si>
+  <si>
+    <t>360DP-12SCA-SM</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, Singlemode, 12 SC/APC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200345</t>
+  </si>
+  <si>
+    <t>760200345</t>
+  </si>
+  <si>
+    <t>360CM12-2x3-LS</t>
+  </si>
+  <si>
+    <t>G2 2x3 Multimode OM4 Conversion Module, 3 MPO male ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200352</t>
+  </si>
+  <si>
+    <t>760200352</t>
+  </si>
+  <si>
+    <t>360CM12-4x6-LS</t>
+  </si>
+  <si>
+    <t>G2 4x6 Multimode OM4 Conversion  Module, 6 MPO male ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206532</t>
+  </si>
+  <si>
+    <t>760206532</t>
+  </si>
+  <si>
+    <t>360DMis-24LC-LS</t>
+  </si>
+  <si>
+    <t>G2 LL Multimode OM4 MPO 12 distribution module, 24 LC to 2x12f MPO's pinned,  internal shutters</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206540</t>
+  </si>
+  <si>
+    <t>760206540</t>
+  </si>
+  <si>
+    <t>360DMis-24LC-SM</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode MPO 12 distribution module, 24 LC to 2x12f MPO's pinned,  internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206565</t>
+  </si>
+  <si>
+    <t>760206565</t>
+  </si>
+  <si>
+    <t>360DMis-24LCA-SM</t>
+  </si>
+  <si>
+    <t>G2  LL Singlemode MPO 12 distribution module, 24 LC APC to 2x12f MPO's pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216754</t>
+  </si>
+  <si>
+    <t>760216754</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-LS</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Multimode OM4, 24 LC/UPC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216762</t>
+  </si>
+  <si>
+    <t>760216762</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-SM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Singlemode, 24 LC/UPC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216770</t>
+  </si>
+  <si>
+    <t>760216770</t>
+  </si>
+  <si>
+    <t>360DPis-24LCA-SM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack,Singlemode, 24 LC/APC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216796</t>
+  </si>
+  <si>
+    <t>760216796</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-MM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Multimode Gray, 24 LC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760217950</t>
+  </si>
+  <si>
+    <t>760217950</t>
+  </si>
+  <si>
+    <t>360DMis-24LC-WB</t>
+  </si>
+  <si>
+    <t>G2 LL Multimode OM5 MPO 12 distribution module, 24 LC to 2x12f MPO's pinned,  internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220400</t>
+  </si>
+  <si>
+    <t>760220400</t>
+  </si>
+  <si>
+    <t>360CM12-2x3-TS</t>
+  </si>
+  <si>
+    <t>G2 2x3 Singlemode Conversion Module, 3 MPO male ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220418</t>
+  </si>
+  <si>
+    <t>760220418</t>
+  </si>
+  <si>
+    <t>360CM12-4x6-TS</t>
+  </si>
+  <si>
+    <t>G2 4x6 Singlemode Conversion Module, 6 MPO male ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224071</t>
+  </si>
+  <si>
+    <t>760224071</t>
+  </si>
+  <si>
+    <t>360DMis-12LC-LS</t>
+  </si>
+  <si>
+    <t>G2  LL Multimode OM4 MPO 12 distribution module, 12 LC to 1x12f MPO pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224089</t>
+  </si>
+  <si>
+    <t>760224089</t>
+  </si>
+  <si>
+    <t>360DMis-12LC-SM</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode  MPO 12 distribution module, 12 LC to 1x12f MPO pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224113</t>
+  </si>
+  <si>
+    <t>760224113</t>
+  </si>
+  <si>
+    <t>360DMis-12LC-WB</t>
+  </si>
+  <si>
+    <t>G2 LL Multimode OM5 MPO 12 distribution module, 12 LC to 1x12f MPO pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224238</t>
+  </si>
+  <si>
+    <t>760224238</t>
+  </si>
+  <si>
+    <t>360DMis-12LCA-SM</t>
+  </si>
+  <si>
+    <t>G2 LL Singlemode  MPO 12 distribution module, 12 LC APC to 1x12f MPO pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230938</t>
+  </si>
+  <si>
+    <t>760230938</t>
+  </si>
+  <si>
+    <t>360DPis-12LC-LS</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack,Multimode OM4, 12 LC/UPC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230946</t>
+  </si>
+  <si>
+    <t>760230946</t>
+  </si>
+  <si>
+    <t>360DPis-12LC-SM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Singlemode, 12 LC/UPC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230953</t>
+  </si>
+  <si>
+    <t>760230953</t>
+  </si>
+  <si>
+    <t>360DPis-12LC-MM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack 12 LC Multimode Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230961</t>
+  </si>
+  <si>
+    <t>760230961</t>
+  </si>
+  <si>
+    <t>360DPis-12LCA-SM</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Singlemode, 12 LC/APC  with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236041</t>
+  </si>
+  <si>
+    <t>760236041</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-WB</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Multimode OM5, 24 LC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236043</t>
+  </si>
+  <si>
+    <t>760236043</t>
+  </si>
+  <si>
+    <t>360DPis-12LC-WB</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack 12, Multimode OM5, LC with internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236108</t>
+  </si>
+  <si>
+    <t>760236108</t>
+  </si>
+  <si>
+    <t>DM08-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-8 Distribution Module, 24LC to 3x8f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236109</t>
+  </si>
+  <si>
+    <t>760236109</t>
+  </si>
+  <si>
+    <t>DM08-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-8 Distribution Module, 24LC to 3x8f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236110</t>
+  </si>
+  <si>
+    <t>760236110</t>
+  </si>
+  <si>
+    <t>DM12-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-12 Distribution Module, 24LC to 2X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236111</t>
+  </si>
+  <si>
+    <t>760236111</t>
+  </si>
+  <si>
+    <t>DM12-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-12 Distribution Module, 24LC to 2X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236112</t>
+  </si>
+  <si>
+    <t>760236112</t>
+  </si>
+  <si>
+    <t>DM24-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-24 Distribution Module, 24LC to 1X24f MPO unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236113</t>
+  </si>
+  <si>
+    <t>760236113</t>
+  </si>
+  <si>
+    <t>DM24-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-24 Distribution Module, 24LC to 1X24f MPO unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236116</t>
+  </si>
+  <si>
+    <t>760236116</t>
+  </si>
+  <si>
+    <t>DM08iP-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-8 Distribution Module, 3x8F MPO unpinned to 24F LC Aqua, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236117</t>
+  </si>
+  <si>
+    <t>760236117</t>
+  </si>
+  <si>
+    <t>DM08iP-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-8 Distribution Module, 3x8F MPO unpinned to 24F LC Lime Green , Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>LazrSPEED®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236118</t>
+  </si>
+  <si>
+    <t>760236118</t>
+  </si>
+  <si>
+    <t>DM12iP-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-12 Distribution Module, 2x12F MPO unpinned to 24F LC Aqua, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236119</t>
+  </si>
+  <si>
+    <t>760236119</t>
+  </si>
+  <si>
+    <t>DM12iP-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-12 Distribution Module, 2x12F MPO unpinned to 24F LC Lime Green, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236120</t>
+  </si>
+  <si>
+    <t>760236120</t>
+  </si>
+  <si>
+    <t>DM24iP-24LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-24 Distribution Module, 1x24F MPO unpinned to 24F LC Aqua, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236121</t>
+  </si>
+  <si>
+    <t>760236121</t>
+  </si>
+  <si>
+    <t>DM24iP-24LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-24 Distribution Module, 1x24F MPO unpinned to 24F LC Lime Green, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237216</t>
+  </si>
+  <si>
+    <t>760237216</t>
+  </si>
+  <si>
+    <t>CM12-2X3-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 2x3 Singlemode Conversion Module, (2) MPO-12 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237217</t>
+  </si>
+  <si>
+    <t>760237217</t>
+  </si>
+  <si>
+    <t>CM12-2X3-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 2x3 Multimode OM4 Conversion Module, (2) MPO-12 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237218</t>
+  </si>
+  <si>
+    <t>760237218</t>
+  </si>
+  <si>
+    <t>CM12-2X3-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 2x3 Multimode OM5 WideBand Conversion Module, (2) MPO-12 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237219</t>
+  </si>
+  <si>
+    <t>760237219</t>
+  </si>
+  <si>
+    <t>CM12-4X6-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 4x6 Singlemode Conversion Module, (4) MPO-12 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237220</t>
+  </si>
+  <si>
+    <t>760237220</t>
+  </si>
+  <si>
+    <t>CM12-4X6-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 4x6 Multimode OM4 Conversion Module, (4) MPO-12 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237221</t>
+  </si>
+  <si>
+    <t>760237221</t>
+  </si>
+  <si>
+    <t>CM12-4X6-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 4x6 Multimode OM5 WideBand Conversion Module, (4) MPO-12 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237222</t>
+  </si>
+  <si>
+    <t>760237222</t>
+  </si>
+  <si>
+    <t>CM24-1X3-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 1x3 Multimode OM4 Conversion Module, (1) MPO-24 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237223</t>
+  </si>
+  <si>
+    <t>760237223</t>
+  </si>
+  <si>
+    <t>CM24-1X3-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 1x3 Multimode OM5 WideBand Conversion Module, (1) MPO-24 unpinned ports rear, (3) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237224</t>
+  </si>
+  <si>
+    <t>760237224</t>
+  </si>
+  <si>
+    <t>CM24-2X6-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 2x6 Multimode OM4 Conversion Module, (2) MPO-24 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237225</t>
+  </si>
+  <si>
+    <t>760237225</t>
+  </si>
+  <si>
+    <t>CM24-2X6-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL 4x6 Multimode OM5 WideBand Conversion Module, (2) MPO-24 unpinned ports rear, (6) MPO-8 pinned front</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238082</t>
+  </si>
+  <si>
+    <t>760238082</t>
+  </si>
+  <si>
+    <t>DM08-24LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-8 Distribution Module, 24LC to 3x8f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238083</t>
+  </si>
+  <si>
+    <t>760238083</t>
+  </si>
+  <si>
+    <t>DM12-24LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode  MPO-12 Distribution Module, 24LC to 2X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238084</t>
+  </si>
+  <si>
+    <t>760238084</t>
+  </si>
+  <si>
+    <t>DM08iP-24LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-8 Distribution Module, 3x8F MPO unpinned to 24F LC Blue, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL | TeraSPEED®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238085</t>
+  </si>
+  <si>
+    <t>760238085</t>
+  </si>
+  <si>
+    <t>DM12iP-24LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-12 Distribution Module, 2x12F MPO unpinned to 24F LC Blue, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238837</t>
+  </si>
+  <si>
+    <t>760238837</t>
+  </si>
+  <si>
+    <t>DM12-12LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-12 Distribution Module, 12LC to 1X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238838</t>
+  </si>
+  <si>
+    <t>760238838</t>
+  </si>
+  <si>
+    <t>DM12-12LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-12 Distribution Module, 12LC to 1X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238839</t>
+  </si>
+  <si>
+    <t>760238839</t>
+  </si>
+  <si>
+    <t>DM12-12LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-12 Distribution Module, 12LC to 1X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241378</t>
   </si>
   <si>
     <t>760241378</t>
   </si>
   <si>
     <t>EPX-SPLICE-48  (AGL-SPLICE-48)</t>
   </si>
   <si>
     <t>Variant of EPX-SPLICE-TRAYS</t>
   </si>
   <si>
     <t>Fiber Optic Splice Tray Kit, stackable, 48-fiber capacity</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>EPX</t>
   </si>
   <si>
     <t>Fiber splice tray</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241517</t>
+  </si>
+  <si>
+    <t>760241517</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-F-FX  (AGL-1U-FX)</t>
+  </si>
+  <si>
+    <t>Variant of EPX-PANELS</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241518</t>
+  </si>
+  <si>
+    <t>760241518</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-F-ANG-FX  (AGL-1U-ANG-FX)</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed angled panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242454</t>
+  </si>
+  <si>
+    <t>760242454</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-ANG  (AGL-1U-ANG-SL)</t>
+  </si>
+  <si>
+    <t>EPX 1U angled sliding panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242455</t>
+  </si>
+  <si>
+    <t>760242455</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-DRW  (AGL-1U-DRW-SL)</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding drawer panel, accepts (4) G2 modules or adapter packs providing up to 48 duplex LC or 32 MPO ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242493</t>
+  </si>
+  <si>
+    <t>760242493</t>
+  </si>
+  <si>
+    <t>DM12-12LC-LS-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4 MPO-12 Distribution Module, 12LC to 1x12f MPO pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242494</t>
+  </si>
+  <si>
+    <t>760242494</t>
+  </si>
+  <si>
+    <t>DM12-12LC-LS-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242495</t>
+  </si>
+  <si>
+    <t>760242495</t>
+  </si>
+  <si>
+    <t>DM12-24LC-LS-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4 MPO-12 Distribution Module, 24LC to 2x12f MPO's pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242496</t>
+  </si>
+  <si>
+    <t>760242496</t>
+  </si>
+  <si>
+    <t>DM12-24LC-LS-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242497</t>
+  </si>
+  <si>
+    <t>760242497</t>
+  </si>
+  <si>
+    <t>DM24-24LC-LS-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4 MPO-24 Distribution Module, 24LC to 1x24f MPO pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242498</t>
+  </si>
+  <si>
+    <t>760242498</t>
+  </si>
+  <si>
+    <t>DM12-12LC-SM-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 12LC to 1x12f MPO pinned , internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242499</t>
+  </si>
+  <si>
+    <t>760242499</t>
+  </si>
+  <si>
+    <t>DM12-12LC-SM-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242500</t>
+  </si>
+  <si>
+    <t>760242500</t>
+  </si>
+  <si>
+    <t>DM12-24LC-SM-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 24LC to 2x12f MPO's pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242501</t>
+  </si>
+  <si>
+    <t>760242501</t>
+  </si>
+  <si>
+    <t>DM12-24LC-SM-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242502</t>
+  </si>
+  <si>
+    <t>760242502</t>
+  </si>
+  <si>
+    <t>DM24-24LC-LS-AF</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4 MPO-24 Distribution Module, 24LC to 1x24f MPO pinned , internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242723</t>
+  </si>
+  <si>
+    <t>760242723</t>
+  </si>
+  <si>
+    <t>360DP-6MPO-A</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 6 x MPO, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242724</t>
+  </si>
+  <si>
+    <t>760242724</t>
+  </si>
+  <si>
+    <t>360DP-8MPO-A</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 8 x MPO, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242967</t>
+  </si>
+  <si>
+    <t>760242967</t>
+  </si>
+  <si>
+    <t>360DMiP-12LC-LS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 LazrSPEED® Standard Module, 12 LC  fibers (6 duplex ports), Aqua, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242968</t>
+  </si>
+  <si>
+    <t>760242968</t>
+  </si>
+  <si>
+    <t>360DMiP-12LC-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 TeraSPEED® Standard Module, 12 LC  fibers (6 duplex ports), Blue, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242969</t>
+  </si>
+  <si>
+    <t>760242969</t>
+  </si>
+  <si>
+    <t>360DMiP-12LC-WB</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 Multimode OM5 WideBand Module, 12 LC fibers (6 duplex ports), Lime Green, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242970</t>
+  </si>
+  <si>
+    <t>760242970</t>
+  </si>
+  <si>
+    <t>360DMiP-12LCA-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 TeraSPEED® APC Module, 12 LC  fibers (6 duplex ports), Green, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242971</t>
+  </si>
+  <si>
+    <t>760242971</t>
+  </si>
+  <si>
+    <t>360DMiP-24LC-LS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 LazrSPEED® Standard Module, 24 LC  fibers (12 duplex ports), Aqua, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242972</t>
+  </si>
+  <si>
+    <t>760242972</t>
+  </si>
+  <si>
+    <t>360DMiP-24LC-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 TeraSPEED® Standard Module, 24 LC  fibers (12 duplex ports), Blue, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242973</t>
+  </si>
+  <si>
+    <t>760242973</t>
+  </si>
+  <si>
+    <t>360DMiP-24LC-WB</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360 LazrSPEED® WideBand Module, 24 LC  ports, Lime Green, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242974</t>
+  </si>
+  <si>
+    <t>760242974</t>
+  </si>
+  <si>
+    <t>360DMiP-24LCA-SM</t>
+  </si>
+  <si>
+    <t>G2 Singlemode APC Module, 24 LC  fibers (12 duplex ports) ,iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242975</t>
+  </si>
+  <si>
+    <t>760242975</t>
+  </si>
+  <si>
+    <t>360DPiP-12LC-LS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, LazrSPEED® SYSTIMAX 360 Distribution Panel 12 LC  Aqua iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242976</t>
+  </si>
+  <si>
+    <t>760242976</t>
+  </si>
+  <si>
+    <t>360DPiP-12LC-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, TeraSPEED® SYSTIMAX 360 Distribution Panel 12 LC  Blue iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242977</t>
+  </si>
+  <si>
+    <t>760242977</t>
+  </si>
+  <si>
+    <t>360DPiP-12LC-WB</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360 Distribution Adapter Pack 12 LC LazrSpeed® Lime Green iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242978</t>
+  </si>
+  <si>
+    <t>760242978</t>
+  </si>
+  <si>
+    <t>360DPiP-12LCA-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, TeraSPEED® SYSTIMAX 360 Distribution Panel 12 LC APC, Green iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242979</t>
+  </si>
+  <si>
+    <t>760242979</t>
+  </si>
+  <si>
+    <t>360DPiP-24LC-LS</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, LazrSPEED® SYSTIMAX 360 Distribution Panel 24 LC,  Aqua iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242980</t>
+  </si>
+  <si>
+    <t>760242980</t>
+  </si>
+  <si>
+    <t>360DPiP-24LC-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, TeraSPEED® SYSTIMAX 360 Distribution Panel 24 LC, Blue iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242981</t>
+  </si>
+  <si>
+    <t>760242981</t>
+  </si>
+  <si>
+    <t>360DPiP-24LC-WB</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360 Distribution Adapter Pack 24 LC LazrSpeed® Lime Green iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242982</t>
+  </si>
+  <si>
+    <t>760242982</t>
+  </si>
+  <si>
+    <t>360DPiP-24LCA-SM</t>
+  </si>
+  <si>
+    <t>InstaPATCH® 360, TeraSPEED® SYSTIMAX 360 Distribution Panel 24 LC APC, Green iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243043</t>
+  </si>
+  <si>
+    <t>760243043</t>
+  </si>
+  <si>
+    <t>DM12iP-12LC-LS-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM4 MPO-12 Distribution Module, 1x12F MPO unpinned to 12F LC Aqua, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243044</t>
+  </si>
+  <si>
+    <t>760243044</t>
+  </si>
+  <si>
+    <t>DM12iP-12LC-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-12 Distribution Module, 1x12F MPO unpinned to 12F LC Blue, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243045</t>
+  </si>
+  <si>
+    <t>760243045</t>
+  </si>
+  <si>
+    <t>DM12iP-12LC-WB-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Multimode OM5 MPO-12 Distribution Module, 1x12F MPO unpinned to 12F LC Lime Green, Method B Enhanced, iPatch Ready</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243438</t>
+  </si>
+  <si>
+    <t>760243438</t>
+  </si>
+  <si>
+    <t>360DP-2MPO-A</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 2 x MPO, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243439</t>
+  </si>
+  <si>
+    <t>760243439</t>
+  </si>
+  <si>
+    <t>360DP-4MPO-A</t>
+  </si>
+  <si>
+    <t>360G2 Distribution Adapter Pack, 4 x MPO, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243494</t>
+  </si>
+  <si>
+    <t>760243494</t>
+  </si>
+  <si>
+    <t>EPX-MF-SPLICE-12  (AGL-MF-SPLICE-12)</t>
+  </si>
+  <si>
+    <t>Ribbon Fiber Splice Tray Kit, stackable, 12 ribbon capacity</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244686</t>
+  </si>
+  <si>
+    <t>760244686</t>
+  </si>
+  <si>
+    <t>DM12-12LCA-SM-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 12LC APC to 1x12f MPO pinned , internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244687</t>
+  </si>
+  <si>
+    <t>760244687</t>
+  </si>
+  <si>
+    <t>DM12-12LCA-SM-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244688</t>
+  </si>
+  <si>
+    <t>760244688</t>
+  </si>
+  <si>
+    <t>DM12-24LCA-SM-AS</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 24LC APC to 2x12f MPO's pinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244689</t>
+  </si>
+  <si>
+    <t>760244689</t>
+  </si>
+  <si>
+    <t>DM12-24LCA-SM-AF</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245325</t>
+  </si>
+  <si>
+    <t>760245325</t>
+  </si>
+  <si>
+    <t>CM12-2X3-LS-A</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4  Conversion Module, (2) MPO-12 pinned ports rear, (3) MPO-8 pinned front, Method A Pair Straight</t>
+  </si>
+  <si>
+    <t>MPOptimate®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245326</t>
+  </si>
+  <si>
+    <t>760245326</t>
+  </si>
+  <si>
+    <t>CM12-2X3-LS-AF</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4  Conversion Module, (2) MPO-12 pinned ports rear, (3) MPO-8 pinned front, Method A Pair Flipped</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245327</t>
+  </si>
+  <si>
+    <t>760245327</t>
+  </si>
+  <si>
+    <t>CM24-1X3-LS-A</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4  Conversion Module, (1) MPO-24 pinned ports rear, (3) MPO-8 pinned front, Method A Pair Straight</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245328</t>
+  </si>
+  <si>
+    <t>760245328</t>
+  </si>
+  <si>
+    <t>CM24-2x6-LS-A</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Multimode OM4  Conversion Module, (2) MPO-24 pinned ports rear, (6) MPO-8 pinned front, Method A Pair Straight</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245425</t>
+  </si>
+  <si>
+    <t>760245425</t>
+  </si>
+  <si>
+    <t>DM12-12SCA-SM-A</t>
+  </si>
+  <si>
+    <t>G2 MPOptimate® Singlemode  MPO-12 Distribution Module, 12SC APC to 1x12f MPO pinned , dust plugs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245426</t>
+  </si>
+  <si>
+    <t>760245426</t>
+  </si>
+  <si>
+    <t>DM12-12SCA-SM-AF</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245882</t>
   </si>
   <si>
     <t>760245882</t>
   </si>
   <si>
     <t>EPX-SPLICE-24-ANT</t>
   </si>
   <si>
     <t>Fiber Optic Splice Tray Kit, stackable, 24-fiber capacity for ANT splice protectors</t>
   </si>
   <si>
     <t>AGILE</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246312</t>
+  </si>
+  <si>
+    <t>760246312</t>
+  </si>
+  <si>
+    <t>DM24-24LC-SM</t>
+  </si>
+  <si>
+    <t>G2  Singlemode MPO-24 Distribution Module, 24LC to 1X24f MPO unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246313</t>
+  </si>
+  <si>
+    <t>760246313</t>
+  </si>
+  <si>
+    <t>DM24-24LC-SM-AS</t>
+  </si>
+  <si>
+    <t>G2 Singlemode  MPO-24 Distribution Module, 24LC to 1x24f MPO pinned, internal shutters, Method A Straight</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246314</t>
+  </si>
+  <si>
+    <t>760246314</t>
+  </si>
+  <si>
+    <t>DM24-24LC-SM-AF</t>
+  </si>
+  <si>
+    <t>G2 Singlemode  MPO-24 Distribution Module, 24LC to 1x24f MPO pinned , internal shutters, Method A</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249997</t>
+  </si>
+  <si>
+    <t>760249997</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>Fiber patch panel | Fiber patch/splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249998</t>
+  </si>
+  <si>
+    <t>760249998</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251042</t>
+  </si>
+  <si>
+    <t>760251042</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251043</t>
+  </si>
+  <si>
+    <t>760251043</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251044</t>
+  </si>
+  <si>
+    <t>760251044</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251045</t>
+  </si>
+  <si>
+    <t>760251045</t>
+  </si>
+  <si>
+    <t>EPX-2U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251046</t>
+  </si>
+  <si>
+    <t>760251046</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251047</t>
+  </si>
+  <si>
+    <t>760251047</t>
+  </si>
+  <si>
+    <t>EPX-2U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251048</t>
+  </si>
+  <si>
+    <t>760251048</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251049</t>
+  </si>
+  <si>
+    <t>760251049</t>
+  </si>
+  <si>
+    <t>EPX-4U-PNL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (12) LGX/PNL style splice cassettes, modules or panels, providing up to 144 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251050</t>
+  </si>
+  <si>
+    <t>760251050</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251051</t>
+  </si>
+  <si>
+    <t>760251051</t>
+  </si>
+  <si>
+    <t>EPX-4U-PNL-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (12) LGX/PNL style splice cassettes, modules or panels, providing up to 144 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251098</t>
+  </si>
+  <si>
+    <t>760251098</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U open fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251099</t>
+  </si>
+  <si>
+    <t>760251099</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-OPEN-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U open fixed panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253288</t>
+  </si>
+  <si>
+    <t>760253288</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253289</t>
+  </si>
+  <si>
+    <t>760253289</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253290</t>
+  </si>
+  <si>
+    <t>760253290</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253291</t>
+  </si>
+  <si>
+    <t>760253291</t>
+  </si>
+  <si>
+    <t>EPX-2U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 2U fixed panel, accepts (8) G2 style splice cassettes, modules or adapter packs, providing up to 96 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253292</t>
+  </si>
+  <si>
+    <t>760253292</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 4U sliding panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253293</t>
+  </si>
+  <si>
+    <t>760253293</t>
+  </si>
+  <si>
+    <t>EPX-4U-MOD-ENC-FX-W</t>
+  </si>
+  <si>
+    <t>EPX 4U fixed panel, accepts (16) G2 style splice cassettes, modules or adapter packs, providing up to 192 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254041</t>
+  </si>
+  <si>
+    <t>760254041</t>
+  </si>
+  <si>
+    <t>EPX-1U-CHD-ENC</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254042</t>
+  </si>
+  <si>
+    <t>760254042</t>
+  </si>
+  <si>
+    <t>EPX-1U-CHD-ENC-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U fixed panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254043</t>
+  </si>
+  <si>
+    <t>760254043</t>
+  </si>
+  <si>
+    <t>EPX-1U-CHD-OPEN-FX</t>
+  </si>
+  <si>
+    <t>EPX 1U open fixed panel, accepts (8) CHD style modules, adapter packs, or splice cassettes, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254513</t>
+  </si>
+  <si>
+    <t>760254513</t>
+  </si>
+  <si>
+    <t>EPX-3U-SPL-ENC</t>
+  </si>
+  <si>
+    <t>EPX 3U Splicing Fiber Panel accepts up to 7 EPX splice trays providing up to 336 single fiber splicing or up to 1008 ribbon fiber splicing</t>
+  </si>
+  <si>
+    <t>Fiber splice panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254918</t>
+  </si>
+  <si>
+    <t>760254918</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-OPEN</t>
+  </si>
+  <si>
+    <t>EPX 1U open sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254919</t>
+  </si>
+  <si>
+    <t>760254919</t>
+  </si>
+  <si>
+    <t>EPX-1U-PNL-OPEN</t>
+  </si>
+  <si>
+    <t>EPX 1U open sliding panel, accepts (3) LGX/PNL style splice cassettes, modules or panels, providing up to 36 duplex LC ports</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760255833</t>
+  </si>
+  <si>
+    <t>760255833</t>
+  </si>
+  <si>
+    <t>EPX-2U-PNL-ENC-W</t>
+  </si>
+  <si>
+    <t>EPX 2U sliding panel, accepts (6) LGX/PNL style splice cassettes, modules or panels, providing up to 72 duplex LC ports, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760258040</t>
+  </si>
+  <si>
+    <t>760258040</t>
+  </si>
+  <si>
+    <t>EPX-SPLICE-48-IN</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259232</t>
+  </si>
+  <si>
+    <t>760259232</t>
+  </si>
+  <si>
+    <t>EPX-1U-MOD-ENC-REAR-ENTRY</t>
+  </si>
+  <si>
+    <t>EPX 1U sliding panel, accepts (4) G2 style splice cassettes, modules or adapter packs, providing up to 48 duplex LC ports. Rear cable entry only</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259347</t>
+  </si>
+  <si>
+    <t>760259347</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-SM-M</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Single mode, 12 duplex LC/UPC with internal shutters, Duplex port identification: top row (left to right) 1-6; bottom row (left to right) 7-12</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261078</t>
+  </si>
+  <si>
+    <t>760261078</t>
+  </si>
+  <si>
+    <t>DM12-12LA-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode MPO-12 Distribution Module, 12LC APC to 1X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261079</t>
+  </si>
+  <si>
+    <t>760261079</t>
+  </si>
+  <si>
+    <t>DM12-24LCA-SM-ULL</t>
+  </si>
+  <si>
+    <t>G2 ULL Singlemode  MPO-12 Distribution Module, 24LC APC to 2X12f MPOs unpinned, internal shutters</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261697</t>
+  </si>
+  <si>
+    <t>760261697</t>
+  </si>
+  <si>
+    <t>360DPis-24LC-SM-M2</t>
+  </si>
+  <si>
+    <t>360 Distribution Adapter Pack, Single mode, 12 duplex LC/UPC with internal shutters, port identification: top row (left to right) 1, 3, 5, 7, 9, 11; bottom row (left to right) 2, 4, 6, 8, 10, 12</t>
+  </si>
+  <si>
     <t>EPX-PANELS</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>EPX Fiber Optic Panel available in either G2 or LGX/PNL 1U, 2U or 4U fixed or sliding configurations</t>
   </si>
   <si>
-    <t>Fiber patch panel | Fiber patch/splice panel</t>
+    <t>EPX-SPLICE-TRAYS</t>
+  </si>
+  <si>
+    <t>Fiber Optic Splice Tray Kit, stackable</t>
+  </si>
+  <si>
+    <t>G2-ADAPTER-PACKS</t>
+  </si>
+  <si>
+    <t>G2 Adapter Packs fit into any AGL, G2 EPX, HD or UD panels offering density from 96f LC to 144f LC (UD) per RU adding flexibility to any configuration</t>
   </si>
   <si>
     <t>G2-MODULES</t>
   </si>
   <si>
     <t>G2 Modules fit into any AGL, G2 EPX, HD or UD panels offering density from 96f LC to 144f LC (UD) per RU adding flexibility to any configuration</t>
-  </si>
-[...1837 lines deleted...]
-    <t>Fiber Optic Splice Tray Kit, stackable</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2099,51 +2099,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J157" totalsRowShown="0">
   <autoFilter ref="A1:J157"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241378" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245882" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109975" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200345" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206540" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206565" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224089" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236119" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236108" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236121" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236110" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236112" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236118" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237225" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237217" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237218" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237222" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237223" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238082" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238083" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238085" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238839" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238837" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242502" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242494" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242495" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242497" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242970" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242972" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242973" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243043" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242968" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243044" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245325" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245327" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245328" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253288" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253291" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253292" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259232" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241517" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244686" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244687" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244689" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246312" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246313" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246314" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261078" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760134551" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216762" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216770" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216754" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230953" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230946" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236041" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242979" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242980" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242981" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243439" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261697" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259347" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107524" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249997" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249998" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251044" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251045" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251046" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251047" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251048" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251050" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251098" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251099" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254041" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254513" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253289" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253290" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253293" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251042" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251043" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251049" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251051" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254042" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254043" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254919" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254918" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241518" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242455" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242454" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261079" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760255833" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109991" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109967" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200352" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206532" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760217950" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220400" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220418" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224071" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224113" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224238" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236120" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236109" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236111" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236113" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236116" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236117" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237216" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237219" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237220" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237221" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237224" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238084" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238838" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242499" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242500" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242501" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242493" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242496" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242498" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242969" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242971" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242974" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242967" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243045" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245326" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244688" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242723" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242724" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242982" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242975" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242976" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242977" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242978" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243438" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107490" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107508" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107516" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109413" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107482" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109462" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109397" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109769" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135087" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135095" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245425" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245426" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216796" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230961" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230938" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236043" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760258040" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243494" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107482" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107490" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107508" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107516" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760107524" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109397" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109413" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109462" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109769" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109967" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109975" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760109991" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760134551" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135087" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760135095" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200345" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760200352" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206532" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206540" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760206565" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216754" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216762" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216770" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760216796" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760217950" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220400" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760220418" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224071" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224089" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224113" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760224238" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230938" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230946" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230953" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760230961" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236041" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236043" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236108" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236109" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236110" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236111" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236112" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236113" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236116" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236117" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236118" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236119" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236120" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760236121" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237216" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237217" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237218" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237219" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237220" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237221" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237222" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237223" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237224" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760237225" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238082" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238083" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238084" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238085" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238837" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238838" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760238839" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241378" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241517" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760241518" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242454" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242455" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242493" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242494" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242495" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242496" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242497" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242498" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242499" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242500" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242501" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242502" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242723" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242724" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242967" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242968" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242969" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242970" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242971" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242972" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242973" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242974" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242975" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242976" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242977" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242978" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242979" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242980" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242981" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760242982" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243043" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243044" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243045" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243438" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243439" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760243494" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244686" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244687" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244688" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760244689" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245325" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245326" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245327" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245328" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245425" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245426" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760245882" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246312" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246313" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760246314" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249997" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760249998" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251042" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251043" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251044" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251045" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251046" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251047" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251048" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251049" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251050" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251051" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251098" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760251099" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253288" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253289" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253290" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253291" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253292" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760253293" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254041" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254042" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254043" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254513" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254918" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760254919" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760255833" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760258040" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259232" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760259347" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261078" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261079" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/item760261697" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-panels" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/epx-splice-trays" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-adapter-packs" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/fiber-panels-and-modules/epx/g2-modules" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J157"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.41796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="31.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="167.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.41796875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="41.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -2157,3939 +2157,3939 @@
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="12.75">
+    <row r="2" spans="1:10" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
-      <c r="G2" t="s">
+      <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
+      <c r="J2" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>27</v>
+      </c>
+      <c r="B4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>31</v>
+      </c>
+      <c r="B5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="G7" t="s">
+        <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="G8" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="G10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
+      </c>
+      <c r="G11" t="s">
+        <v>24</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="G12" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H12" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
+      </c>
+      <c r="G13" t="s">
+        <v>24</v>
       </c>
       <c r="H13" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="G14" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H14" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="G15" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H15" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
+      </c>
+      <c r="G16" t="s">
+        <v>24</v>
       </c>
       <c r="H16" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H17" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="H18" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F19" t="s">
-        <v>57</v>
+        <v>92</v>
+      </c>
+      <c r="G19" t="s">
+        <v>24</v>
       </c>
       <c r="H19" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B20" t="s">
+        <v>95</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D20" t="s">
+        <v>96</v>
+      </c>
+      <c r="E20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" t="s">
         <v>92</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...9 lines deleted...]
-        <v>57</v>
+      <c r="G20" t="s">
+        <v>24</v>
       </c>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B21" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F21" t="s">
-        <v>57</v>
+        <v>92</v>
+      </c>
+      <c r="G21" t="s">
+        <v>24</v>
       </c>
       <c r="H21" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B22" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="G22" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H22" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B23" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="G23" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H23" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B24" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>23</v>
+      </c>
+      <c r="G24" t="s">
+        <v>24</v>
       </c>
       <c r="H24" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B25" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="G25" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H25" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F26" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="G26" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H26" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B27" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="H27" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D28" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="H28" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F29" t="s">
+        <v>92</v>
       </c>
       <c r="G29" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H29" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B30" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D30" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E30" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F30" t="s">
+        <v>92</v>
       </c>
       <c r="G30" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H30" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B31" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D31" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F31" t="s">
+        <v>92</v>
+      </c>
+      <c r="G31" t="s">
+        <v>24</v>
       </c>
       <c r="H31" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D32" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G32" t="s">
+        <v>24</v>
       </c>
       <c r="H32" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B33" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E33" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="G33" t="s">
+        <v>24</v>
       </c>
       <c r="H33" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B34" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
+      </c>
+      <c r="G34" t="s">
+        <v>24</v>
       </c>
       <c r="H34" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B35" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="G35" t="s">
+        <v>24</v>
       </c>
       <c r="H35" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B36" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
+      </c>
+      <c r="G36" t="s">
+        <v>24</v>
       </c>
       <c r="H36" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B37" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E37" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>23</v>
+      </c>
+      <c r="G37" t="s">
+        <v>24</v>
       </c>
       <c r="H37" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B38" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E38" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>23</v>
+      </c>
+      <c r="G38" t="s">
+        <v>24</v>
       </c>
       <c r="H38" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B39" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D39" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F39" t="s">
-        <v>163</v>
+        <v>173</v>
+      </c>
+      <c r="G39" t="s">
+        <v>24</v>
       </c>
       <c r="H39" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B40" t="s">
+        <v>176</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D40" t="s">
+        <v>177</v>
+      </c>
+      <c r="E40" t="s">
+        <v>23</v>
+      </c>
+      <c r="F40" t="s">
         <v>173</v>
       </c>
-      <c r="B40" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G40" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H40" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B41" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D41" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F41" t="s">
+        <v>173</v>
       </c>
       <c r="G41" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H41" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B42" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D42" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E42" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F42" t="s">
+        <v>173</v>
       </c>
       <c r="G42" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H42" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B43" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D43" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E43" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F43" t="s">
+        <v>173</v>
       </c>
       <c r="G43" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H43" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B44" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D44" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E44" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F44" t="s">
+        <v>173</v>
       </c>
       <c r="G44" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H44" t="s">
-        <v>193</v>
+        <v>59</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B45" t="s">
         <v>196</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D45" t="s">
         <v>197</v>
       </c>
       <c r="E45" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F45" t="s">
+        <v>173</v>
       </c>
       <c r="H45" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B46" t="s">
         <v>200</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D46" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="E46" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F46" t="s">
+        <v>202</v>
       </c>
       <c r="H46" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B47" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D47" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E47" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F47" t="s">
+        <v>173</v>
       </c>
       <c r="H47" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B48" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D48" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E48" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F48" t="s">
+        <v>173</v>
       </c>
       <c r="H48" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B49" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D49" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E49" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F49" t="s">
+        <v>173</v>
       </c>
       <c r="H49" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B50" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D50" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E50" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F50" t="s">
+        <v>173</v>
       </c>
       <c r="H50" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B51" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D51" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E51" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F51" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>173</v>
       </c>
       <c r="H51" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B52" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="D52" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E52" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F52" t="s">
+        <v>173</v>
       </c>
       <c r="H52" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B53" t="s">
         <v>229</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="D53" t="s">
         <v>230</v>
       </c>
       <c r="E53" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F53" t="s">
+        <v>173</v>
       </c>
       <c r="H53" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B54" t="s">
         <v>233</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="D54" t="s">
         <v>234</v>
       </c>
       <c r="E54" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F54" t="s">
+        <v>173</v>
       </c>
       <c r="H54" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B55" t="s">
         <v>237</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="D55" t="s">
         <v>238</v>
       </c>
       <c r="E55" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F55" t="s">
+        <v>173</v>
       </c>
       <c r="H55" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B56" t="s">
         <v>241</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="D56" t="s">
         <v>242</v>
       </c>
       <c r="E56" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F56" t="s">
+        <v>173</v>
       </c>
       <c r="H56" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B57" t="s">
         <v>245</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="D57" t="s">
         <v>246</v>
       </c>
       <c r="E57" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F57" t="s">
+        <v>173</v>
       </c>
       <c r="H57" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B58" t="s">
         <v>249</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="D58" t="s">
         <v>250</v>
       </c>
       <c r="E58" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F58" t="s">
+        <v>173</v>
       </c>
       <c r="H58" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B59" t="s">
         <v>253</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="D59" t="s">
         <v>254</v>
       </c>
       <c r="E59" t="s">
-        <v>255</v>
+        <v>23</v>
+      </c>
+      <c r="F59" t="s">
+        <v>173</v>
       </c>
       <c r="H59" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B60" t="s">
         <v>257</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D60" t="s">
         <v>258</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" t="s">
-        <v>255</v>
+        <v>23</v>
+      </c>
+      <c r="F60" t="s">
+        <v>173</v>
       </c>
       <c r="H60" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B61" t="s">
         <v>261</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D61" t="s">
         <v>262</v>
       </c>
-      <c r="C61" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61" t="s">
-        <v>255</v>
+        <v>23</v>
+      </c>
+      <c r="F61" t="s">
+        <v>173</v>
+      </c>
+      <c r="G61" t="s">
+        <v>24</v>
       </c>
       <c r="H61" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B62" t="s">
         <v>265</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D62" t="s">
         <v>266</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F62" t="s">
+        <v>173</v>
       </c>
       <c r="G62" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H62" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B63" t="s">
         <v>269</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D63" t="s">
         <v>270</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D63" t="s">
+      <c r="E63" t="s">
+        <v>23</v>
+      </c>
+      <c r="F63" t="s">
         <v>271</v>
       </c>
-      <c r="E63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H63" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>273</v>
       </c>
       <c r="B64" t="s">
         <v>274</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="D64" t="s">
         <v>275</v>
       </c>
       <c r="E64" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>23</v>
+      </c>
+      <c r="F64" t="s">
+        <v>271</v>
       </c>
       <c r="H64" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B65" t="s">
         <v>278</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="D65" t="s">
         <v>279</v>
       </c>
       <c r="E65" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F65" t="s">
+        <v>173</v>
       </c>
       <c r="G65" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H65" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B66" t="s">
         <v>282</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D66" t="s">
         <v>283</v>
       </c>
       <c r="E66" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F66" t="s">
+        <v>173</v>
       </c>
       <c r="G66" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H66" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>285</v>
       </c>
       <c r="B67" t="s">
         <v>286</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D67" t="s">
         <v>287</v>
       </c>
       <c r="E67" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F67" t="s">
+        <v>173</v>
       </c>
       <c r="G67" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H67" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>289</v>
       </c>
       <c r="B68" t="s">
         <v>290</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>175</v>
+        <v>291</v>
       </c>
       <c r="D68" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E68" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G68" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
       <c r="H68" t="s">
-        <v>26</v>
+        <v>294</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B69" t="s">
+        <v>297</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D69" t="s">
+        <v>299</v>
+      </c>
+      <c r="E69" t="s">
+        <v>23</v>
+      </c>
+      <c r="G69" t="s">
         <v>293</v>
       </c>
-      <c r="B69" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H69" t="s">
-        <v>26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B70" t="s">
+        <v>303</v>
+      </c>
+      <c r="C70" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="C70" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="E70" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G70" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
       <c r="H70" t="s">
-        <v>26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="B71" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>175</v>
+        <v>298</v>
       </c>
       <c r="D71" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E71" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G71" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
       <c r="H71" t="s">
-        <v>26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="B72" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>175</v>
+        <v>298</v>
       </c>
       <c r="D72" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="E72" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G72" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
       <c r="H72" t="s">
-        <v>26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="B73" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D73" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E73" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G73" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H73" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="B74" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D74" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E74" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G74" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H74" t="s">
-        <v>193</v>
+        <v>59</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B75" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D75" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E75" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G75" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H75" t="s">
-        <v>193</v>
+        <v>59</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="B76" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D76" t="s">
         <v>323</v>
       </c>
       <c r="E76" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G76" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H76" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B77" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D77" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E77" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G77" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H77" t="s">
-        <v>328</v>
+        <v>59</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="B78" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D78" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E78" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G78" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H78" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B79" t="s">
+        <v>337</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D79" t="s">
         <v>334</v>
       </c>
-      <c r="B79" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G79" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H79" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B80" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D80" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E80" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G80" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H80" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B81" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D81" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="E81" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G81" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H81" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>346</v>
       </c>
       <c r="B82" t="s">
         <v>347</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D82" t="s">
         <v>348</v>
       </c>
       <c r="E82" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G82" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H82" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B83" t="s">
         <v>351</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="D83" t="s">
         <v>352</v>
       </c>
       <c r="E83" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G83" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H83" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B84" t="s">
         <v>355</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="D84" t="s">
         <v>356</v>
       </c>
       <c r="E84" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G84" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H84" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B85" t="s">
         <v>359</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D85" t="s">
         <v>360</v>
       </c>
       <c r="E85" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H85" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B86" t="s">
         <v>363</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D86" t="s">
         <v>364</v>
       </c>
       <c r="E86" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H86" t="s">
-        <v>193</v>
+        <v>59</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B87" t="s">
         <v>367</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D87" t="s">
         <v>368</v>
       </c>
       <c r="E87" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H87" t="s">
-        <v>193</v>
+        <v>59</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B88" t="s">
         <v>371</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D88" t="s">
         <v>372</v>
       </c>
       <c r="E88" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H88" t="s">
-        <v>193</v>
+        <v>59</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B89" t="s">
         <v>375</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D89" t="s">
         <v>376</v>
       </c>
       <c r="E89" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H89" t="s">
-        <v>193</v>
+        <v>59</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>378</v>
       </c>
       <c r="B90" t="s">
         <v>379</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D90" t="s">
         <v>380</v>
       </c>
       <c r="E90" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H90" t="s">
-        <v>193</v>
+        <v>59</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>382</v>
       </c>
       <c r="B91" t="s">
         <v>383</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="D91" t="s">
         <v>384</v>
       </c>
       <c r="E91" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H91" t="s">
-        <v>193</v>
+        <v>59</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>386</v>
       </c>
       <c r="B92" t="s">
         <v>387</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D92" t="s">
         <v>388</v>
       </c>
       <c r="E92" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="H92" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
         <v>390</v>
       </c>
       <c r="B93" t="s">
         <v>391</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="D93" t="s">
         <v>392</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
-      <c r="G93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H93" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
         <v>394</v>
       </c>
       <c r="B94" t="s">
         <v>395</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D94" t="s">
         <v>396</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
-      <c r="G94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H94" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
         <v>398</v>
       </c>
       <c r="B95" t="s">
         <v>399</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D95" t="s">
         <v>400</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
-      <c r="G95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H95" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
         <v>402</v>
       </c>
       <c r="B96" t="s">
         <v>403</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D96" t="s">
         <v>404</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="H96" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
         <v>406</v>
       </c>
       <c r="B97" t="s">
         <v>407</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D97" t="s">
         <v>408</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
-      <c r="F97" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H97" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
         <v>410</v>
       </c>
       <c r="B98" t="s">
         <v>411</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D98" t="s">
         <v>412</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
-      <c r="F98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H98" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>414</v>
       </c>
       <c r="B99" t="s">
         <v>415</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D99" t="s">
         <v>416</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="H99" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
         <v>418</v>
       </c>
       <c r="B100" t="s">
         <v>419</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D100" t="s">
         <v>420</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="H100" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>422</v>
       </c>
       <c r="B101" t="s">
         <v>423</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D101" t="s">
         <v>424</v>
       </c>
       <c r="E101" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F101" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>173</v>
       </c>
       <c r="H101" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
         <v>426</v>
       </c>
       <c r="B102" t="s">
         <v>427</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D102" t="s">
         <v>428</v>
       </c>
       <c r="E102" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F102" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>173</v>
       </c>
       <c r="H102" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>430</v>
       </c>
       <c r="B103" t="s">
         <v>431</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D103" t="s">
         <v>432</v>
       </c>
       <c r="E103" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F103" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>173</v>
       </c>
       <c r="H103" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
         <v>434</v>
       </c>
       <c r="B104" t="s">
         <v>435</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D104" t="s">
         <v>436</v>
       </c>
       <c r="E104" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
+      </c>
+      <c r="G104" t="s">
+        <v>24</v>
       </c>
       <c r="H104" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
         <v>438</v>
       </c>
       <c r="B105" t="s">
         <v>439</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="D105" t="s">
         <v>440</v>
       </c>
       <c r="E105" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="G105" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H105" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>442</v>
       </c>
       <c r="B106" t="s">
         <v>443</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>34</v>
+        <v>291</v>
       </c>
       <c r="D106" t="s">
         <v>444</v>
       </c>
       <c r="E106" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="G106" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H106" t="s">
-        <v>30</v>
+        <v>294</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>446</v>
       </c>
       <c r="B107" t="s">
         <v>447</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D107" t="s">
         <v>448</v>
       </c>
       <c r="E107" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="G107" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H107" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
         <v>450</v>
       </c>
       <c r="B108" t="s">
         <v>451</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D108" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E108" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
+      </c>
+      <c r="G108" t="s">
+        <v>24</v>
       </c>
       <c r="H108" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B109" t="s">
         <v>454</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D109" t="s">
         <v>455</v>
       </c>
-      <c r="C109" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>23</v>
+      </c>
+      <c r="G109" t="s">
+        <v>24</v>
       </c>
       <c r="H109" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="B110" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D110" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="E110" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
+      </c>
+      <c r="G110" t="s">
+        <v>24</v>
       </c>
       <c r="H110" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B111" t="s">
+        <v>461</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D111" t="s">
+        <v>462</v>
+      </c>
+      <c r="E111" t="s">
+        <v>23</v>
+      </c>
+      <c r="F111" t="s">
         <v>463</v>
       </c>
-      <c r="B111" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H111" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="B112" t="s">
+        <v>466</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D112" t="s">
         <v>467</v>
       </c>
-      <c r="B112" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E112" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F112" t="s">
-        <v>57</v>
+        <v>463</v>
       </c>
       <c r="H112" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="B113" t="s">
+        <v>470</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D113" t="s">
         <v>471</v>
       </c>
-      <c r="B113" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E113" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F113" t="s">
-        <v>57</v>
+        <v>463</v>
       </c>
       <c r="H113" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B114" t="s">
+        <v>474</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D114" t="s">
         <v>475</v>
       </c>
-      <c r="B114" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E114" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F114" t="s">
-        <v>57</v>
+        <v>463</v>
       </c>
       <c r="H114" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B115" t="s">
+        <v>478</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D115" t="s">
         <v>479</v>
       </c>
-      <c r="B115" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E115" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>23</v>
+      </c>
+      <c r="G115" t="s">
+        <v>24</v>
       </c>
       <c r="H115" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B116" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="D116" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="E116" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="G116" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H116" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="B117" t="s">
+        <v>485</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="D117" t="s">
+        <v>486</v>
+      </c>
+      <c r="E117" t="s">
+        <v>23</v>
+      </c>
+      <c r="G117" t="s">
         <v>487</v>
       </c>
-      <c r="B117" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H117" t="s">
-        <v>30</v>
+        <v>294</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B118" t="s">
+        <v>490</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D118" t="s">
         <v>491</v>
       </c>
-      <c r="B118" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E118" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G118" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H118" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B119" t="s">
+        <v>494</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D119" t="s">
         <v>495</v>
       </c>
-      <c r="B119" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E119" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G119" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H119" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="B120" t="s">
         <v>498</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D120" t="s">
         <v>499</v>
       </c>
-      <c r="C120" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E120" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G120" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H120" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
         <v>501</v>
       </c>
       <c r="B121" t="s">
         <v>502</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="D121" t="s">
-        <v>130</v>
+        <v>503</v>
       </c>
       <c r="E121" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G121" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H121" t="s">
-        <v>30</v>
+        <v>504</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B122" t="s">
+        <v>507</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D122" t="s">
+        <v>508</v>
+      </c>
+      <c r="E122" t="s">
+        <v>23</v>
+      </c>
+      <c r="G122" t="s">
+        <v>293</v>
+      </c>
+      <c r="H122" t="s">
         <v>504</v>
-      </c>
-[...16 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B123" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="D123" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="E123" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="G123" t="s">
+        <v>293</v>
       </c>
       <c r="H123" t="s">
-        <v>30</v>
+        <v>504</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B124" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="D124" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="E124" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="G124" t="s">
+        <v>293</v>
       </c>
       <c r="H124" t="s">
-        <v>30</v>
+        <v>504</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B125" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="D125" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="E125" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="G125" t="s">
+        <v>293</v>
       </c>
       <c r="H125" t="s">
-        <v>30</v>
+        <v>504</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="B126" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="D126" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E126" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="G126" t="s">
+        <v>293</v>
       </c>
       <c r="H126" t="s">
-        <v>30</v>
+        <v>504</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B127" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="D127" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E127" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
+      </c>
+      <c r="G127" t="s">
+        <v>293</v>
       </c>
       <c r="H127" t="s">
-        <v>30</v>
+        <v>504</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="B128" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="D128" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="E128" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>23</v>
+      </c>
+      <c r="G128" t="s">
+        <v>293</v>
       </c>
       <c r="H128" t="s">
-        <v>30</v>
+        <v>504</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="B129" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="D129" t="s">
-        <v>204</v>
+        <v>536</v>
       </c>
       <c r="E129" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G129" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H129" t="s">
-        <v>30</v>
+        <v>504</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="B130" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D130" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="E130" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G130" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H130" t="s">
-        <v>226</v>
+        <v>504</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="B131" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D131" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="E131" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G131" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H131" t="s">
-        <v>226</v>
+        <v>504</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="B132" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D132" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="E132" t="s">
-        <v>255</v>
+        <v>23</v>
+      </c>
+      <c r="G132" t="s">
+        <v>293</v>
       </c>
       <c r="H132" t="s">
-        <v>226</v>
+        <v>504</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="B133" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D133" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="E133" t="s">
-        <v>255</v>
+        <v>23</v>
+      </c>
+      <c r="G133" t="s">
+        <v>293</v>
       </c>
       <c r="H133" t="s">
-        <v>226</v>
+        <v>300</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="B134" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D134" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="E134" t="s">
-        <v>255</v>
+        <v>23</v>
+      </c>
+      <c r="G134" t="s">
+        <v>293</v>
       </c>
       <c r="H134" t="s">
-        <v>226</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B135" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D135" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="E135" t="s">
-        <v>255</v>
+        <v>23</v>
+      </c>
+      <c r="G135" t="s">
+        <v>293</v>
       </c>
       <c r="H135" t="s">
-        <v>226</v>
+        <v>504</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="B136" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D136" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="E136" t="s">
-        <v>255</v>
+        <v>23</v>
+      </c>
+      <c r="G136" t="s">
+        <v>293</v>
       </c>
       <c r="H136" t="s">
-        <v>226</v>
+        <v>504</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="B137" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D137" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="E137" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G137" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H137" t="s">
-        <v>226</v>
+        <v>504</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="B138" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D138" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="E138" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G138" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H138" t="s">
-        <v>226</v>
+        <v>504</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="B139" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D139" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E139" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G139" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H139" t="s">
-        <v>226</v>
+        <v>504</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="B140" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D140" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E140" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G140" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H140" t="s">
-        <v>226</v>
+        <v>504</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="B141" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D141" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="E141" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G141" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H141" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:10" ht="12.75">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="B142" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D142" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="E142" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>23</v>
+      </c>
+      <c r="G142" t="s">
+        <v>293</v>
       </c>
       <c r="H142" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>504</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B143" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D143" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E143" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="G143" t="s">
+        <v>293</v>
       </c>
       <c r="H143" t="s">
-        <v>586</v>
+        <v>300</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B144" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D144" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E144" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G144" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H144" t="s">
-        <v>226</v>
+        <v>597</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B145" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D145" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="E145" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G145" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H145" t="s">
-        <v>226</v>
+        <v>300</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="B146" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D146" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E146" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G146" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H146" t="s">
-        <v>226</v>
+        <v>300</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B147" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>224</v>
+        <v>298</v>
       </c>
       <c r="D147" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="E147" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G147" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H147" t="s">
-        <v>226</v>
+        <v>504</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B148" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>34</v>
+        <v>291</v>
       </c>
       <c r="D148" t="s">
-        <v>611</v>
+        <v>292</v>
       </c>
       <c r="E148" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G148" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H148" t="s">
-        <v>30</v>
+        <v>294</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B149" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="D149" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="E149" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G149" t="s">
-        <v>29</v>
+        <v>293</v>
       </c>
       <c r="H149" t="s">
-        <v>30</v>
+        <v>504</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B150" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
       <c r="D150" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="E150" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G150" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H150" t="s">
-        <v>226</v>
+        <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B151" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="D151" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E151" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F151" t="s">
+        <v>173</v>
       </c>
       <c r="G151" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H151" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="B152" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>224</v>
+        <v>57</v>
       </c>
       <c r="D152" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E152" t="s">
-        <v>15</v>
+        <v>23</v>
+      </c>
+      <c r="F152" t="s">
+        <v>173</v>
       </c>
       <c r="G152" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H152" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B153" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
       <c r="D153" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E153" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G153" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H153" t="s">
-        <v>226</v>
+        <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>632</v>
-[...1 lines deleted...]
-      <c r="B154" t="s">
         <v>633</v>
       </c>
-      <c r="C154" s="1" t="s">
-        <v>13</v>
+      <c r="C154" t="s">
+        <v>634</v>
       </c>
       <c r="D154" t="s">
-        <v>14</v>
+        <v>635</v>
       </c>
       <c r="E154" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G154" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
       <c r="H154" t="s">
-        <v>17</v>
+        <v>504</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>635</v>
-[...1 lines deleted...]
-      <c r="B155" t="s">
         <v>636</v>
       </c>
-      <c r="C155" s="1" t="s">
-        <v>13</v>
+      <c r="C155" t="s">
+        <v>634</v>
       </c>
       <c r="D155" t="s">
         <v>637</v>
       </c>
       <c r="E155" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G155" t="s">
-        <v>16</v>
+        <v>293</v>
       </c>
       <c r="H155" t="s">
-        <v>17</v>
+        <v>294</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C156" t="s">
-        <v>24</v>
+        <v>634</v>
       </c>
       <c r="D156" t="s">
         <v>639</v>
       </c>
       <c r="E156" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G156" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H156" t="s">
-        <v>226</v>
+        <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
         <v>640</v>
       </c>
       <c r="C157" t="s">
-        <v>24</v>
+        <v>634</v>
       </c>
       <c r="D157" t="s">
         <v>641</v>
       </c>
       <c r="E157" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G157" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H157" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760241378"/>
-[...304 lines deleted...]
-    <hyperlink ref="C155" r:id="rId306" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A2" r:id="rId1" display="760107482"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A3" r:id="rId3" display="760107490"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A4" r:id="rId5" display="760107508"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A5" r:id="rId7" display="760107516"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A6" r:id="rId9" display="760107524"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A7" r:id="rId11" display="760109397"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A8" r:id="rId13" display="760109413"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A9" r:id="rId15" display="760109462"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A10" r:id="rId17" display="760109769"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A11" r:id="rId19" display="760109967"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A12" r:id="rId21" display="760109975"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A13" r:id="rId23" display="760109991"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A14" r:id="rId25" display="760134551"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A15" r:id="rId27" display="760135087"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A16" r:id="rId29" display="760135095"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A17" r:id="rId31" display="760200345"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A18" r:id="rId33" display="760200352"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A19" r:id="rId35" display="760206532"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A20" r:id="rId37" display="760206540"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A21" r:id="rId39" display="760206565"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A22" r:id="rId41" display="760216754"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A23" r:id="rId43" display="760216762"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A24" r:id="rId45" display="760216770"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A25" r:id="rId47" display="760216796"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A26" r:id="rId49" display="760217950"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A27" r:id="rId51" display="760220400"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A28" r:id="rId53" display="760220418"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A29" r:id="rId55" display="760224071"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A30" r:id="rId57" display="760224089"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A31" r:id="rId59" display="760224113"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A32" r:id="rId61" display="760224238"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A33" r:id="rId63" display="760230938"/>
+    <hyperlink ref="C33" r:id="rId64" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A34" r:id="rId65" display="760230946"/>
+    <hyperlink ref="C34" r:id="rId66" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A35" r:id="rId67" display="760230953"/>
+    <hyperlink ref="C35" r:id="rId68" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A36" r:id="rId69" display="760230961"/>
+    <hyperlink ref="C36" r:id="rId70" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A37" r:id="rId71" display="760236041"/>
+    <hyperlink ref="C37" r:id="rId72" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A38" r:id="rId73" display="760236043"/>
+    <hyperlink ref="C38" r:id="rId74" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A39" r:id="rId75" display="760236108"/>
+    <hyperlink ref="C39" r:id="rId76" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A40" r:id="rId77" display="760236109"/>
+    <hyperlink ref="C40" r:id="rId78" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A41" r:id="rId79" display="760236110"/>
+    <hyperlink ref="C41" r:id="rId80" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A42" r:id="rId81" display="760236111"/>
+    <hyperlink ref="C42" r:id="rId82" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A43" r:id="rId83" display="760236112"/>
+    <hyperlink ref="C43" r:id="rId84" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A44" r:id="rId85" display="760236113"/>
+    <hyperlink ref="C44" r:id="rId86" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A45" r:id="rId87" display="760236116"/>
+    <hyperlink ref="C45" r:id="rId88" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A46" r:id="rId89" display="760236117"/>
+    <hyperlink ref="C46" r:id="rId90" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A47" r:id="rId91" display="760236118"/>
+    <hyperlink ref="C47" r:id="rId92" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A48" r:id="rId93" display="760236119"/>
+    <hyperlink ref="C48" r:id="rId94" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A49" r:id="rId95" display="760236120"/>
+    <hyperlink ref="C49" r:id="rId96" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A50" r:id="rId97" display="760236121"/>
+    <hyperlink ref="C50" r:id="rId98" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A51" r:id="rId99" display="760237216"/>
+    <hyperlink ref="C51" r:id="rId100" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A52" r:id="rId101" display="760237217"/>
+    <hyperlink ref="C52" r:id="rId102" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A53" r:id="rId103" display="760237218"/>
+    <hyperlink ref="C53" r:id="rId104" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A54" r:id="rId105" display="760237219"/>
+    <hyperlink ref="C54" r:id="rId106" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A55" r:id="rId107" display="760237220"/>
+    <hyperlink ref="C55" r:id="rId108" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A56" r:id="rId109" display="760237221"/>
+    <hyperlink ref="C56" r:id="rId110" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A57" r:id="rId111" display="760237222"/>
+    <hyperlink ref="C57" r:id="rId112" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A58" r:id="rId113" display="760237223"/>
+    <hyperlink ref="C58" r:id="rId114" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A59" r:id="rId115" display="760237224"/>
+    <hyperlink ref="C59" r:id="rId116" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A60" r:id="rId117" display="760237225"/>
+    <hyperlink ref="C60" r:id="rId118" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A61" r:id="rId119" display="760238082"/>
+    <hyperlink ref="C61" r:id="rId120" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A62" r:id="rId121" display="760238083"/>
+    <hyperlink ref="C62" r:id="rId122" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A63" r:id="rId123" display="760238084"/>
+    <hyperlink ref="C63" r:id="rId124" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A64" r:id="rId125" display="760238085"/>
+    <hyperlink ref="C64" r:id="rId126" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A65" r:id="rId127" display="760238837"/>
+    <hyperlink ref="C65" r:id="rId128" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A66" r:id="rId129" display="760238838"/>
+    <hyperlink ref="C66" r:id="rId130" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A67" r:id="rId131" display="760238839"/>
+    <hyperlink ref="C67" r:id="rId132" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A68" r:id="rId133" display="760241378"/>
+    <hyperlink ref="C68" r:id="rId134" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A69" r:id="rId135" display="760241517"/>
+    <hyperlink ref="C69" r:id="rId136" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A70" r:id="rId137" display="760241518"/>
+    <hyperlink ref="C70" r:id="rId138" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A71" r:id="rId139" display="760242454"/>
+    <hyperlink ref="C71" r:id="rId140" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A72" r:id="rId141" display="760242455"/>
+    <hyperlink ref="C72" r:id="rId142" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A73" r:id="rId143" display="760242493"/>
+    <hyperlink ref="C73" r:id="rId144" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A74" r:id="rId145" display="760242494"/>
+    <hyperlink ref="C74" r:id="rId146" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A75" r:id="rId147" display="760242495"/>
+    <hyperlink ref="C75" r:id="rId148" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A76" r:id="rId149" display="760242496"/>
+    <hyperlink ref="C76" r:id="rId150" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A77" r:id="rId151" display="760242497"/>
+    <hyperlink ref="C77" r:id="rId152" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A78" r:id="rId153" display="760242498"/>
+    <hyperlink ref="C78" r:id="rId154" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A79" r:id="rId155" display="760242499"/>
+    <hyperlink ref="C79" r:id="rId156" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A80" r:id="rId157" display="760242500"/>
+    <hyperlink ref="C80" r:id="rId158" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A81" r:id="rId159" display="760242501"/>
+    <hyperlink ref="C81" r:id="rId160" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A82" r:id="rId161" display="760242502"/>
+    <hyperlink ref="C82" r:id="rId162" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A83" r:id="rId163" display="760242723"/>
+    <hyperlink ref="C83" r:id="rId164" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A84" r:id="rId165" display="760242724"/>
+    <hyperlink ref="C84" r:id="rId166" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A85" r:id="rId167" display="760242967"/>
+    <hyperlink ref="C85" r:id="rId168" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A86" r:id="rId169" display="760242968"/>
+    <hyperlink ref="C86" r:id="rId170" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A87" r:id="rId171" display="760242969"/>
+    <hyperlink ref="C87" r:id="rId172" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A88" r:id="rId173" display="760242970"/>
+    <hyperlink ref="C88" r:id="rId174" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A89" r:id="rId175" display="760242971"/>
+    <hyperlink ref="C89" r:id="rId176" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A90" r:id="rId177" display="760242972"/>
+    <hyperlink ref="C90" r:id="rId178" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A91" r:id="rId179" display="760242973"/>
+    <hyperlink ref="C91" r:id="rId180" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A92" r:id="rId181" display="760242974"/>
+    <hyperlink ref="C92" r:id="rId182" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A93" r:id="rId183" display="760242975"/>
+    <hyperlink ref="C93" r:id="rId184" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A94" r:id="rId185" display="760242976"/>
+    <hyperlink ref="C94" r:id="rId186" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A95" r:id="rId187" display="760242977"/>
+    <hyperlink ref="C95" r:id="rId188" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A96" r:id="rId189" display="760242978"/>
+    <hyperlink ref="C96" r:id="rId190" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A97" r:id="rId191" display="760242979"/>
+    <hyperlink ref="C97" r:id="rId192" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A98" r:id="rId193" display="760242980"/>
+    <hyperlink ref="C98" r:id="rId194" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A99" r:id="rId195" display="760242981"/>
+    <hyperlink ref="C99" r:id="rId196" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A100" r:id="rId197" display="760242982"/>
+    <hyperlink ref="C100" r:id="rId198" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A101" r:id="rId199" display="760243043"/>
+    <hyperlink ref="C101" r:id="rId200" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A102" r:id="rId201" display="760243044"/>
+    <hyperlink ref="C102" r:id="rId202" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A103" r:id="rId203" display="760243045"/>
+    <hyperlink ref="C103" r:id="rId204" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A104" r:id="rId205" display="760243438"/>
+    <hyperlink ref="C104" r:id="rId206" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A105" r:id="rId207" display="760243439"/>
+    <hyperlink ref="C105" r:id="rId208" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A106" r:id="rId209" display="760243494"/>
+    <hyperlink ref="C106" r:id="rId210" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A107" r:id="rId211" display="760244686"/>
+    <hyperlink ref="C107" r:id="rId212" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A108" r:id="rId213" display="760244687"/>
+    <hyperlink ref="C108" r:id="rId214" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A109" r:id="rId215" display="760244688"/>
+    <hyperlink ref="C109" r:id="rId216" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A110" r:id="rId217" display="760244689"/>
+    <hyperlink ref="C110" r:id="rId218" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A111" r:id="rId219" display="760245325"/>
+    <hyperlink ref="C111" r:id="rId220" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A112" r:id="rId221" display="760245326"/>
+    <hyperlink ref="C112" r:id="rId222" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A113" r:id="rId223" display="760245327"/>
+    <hyperlink ref="C113" r:id="rId224" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A114" r:id="rId225" display="760245328"/>
+    <hyperlink ref="C114" r:id="rId226" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A115" r:id="rId227" display="760245425"/>
+    <hyperlink ref="C115" r:id="rId228" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A116" r:id="rId229" display="760245426"/>
+    <hyperlink ref="C116" r:id="rId230" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A117" r:id="rId231" display="760245882"/>
+    <hyperlink ref="C117" r:id="rId232" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A118" r:id="rId233" display="760246312"/>
+    <hyperlink ref="C118" r:id="rId234" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A119" r:id="rId235" display="760246313"/>
+    <hyperlink ref="C119" r:id="rId236" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A120" r:id="rId237" display="760246314"/>
+    <hyperlink ref="C120" r:id="rId238" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A121" r:id="rId239" display="760249997"/>
+    <hyperlink ref="C121" r:id="rId240" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A122" r:id="rId241" display="760249998"/>
+    <hyperlink ref="C122" r:id="rId242" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A123" r:id="rId243" display="760251042"/>
+    <hyperlink ref="C123" r:id="rId244" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A124" r:id="rId245" display="760251043"/>
+    <hyperlink ref="C124" r:id="rId246" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A125" r:id="rId247" display="760251044"/>
+    <hyperlink ref="C125" r:id="rId248" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A126" r:id="rId249" display="760251045"/>
+    <hyperlink ref="C126" r:id="rId250" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A127" r:id="rId251" display="760251046"/>
+    <hyperlink ref="C127" r:id="rId252" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A128" r:id="rId253" display="760251047"/>
+    <hyperlink ref="C128" r:id="rId254" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A129" r:id="rId255" display="760251048"/>
+    <hyperlink ref="C129" r:id="rId256" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A130" r:id="rId257" display="760251049"/>
+    <hyperlink ref="C130" r:id="rId258" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A131" r:id="rId259" display="760251050"/>
+    <hyperlink ref="C131" r:id="rId260" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A132" r:id="rId261" display="760251051"/>
+    <hyperlink ref="C132" r:id="rId262" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A133" r:id="rId263" display="760251098"/>
+    <hyperlink ref="C133" r:id="rId264" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A134" r:id="rId265" display="760251099"/>
+    <hyperlink ref="C134" r:id="rId266" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A135" r:id="rId267" display="760253288"/>
+    <hyperlink ref="C135" r:id="rId268" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A136" r:id="rId269" display="760253289"/>
+    <hyperlink ref="C136" r:id="rId270" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A137" r:id="rId271" display="760253290"/>
+    <hyperlink ref="C137" r:id="rId272" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A138" r:id="rId273" display="760253291"/>
+    <hyperlink ref="C138" r:id="rId274" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A139" r:id="rId275" display="760253292"/>
+    <hyperlink ref="C139" r:id="rId276" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A140" r:id="rId277" display="760253293"/>
+    <hyperlink ref="C140" r:id="rId278" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A141" r:id="rId279" display="760254041"/>
+    <hyperlink ref="C141" r:id="rId280" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A142" r:id="rId281" display="760254042"/>
+    <hyperlink ref="C142" r:id="rId282" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A143" r:id="rId283" display="760254043"/>
+    <hyperlink ref="C143" r:id="rId284" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A144" r:id="rId285" display="760254513"/>
+    <hyperlink ref="C144" r:id="rId286" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A145" r:id="rId287" display="760254918"/>
+    <hyperlink ref="C145" r:id="rId288" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A146" r:id="rId289" display="760254919"/>
+    <hyperlink ref="C146" r:id="rId290" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A147" r:id="rId291" display="760255833"/>
+    <hyperlink ref="C147" r:id="rId292" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A148" r:id="rId293" display="760258040"/>
+    <hyperlink ref="C148" r:id="rId294" display="Variant of EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A149" r:id="rId295" display="760259232"/>
+    <hyperlink ref="C149" r:id="rId296" display="Variant of EPX-PANELS"/>
+    <hyperlink ref="A150" r:id="rId297" display="760259347"/>
+    <hyperlink ref="C150" r:id="rId298" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A151" r:id="rId299" display="760261078"/>
+    <hyperlink ref="C151" r:id="rId300" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A152" r:id="rId301" display="760261079"/>
+    <hyperlink ref="C152" r:id="rId302" display="Variant of G2-MODULES"/>
+    <hyperlink ref="A153" r:id="rId303" display="760261697"/>
+    <hyperlink ref="C153" r:id="rId304" display="Variant of G2-ADAPTER-PACKS"/>
+    <hyperlink ref="A154" r:id="rId305" display="EPX-PANELS"/>
+    <hyperlink ref="A155" r:id="rId306" display="EPX-SPLICE-TRAYS"/>
     <hyperlink ref="A156" r:id="rId307" display="G2-ADAPTER-PACKS"/>
-    <hyperlink ref="A157" r:id="rId308" display="EPX-SPLICE-TRAYS"/>
+    <hyperlink ref="A157" r:id="rId308" display="G2-MODULES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId309"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 