--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -166,87 +166,87 @@
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258354</t>
   </si>
   <si>
     <t>760258354</t>
   </si>
   <si>
     <t>PPL-FA-3U-HCM</t>
   </si>
   <si>
     <t>Propel 3RU front access fiber panel for Propel XFrame. Accepts 24, 12 fiber Propel ULL modules, splice cassettes or 6 port adapter packs</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258355</t>
   </si>
   <si>
     <t>760258355</t>
   </si>
   <si>
     <t>PPL-FA-4U-VCM</t>
   </si>
   <si>
     <t>Propel 4RU front access fiber panel with cable trough for Propel XFrame. Accepts 24, 12 fiber Propel ULL modules, splice cassettes or 6 port adapter packs</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258356</t>
+  </si>
+  <si>
+    <t>760258356</t>
+  </si>
+  <si>
+    <t>PPL-FA-4U-HCM</t>
+  </si>
+  <si>
+    <t>Propel 4RU front access fiber panel for Propel XFrame.  Accepts 24, 16 fiber or 48, 8 fiber Propel ULL modules, splice cassettes or 8 port/4 port adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258350</t>
+  </si>
+  <si>
+    <t>760258350</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-KT</t>
+  </si>
+  <si>
+    <t>Propel XFrame without Doors. Includes Frame components with spools &amp; back panels; no doors or side panels, 40RU</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258367</t>
   </si>
   <si>
     <t>760258367</t>
   </si>
   <si>
     <t>PPL-FRAME-SDPNL-KT</t>
   </si>
   <si>
     <t>Propel XFrame Side Panel Kit (set of two panels)</t>
   </si>
   <si>
     <t>Side panel kit</t>
-  </si>
-[...22 lines deleted...]
-    <t>Propel XFrame without Doors. Includes Frame components with spools &amp; back panels; no doors or side panels, 40RU</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760263942</t>
   </si>
   <si>
     <t>760263942</t>
   </si>
   <si>
     <t>PPL-FRAME-DOOR-KIT</t>
   </si>
   <si>
     <t>Propel XFrame Doors (set of 2 doors for 1 frame)</t>
   </si>
   <si>
     <t>Door kit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -380,51 +380,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J14" totalsRowShown="0">
   <autoFilter ref="A1:J14"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258357" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258349" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258368" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258348" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258354" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258355" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258367" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258356" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258350" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760263942" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258357" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258349" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258368" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258348" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258354" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258355" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258356" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258350" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258367" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760263942" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="34" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="160.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
@@ -664,169 +664,169 @@
       </c>
       <c r="D10" t="s">
         <v>50</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>54</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
         <v>58</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="PROPEL-XFRAME-ACCESSORIES"/>
     <hyperlink ref="A3" r:id="rId2" display="760258357"/>
     <hyperlink ref="C3" r:id="rId3" display="Variant of PROPEL-XFRAME-PANELS"/>
     <hyperlink ref="A4" r:id="rId4" display="760258349"/>
     <hyperlink ref="C4" r:id="rId5" display="Variant of PROPEL-XFRAME"/>
     <hyperlink ref="A5" r:id="rId6" display="760258368"/>
     <hyperlink ref="C5" r:id="rId7" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
     <hyperlink ref="A6" r:id="rId8" display="760258348"/>
     <hyperlink ref="C6" r:id="rId9" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
     <hyperlink ref="A7" r:id="rId10" display="PROPEL-XFRAME-PANELS"/>
     <hyperlink ref="A8" r:id="rId11" display="PROPEL-XFRAME"/>
     <hyperlink ref="A9" r:id="rId12" display="760258354"/>
     <hyperlink ref="C9" r:id="rId13" display="Variant of PROPEL-XFRAME-PANELS"/>
     <hyperlink ref="A10" r:id="rId14" display="760258355"/>
     <hyperlink ref="C10" r:id="rId15" display="Variant of PROPEL-XFRAME-PANELS"/>
-    <hyperlink ref="A11" r:id="rId16" display="760258367"/>
-[...4 lines deleted...]
-    <hyperlink ref="C13" r:id="rId21" display="Variant of PROPEL-XFRAME"/>
+    <hyperlink ref="A11" r:id="rId16" display="760258356"/>
+    <hyperlink ref="C11" r:id="rId17" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A12" r:id="rId18" display="760258350"/>
+    <hyperlink ref="C12" r:id="rId19" display="Variant of PROPEL-XFRAME"/>
+    <hyperlink ref="A13" r:id="rId20" display="760258367"/>
+    <hyperlink ref="C13" r:id="rId21" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
     <hyperlink ref="A14" r:id="rId22" display="760263942"/>
     <hyperlink ref="C14" r:id="rId23" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId24"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>