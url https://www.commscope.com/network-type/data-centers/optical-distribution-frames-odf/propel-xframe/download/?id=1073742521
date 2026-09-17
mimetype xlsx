--- v1 (2026-07-26)
+++ v2 (2026-09-17)
@@ -61,207 +61,207 @@
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>PROPEL-XFRAME-ACCESSORIES</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>Propel XFrame Accessories</t>
   </si>
   <si>
     <t>CommScope®</t>
   </si>
   <si>
     <t>Propel</t>
   </si>
   <si>
     <t>PPL</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258349</t>
+  </si>
+  <si>
+    <t>760258349</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-KT-WDRS</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-XFRAME</t>
+  </si>
+  <si>
+    <t>Propel XFrame with Doors. Includes Frame components with spools, back panels &amp; 2 locking doors with keys; no side panels, 40RU</t>
+  </si>
+  <si>
+    <t>Frame</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258368</t>
+  </si>
+  <si>
+    <t>760258368</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-TROUGH-KT</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-XFRAME-ACCESSORIES</t>
+  </si>
+  <si>
+    <t>Propel XFrame Top Trough</t>
+  </si>
+  <si>
+    <t>Jumper trough</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258348</t>
+  </si>
+  <si>
+    <t>760258348</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-SPLC-KT</t>
+  </si>
+  <si>
+    <t>Propel XFrame Splicing Kit</t>
+  </si>
+  <si>
+    <t>Splice kit</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258357</t>
   </si>
   <si>
     <t>760258357</t>
   </si>
   <si>
     <t>PPL-FA-5U-VCM</t>
   </si>
   <si>
     <t>Variant of PROPEL-XFRAME-PANELS</t>
   </si>
   <si>
     <t>Propel 5RU front access fiber panel with cable trough for Propel XFrame. Accepts 24, 16 fiber or 48, 8 fiber Propel ULL modules, splice cassettes or 8 port/4 port adapter packs</t>
   </si>
   <si>
     <t>Fiber patch panel</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258349</t>
-[...47 lines deleted...]
-    <t>Splice kit</t>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258367</t>
+  </si>
+  <si>
+    <t>760258367</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-SDPNL-KT</t>
+  </si>
+  <si>
+    <t>Propel XFrame Side Panel Kit (set of two panels)</t>
+  </si>
+  <si>
+    <t>Side panel kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760263942</t>
+  </si>
+  <si>
+    <t>760263942</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-DOOR-KIT</t>
+  </si>
+  <si>
+    <t>Propel XFrame Doors (set of 2 doors for 1 frame)</t>
+  </si>
+  <si>
+    <t>Door kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258350</t>
+  </si>
+  <si>
+    <t>760258350</t>
+  </si>
+  <si>
+    <t>PPL-FRAME-KT</t>
+  </si>
+  <si>
+    <t>Propel XFrame without Doors. Includes Frame components with spools &amp; back panels; no doors or side panels, 40RU</t>
   </si>
   <si>
     <t>PROPEL-XFRAME-PANELS</t>
   </si>
   <si>
     <t>Front access fiber panels for Propel XFrame</t>
   </si>
   <si>
     <t>PROPEL-XFRAME</t>
   </si>
   <si>
     <t>Propel XFrame data center fiber frame for cross-connect or interconnect applications</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258354</t>
   </si>
   <si>
     <t>760258354</t>
   </si>
   <si>
     <t>PPL-FA-3U-HCM</t>
   </si>
   <si>
     <t>Propel 3RU front access fiber panel for Propel XFrame. Accepts 24, 12 fiber Propel ULL modules, splice cassettes or 6 port adapter packs</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258355</t>
   </si>
   <si>
     <t>760258355</t>
   </si>
   <si>
     <t>PPL-FA-4U-VCM</t>
   </si>
   <si>
     <t>Propel 4RU front access fiber panel with cable trough for Propel XFrame. Accepts 24, 12 fiber Propel ULL modules, splice cassettes or 6 port adapter packs</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258356</t>
   </si>
   <si>
     <t>760258356</t>
   </si>
   <si>
     <t>PPL-FA-4U-HCM</t>
   </si>
   <si>
     <t>Propel 4RU front access fiber panel for Propel XFrame.  Accepts 24, 16 fiber or 48, 8 fiber Propel ULL modules, splice cassettes or 8 port/4 port adapter packs</t>
-  </si>
-[...40 lines deleted...]
-    <t>Door kit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -380,51 +380,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J14" totalsRowShown="0">
   <autoFilter ref="A1:J14"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258357" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258349" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258368" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258348" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258354" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258355" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258356" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258350" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258367" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760263942" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258349" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258368" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258348" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258357" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258367" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760263942" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-accessories" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258350" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258354" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258355" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/item760258356" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/data-centers/optical-distribution-frames-odf/propel-xframe/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="34" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="160.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
@@ -517,318 +517,318 @@
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
         <v>31</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="12.75">
+    <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>40</v>
+      </c>
+      <c r="B7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
+      </c>
+      <c r="H7" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>45</v>
+      </c>
+      <c r="B8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="12.75">
+    <row r="10" spans="1:7" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>53</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>55</v>
+      </c>
+      <c r="C11" t="s">
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="PROPEL-XFRAME-ACCESSORIES"/>
-    <hyperlink ref="A3" r:id="rId2" display="760258357"/>
-[...3 lines deleted...]
-    <hyperlink ref="A5" r:id="rId6" display="760258368"/>
+    <hyperlink ref="A3" r:id="rId2" display="760258349"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of PROPEL-XFRAME"/>
+    <hyperlink ref="A4" r:id="rId4" display="760258368"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
+    <hyperlink ref="A5" r:id="rId6" display="760258348"/>
     <hyperlink ref="C5" r:id="rId7" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
-    <hyperlink ref="A6" r:id="rId8" display="760258348"/>
-[...14 lines deleted...]
-    <hyperlink ref="C14" r:id="rId23" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
+    <hyperlink ref="A6" r:id="rId8" display="760258357"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A7" r:id="rId10" display="760258367"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
+    <hyperlink ref="A8" r:id="rId12" display="760263942"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of PROPEL-XFRAME-ACCESSORIES"/>
+    <hyperlink ref="A9" r:id="rId14" display="760258350"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of PROPEL-XFRAME"/>
+    <hyperlink ref="A10" r:id="rId16" display="PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A11" r:id="rId17" display="PROPEL-XFRAME"/>
+    <hyperlink ref="A12" r:id="rId18" display="760258354"/>
+    <hyperlink ref="C12" r:id="rId19" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A13" r:id="rId20" display="760258355"/>
+    <hyperlink ref="C13" r:id="rId21" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A14" r:id="rId22" display="760258356"/>
+    <hyperlink ref="C14" r:id="rId23" display="Variant of PROPEL-XFRAME-PANELS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId24"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 