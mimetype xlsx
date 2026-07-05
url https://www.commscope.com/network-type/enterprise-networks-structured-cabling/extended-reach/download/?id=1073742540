--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -11,178 +11,823 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306" count="570">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="616" count="1217">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250041</t>
+  </si>
+  <si>
+    <t>760250041</t>
+  </si>
+  <si>
+    <t>ECO MGS400-WH-24</t>
+  </si>
+  <si>
+    <t>Variant of MGS400</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, White (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL®</t>
+  </si>
+  <si>
+    <t>MGS400</t>
+  </si>
+  <si>
+    <t>Modular jack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250043</t>
+  </si>
+  <si>
+    <t>760250043</t>
+  </si>
+  <si>
+    <t>ECO MGS400-BL-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Blue (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F002</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-2FT</t>
+  </si>
+  <si>
+    <t>Variant of CCA-CORDS</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 2 ft, white</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Twisted pair patch cord</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F003</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-3FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 3 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F007</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-7FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 7 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F011</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-11FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 11 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F025</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-25FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 25 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F030</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-30FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 30 ft, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258513</t>
+  </si>
+  <si>
+    <t>760258513</t>
+  </si>
+  <si>
+    <t>2073A BLU C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>Variant of 2073A</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, blue jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL</t>
+  </si>
+  <si>
+    <t>Twisted pair cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258514</t>
+  </si>
+  <si>
+    <t>760258514</t>
+  </si>
+  <si>
+    <t>2073A WHT C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, white jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258511</t>
+  </si>
+  <si>
+    <t>760258511</t>
+  </si>
+  <si>
+    <t>3073A BLU C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>Variant of 3073A</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, blue jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>PFP-PX-A1</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Power Express Alarm Card for PFP-PX-S1 and PFP-PX-S2</t>
+  </si>
+  <si>
+    <t>Controller module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248943</t>
+  </si>
+  <si>
+    <t>760248943</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 1 Fiber Port, 1 Power Port, White</t>
+  </si>
+  <si>
+    <t>SL Series | SLX Series</t>
+  </si>
+  <si>
+    <t>Surface mount module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248944</t>
+  </si>
+  <si>
+    <t>760248944</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 1 Fiber Port, 1 Power Port, Beige</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248942</t>
+  </si>
+  <si>
+    <t>760248942</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 1 Fiber Port, 1 Power Port, Black</t>
+  </si>
+  <si>
     <t>CO11192</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>CommScope CAT 6A, F/UTP, Outdoor Rated Patch Cord</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...1 lines deleted...]
-  <si>
     <t>CO</t>
   </si>
   <si>
-    <t>Twisted pair patch cord</t>
-[...1 lines deleted...]
-  <si>
     <t>CO15542</t>
   </si>
   <si>
     <t>CommScope Cat 6, UTP, Outdoor Patch Cord</t>
   </si>
   <si>
     <t>CO15582</t>
   </si>
   <si>
     <t>CommScope Cat 6A, UTP, Outdoor Patch Cord</t>
   </si>
   <si>
+    <t>CO166S2</t>
+  </si>
+  <si>
+    <t>MiNo6 Cat 6 U/UTP Reduced Diameter RJ45 Patch Cord, LS-CM Dual Rated</t>
+  </si>
+  <si>
+    <t>CO | UTG</t>
+  </si>
+  <si>
+    <t>CPC2222</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® MGS400 to MGS400 on 3071 Solid Low Smoke Zero Halogen Cable Pre-terminated Cord</t>
+  </si>
+  <si>
+    <t>CPC</t>
+  </si>
+  <si>
+    <t>CPC3222</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E to MGS400 on 3071 Solid Low Smoke Zero Halogen Cable Zone Extension Cord</t>
+  </si>
+  <si>
+    <t>CPC3372</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Solid Plenum Cable Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC | UTG</t>
+  </si>
+  <si>
+    <t>CPC3392</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® Cat 6 Patch Cord, LSZH</t>
+  </si>
+  <si>
+    <t>CPC3422</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Single-ended Low Smoke Zero Halogen Cable, Modular Patch Cord</t>
+  </si>
+  <si>
     <t>CPCSSX2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® Cat 6A U/UTP Patch Cord, Non-Plenum</t>
   </si>
   <si>
-    <t>SYSTIMAX®</t>
-[...1 lines deleted...]
-  <si>
     <t>GigaSPEED X10D®</t>
   </si>
   <si>
     <t>CON | CPC | UTG</t>
   </si>
   <si>
+    <t>COP66S2</t>
+  </si>
+  <si>
+    <t>MiNo6 Series Category 6 Performance U/UTP Reduced Diameter LS-CM Dual Rated Patch Cord, Eco-packaging</t>
+  </si>
+  <si>
     <t>UGGRXRXYR</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to MPO16 (Pinned), 2 Pair 16AWG Constellation Trunk Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>SYSTIMAX ULL</t>
   </si>
   <si>
-    <t>Hybrid cable assembly | 2-pair</t>
+    <t>Hybrid trunk cable assembly | 2-pair</t>
   </si>
   <si>
     <t>UGGRXUCYR</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to Unconnectorized, 2 Pair 16AWG Constellation Trunk Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGGRXRXZR</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16 (Pinned) , 4 Pair 16AWG Constellation Trunk Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
-    <t>Hybrid cable assembly | 4-pair</t>
+    <t>Hybrid trunk cable assembly | 4-pair</t>
   </si>
   <si>
     <t>UGGRXUCZR</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to Unconnectorized , 4 Pair 16AWG Constellation Trunk Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGGQXUCY8</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8 (Pinned) to Unconnectorized , 2 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGGQXQXZ8</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8   (Pinned) to MPO8 (Pinned) , 4 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206717</t>
+  </si>
+  <si>
+    <t>700206717</t>
+  </si>
+  <si>
+    <t>MGS400-IV</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206725</t>
+  </si>
+  <si>
+    <t>700206725</t>
+  </si>
+  <si>
+    <t>MGS400-WH</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206758</t>
+  </si>
+  <si>
+    <t>700206758</t>
+  </si>
+  <si>
+    <t>MGS400-BL</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206683</t>
+  </si>
+  <si>
+    <t>700206683</t>
+  </si>
+  <si>
+    <t>MGS400-OR</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206691</t>
+  </si>
+  <si>
+    <t>700206691</t>
+  </si>
+  <si>
+    <t>MGS400-YL</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206709</t>
+  </si>
+  <si>
+    <t>700206709</t>
+  </si>
+  <si>
+    <t>MGS400-GN</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259259</t>
+  </si>
+  <si>
+    <t>760259259</t>
+  </si>
+  <si>
+    <t>3073A BLU C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, blue jacket, 4 pair count, 3000ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259248</t>
+  </si>
+  <si>
+    <t>760259248</t>
+  </si>
+  <si>
+    <t>1073A BLU C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>Variant of 1073A</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "Extended Distance" 1073A Category 6 U/UTP Cable, CMR Riser, blue jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261709</t>
+  </si>
+  <si>
+    <t>760261709</t>
+  </si>
+  <si>
+    <t>R-016-HY-8G1-F30YL/4X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® I/O Riser Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
+  </si>
+  <si>
+    <t>Constellation™</t>
+  </si>
+  <si>
+    <t>Hybrid cable | copper and fiber</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151753</t>
+  </si>
+  <si>
+    <t>760151753</t>
+  </si>
+  <si>
+    <t>360-IPR-1100A-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>Variant of 360-DM-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Angled Panel Cat6, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>RJ45 patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152793</t>
+  </si>
+  <si>
+    <t>760152793</t>
+  </si>
+  <si>
+    <t>360-A-E-KIT-2U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® and GigaSPEED XL® Unshielded Angled Panel Kit, 1U, Silver</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® | SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152561</t>
+  </si>
+  <si>
+    <t>760152561</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Panel Cat6, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152785</t>
+  </si>
+  <si>
+    <t>760152785</t>
+  </si>
+  <si>
+    <t>360-A-E-KIT-1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155739</t>
+  </si>
+  <si>
+    <t>760155739</t>
+  </si>
+  <si>
+    <t>360-E-KIT-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® and GigaSPEED XL® Unshielded Panel Kit, 1U, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155747</t>
+  </si>
+  <si>
+    <t>760155747</t>
+  </si>
+  <si>
+    <t>360-E-KIT-2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117366</t>
+  </si>
+  <si>
+    <t>760117366</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP Patch Panel, 2U,  48 port, silver</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® | PATCHMAX® | SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117382</t>
+  </si>
+  <si>
+    <t>760117382</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-DM12</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® Unshielded Distribution Module Cat6, 12 port, Gray</t>
+  </si>
+  <si>
+    <t>Module</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117408</t>
+  </si>
+  <si>
+    <t>760117408</t>
+  </si>
+  <si>
+    <t>360-PM-KIT-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ PATCHMAX® Panel Kit, 2U, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259249</t>
+  </si>
+  <si>
+    <t>760259249</t>
+  </si>
+  <si>
+    <t>1073A WHT C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "Extended Distance" 1073A Category 6 U/UTP Cable, CMR Riser, white jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252606</t>
+  </si>
+  <si>
+    <t>760252606</t>
+  </si>
+  <si>
+    <t>Modular Plug Hand Tool For 8P MP .310 CAT 6/6A, UTP GigaREACH</t>
+  </si>
+  <si>
+    <t>Modular plug handtool kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258800</t>
+  </si>
+  <si>
+    <t>760258800</t>
+  </si>
+  <si>
+    <t>Variant of FT-MP</t>
+  </si>
+  <si>
+    <t>GigaREACH Modular Plug Kit, 8 pin configuration, Cat 6, UTP, 100PC</t>
+  </si>
+  <si>
+    <t>Modular plug</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258357</t>
+  </si>
+  <si>
+    <t>760258357</t>
+  </si>
+  <si>
+    <t>PPL-FA-5U-VCM</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-XFRAME-PANELS</t>
+  </si>
+  <si>
+    <t>Propel 5RU front access fiber panel with cable trough for Propel XFrame. Accepts 24, 16 fiber or 48, 8 fiber Propel ULL modules, splice cassettes or 8 port/4 port adapter packs</t>
+  </si>
+  <si>
+    <t>Propel</t>
+  </si>
+  <si>
+    <t>PPL</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259926</t>
+  </si>
+  <si>
+    <t>760259926</t>
+  </si>
+  <si>
+    <t>2073A WHT C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, white jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>AZ760258511</t>
+  </si>
+  <si>
+    <t>AZ760259259</t>
+  </si>
+  <si>
+    <t>AZ760259260</t>
+  </si>
+  <si>
+    <t>3073A WHT C6 4/21 U/UTP R3000 (RCM)</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, white jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258034</t>
+  </si>
+  <si>
+    <t>760258034</t>
+  </si>
+  <si>
+    <t>CPCR-1 SN</t>
+  </si>
+  <si>
+    <t>Constellation Rackmount FMP Receiver with power service outlets in 110 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>Power distribution unit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258035</t>
+  </si>
+  <si>
+    <t>760258035</t>
+  </si>
+  <si>
+    <t>CPCR-1 SI</t>
+  </si>
+  <si>
+    <t>Constellation Rackmount FMP Receiver with power service outlets in 230 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258036</t>
+  </si>
+  <si>
+    <t>760258036</t>
+  </si>
+  <si>
+    <t>CPCR-1 DN</t>
+  </si>
+  <si>
+    <t>Constellation Rackmount Dual FMP Receiver with power service outlets in 110 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258037</t>
+  </si>
+  <si>
+    <t>760258037</t>
+  </si>
+  <si>
+    <t>CPCR-1 DI</t>
+  </si>
+  <si>
+    <t>Constellation Rackmount Dual FMP Receiver with power service outlets in 230 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049445</t>
+  </si>
+  <si>
+    <t>760049445</t>
+  </si>
+  <si>
+    <t>VP360-4U-32P</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 4U Patch Panel Kit (Kit includes 2 assemblies as shown)</t>
+  </si>
+  <si>
+    <t>VisiPatch®</t>
+  </si>
+  <si>
+    <t>Back mount frame kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049452</t>
+  </si>
+  <si>
+    <t>760049452</t>
+  </si>
+  <si>
+    <t>VP360-12U-96P</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 12U Patch Panel Kit</t>
+  </si>
+  <si>
     <t>PFC-304O12</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>FiberREACH™</t>
   </si>
   <si>
     <t>Hybrid cable | fiber and power</t>
   </si>
   <si>
     <t>PFC-302L16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFU-12-C-O-060-01</t>
   </si>
   <si>
     <t>Power Extender, Universal Mount, Outdoor, 12 Vdc, Fiber Pass Through</t>
   </si>
   <si>
     <t>Power extender</t>
   </si>
   <si>
     <t>PFC-304O16</t>
@@ -265,155 +910,146 @@
   <si>
     <t>PoE unit</t>
   </si>
   <si>
     <t>PFC-S12O12</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFP-PX-SF</t>
   </si>
   <si>
     <t>Power Express Slot Filler, used when a module slot is empty</t>
   </si>
   <si>
     <t>Blank module</t>
   </si>
   <si>
     <t>PFP-SPS-SF</t>
   </si>
   <si>
     <t>Slimline SPS Slot Filler, used when a module slot is empty</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/surface-mount-zone-boxes/item760248943</t>
-[...29 lines deleted...]
-    <t>Kit, SMB, 1 Fiber Port, 1 Power Port, Black</t>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760184507</t>
+  </si>
+  <si>
+    <t>760184507</t>
+  </si>
+  <si>
+    <t>FLEXIMAX</t>
+  </si>
+  <si>
+    <t>Unshielded Modular Panel, M-series, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>M Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760235587</t>
+  </si>
+  <si>
+    <t>760235587</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-PLENUM-BLACK-N018</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum , RJ45 to Ceiling connector, 1.5 ft, black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102269</t>
+  </si>
+  <si>
+    <t>760102269</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-DM6</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® Unshielded Distribution Module Cat6, 6 port, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255004</t>
+  </si>
+  <si>
+    <t>760255004</t>
+  </si>
+  <si>
+    <t>P-016-HY-8G1-F30YL/4X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252352</t>
+  </si>
+  <si>
+    <t>760252352</t>
+  </si>
+  <si>
+    <t>PPL-DM-16AU-16LC-SM-BEU</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-MODULES</t>
+  </si>
+  <si>
+    <t>Propel ULL Singlemode MPO-16 Distribution Module, 8 duplex LC/UPC to 1X16f MPO/APC non-pinned, Method B Enhanced</t>
+  </si>
+  <si>
+    <t>Fiber module</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252004</t>
   </si>
   <si>
     <t>760252004</t>
   </si>
   <si>
     <t>PPL-4U</t>
   </si>
   <si>
     <t>Variant of PROPEL-PANELS</t>
   </si>
   <si>
     <t>Propel 4RU sliding tray fiber panel, accepts Propel ULL modules or adapter packs, providing up to 288 duplex LC ports, 288 MPO ports or 576 SN ports (1152f)</t>
   </si>
   <si>
-    <t>Propel</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252334</t>
   </si>
   <si>
     <t>760252334</t>
   </si>
   <si>
     <t>PPL-DM-8AU-8LC-SM-BEU</t>
   </si>
   <si>
-    <t>Variant of PROPEL-MODULES</t>
-[...1 lines deleted...]
-  <si>
     <t>Propel ULL Singlemode MPO-08 Distribution Module, 4 duplex LC/UPC to 1X8f MPO/APC non-pinned, Method B Enhanced</t>
   </si>
   <si>
-    <t>Fiber module</t>
-[...31 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252854</t>
   </si>
   <si>
     <t>760252854</t>
   </si>
   <si>
     <t>CPCE-1</t>
   </si>
   <si>
     <t>Constellation™ Enclosure, secure equipment enclosure providing 5RU of 19 inch rack space as well as 0RU accommodations for Propel and G2 modules.</t>
   </si>
   <si>
     <t>Enclosure</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252855</t>
   </si>
   <si>
     <t>760252855</t>
   </si>
   <si>
     <t>CPCB-1</t>
   </si>
   <si>
     <t>Constellation™ Powered Backplane power conditioning component mounts to the CPCE-1, for managing the transition, with power service outlets in 110 VAC, 48 VDC, and 24 VDC form</t>
@@ -496,132 +1132,420 @@
   <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255954</t>
   </si>
   <si>
     <t>760255954</t>
   </si>
   <si>
     <t>PPL-2U-W</t>
   </si>
   <si>
     <t>Propel 2RU sliding tray white fiber panel, accepts Propel ULL modules or adapter packs, providing up to 144 duplex LC ports, 144 MPO ports or 288 SN ports (576f)</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255955</t>
   </si>
   <si>
     <t>760255955</t>
   </si>
   <si>
     <t>PPL-4U-W</t>
   </si>
   <si>
     <t>Propel 4RU sliding tray white fiber panel, accepts Propel ULL modules or adapter packs, providing up to 288 duplex LC ports, 288 MPO ports or 576 SN ports (1152f)</t>
   </si>
   <si>
-    <t>PFP-PX-A1</t>
-[...80 lines deleted...]
-    <t>Constellation® I/O Riser Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
+    <t>CO11152</t>
+  </si>
+  <si>
+    <t>CommScope CAT 6, F/UTP, Outdoor Rated Patch Cord</t>
+  </si>
+  <si>
+    <t>CPP3392</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Stranded Low Smoke Zero Halogen Cordage Modular Patch Cord, Eco-Packaging</t>
+  </si>
+  <si>
+    <t>CPP</t>
+  </si>
+  <si>
+    <t>CO199K2</t>
+  </si>
+  <si>
+    <t>MiNo6A Cat 6A U/UTP Reduced Diameter RJ45 Patch Cord, LS-CM Dual Rated</t>
+  </si>
+  <si>
+    <t>CO | CON | UTG</t>
+  </si>
+  <si>
+    <t>CPC3312</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® Cat 6 RJ45 Patch Cord, Non-Plenum</t>
+  </si>
+  <si>
+    <t>CPC3472</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Single End Solid Plenum Cable Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3482</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Single End Solid Cable Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCS4X2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® Cat 6A 360GS10E Single End Solid Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCSSY2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® Cat 6A 360GS10E Solid Plenum Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760259115</t>
+  </si>
+  <si>
+    <t>760259115</t>
+  </si>
+  <si>
+    <t>PPL-1U-ANG-FX</t>
+  </si>
+  <si>
+    <t>Propel 1RU fixed tray angled fiber panel, accepts Propel ULL components, providing up to 72 duplex LC ports, 72 MPO ports or 144 SN ports (288f). For use with 8 fiber, 12 fiber or 24 fiber components</t>
+  </si>
+  <si>
+    <t>PFU-P-C-O-090-02</t>
+  </si>
+  <si>
+    <t>PoE Extender, 2 Port Universal Mount, Outdoor, 90 W</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258356</t>
+  </si>
+  <si>
+    <t>760258356</t>
+  </si>
+  <si>
+    <t>PPL-FA-4U-HCM</t>
+  </si>
+  <si>
+    <t>Propel 4RU front access fiber panel for Propel XFrame.  Accepts 24, 16 fiber or 48, 8 fiber Propel ULL modules, splice cassettes or 8 port/4 port adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259925</t>
+  </si>
+  <si>
+    <t>760259925</t>
+  </si>
+  <si>
+    <t>2073A BLU C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, blue jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>AZ760258512</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, white jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259260</t>
+  </si>
+  <si>
+    <t>760259260</t>
+  </si>
+  <si>
+    <t>3073A WHT C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258679</t>
+  </si>
+  <si>
+    <t>760258679</t>
+  </si>
+  <si>
+    <t>1573A BLK C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>Variant of 1573A</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "Extended Distance" 1573A Category 6 U/UTP Cable, gel-filled outdoor, black jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259000</t>
+  </si>
+  <si>
+    <t>760259000</t>
+  </si>
+  <si>
+    <t>GigaREACH Modular Plug Kit, 8 pin configuration, Cat 6, UTP, 25PC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261708</t>
+  </si>
+  <si>
+    <t>760261708</t>
+  </si>
+  <si>
+    <t>R-016-HY-8G1-F54BK/8X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® I/O Riser Cable, 4 pair 16 AWG, 16 OS2 SM fibers</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760108993</t>
+  </si>
+  <si>
+    <t>760108993</t>
+  </si>
+  <si>
+    <t>360-PM-KIT-2U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ PATCHMAX® Panel Kit, 2U, 24 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151167</t>
+  </si>
+  <si>
+    <t>760151167</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-GS3-DM6</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Distribution Module Cat6, 6 port, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151308</t>
+  </si>
+  <si>
+    <t>760151308</t>
+  </si>
+  <si>
+    <t>360-IPR-1100A-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Angled Panel Cat6, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152579</t>
+  </si>
+  <si>
+    <t>760152579</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Panel Cat6, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760260993</t>
+  </si>
+  <si>
+    <t>760260993</t>
+  </si>
+  <si>
+    <t>2073A YEL C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, yellow jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760234921</t>
+  </si>
+  <si>
+    <t>760234921</t>
+  </si>
+  <si>
+    <t>CCA-WH</t>
+  </si>
+  <si>
+    <t>Variant of CCA-CONNECTORS</t>
+  </si>
+  <si>
+    <t>Unshielded Ceiling Connector Assembly (CCA) without cordage, White</t>
+  </si>
+  <si>
+    <t>Connector kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206733</t>
+  </si>
+  <si>
+    <t>700206733</t>
+  </si>
+  <si>
+    <t>MGS400-GY</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206667</t>
+  </si>
+  <si>
+    <t>700206667</t>
+  </si>
+  <si>
+    <t>MGS400-BK</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206741</t>
+  </si>
+  <si>
+    <t>700206741</t>
+  </si>
+  <si>
+    <t>MGS400-RD</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206675</t>
+  </si>
+  <si>
+    <t>700206675</t>
+  </si>
+  <si>
+    <t>MGS400-VI</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Violet</t>
+  </si>
+  <si>
+    <t>PFP-PX-S2</t>
+  </si>
+  <si>
+    <t>Power Express Class 2 shelf, accomodates up to 2 modules of 8 SELV/Class 2 outputs,  1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258512</t>
+  </si>
+  <si>
+    <t>760258512</t>
+  </si>
+  <si>
+    <t>3073A WHT C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252279</t>
+  </si>
+  <si>
+    <t>760252279</t>
+  </si>
+  <si>
+    <t>ECO MGS400-OR-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Orange (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252282</t>
+  </si>
+  <si>
+    <t>760252282</t>
+  </si>
+  <si>
+    <t>ECO MGS400-GN-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Green (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258354</t>
+  </si>
+  <si>
+    <t>760258354</t>
+  </si>
+  <si>
+    <t>PPL-FA-3U-HCM</t>
+  </si>
+  <si>
+    <t>Propel 3RU front access fiber panel for Propel XFrame. Accepts 24, 12 fiber Propel ULL modules, splice cassettes or 6 port adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258355</t>
+  </si>
+  <si>
+    <t>760258355</t>
+  </si>
+  <si>
+    <t>PPL-FA-4U-VCM</t>
+  </si>
+  <si>
+    <t>Propel 4RU front access fiber panel with cable trough for Propel XFrame. Accepts 24, 12 fiber Propel ULL modules, splice cassettes or 6 port adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258481</t>
+  </si>
+  <si>
+    <t>760258481</t>
+  </si>
+  <si>
+    <t>1573A BLK C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "Extended Distance" 1573A Category 6 U/UTP Cable, gel-filled outdoor, black jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258509</t>
+  </si>
+  <si>
+    <t>760258509</t>
+  </si>
+  <si>
+    <t>1073A BLU C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "EXTENDED DISTANCE" 1073A Category 6 U/UTP Cable, CMR Riser, blue jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258510</t>
+  </si>
+  <si>
+    <t>760258510</t>
+  </si>
+  <si>
+    <t>1073A WHT C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "EXTENDED DISTANCE"  1073A Category 6 U/UTP Cable, CMR Riser, white jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
   </si>
   <si>
     <t>PFC-302L12</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-302O12</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-304L12</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet</t>
   </si>
   <si>
     <t>PFC-302O16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
   </si>
@@ -661,116 +1585,257 @@
   <si>
     <t>PFC-S02L16</t>
   </si>
   <si>
     <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet.</t>
   </si>
   <si>
     <t>PFP-SPS-1600M</t>
   </si>
   <si>
     <t>Slimline SPS DC Rectifier Module, 1600 Watts</t>
   </si>
   <si>
     <t>PFP-SPS-C1</t>
   </si>
   <si>
     <t>Slimline SPS DC Rectifier controller, factory set to 57VDC</t>
   </si>
   <si>
     <t>PFP-SPS-S1</t>
   </si>
   <si>
     <t>Slimline SPS DC Rectifier Shelf, 120/240VAC to 57VDC, accomodates up to 3 rectifier modules, 1U</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/surface-mount-zone-boxes/item760249095</t>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249095</t>
   </si>
   <si>
     <t>760249095</t>
   </si>
   <si>
     <t>Kit, SMB, 2 Fiber Ports, 2 Power Ports, Beige</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/surface-mount-zone-boxes/item760249094</t>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249094</t>
   </si>
   <si>
     <t>760249094</t>
   </si>
   <si>
     <t>Kit, SMB, 2 Fiber Ports, 2 Power Ports, White</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/surface-mount-zone-boxes/item760249093</t>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249093</t>
   </si>
   <si>
     <t>760249093</t>
   </si>
   <si>
     <t>Kit, SMB, 2 Fiber Ports, 2 Power Ports, Black</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252002</t>
   </si>
   <si>
     <t>760252002</t>
   </si>
   <si>
     <t>PPL-1U</t>
   </si>
   <si>
     <t>Propel 1RU sliding tray fiber panel, accepts Propel ULL modules or adapter packs, providing up to 72 duplex LC ports, 72 MPO ports or 144 SN ports (288f)</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/surface-mount-zone-boxes/item760250853</t>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250042</t>
+  </si>
+  <si>
+    <t>760250042</t>
+  </si>
+  <si>
+    <t>ECO MGS400-BK-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Black (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250044</t>
+  </si>
+  <si>
+    <t>760250044</t>
+  </si>
+  <si>
+    <t>ECO MGS400-IV-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Ivory (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760250853</t>
   </si>
   <si>
     <t>760250853</t>
   </si>
   <si>
     <t>PFB-TB-LGY</t>
   </si>
   <si>
     <t>FiberREACH™ Transition box for indoor to outdoor powered fiber cables, plenum rated</t>
   </si>
   <si>
     <t>Transition box</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252003</t>
   </si>
   <si>
     <t>760252003</t>
   </si>
   <si>
     <t>PPL-2U</t>
   </si>
   <si>
     <t>Propel 2RU sliding tray fiber panel, accepts Propel ULL modules or adapter packs, providing up to 144 duplex LC ports, 144 MPO ports or 288 SN ports (576f)</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760244061</t>
+  </si>
+  <si>
+    <t>760244061</t>
+  </si>
+  <si>
+    <t>CCA-BK</t>
+  </si>
+  <si>
+    <t>Unshielded Ceiling Connector Assembly (CCA) without cordage, Black</t>
+  </si>
+  <si>
+    <t>CO13JX2-88N018</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-18IN</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 18 in, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F015</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-15FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 15 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F020</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-20FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 20 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F040</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-40FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 40 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F050</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-50FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 50 ft, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102244</t>
+  </si>
+  <si>
+    <t>760102244</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-2U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® GS3 Unshielded Panel Cat 6, 2U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® | PATCHMAX®</t>
+  </si>
+  <si>
+    <t>UGGQXQXY8</t>
+  </si>
+  <si>
+    <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8   (Pinned) to MPO8 (Pinned) , 2 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXUCZ8</t>
+  </si>
+  <si>
+    <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8 (Pinned) to Unconnectorized , 4 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254908</t>
+  </si>
+  <si>
+    <t>760254908</t>
+  </si>
+  <si>
+    <t>PPL-2U-HD-FX-OPEN</t>
+  </si>
+  <si>
+    <t>Propel 2RU fixed tray open fiber panel, accepts Propel components, providing up to 96 duplex LC ports, 96 MPO ports or 192 SN ports (384f)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255953</t>
+  </si>
+  <si>
+    <t>760255953</t>
+  </si>
+  <si>
+    <t>PPL-1U-W</t>
+  </si>
+  <si>
+    <t>Propel 1RU sliding tray white fiber panel, accepts Propel ULL modules or adapter packs, providing up to 72 duplex LC ports, 72 MPO ports or 144 SN ports (288f)</t>
+  </si>
+  <si>
+    <t>1933943-2</t>
+  </si>
+  <si>
+    <t>Modular Plug Shielded Hooded Boot for Category 6A/6 Plugs,  .310 mm, Gray</t>
+  </si>
+  <si>
+    <t>Modular plug boot</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255005</t>
   </si>
   <si>
     <t>760255005</t>
   </si>
   <si>
     <t>P-016-HY-8G1-F30YL/8X16AWG/CTX</t>
   </si>
   <si>
     <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 8 Conductor 16 AWG Twisted Pairs</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254287</t>
   </si>
   <si>
     <t>760254287</t>
   </si>
   <si>
     <t>CPM-3K</t>
   </si>
   <si>
     <t>Constellation™ Transmitter Power Module, 3 kW module that provides the CPCX-12 with up to 12 kW of capacity</t>
   </si>
   <si>
     <t>Power supply</t>
@@ -794,185 +1859,50 @@
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254294</t>
   </si>
   <si>
     <t>760254294</t>
   </si>
   <si>
     <t>CTX-CBL-10</t>
   </si>
   <si>
     <t>Constellation™ Power Interconnection Lead, 10 feet,  connecting CTX-6 and the Power Transition Panel</t>
   </si>
   <si>
     <t>Power cable</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760253796</t>
   </si>
   <si>
     <t>760253796</t>
   </si>
   <si>
     <t>PPL-1U-HD-FX</t>
   </si>
   <si>
     <t>Propel 1RU fixed tray fiber panel, accepts Propel components, providing up to 48 duplex LC ports, 48 MPO ports or 96 SN ports (192f)</t>
-  </si>
-[...133 lines deleted...]
-    <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8 (Pinned) to Unconnectorized , 4 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1073,1977 +2003,4062 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J91" totalsRowShown="0">
-  <autoFilter ref="A1:J91"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J173" totalsRowShown="0">
+  <autoFilter ref="A1:J173"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/twisted-pair-patch-cords/co11192" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/twisted-pair-patch-cords/co15542" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/twisted-pair-patch-cords/co15582" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcssx2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxrxyr" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxucyr" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxrxzr" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxuczr" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxucy8" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxqxz8" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-304o12" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-302l16" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/power-over-ethernet-poe-extenders/itempfu-12-c-o-060-01" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-304o16" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-s02l12" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/power-over-ethernet-poe-extenders/itempfu-48-c-o-060-01" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-s12o16" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-s04o12" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-s12l12" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-s02o16" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-s12l16" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/power-over-ethernet-poe-extenders/itempfu-p-c-o-060-01" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/dc-power-supplies/itempfp-px-s1" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-s04l16" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/power-over-ethernet-poe-extenders/itempfu-p-c-o-060-02" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-s12o12" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/dc-power-supplies/itempfp-px-sf" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/dc-power-supplies/itempfp-sps-sf" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/surface-mount-zone-boxes/item760248943" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/surface-mount-zone-boxes/item760248944" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/surface-mount-zone-boxes/item760248942" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252004" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252334" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-modules/propel-modules" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252352" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-modules/propel-modules" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255004" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252854" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252855" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254285" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254288" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254293" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254642" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254865" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255954" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255955" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/dc-power-supplies/itempfp-px-a1" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258357" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258034" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258035" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258036" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258037" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261709" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-302l12" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-302o12" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-304l12" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-302o16" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-304l16" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-s02o12" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-s04l12" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/dc-power-supplies/itempfp-px-8m" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-s04o16" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/hybrid-cables/itempfc-s02l16" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/dc-power-supplies/itempfp-sps-1600m" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/dc-power-supplies/itempfp-sps-c1" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/dc-power-supplies/itempfp-sps-s1" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/surface-mount-zone-boxes/item760249095" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/surface-mount-zone-boxes/item760249094" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/surface-mount-zone-boxes/item760249093" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252002" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/surface-mount-zone-boxes/item760250853" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252003" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255005" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254287" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254290" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254294" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760253796" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254908" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255953" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258354" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258355" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/dc-power-supplies/itempfp-px-s2" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760259115" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/power-over-ethernet-poe-extenders/itempfu-p-c-o-090-02" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258356" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261708" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/powered-fiber-cable-systems/twisted-pair-patch-cords/co11152" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/co199k2" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcs4x2" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcssy2" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxqxy8" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxucz8" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250041" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250043" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f002" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f003" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f007" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f011" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f025" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f030" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258513" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258514" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258511" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-a1" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248943" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248944" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248942" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co11192" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/co15542" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co15582" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/co166s2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc2222" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3222" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3372" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3392" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3422" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcssx2" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cop66s2" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxrxyr" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxucyr" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxrxzr" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxuczr" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxucy8" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxqxz8" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206717" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206725" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206758" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206683" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206691" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206709" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259259" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259248" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261709" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151753" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152793" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152561" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152785" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155739" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155747" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117366" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117382" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117408" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259249" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252606" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258800" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/category-6-plugs/ft-mp" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258357" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259926" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760258511" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760259259" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760259260" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258034" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258035" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258036" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258037" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049445" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049452" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304o12" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302l16" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-12-c-o-060-01" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304o16" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02l12" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-48-c-o-060-01" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12o16" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04o12" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12l12" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02o16" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12l16" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-060-01" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-s1" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04l16" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-060-02" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12o12" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-sf" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-sf" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760184507" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760235587" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102269" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255004" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252352" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-modules/propel-modules" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252004" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252334" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-modules/propel-modules" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252854" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252855" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254285" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254288" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254293" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254642" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254865" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255954" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255955" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co11152" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpp3392" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/co199k2" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3312" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3472" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3482" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcs4x2" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcssy2" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760259115" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-090-02" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258356" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259925" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760258512" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259260" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258679" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1573a" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259000" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/category-6-plugs/ft-mp" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261708" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760108993" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151167" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151308" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152579" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760260993" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760234921" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/twisted-pair-ceiling-connectors/cca-connectors" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206733" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206667" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206741" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206675" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-s2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258512" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252279" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252282" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258354" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258355" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258481" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1573a" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258509" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258510" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302l12" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302o12" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304l12" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302o16" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304l16" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02o12" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04l12" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-8m" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04o16" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02l16" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-1600m" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-c1" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-s1" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249095" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249094" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249093" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252002" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250042" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250044" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760250853" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252003" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760244061" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/twisted-pair-ceiling-connectors/cca-connectors" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88n018" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f015" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f020" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f040" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f050" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102244" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxqxy8" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxucz8" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254908" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255953" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item1933943-2" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255005" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254287" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254290" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254294" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760253796" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J91"/>
+  <dimension ref="A1:J173"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="37.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="40.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="185.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="49" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="30" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="C2" t="s">
         <v>11</v>
       </c>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
-        <v>13</v>
+        <v>15</v>
+      </c>
+      <c r="F2" t="s">
+        <v>16</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="G3" t="s">
         <v>17</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>29</v>
+      </c>
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="H6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F7" t="s">
         <v>27</v>
       </c>
       <c r="H7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F8" t="s">
         <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F9" t="s">
         <v>27</v>
       </c>
       <c r="H9" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D11" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>59</v>
+      </c>
+      <c r="E12" t="s">
+        <v>15</v>
       </c>
       <c r="F12" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H12" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>66</v>
+      </c>
+      <c r="E14" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" t="s">
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D15" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>71</v>
+      </c>
+      <c r="E15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" t="s">
+        <v>67</v>
       </c>
       <c r="H15" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="C16" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>74</v>
+      </c>
+      <c r="E16" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" t="s">
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D17" t="s">
-        <v>55</v>
+        <v>77</v>
+      </c>
+      <c r="E17" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" t="s">
+        <v>78</v>
       </c>
       <c r="H17" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>56</v>
+        <v>79</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>80</v>
+      </c>
+      <c r="E18" t="s">
+        <v>27</v>
+      </c>
+      <c r="G18" t="s">
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>82</v>
+      </c>
+      <c r="E19" t="s">
+        <v>27</v>
+      </c>
+      <c r="G19" t="s">
+        <v>78</v>
       </c>
       <c r="H19" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>84</v>
+      </c>
+      <c r="E20" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" t="s">
+        <v>85</v>
       </c>
       <c r="H20" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>87</v>
+      </c>
+      <c r="E21" t="s">
+        <v>15</v>
       </c>
       <c r="F21" t="s">
-        <v>43</v>
+        <v>16</v>
+      </c>
+      <c r="G21" t="s">
+        <v>88</v>
       </c>
       <c r="H21" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="C22" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>90</v>
+      </c>
+      <c r="E22" t="s">
+        <v>15</v>
       </c>
       <c r="F22" t="s">
-        <v>43</v>
+        <v>16</v>
+      </c>
+      <c r="G22" t="s">
+        <v>88</v>
       </c>
       <c r="H22" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="C23" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>92</v>
+      </c>
+      <c r="E23" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" t="s">
+        <v>93</v>
       </c>
       <c r="H23" t="s">
-        <v>68</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="C24" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>95</v>
+      </c>
+      <c r="E24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" t="s">
+        <v>93</v>
       </c>
       <c r="H24" t="s">
-        <v>71</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="C25" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D25" t="s">
-        <v>73</v>
+        <v>97</v>
+      </c>
+      <c r="E25" t="s">
+        <v>15</v>
       </c>
       <c r="F25" t="s">
-        <v>43</v>
+        <v>16</v>
+      </c>
+      <c r="G25" t="s">
+        <v>93</v>
       </c>
       <c r="H25" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="C26" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>99</v>
+      </c>
+      <c r="E26" t="s">
+        <v>15</v>
+      </c>
+      <c r="F26" t="s">
+        <v>100</v>
+      </c>
+      <c r="G26" t="s">
+        <v>101</v>
       </c>
       <c r="H26" t="s">
-        <v>76</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D27" t="s">
+        <v>103</v>
+      </c>
+      <c r="E27" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" t="s">
         <v>78</v>
       </c>
-      <c r="F27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>105</v>
+      </c>
+      <c r="E28" t="s">
+        <v>27</v>
+      </c>
+      <c r="F28" t="s">
+        <v>106</v>
       </c>
       <c r="H28" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>109</v>
+      </c>
+      <c r="E29" t="s">
+        <v>27</v>
+      </c>
+      <c r="F29" t="s">
+        <v>106</v>
       </c>
       <c r="H29" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="C30" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="E30" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>27</v>
+      </c>
+      <c r="F30" t="s">
+        <v>106</v>
       </c>
       <c r="H30" t="s">
-        <v>88</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="C31" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D31" t="s">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="E31" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>27</v>
+      </c>
+      <c r="F31" t="s">
+        <v>106</v>
       </c>
       <c r="H31" t="s">
-        <v>88</v>
+        <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>93</v>
+        <v>115</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="D32" t="s">
-        <v>94</v>
+        <v>116</v>
       </c>
       <c r="E32" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>27</v>
+      </c>
+      <c r="F32" t="s">
+        <v>106</v>
       </c>
       <c r="H32" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>117</v>
+      </c>
+      <c r="C33" t="s">
+        <v>76</v>
       </c>
       <c r="D33" t="s">
-        <v>99</v>
+        <v>118</v>
       </c>
       <c r="E33" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="F33" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="H33" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="E34" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F34" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="G34" t="s">
-        <v>101</v>
+        <v>17</v>
       </c>
       <c r="H34" t="s">
-        <v>108</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
       <c r="D35" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="E35" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F35" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="G35" t="s">
-        <v>101</v>
+        <v>17</v>
       </c>
       <c r="H35" t="s">
-        <v>108</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>129</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D36" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="E36" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F36" t="s">
-        <v>117</v>
+        <v>16</v>
+      </c>
+      <c r="G36" t="s">
+        <v>17</v>
       </c>
       <c r="H36" t="s">
-        <v>118</v>
+        <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>133</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>122</v>
+        <v>134</v>
+      </c>
+      <c r="E37" t="s">
+        <v>15</v>
+      </c>
+      <c r="F37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" t="s">
+        <v>17</v>
       </c>
       <c r="H37" t="s">
-        <v>123</v>
+        <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>137</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
+        <v>138</v>
+      </c>
+      <c r="E38" t="s">
+        <v>15</v>
+      </c>
+      <c r="F38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" t="s">
+        <v>17</v>
       </c>
       <c r="H38" t="s">
-        <v>128</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>141</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>132</v>
+        <v>142</v>
+      </c>
+      <c r="E39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" t="s">
+        <v>16</v>
+      </c>
+      <c r="G39" t="s">
+        <v>17</v>
       </c>
       <c r="H39" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="B40" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>145</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D40" t="s">
-        <v>137</v>
+        <v>146</v>
+      </c>
+      <c r="E40" t="s">
+        <v>15</v>
+      </c>
+      <c r="F40" t="s">
+        <v>49</v>
       </c>
       <c r="H40" t="s">
-        <v>138</v>
+        <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>149</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>150</v>
       </c>
       <c r="D41" t="s">
-        <v>142</v>
+        <v>151</v>
+      </c>
+      <c r="E41" t="s">
+        <v>15</v>
+      </c>
+      <c r="F41" t="s">
+        <v>49</v>
       </c>
       <c r="H41" t="s">
-        <v>143</v>
+        <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="C42" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D42" t="s">
-        <v>147</v>
+        <v>155</v>
+      </c>
+      <c r="E42" t="s">
+        <v>27</v>
+      </c>
+      <c r="F42" t="s">
+        <v>156</v>
       </c>
       <c r="H42" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>98</v>
+        <v>161</v>
       </c>
       <c r="D43" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="E43" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F43" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="G43" t="s">
-        <v>101</v>
+        <v>163</v>
       </c>
       <c r="H43" t="s">
-        <v>102</v>
+        <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>98</v>
+        <v>161</v>
       </c>
       <c r="D44" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="E44" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F44" t="s">
-        <v>100</v>
+        <v>169</v>
       </c>
       <c r="G44" t="s">
-        <v>101</v>
+        <v>163</v>
       </c>
       <c r="H44" t="s">
-        <v>102</v>
+        <v>164</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="B45" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>98</v>
+        <v>161</v>
       </c>
       <c r="D45" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="E45" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F45" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="G45" t="s">
-        <v>101</v>
+        <v>163</v>
       </c>
       <c r="H45" t="s">
-        <v>102</v>
+        <v>164</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B46" t="s">
+        <v>176</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>162</v>
+        <v>168</v>
+      </c>
+      <c r="E46" t="s">
+        <v>15</v>
+      </c>
+      <c r="F46" t="s">
+        <v>169</v>
+      </c>
+      <c r="G46" t="s">
+        <v>163</v>
       </c>
       <c r="H46" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="B47" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="E47" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F47" t="s">
-        <v>100</v>
+        <v>169</v>
       </c>
       <c r="G47" t="s">
-        <v>101</v>
+        <v>163</v>
       </c>
       <c r="H47" t="s">
-        <v>102</v>
+        <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="B48" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>183</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D48" t="s">
-        <v>172</v>
+        <v>180</v>
+      </c>
+      <c r="E48" t="s">
+        <v>15</v>
+      </c>
+      <c r="F48" t="s">
+        <v>169</v>
+      </c>
+      <c r="G48" t="s">
+        <v>163</v>
       </c>
       <c r="H48" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="B49" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>186</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D49" t="s">
-        <v>177</v>
+        <v>187</v>
+      </c>
+      <c r="E49" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" t="s">
+        <v>188</v>
+      </c>
+      <c r="G49" t="s">
+        <v>163</v>
       </c>
       <c r="H49" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" ht="12.75">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="B50" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="C50" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D50" t="s">
-        <v>181</v>
+        <v>192</v>
+      </c>
+      <c r="E50" t="s">
+        <v>15</v>
+      </c>
+      <c r="F50" t="s">
+        <v>188</v>
       </c>
       <c r="H50" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" ht="12.75">
+        <v>193</v>
+      </c>
+      <c r="J50" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="B51" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>197</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>161</v>
       </c>
       <c r="D51" t="s">
-        <v>185</v>
+        <v>198</v>
+      </c>
+      <c r="E51" t="s">
+        <v>15</v>
+      </c>
+      <c r="F51" t="s">
+        <v>100</v>
+      </c>
+      <c r="G51" t="s">
+        <v>163</v>
       </c>
       <c r="H51" t="s">
-        <v>173</v>
+        <v>164</v>
+      </c>
+      <c r="J51" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="B52" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>201</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>150</v>
       </c>
       <c r="D52" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E52" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F52" t="s">
-        <v>117</v>
+        <v>49</v>
       </c>
       <c r="H52" t="s">
-        <v>118</v>
+        <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="C53" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D53" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>205</v>
+      </c>
+      <c r="E53" t="s">
+        <v>27</v>
       </c>
       <c r="H53" t="s">
-        <v>44</v>
+        <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>208</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>209</v>
       </c>
       <c r="D54" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>210</v>
+      </c>
+      <c r="E54" t="s">
+        <v>27</v>
       </c>
       <c r="H54" t="s">
-        <v>44</v>
+        <v>211</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>213</v>
+      </c>
+      <c r="B55" t="s">
+        <v>214</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>215</v>
       </c>
       <c r="D55" t="s">
-        <v>194</v>
+        <v>216</v>
+      </c>
+      <c r="E55" t="s">
+        <v>27</v>
       </c>
       <c r="F55" t="s">
-        <v>43</v>
+        <v>217</v>
+      </c>
+      <c r="G55" t="s">
+        <v>218</v>
       </c>
       <c r="H55" t="s">
-        <v>44</v>
+        <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>221</v>
+      </c>
+      <c r="B56" t="s">
+        <v>222</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="D56" t="s">
-        <v>196</v>
+        <v>223</v>
+      </c>
+      <c r="E56" t="s">
+        <v>15</v>
       </c>
       <c r="F56" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H56" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>224</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D57" t="s">
-        <v>198</v>
+        <v>59</v>
+      </c>
+      <c r="E57" t="s">
+        <v>15</v>
       </c>
       <c r="F57" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H57" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>225</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D58" t="s">
-        <v>200</v>
+        <v>146</v>
+      </c>
+      <c r="E58" t="s">
+        <v>15</v>
       </c>
       <c r="F58" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H58" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>226</v>
+      </c>
+      <c r="B59" t="s">
+        <v>227</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D59" t="s">
-        <v>202</v>
+        <v>228</v>
+      </c>
+      <c r="E59" t="s">
+        <v>15</v>
       </c>
       <c r="F59" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H59" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>203</v>
+        <v>230</v>
+      </c>
+      <c r="B60" t="s">
+        <v>231</v>
       </c>
       <c r="C60" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D60" t="s">
-        <v>204</v>
+        <v>232</v>
+      </c>
+      <c r="F60" t="s">
+        <v>156</v>
       </c>
       <c r="H60" t="s">
-        <v>205</v>
+        <v>233</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>206</v>
+        <v>235</v>
+      </c>
+      <c r="B61" t="s">
+        <v>236</v>
       </c>
       <c r="C61" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D61" t="s">
-        <v>207</v>
+        <v>237</v>
       </c>
       <c r="F61" t="s">
-        <v>43</v>
+        <v>156</v>
       </c>
       <c r="H61" t="s">
-        <v>44</v>
+        <v>233</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>208</v>
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>240</v>
       </c>
       <c r="C62" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D62" t="s">
-        <v>209</v>
+        <v>241</v>
       </c>
       <c r="F62" t="s">
-        <v>43</v>
+        <v>156</v>
       </c>
       <c r="H62" t="s">
-        <v>44</v>
+        <v>233</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>210</v>
+        <v>243</v>
+      </c>
+      <c r="B63" t="s">
+        <v>244</v>
       </c>
       <c r="C63" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D63" t="s">
-        <v>211</v>
+        <v>245</v>
+      </c>
+      <c r="F63" t="s">
+        <v>156</v>
       </c>
       <c r="H63" t="s">
-        <v>205</v>
+        <v>233</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>212</v>
+        <v>247</v>
+      </c>
+      <c r="B64" t="s">
+        <v>248</v>
       </c>
       <c r="C64" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D64" t="s">
-        <v>213</v>
+        <v>249</v>
+      </c>
+      <c r="E64" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" t="s">
+        <v>250</v>
       </c>
       <c r="H64" t="s">
-        <v>163</v>
+        <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>214</v>
+        <v>253</v>
+      </c>
+      <c r="B65" t="s">
+        <v>254</v>
       </c>
       <c r="C65" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D65" t="s">
-        <v>215</v>
+        <v>255</v>
+      </c>
+      <c r="E65" t="s">
+        <v>15</v>
+      </c>
+      <c r="F65" t="s">
+        <v>250</v>
       </c>
       <c r="H65" t="s">
-        <v>71</v>
+        <v>251</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>217</v>
+        <v>256</v>
       </c>
       <c r="C66" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D66" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>257</v>
+      </c>
+      <c r="F66" t="s">
+        <v>258</v>
       </c>
       <c r="H66" t="s">
-        <v>88</v>
+        <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>220</v>
+        <v>260</v>
       </c>
       <c r="C67" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D67" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>261</v>
+      </c>
+      <c r="F67" t="s">
+        <v>258</v>
       </c>
       <c r="H67" t="s">
-        <v>88</v>
+        <v>259</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>223</v>
+        <v>262</v>
       </c>
       <c r="C68" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D68" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>263</v>
       </c>
       <c r="H68" t="s">
-        <v>88</v>
+        <v>264</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>265</v>
+      </c>
+      <c r="C69" t="s">
+        <v>61</v>
       </c>
       <c r="D69" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>266</v>
       </c>
       <c r="F69" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>258</v>
       </c>
       <c r="H69" t="s">
-        <v>102</v>
+        <v>259</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>267</v>
       </c>
       <c r="C70" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D70" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>268</v>
       </c>
       <c r="F70" t="s">
-        <v>43</v>
+        <v>258</v>
       </c>
       <c r="H70" t="s">
-        <v>233</v>
+        <v>259</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>269</v>
+      </c>
+      <c r="C71" t="s">
+        <v>61</v>
       </c>
       <c r="D71" t="s">
-        <v>237</v>
-[...8 lines deleted...]
-        <v>101</v>
+        <v>270</v>
       </c>
       <c r="H71" t="s">
-        <v>102</v>
+        <v>264</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>271</v>
       </c>
       <c r="C72" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D72" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>272</v>
       </c>
       <c r="F72" t="s">
-        <v>117</v>
+        <v>258</v>
       </c>
       <c r="H72" t="s">
-        <v>118</v>
+        <v>259</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>273</v>
       </c>
       <c r="C73" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D73" t="s">
-        <v>245</v>
+        <v>274</v>
+      </c>
+      <c r="F73" t="s">
+        <v>258</v>
       </c>
       <c r="H73" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>275</v>
       </c>
       <c r="C74" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D74" t="s">
-        <v>250</v>
+        <v>276</v>
+      </c>
+      <c r="F74" t="s">
+        <v>258</v>
       </c>
       <c r="H74" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>277</v>
       </c>
       <c r="C75" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D75" t="s">
-        <v>255</v>
+        <v>278</v>
+      </c>
+      <c r="F75" t="s">
+        <v>258</v>
       </c>
       <c r="H75" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C76" t="s">
+        <v>61</v>
+      </c>
+      <c r="D76" t="s">
+        <v>280</v>
+      </c>
+      <c r="F76" t="s">
         <v>258</v>
       </c>
-      <c r="B76" t="s">
+      <c r="H76" t="s">
         <v>259</v>
-      </c>
-[...16 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>281</v>
+      </c>
+      <c r="C77" t="s">
+        <v>61</v>
       </c>
       <c r="D77" t="s">
-        <v>264</v>
-[...8 lines deleted...]
-        <v>101</v>
+        <v>282</v>
       </c>
       <c r="H77" t="s">
-        <v>102</v>
+        <v>283</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>284</v>
+      </c>
+      <c r="C78" t="s">
+        <v>61</v>
       </c>
       <c r="D78" t="s">
-        <v>268</v>
-[...8 lines deleted...]
-        <v>101</v>
+        <v>285</v>
       </c>
       <c r="H78" t="s">
-        <v>102</v>
+        <v>286</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>287</v>
+      </c>
+      <c r="C79" t="s">
+        <v>61</v>
       </c>
       <c r="D79" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>288</v>
       </c>
       <c r="F79" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>258</v>
       </c>
       <c r="H79" t="s">
-        <v>102</v>
+        <v>259</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>289</v>
+      </c>
+      <c r="C80" t="s">
+        <v>61</v>
       </c>
       <c r="D80" t="s">
-        <v>276</v>
-[...8 lines deleted...]
-        <v>101</v>
+        <v>290</v>
       </c>
       <c r="H80" t="s">
-        <v>102</v>
+        <v>291</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="C81" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D81" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>293</v>
+      </c>
+      <c r="F81" t="s">
+        <v>258</v>
       </c>
       <c r="H81" t="s">
-        <v>71</v>
+        <v>259</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>294</v>
+      </c>
+      <c r="C82" t="s">
+        <v>61</v>
       </c>
       <c r="D82" t="s">
-        <v>282</v>
-[...8 lines deleted...]
-        <v>101</v>
+        <v>295</v>
       </c>
       <c r="H82" t="s">
-        <v>102</v>
+        <v>296</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="C83" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D83" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="H83" t="s">
-        <v>76</v>
+        <v>296</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="B84" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>301</v>
+      </c>
+      <c r="C84" t="s">
+        <v>61</v>
       </c>
       <c r="D84" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="E84" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>27</v>
       </c>
       <c r="G84" t="s">
-        <v>101</v>
+        <v>303</v>
       </c>
       <c r="H84" t="s">
-        <v>102</v>
+        <v>164</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="B85" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>306</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>25</v>
       </c>
       <c r="D85" t="s">
-        <v>292</v>
+        <v>307</v>
       </c>
       <c r="E85" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>27</v>
       </c>
       <c r="H85" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="12.75">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>293</v>
+        <v>309</v>
+      </c>
+      <c r="B86" t="s">
+        <v>310</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D86" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="E86" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="F86" t="s">
+        <v>188</v>
       </c>
       <c r="H86" t="s">
-        <v>15</v>
+        <v>193</v>
+      </c>
+      <c r="J86" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>295</v>
+        <v>313</v>
+      </c>
+      <c r="B87" t="s">
+        <v>314</v>
       </c>
       <c r="C87" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D87" t="s">
-        <v>296</v>
+        <v>315</v>
       </c>
       <c r="E87" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>27</v>
+      </c>
+      <c r="F87" t="s">
+        <v>156</v>
       </c>
       <c r="H87" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>317</v>
+      </c>
+      <c r="B88" t="s">
+        <v>318</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>319</v>
       </c>
       <c r="D88" t="s">
-        <v>299</v>
+        <v>320</v>
       </c>
       <c r="E88" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F88" t="s">
-        <v>23</v>
+        <v>217</v>
       </c>
       <c r="G88" t="s">
-        <v>24</v>
+        <v>218</v>
       </c>
       <c r="H88" t="s">
-        <v>15</v>
+        <v>321</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>323</v>
+      </c>
+      <c r="B89" t="s">
+        <v>324</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>325</v>
       </c>
       <c r="D89" t="s">
-        <v>301</v>
+        <v>326</v>
       </c>
       <c r="E89" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="F89" t="s">
-        <v>23</v>
+        <v>217</v>
       </c>
       <c r="G89" t="s">
-        <v>24</v>
+        <v>218</v>
       </c>
       <c r="H89" t="s">
-        <v>15</v>
+        <v>219</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>328</v>
+      </c>
+      <c r="B90" t="s">
+        <v>329</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>319</v>
       </c>
       <c r="D90" t="s">
-        <v>303</v>
+        <v>330</v>
       </c>
       <c r="E90" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="F90" t="s">
-        <v>27</v>
+        <v>217</v>
+      </c>
+      <c r="G90" t="s">
+        <v>218</v>
       </c>
       <c r="H90" t="s">
-        <v>28</v>
+        <v>321</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>304</v>
+        <v>332</v>
+      </c>
+      <c r="B91" t="s">
+        <v>333</v>
       </c>
       <c r="C91" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="D91" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="E91" t="s">
+        <v>334</v>
+      </c>
+      <c r="F91" t="s">
+        <v>156</v>
+      </c>
+      <c r="H91" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12.75">
+      <c r="A92" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B92" t="s">
+        <v>338</v>
+      </c>
+      <c r="C92" t="s">
+        <v>61</v>
+      </c>
+      <c r="D92" t="s">
+        <v>339</v>
+      </c>
+      <c r="F92" t="s">
+        <v>156</v>
+      </c>
+      <c r="H92" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12.75">
+      <c r="A93" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B93" t="s">
+        <v>343</v>
+      </c>
+      <c r="C93" t="s">
+        <v>61</v>
+      </c>
+      <c r="D93" t="s">
+        <v>344</v>
+      </c>
+      <c r="F93" t="s">
+        <v>156</v>
+      </c>
+      <c r="H93" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12.75">
+      <c r="A94" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B94" t="s">
+        <v>348</v>
+      </c>
+      <c r="C94" t="s">
+        <v>61</v>
+      </c>
+      <c r="D94" t="s">
+        <v>349</v>
+      </c>
+      <c r="F94" t="s">
+        <v>156</v>
+      </c>
+      <c r="H94" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
+      <c r="A95" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B95" t="s">
+        <v>353</v>
+      </c>
+      <c r="C95" t="s">
+        <v>61</v>
+      </c>
+      <c r="D95" t="s">
+        <v>354</v>
+      </c>
+      <c r="F95" t="s">
+        <v>156</v>
+      </c>
+      <c r="H95" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12.75">
+      <c r="A96" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B96" t="s">
+        <v>358</v>
+      </c>
+      <c r="C96" t="s">
+        <v>61</v>
+      </c>
+      <c r="D96" t="s">
+        <v>359</v>
+      </c>
+      <c r="F96" t="s">
+        <v>156</v>
+      </c>
+      <c r="H96" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
+      <c r="A97" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B97" t="s">
+        <v>363</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D97" t="s">
+        <v>364</v>
+      </c>
+      <c r="E97" t="s">
+        <v>27</v>
+      </c>
+      <c r="F97" t="s">
+        <v>217</v>
+      </c>
+      <c r="G97" t="s">
+        <v>218</v>
+      </c>
+      <c r="H97" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="12.75">
+      <c r="A98" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B98" t="s">
+        <v>367</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D98" t="s">
+        <v>368</v>
+      </c>
+      <c r="E98" t="s">
+        <v>27</v>
+      </c>
+      <c r="F98" t="s">
+        <v>217</v>
+      </c>
+      <c r="G98" t="s">
+        <v>218</v>
+      </c>
+      <c r="H98" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.75">
+      <c r="A99" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B99" t="s">
+        <v>371</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D99" t="s">
+        <v>372</v>
+      </c>
+      <c r="E99" t="s">
+        <v>27</v>
+      </c>
+      <c r="F99" t="s">
+        <v>217</v>
+      </c>
+      <c r="G99" t="s">
+        <v>218</v>
+      </c>
+      <c r="H99" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
+      <c r="A100" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C100" t="s">
+        <v>76</v>
+      </c>
+      <c r="D100" t="s">
+        <v>374</v>
+      </c>
+      <c r="E100" t="s">
+        <v>27</v>
+      </c>
+      <c r="G100" t="s">
+        <v>78</v>
+      </c>
+      <c r="H100" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
+      <c r="A101" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C101" t="s">
+        <v>76</v>
+      </c>
+      <c r="D101" t="s">
+        <v>376</v>
+      </c>
+      <c r="E101" t="s">
+        <v>15</v>
+      </c>
+      <c r="F101" t="s">
+        <v>16</v>
+      </c>
+      <c r="G101" t="s">
+        <v>377</v>
+      </c>
+      <c r="H101" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12.75">
+      <c r="A102" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C102" t="s">
+        <v>76</v>
+      </c>
+      <c r="D102" t="s">
+        <v>379</v>
+      </c>
+      <c r="E102" t="s">
+        <v>27</v>
+      </c>
+      <c r="G102" t="s">
+        <v>380</v>
+      </c>
+      <c r="H102" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12.75">
+      <c r="A103" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C103" t="s">
+        <v>76</v>
+      </c>
+      <c r="D103" t="s">
+        <v>382</v>
+      </c>
+      <c r="E103" t="s">
+        <v>15</v>
+      </c>
+      <c r="F103" t="s">
+        <v>16</v>
+      </c>
+      <c r="G103" t="s">
+        <v>93</v>
+      </c>
+      <c r="H103" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12.75">
+      <c r="A104" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C104" t="s">
+        <v>76</v>
+      </c>
+      <c r="D104" t="s">
+        <v>384</v>
+      </c>
+      <c r="E104" t="s">
+        <v>15</v>
+      </c>
+      <c r="F104" t="s">
+        <v>16</v>
+      </c>
+      <c r="G104" t="s">
+        <v>93</v>
+      </c>
+      <c r="H104" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12.75">
+      <c r="A105" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C105" t="s">
+        <v>76</v>
+      </c>
+      <c r="D105" t="s">
+        <v>386</v>
+      </c>
+      <c r="E105" t="s">
+        <v>15</v>
+      </c>
+      <c r="F105" t="s">
+        <v>16</v>
+      </c>
+      <c r="G105" t="s">
+        <v>93</v>
+      </c>
+      <c r="H105" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12.75">
+      <c r="A106" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C106" t="s">
+        <v>76</v>
+      </c>
+      <c r="D106" t="s">
+        <v>388</v>
+      </c>
+      <c r="E106" t="s">
+        <v>15</v>
+      </c>
+      <c r="F106" t="s">
+        <v>100</v>
+      </c>
+      <c r="G106" t="s">
+        <v>101</v>
+      </c>
+      <c r="H106" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
+      <c r="A107" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C107" t="s">
+        <v>76</v>
+      </c>
+      <c r="D107" t="s">
+        <v>390</v>
+      </c>
+      <c r="E107" t="s">
+        <v>15</v>
+      </c>
+      <c r="F107" t="s">
+        <v>100</v>
+      </c>
+      <c r="G107" t="s">
+        <v>101</v>
+      </c>
+      <c r="H107" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12.75">
+      <c r="A108" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B108" t="s">
+        <v>393</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D108" t="s">
+        <v>394</v>
+      </c>
+      <c r="E108" t="s">
+        <v>27</v>
+      </c>
+      <c r="F108" t="s">
+        <v>217</v>
+      </c>
+      <c r="G108" t="s">
+        <v>218</v>
+      </c>
+      <c r="H108" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12.75">
+      <c r="A109" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C109" t="s">
+        <v>61</v>
+      </c>
+      <c r="D109" t="s">
+        <v>396</v>
+      </c>
+      <c r="H109" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="12.75">
+      <c r="A110" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B110" t="s">
+        <v>399</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D110" t="s">
+        <v>400</v>
+      </c>
+      <c r="E110" t="s">
+        <v>27</v>
+      </c>
+      <c r="F110" t="s">
+        <v>217</v>
+      </c>
+      <c r="G110" t="s">
+        <v>218</v>
+      </c>
+      <c r="H110" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.75">
+      <c r="A111" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B111" t="s">
+        <v>403</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D111" t="s">
+        <v>404</v>
+      </c>
+      <c r="E111" t="s">
+        <v>15</v>
+      </c>
+      <c r="F111" t="s">
+        <v>49</v>
+      </c>
+      <c r="H111" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12.75">
+      <c r="A112" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D112" t="s">
+        <v>406</v>
+      </c>
+      <c r="E112" t="s">
+        <v>15</v>
+      </c>
+      <c r="F112" t="s">
+        <v>49</v>
+      </c>
+      <c r="H112" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12.75">
+      <c r="A113" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B113" t="s">
+        <v>409</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D113" t="s">
+        <v>228</v>
+      </c>
+      <c r="E113" t="s">
+        <v>15</v>
+      </c>
+      <c r="F113" t="s">
+        <v>49</v>
+      </c>
+      <c r="H113" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="12.75">
+      <c r="A114" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B114" t="s">
+        <v>412</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="D114" t="s">
+        <v>414</v>
+      </c>
+      <c r="E114" t="s">
+        <v>15</v>
+      </c>
+      <c r="F114" t="s">
+        <v>49</v>
+      </c>
+      <c r="H114" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12.75">
+      <c r="A115" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D115" t="s">
+        <v>417</v>
+      </c>
+      <c r="E115" t="s">
+        <v>27</v>
+      </c>
+      <c r="H115" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12.75">
+      <c r="A116" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="B116" t="s">
+        <v>420</v>
+      </c>
+      <c r="C116" t="s">
+        <v>61</v>
+      </c>
+      <c r="D116" t="s">
+        <v>421</v>
+      </c>
+      <c r="E116" t="s">
+        <v>27</v>
+      </c>
+      <c r="F116" t="s">
+        <v>156</v>
+      </c>
+      <c r="H116" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="12.75">
+      <c r="A117" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B117" t="s">
+        <v>424</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D117" t="s">
+        <v>425</v>
+      </c>
+      <c r="E117" t="s">
+        <v>15</v>
+      </c>
+      <c r="F117" t="s">
+        <v>100</v>
+      </c>
+      <c r="G117" t="s">
+        <v>163</v>
+      </c>
+      <c r="H117" t="s">
+        <v>164</v>
+      </c>
+      <c r="J117" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12.75">
+      <c r="A118" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B118" t="s">
+        <v>428</v>
+      </c>
+      <c r="C118" t="s">
+        <v>61</v>
+      </c>
+      <c r="D118" t="s">
+        <v>429</v>
+      </c>
+      <c r="E118" t="s">
+        <v>15</v>
+      </c>
+      <c r="F118" t="s">
+        <v>16</v>
+      </c>
+      <c r="H118" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
+      <c r="A119" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B119" t="s">
+        <v>432</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D119" t="s">
+        <v>433</v>
+      </c>
+      <c r="E119" t="s">
+        <v>15</v>
+      </c>
+      <c r="F119" t="s">
+        <v>16</v>
+      </c>
+      <c r="G119" t="s">
+        <v>163</v>
+      </c>
+      <c r="H119" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12.75">
+      <c r="A120" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B120" t="s">
+        <v>436</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D120" t="s">
+        <v>437</v>
+      </c>
+      <c r="E120" t="s">
+        <v>15</v>
+      </c>
+      <c r="F120" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" t="s">
+        <v>163</v>
+      </c>
+      <c r="H120" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="12.75">
+      <c r="A121" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B121" t="s">
+        <v>440</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D121" t="s">
+        <v>441</v>
+      </c>
+      <c r="E121" t="s">
+        <v>15</v>
+      </c>
+      <c r="F121" t="s">
+        <v>49</v>
+      </c>
+      <c r="H121" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="12.75">
+      <c r="A122" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B122" t="s">
+        <v>444</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D122" t="s">
+        <v>446</v>
+      </c>
+      <c r="E122" t="s">
+        <v>27</v>
+      </c>
+      <c r="H122" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="12.75">
+      <c r="A123" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B123" t="s">
+        <v>450</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="F91" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="D123" t="s">
+        <v>451</v>
+      </c>
+      <c r="E123" t="s">
+        <v>15</v>
+      </c>
+      <c r="F123" t="s">
+        <v>16</v>
+      </c>
+      <c r="G123" t="s">
+        <v>17</v>
+      </c>
+      <c r="H123" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
+      <c r="A124" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B124" t="s">
+        <v>454</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D124" t="s">
+        <v>455</v>
+      </c>
+      <c r="E124" t="s">
+        <v>15</v>
+      </c>
+      <c r="F124" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" t="s">
+        <v>17</v>
+      </c>
+      <c r="H124" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="12.75">
+      <c r="A125" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="B125" t="s">
+        <v>458</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D125" t="s">
+        <v>459</v>
+      </c>
+      <c r="E125" t="s">
+        <v>15</v>
+      </c>
+      <c r="F125" t="s">
+        <v>16</v>
+      </c>
+      <c r="G125" t="s">
+        <v>17</v>
+      </c>
+      <c r="H125" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="12.75">
+      <c r="A126" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B126" t="s">
+        <v>462</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D126" t="s">
+        <v>463</v>
+      </c>
+      <c r="E126" t="s">
+        <v>15</v>
+      </c>
+      <c r="F126" t="s">
+        <v>16</v>
+      </c>
+      <c r="G126" t="s">
+        <v>17</v>
+      </c>
+      <c r="H126" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12.75">
+      <c r="A127" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C127" t="s">
+        <v>61</v>
+      </c>
+      <c r="D127" t="s">
+        <v>465</v>
+      </c>
+      <c r="E127" t="s">
+        <v>27</v>
+      </c>
+      <c r="H127" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="12.75">
+      <c r="A128" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="B128" t="s">
+        <v>468</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D128" t="s">
+        <v>406</v>
+      </c>
+      <c r="E128" t="s">
+        <v>15</v>
+      </c>
+      <c r="F128" t="s">
+        <v>49</v>
+      </c>
+      <c r="H128" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="12.75">
+      <c r="A129" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B129" t="s">
+        <v>471</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D129" t="s">
+        <v>472</v>
+      </c>
+      <c r="E129" t="s">
+        <v>15</v>
+      </c>
+      <c r="F129" t="s">
+        <v>16</v>
+      </c>
+      <c r="G129" t="s">
+        <v>17</v>
+      </c>
+      <c r="H129" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="12.75">
+      <c r="A130" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="B130" t="s">
+        <v>475</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D130" t="s">
+        <v>476</v>
+      </c>
+      <c r="E130" t="s">
+        <v>15</v>
+      </c>
+      <c r="F130" t="s">
+        <v>16</v>
+      </c>
+      <c r="G130" t="s">
+        <v>17</v>
+      </c>
+      <c r="H130" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="12.75">
+      <c r="A131" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B131" t="s">
+        <v>479</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D131" t="s">
+        <v>480</v>
+      </c>
+      <c r="E131" t="s">
+        <v>27</v>
+      </c>
+      <c r="F131" t="s">
+        <v>217</v>
+      </c>
+      <c r="G131" t="s">
+        <v>218</v>
+      </c>
+      <c r="H131" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="12.75">
+      <c r="A132" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B132" t="s">
+        <v>483</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D132" t="s">
+        <v>484</v>
+      </c>
+      <c r="E132" t="s">
+        <v>27</v>
+      </c>
+      <c r="F132" t="s">
+        <v>217</v>
+      </c>
+      <c r="G132" t="s">
+        <v>218</v>
+      </c>
+      <c r="H132" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12.75">
+      <c r="A133" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B133" t="s">
+        <v>487</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="D133" t="s">
+        <v>488</v>
+      </c>
+      <c r="E133" t="s">
+        <v>15</v>
+      </c>
+      <c r="F133" t="s">
+        <v>49</v>
+      </c>
+      <c r="H133" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="12.75">
+      <c r="A134" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="B134" t="s">
+        <v>491</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D134" t="s">
+        <v>492</v>
+      </c>
+      <c r="E134" t="s">
+        <v>15</v>
+      </c>
+      <c r="F134" t="s">
+        <v>49</v>
+      </c>
+      <c r="H134" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="12.75">
+      <c r="A135" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="B135" t="s">
+        <v>495</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D135" t="s">
+        <v>496</v>
+      </c>
+      <c r="E135" t="s">
+        <v>15</v>
+      </c>
+      <c r="F135" t="s">
+        <v>49</v>
+      </c>
+      <c r="H135" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12.75">
+      <c r="A136" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="C136" t="s">
+        <v>61</v>
+      </c>
+      <c r="D136" t="s">
+        <v>498</v>
+      </c>
+      <c r="F136" t="s">
+        <v>258</v>
+      </c>
+      <c r="H136" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12.75">
+      <c r="A137" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C137" t="s">
+        <v>61</v>
+      </c>
+      <c r="D137" t="s">
+        <v>500</v>
+      </c>
+      <c r="F137" t="s">
+        <v>258</v>
+      </c>
+      <c r="H137" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="12.75">
+      <c r="A138" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C138" t="s">
+        <v>61</v>
+      </c>
+      <c r="D138" t="s">
+        <v>502</v>
+      </c>
+      <c r="F138" t="s">
+        <v>258</v>
+      </c>
+      <c r="H138" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="12.75">
+      <c r="A139" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="C139" t="s">
+        <v>61</v>
+      </c>
+      <c r="D139" t="s">
+        <v>504</v>
+      </c>
+      <c r="F139" t="s">
+        <v>258</v>
+      </c>
+      <c r="H139" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="12.75">
+      <c r="A140" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C140" t="s">
+        <v>61</v>
+      </c>
+      <c r="D140" t="s">
+        <v>506</v>
+      </c>
+      <c r="F140" t="s">
+        <v>258</v>
+      </c>
+      <c r="H140" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="12.75">
+      <c r="A141" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C141" t="s">
+        <v>61</v>
+      </c>
+      <c r="D141" t="s">
+        <v>508</v>
+      </c>
+      <c r="F141" t="s">
+        <v>258</v>
+      </c>
+      <c r="H141" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="12.75">
+      <c r="A142" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C142" t="s">
+        <v>61</v>
+      </c>
+      <c r="D142" t="s">
+        <v>510</v>
+      </c>
+      <c r="F142" t="s">
+        <v>258</v>
+      </c>
+      <c r="H142" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="12.75">
+      <c r="A143" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="C143" t="s">
+        <v>61</v>
+      </c>
+      <c r="D143" t="s">
+        <v>512</v>
+      </c>
+      <c r="H143" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="12.75">
+      <c r="A144" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C144" t="s">
+        <v>61</v>
+      </c>
+      <c r="D144" t="s">
+        <v>515</v>
+      </c>
+      <c r="F144" t="s">
+        <v>258</v>
+      </c>
+      <c r="H144" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="12.75">
+      <c r="A145" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C145" t="s">
+        <v>61</v>
+      </c>
+      <c r="D145" t="s">
+        <v>517</v>
+      </c>
+      <c r="F145" t="s">
+        <v>258</v>
+      </c>
+      <c r="H145" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="12.75">
+      <c r="A146" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C146" t="s">
+        <v>61</v>
+      </c>
+      <c r="D146" t="s">
+        <v>519</v>
+      </c>
+      <c r="H146" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12.75">
+      <c r="A147" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C147" t="s">
+        <v>61</v>
+      </c>
+      <c r="D147" t="s">
+        <v>521</v>
+      </c>
+      <c r="H147" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="12.75">
+      <c r="A148" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C148" t="s">
+        <v>61</v>
+      </c>
+      <c r="D148" t="s">
+        <v>523</v>
+      </c>
+      <c r="H148" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="12.75">
+      <c r="A149" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C149" t="s">
+        <v>61</v>
+      </c>
+      <c r="D149" t="s">
+        <v>526</v>
+      </c>
+      <c r="E149" t="s">
+        <v>27</v>
+      </c>
+      <c r="G149" t="s">
+        <v>67</v>
+      </c>
+      <c r="H149" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="12.75">
+      <c r="A150" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C150" t="s">
+        <v>61</v>
+      </c>
+      <c r="D150" t="s">
+        <v>529</v>
+      </c>
+      <c r="E150" t="s">
+        <v>27</v>
+      </c>
+      <c r="G150" t="s">
+        <v>67</v>
+      </c>
+      <c r="H150" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="12.75">
+      <c r="A151" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C151" t="s">
+        <v>61</v>
+      </c>
+      <c r="D151" t="s">
+        <v>532</v>
+      </c>
+      <c r="E151" t="s">
+        <v>27</v>
+      </c>
+      <c r="G151" t="s">
+        <v>67</v>
+      </c>
+      <c r="H151" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="12.75">
+      <c r="A152" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B152" t="s">
+        <v>535</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D152" t="s">
+        <v>536</v>
+      </c>
+      <c r="E152" t="s">
+        <v>27</v>
+      </c>
+      <c r="F152" t="s">
+        <v>217</v>
+      </c>
+      <c r="G152" t="s">
+        <v>218</v>
+      </c>
+      <c r="H152" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="12.75">
+      <c r="A153" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B153" t="s">
+        <v>539</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D153" t="s">
+        <v>540</v>
+      </c>
+      <c r="E153" t="s">
+        <v>15</v>
+      </c>
+      <c r="F153" t="s">
+        <v>16</v>
+      </c>
+      <c r="G153" t="s">
+        <v>17</v>
+      </c>
+      <c r="H153" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="12.75">
+      <c r="A154" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="B154" t="s">
+        <v>543</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D154" t="s">
+        <v>544</v>
+      </c>
+      <c r="E154" t="s">
+        <v>15</v>
+      </c>
+      <c r="F154" t="s">
+        <v>16</v>
+      </c>
+      <c r="G154" t="s">
+        <v>17</v>
+      </c>
+      <c r="H154" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="12.75">
+      <c r="A155" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B155" t="s">
+        <v>547</v>
+      </c>
+      <c r="C155" t="s">
+        <v>61</v>
+      </c>
+      <c r="D155" t="s">
+        <v>548</v>
+      </c>
+      <c r="E155" t="s">
+        <v>27</v>
+      </c>
+      <c r="F155" t="s">
+        <v>258</v>
+      </c>
+      <c r="H155" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="12.75">
+      <c r="A156" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="B156" t="s">
+        <v>552</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D156" t="s">
+        <v>553</v>
+      </c>
+      <c r="E156" t="s">
+        <v>27</v>
+      </c>
+      <c r="F156" t="s">
+        <v>217</v>
+      </c>
+      <c r="G156" t="s">
+        <v>218</v>
+      </c>
+      <c r="H156" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="12.75">
+      <c r="A157" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="B157" t="s">
+        <v>556</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="D157" t="s">
+        <v>557</v>
+      </c>
+      <c r="E157" t="s">
+        <v>27</v>
+      </c>
+      <c r="H157" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="12.75">
+      <c r="A158" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B158" t="s">
+        <v>559</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D158" t="s">
+        <v>560</v>
+      </c>
+      <c r="E158" t="s">
+        <v>27</v>
+      </c>
+      <c r="H158" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="12.75">
+      <c r="A159" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="B159" t="s">
+        <v>562</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D159" t="s">
+        <v>563</v>
+      </c>
+      <c r="E159" t="s">
+        <v>27</v>
+      </c>
+      <c r="H159" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="12.75">
+      <c r="A160" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B160" t="s">
+        <v>565</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D160" t="s">
+        <v>566</v>
+      </c>
+      <c r="E160" t="s">
+        <v>27</v>
+      </c>
+      <c r="H160" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="12.75">
+      <c r="A161" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="B161" t="s">
+        <v>568</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D161" t="s">
+        <v>569</v>
+      </c>
+      <c r="E161" t="s">
+        <v>27</v>
+      </c>
+      <c r="H161" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="12.75">
+      <c r="A162" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B162" t="s">
+        <v>571</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D162" t="s">
+        <v>572</v>
+      </c>
+      <c r="E162" t="s">
+        <v>27</v>
+      </c>
+      <c r="H162" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="12.75">
+      <c r="A163" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B163" t="s">
+        <v>575</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D163" t="s">
+        <v>576</v>
+      </c>
+      <c r="E163" t="s">
+        <v>15</v>
+      </c>
+      <c r="F163" t="s">
+        <v>577</v>
+      </c>
+      <c r="G163" t="s">
+        <v>163</v>
+      </c>
+      <c r="H163" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="12.75">
+      <c r="A164" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C164" t="s">
+        <v>76</v>
+      </c>
+      <c r="D164" t="s">
+        <v>579</v>
+      </c>
+      <c r="E164" t="s">
+        <v>27</v>
+      </c>
+      <c r="F164" t="s">
+        <v>106</v>
+      </c>
+      <c r="H164" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="12.75">
+      <c r="A165" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C165" t="s">
+        <v>76</v>
+      </c>
+      <c r="D165" t="s">
+        <v>581</v>
+      </c>
+      <c r="E165" t="s">
+        <v>27</v>
+      </c>
+      <c r="F165" t="s">
+        <v>106</v>
+      </c>
+      <c r="H165" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="12.75">
+      <c r="A166" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B166" t="s">
+        <v>584</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D166" t="s">
+        <v>585</v>
+      </c>
+      <c r="E166" t="s">
+        <v>27</v>
+      </c>
+      <c r="F166" t="s">
+        <v>217</v>
+      </c>
+      <c r="G166" t="s">
+        <v>218</v>
+      </c>
+      <c r="H166" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="12.75">
+      <c r="A167" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B167" t="s">
+        <v>588</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D167" t="s">
+        <v>589</v>
+      </c>
+      <c r="E167" t="s">
+        <v>27</v>
+      </c>
+      <c r="F167" t="s">
+        <v>217</v>
+      </c>
+      <c r="G167" t="s">
+        <v>218</v>
+      </c>
+      <c r="H167" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="12.75">
+      <c r="A168" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C168" t="s">
+        <v>61</v>
+      </c>
+      <c r="D168" t="s">
+        <v>591</v>
+      </c>
+      <c r="E168" t="s">
+        <v>27</v>
+      </c>
+      <c r="H168" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="12.75">
+      <c r="A169" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="B169" t="s">
+        <v>595</v>
+      </c>
+      <c r="C169" t="s">
+        <v>61</v>
+      </c>
+      <c r="D169" t="s">
+        <v>596</v>
+      </c>
+      <c r="E169" t="s">
+        <v>27</v>
+      </c>
+      <c r="F169" t="s">
+        <v>156</v>
+      </c>
+      <c r="H169" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="12.75">
+      <c r="A170" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="B170" t="s">
+        <v>599</v>
+      </c>
+      <c r="C170" t="s">
+        <v>61</v>
+      </c>
+      <c r="D170" t="s">
+        <v>600</v>
+      </c>
+      <c r="F170" t="s">
+        <v>156</v>
+      </c>
+      <c r="H170" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="12.75">
+      <c r="A171" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B171" t="s">
+        <v>604</v>
+      </c>
+      <c r="C171" t="s">
+        <v>61</v>
+      </c>
+      <c r="D171" t="s">
+        <v>605</v>
+      </c>
+      <c r="F171" t="s">
+        <v>156</v>
+      </c>
+      <c r="H171" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="12.75">
+      <c r="A172" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B172" t="s">
+        <v>609</v>
+      </c>
+      <c r="C172" t="s">
+        <v>61</v>
+      </c>
+      <c r="D172" t="s">
+        <v>610</v>
+      </c>
+      <c r="F172" t="s">
+        <v>156</v>
+      </c>
+      <c r="H172" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="12.75">
+      <c r="A173" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="B173" t="s">
+        <v>614</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D173" t="s">
+        <v>615</v>
+      </c>
+      <c r="E173" t="s">
+        <v>27</v>
+      </c>
+      <c r="F173" t="s">
+        <v>217</v>
+      </c>
+      <c r="G173" t="s">
+        <v>218</v>
+      </c>
+      <c r="H173" t="s">
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CO11192"/>
-[...104 lines deleted...]
-    <hyperlink ref="A91" r:id="rId106" display="UGGQXUCZ8"/>
+    <hyperlink ref="A2" r:id="rId1" display="760250041"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of MGS400"/>
+    <hyperlink ref="A3" r:id="rId3" display="760250043"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of MGS400"/>
+    <hyperlink ref="A4" r:id="rId5" display="CO13JX2-88F002"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A5" r:id="rId7" display="CO13JX2-88F003"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A6" r:id="rId9" display="CO13JX2-88F007"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A7" r:id="rId11" display="CO13JX2-88F011"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A8" r:id="rId13" display="CO13JX2-88F025"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A9" r:id="rId15" display="CO13JX2-88F030"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A10" r:id="rId17" display="760258513"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of 2073A"/>
+    <hyperlink ref="A11" r:id="rId19" display="760258514"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of 2073A"/>
+    <hyperlink ref="A12" r:id="rId21" display="760258511"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of 3073A"/>
+    <hyperlink ref="A13" r:id="rId23" display="PFP-PX-A1"/>
+    <hyperlink ref="A14" r:id="rId24" display="760248943"/>
+    <hyperlink ref="A15" r:id="rId25" display="760248944"/>
+    <hyperlink ref="A16" r:id="rId26" display="760248942"/>
+    <hyperlink ref="A17" r:id="rId27" display="CO11192"/>
+    <hyperlink ref="A18" r:id="rId28" display="CO15542"/>
+    <hyperlink ref="A19" r:id="rId29" display="CO15582"/>
+    <hyperlink ref="A20" r:id="rId30" display="CO166S2"/>
+    <hyperlink ref="A21" r:id="rId31" display="CPC2222"/>
+    <hyperlink ref="A22" r:id="rId32" display="CPC3222"/>
+    <hyperlink ref="A23" r:id="rId33" display="CPC3372"/>
+    <hyperlink ref="A24" r:id="rId34" display="CPC3392"/>
+    <hyperlink ref="A25" r:id="rId35" display="CPC3422"/>
+    <hyperlink ref="A26" r:id="rId36" display="CPCSSX2"/>
+    <hyperlink ref="A27" r:id="rId37" display="COP66S2"/>
+    <hyperlink ref="A28" r:id="rId38" display="UGGRXRXYR"/>
+    <hyperlink ref="A29" r:id="rId39" display="UGGRXUCYR"/>
+    <hyperlink ref="A30" r:id="rId40" display="UGGRXRXZR"/>
+    <hyperlink ref="A31" r:id="rId41" display="UGGRXUCZR"/>
+    <hyperlink ref="A32" r:id="rId42" display="UGGQXUCY8"/>
+    <hyperlink ref="A33" r:id="rId43" display="UGGQXQXZ8"/>
+    <hyperlink ref="A34" r:id="rId44" display="700206717"/>
+    <hyperlink ref="C34" r:id="rId45" display="Variant of MGS400"/>
+    <hyperlink ref="A35" r:id="rId46" display="700206725"/>
+    <hyperlink ref="C35" r:id="rId47" display="Variant of MGS400"/>
+    <hyperlink ref="A36" r:id="rId48" display="700206758"/>
+    <hyperlink ref="C36" r:id="rId49" display="Variant of MGS400"/>
+    <hyperlink ref="A37" r:id="rId50" display="700206683"/>
+    <hyperlink ref="C37" r:id="rId51" display="Variant of MGS400"/>
+    <hyperlink ref="A38" r:id="rId52" display="700206691"/>
+    <hyperlink ref="C38" r:id="rId53" display="Variant of MGS400"/>
+    <hyperlink ref="A39" r:id="rId54" display="700206709"/>
+    <hyperlink ref="C39" r:id="rId55" display="Variant of MGS400"/>
+    <hyperlink ref="A40" r:id="rId56" display="760259259"/>
+    <hyperlink ref="C40" r:id="rId57" display="Variant of 3073A"/>
+    <hyperlink ref="A41" r:id="rId58" display="760259248"/>
+    <hyperlink ref="C41" r:id="rId59" display="Variant of 1073A"/>
+    <hyperlink ref="A42" r:id="rId60" display="760261709"/>
+    <hyperlink ref="A43" r:id="rId61" display="760151753"/>
+    <hyperlink ref="C43" r:id="rId62" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A44" r:id="rId63" display="760152793"/>
+    <hyperlink ref="C44" r:id="rId64" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A45" r:id="rId65" display="760152561"/>
+    <hyperlink ref="C45" r:id="rId66" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A46" r:id="rId67" display="760152785"/>
+    <hyperlink ref="C46" r:id="rId68" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A47" r:id="rId69" display="760155739"/>
+    <hyperlink ref="C47" r:id="rId70" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A48" r:id="rId71" display="760155747"/>
+    <hyperlink ref="C48" r:id="rId72" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A49" r:id="rId73" display="760117366"/>
+    <hyperlink ref="C49" r:id="rId74" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A50" r:id="rId75" display="760117382"/>
+    <hyperlink ref="A51" r:id="rId76" display="760117408"/>
+    <hyperlink ref="C51" r:id="rId77" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A52" r:id="rId78" display="760259249"/>
+    <hyperlink ref="C52" r:id="rId79" display="Variant of 1073A"/>
+    <hyperlink ref="A53" r:id="rId80" display="760252606"/>
+    <hyperlink ref="A54" r:id="rId81" display="760258800"/>
+    <hyperlink ref="C54" r:id="rId82" display="Variant of FT-MP"/>
+    <hyperlink ref="A55" r:id="rId83" display="760258357"/>
+    <hyperlink ref="C55" r:id="rId84" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A56" r:id="rId85" display="760259926"/>
+    <hyperlink ref="C56" r:id="rId86" display="Variant of 2073A"/>
+    <hyperlink ref="A57" r:id="rId87" display="AZ760258511"/>
+    <hyperlink ref="C57" r:id="rId88" display="Variant of 3073A"/>
+    <hyperlink ref="A58" r:id="rId89" display="AZ760259259"/>
+    <hyperlink ref="C58" r:id="rId90" display="Variant of 3073A"/>
+    <hyperlink ref="A59" r:id="rId91" display="AZ760259260"/>
+    <hyperlink ref="C59" r:id="rId92" display="Variant of 3073A"/>
+    <hyperlink ref="A60" r:id="rId93" display="760258034"/>
+    <hyperlink ref="A61" r:id="rId94" display="760258035"/>
+    <hyperlink ref="A62" r:id="rId95" display="760258036"/>
+    <hyperlink ref="A63" r:id="rId96" display="760258037"/>
+    <hyperlink ref="A64" r:id="rId97" display="760049445"/>
+    <hyperlink ref="A65" r:id="rId98" display="760049452"/>
+    <hyperlink ref="A66" r:id="rId99" display="PFC-304O12"/>
+    <hyperlink ref="A67" r:id="rId100" display="PFC-302L16"/>
+    <hyperlink ref="A68" r:id="rId101" display="PFU-12-C-O-060-01"/>
+    <hyperlink ref="A69" r:id="rId102" display="PFC-304O16"/>
+    <hyperlink ref="A70" r:id="rId103" display="PFC-S02L12"/>
+    <hyperlink ref="A71" r:id="rId104" display="PFU-48-C-O-060-01"/>
+    <hyperlink ref="A72" r:id="rId105" display="PFC-S12O16"/>
+    <hyperlink ref="A73" r:id="rId106" display="PFC-S04O12"/>
+    <hyperlink ref="A74" r:id="rId107" display="PFC-S12L12"/>
+    <hyperlink ref="A75" r:id="rId108" display="PFC-S02O16"/>
+    <hyperlink ref="A76" r:id="rId109" display="PFC-S12L16"/>
+    <hyperlink ref="A77" r:id="rId110" display="PFU-P-C-O-060-01"/>
+    <hyperlink ref="A78" r:id="rId111" display="PFP-PX-S1"/>
+    <hyperlink ref="A79" r:id="rId112" display="PFC-S04L16"/>
+    <hyperlink ref="A80" r:id="rId113" display="PFU-P-C-O-060-02"/>
+    <hyperlink ref="A81" r:id="rId114" display="PFC-S12O12"/>
+    <hyperlink ref="A82" r:id="rId115" display="PFP-PX-SF"/>
+    <hyperlink ref="A83" r:id="rId116" display="PFP-SPS-SF"/>
+    <hyperlink ref="A84" r:id="rId117" display="760184507"/>
+    <hyperlink ref="A85" r:id="rId118" display="760235587"/>
+    <hyperlink ref="C85" r:id="rId119" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A86" r:id="rId120" display="760102269"/>
+    <hyperlink ref="A87" r:id="rId121" display="760255004"/>
+    <hyperlink ref="A88" r:id="rId122" display="760252352"/>
+    <hyperlink ref="C88" r:id="rId123" display="Variant of PROPEL-MODULES"/>
+    <hyperlink ref="A89" r:id="rId124" display="760252004"/>
+    <hyperlink ref="C89" r:id="rId125" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A90" r:id="rId126" display="760252334"/>
+    <hyperlink ref="C90" r:id="rId127" display="Variant of PROPEL-MODULES"/>
+    <hyperlink ref="A91" r:id="rId128" display="760252854"/>
+    <hyperlink ref="A92" r:id="rId129" display="760252855"/>
+    <hyperlink ref="A93" r:id="rId130" display="760254285"/>
+    <hyperlink ref="A94" r:id="rId131" display="760254288"/>
+    <hyperlink ref="A95" r:id="rId132" display="760254293"/>
+    <hyperlink ref="A96" r:id="rId133" display="760254642"/>
+    <hyperlink ref="A97" r:id="rId134" display="760254865"/>
+    <hyperlink ref="C97" r:id="rId135" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A98" r:id="rId136" display="760255954"/>
+    <hyperlink ref="C98" r:id="rId137" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A99" r:id="rId138" display="760255955"/>
+    <hyperlink ref="C99" r:id="rId139" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A100" r:id="rId140" display="CO11152"/>
+    <hyperlink ref="A101" r:id="rId141" display="CPP3392"/>
+    <hyperlink ref="A102" r:id="rId142" display="CO199K2"/>
+    <hyperlink ref="A103" r:id="rId143" display="CPC3312"/>
+    <hyperlink ref="A104" r:id="rId144" display="CPC3472"/>
+    <hyperlink ref="A105" r:id="rId145" display="CPC3482"/>
+    <hyperlink ref="A106" r:id="rId146" display="CPCS4X2"/>
+    <hyperlink ref="A107" r:id="rId147" display="CPCSSY2"/>
+    <hyperlink ref="A108" r:id="rId148" display="760259115"/>
+    <hyperlink ref="C108" r:id="rId149" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A109" r:id="rId150" display="PFU-P-C-O-090-02"/>
+    <hyperlink ref="A110" r:id="rId151" display="760258356"/>
+    <hyperlink ref="C110" r:id="rId152" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A111" r:id="rId153" display="760259925"/>
+    <hyperlink ref="C111" r:id="rId154" display="Variant of 2073A"/>
+    <hyperlink ref="A112" r:id="rId155" display="AZ760258512"/>
+    <hyperlink ref="C112" r:id="rId156" display="Variant of 3073A"/>
+    <hyperlink ref="A113" r:id="rId157" display="760259260"/>
+    <hyperlink ref="C113" r:id="rId158" display="Variant of 3073A"/>
+    <hyperlink ref="A114" r:id="rId159" display="760258679"/>
+    <hyperlink ref="C114" r:id="rId160" display="Variant of 1573A"/>
+    <hyperlink ref="A115" r:id="rId161" display="760259000"/>
+    <hyperlink ref="C115" r:id="rId162" display="Variant of FT-MP"/>
+    <hyperlink ref="A116" r:id="rId163" display="760261708"/>
+    <hyperlink ref="A117" r:id="rId164" display="760108993"/>
+    <hyperlink ref="C117" r:id="rId165" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A118" r:id="rId166" display="760151167"/>
+    <hyperlink ref="A119" r:id="rId167" display="760151308"/>
+    <hyperlink ref="C119" r:id="rId168" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A120" r:id="rId169" display="760152579"/>
+    <hyperlink ref="C120" r:id="rId170" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A121" r:id="rId171" display="760260993"/>
+    <hyperlink ref="C121" r:id="rId172" display="Variant of 2073A"/>
+    <hyperlink ref="A122" r:id="rId173" display="760234921"/>
+    <hyperlink ref="C122" r:id="rId174" display="Variant of CCA-CONNECTORS"/>
+    <hyperlink ref="A123" r:id="rId175" display="700206733"/>
+    <hyperlink ref="C123" r:id="rId176" display="Variant of MGS400"/>
+    <hyperlink ref="A124" r:id="rId177" display="700206667"/>
+    <hyperlink ref="C124" r:id="rId178" display="Variant of MGS400"/>
+    <hyperlink ref="A125" r:id="rId179" display="700206741"/>
+    <hyperlink ref="C125" r:id="rId180" display="Variant of MGS400"/>
+    <hyperlink ref="A126" r:id="rId181" display="700206675"/>
+    <hyperlink ref="C126" r:id="rId182" display="Variant of MGS400"/>
+    <hyperlink ref="A127" r:id="rId183" display="PFP-PX-S2"/>
+    <hyperlink ref="A128" r:id="rId184" display="760258512"/>
+    <hyperlink ref="C128" r:id="rId185" display="Variant of 3073A"/>
+    <hyperlink ref="A129" r:id="rId186" display="760252279"/>
+    <hyperlink ref="C129" r:id="rId187" display="Variant of MGS400"/>
+    <hyperlink ref="A130" r:id="rId188" display="760252282"/>
+    <hyperlink ref="C130" r:id="rId189" display="Variant of MGS400"/>
+    <hyperlink ref="A131" r:id="rId190" display="760258354"/>
+    <hyperlink ref="C131" r:id="rId191" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A132" r:id="rId192" display="760258355"/>
+    <hyperlink ref="C132" r:id="rId193" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A133" r:id="rId194" display="760258481"/>
+    <hyperlink ref="C133" r:id="rId195" display="Variant of 1573A"/>
+    <hyperlink ref="A134" r:id="rId196" display="760258509"/>
+    <hyperlink ref="C134" r:id="rId197" display="Variant of 1073A"/>
+    <hyperlink ref="A135" r:id="rId198" display="760258510"/>
+    <hyperlink ref="C135" r:id="rId199" display="Variant of 1073A"/>
+    <hyperlink ref="A136" r:id="rId200" display="PFC-302L12"/>
+    <hyperlink ref="A137" r:id="rId201" display="PFC-302O12"/>
+    <hyperlink ref="A138" r:id="rId202" display="PFC-304L12"/>
+    <hyperlink ref="A139" r:id="rId203" display="PFC-302O16"/>
+    <hyperlink ref="A140" r:id="rId204" display="PFC-304L16"/>
+    <hyperlink ref="A141" r:id="rId205" display="PFC-S02O12"/>
+    <hyperlink ref="A142" r:id="rId206" display="PFC-S04L12"/>
+    <hyperlink ref="A143" r:id="rId207" display="PFP-PX-8M"/>
+    <hyperlink ref="A144" r:id="rId208" display="PFC-S04O16"/>
+    <hyperlink ref="A145" r:id="rId209" display="PFC-S02L16"/>
+    <hyperlink ref="A146" r:id="rId210" display="PFP-SPS-1600M"/>
+    <hyperlink ref="A147" r:id="rId211" display="PFP-SPS-C1"/>
+    <hyperlink ref="A148" r:id="rId212" display="PFP-SPS-S1"/>
+    <hyperlink ref="A149" r:id="rId213" display="760249095"/>
+    <hyperlink ref="A150" r:id="rId214" display="760249094"/>
+    <hyperlink ref="A151" r:id="rId215" display="760249093"/>
+    <hyperlink ref="A152" r:id="rId216" display="760252002"/>
+    <hyperlink ref="C152" r:id="rId217" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A153" r:id="rId218" display="760250042"/>
+    <hyperlink ref="C153" r:id="rId219" display="Variant of MGS400"/>
+    <hyperlink ref="A154" r:id="rId220" display="760250044"/>
+    <hyperlink ref="C154" r:id="rId221" display="Variant of MGS400"/>
+    <hyperlink ref="A155" r:id="rId222" display="760250853"/>
+    <hyperlink ref="A156" r:id="rId223" display="760252003"/>
+    <hyperlink ref="C156" r:id="rId224" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A157" r:id="rId225" display="760244061"/>
+    <hyperlink ref="C157" r:id="rId226" display="Variant of CCA-CONNECTORS"/>
+    <hyperlink ref="A158" r:id="rId227" display="CO13JX2-88N018"/>
+    <hyperlink ref="C158" r:id="rId228" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A159" r:id="rId229" display="CO13JX2-88F015"/>
+    <hyperlink ref="C159" r:id="rId230" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A160" r:id="rId231" display="CO13JX2-88F020"/>
+    <hyperlink ref="C160" r:id="rId232" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A161" r:id="rId233" display="CO13JX2-88F040"/>
+    <hyperlink ref="C161" r:id="rId234" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A162" r:id="rId235" display="CO13JX2-88F050"/>
+    <hyperlink ref="C162" r:id="rId236" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A163" r:id="rId237" display="760102244"/>
+    <hyperlink ref="C163" r:id="rId238" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A164" r:id="rId239" display="UGGQXQXY8"/>
+    <hyperlink ref="A165" r:id="rId240" display="UGGQXUCZ8"/>
+    <hyperlink ref="A166" r:id="rId241" display="760254908"/>
+    <hyperlink ref="C166" r:id="rId242" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A167" r:id="rId243" display="760255953"/>
+    <hyperlink ref="C167" r:id="rId244" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A168" r:id="rId245" display="1933943-2"/>
+    <hyperlink ref="A169" r:id="rId246" display="760255005"/>
+    <hyperlink ref="A170" r:id="rId247" display="760254287"/>
+    <hyperlink ref="A171" r:id="rId248" display="760254290"/>
+    <hyperlink ref="A172" r:id="rId249" display="760254294"/>
+    <hyperlink ref="A173" r:id="rId250" display="760253796"/>
+    <hyperlink ref="C173" r:id="rId251" display="Variant of PROPEL-PANELS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId107"/>
+    <tablePart r:id="rId252"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>