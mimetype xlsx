--- v1 (2026-07-05)
+++ v2 (2026-08-24)
@@ -11,277 +11,1042 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="616" count="1217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="617" count="1225">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252004</t>
+  </si>
+  <si>
+    <t>760252004</t>
+  </si>
+  <si>
+    <t>PPL-4U</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-PANELS</t>
+  </si>
+  <si>
+    <t>Propel 4RU sliding tray fiber panel, accepts Propel ULL modules or adapter packs, providing up to 288 duplex LC ports, 288 MPO ports or 576 SN ports (1152f)</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Propel</t>
+  </si>
+  <si>
+    <t>PPL</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049445</t>
+  </si>
+  <si>
+    <t>760049445</t>
+  </si>
+  <si>
+    <t>VP360-4U-32P</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 4U Patch Panel Kit (Kit includes 2 assemblies as shown)</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>VisiPatch®</t>
+  </si>
+  <si>
+    <t>Back mount frame kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049452</t>
+  </si>
+  <si>
+    <t>760049452</t>
+  </si>
+  <si>
+    <t>VP360-12U-96P</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 12U Patch Panel Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102269</t>
+  </si>
+  <si>
+    <t>760102269</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-DM6</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® Unshielded Distribution Module Cat6, 6 port, Gray</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® | PATCHMAX® | SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>Module</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117382</t>
+  </si>
+  <si>
+    <t>760117382</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-DM12</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® Unshielded Distribution Module Cat6, 12 port, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117366</t>
+  </si>
+  <si>
+    <t>760117366</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>Variant of 360-DM-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP Patch Panel, 2U,  48 port, silver</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>RJ45 patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117408</t>
+  </si>
+  <si>
+    <t>760117408</t>
+  </si>
+  <si>
+    <t>360-PM-KIT-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ PATCHMAX® Panel Kit, 2U, 48 port</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151753</t>
+  </si>
+  <si>
+    <t>760151753</t>
+  </si>
+  <si>
+    <t>360-IPR-1100A-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Angled Panel Cat6, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152793</t>
+  </si>
+  <si>
+    <t>760152793</t>
+  </si>
+  <si>
+    <t>360-A-E-KIT-2U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® and GigaSPEED XL® Unshielded Angled Panel Kit, 1U, Silver</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® | SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152561</t>
+  </si>
+  <si>
+    <t>760152561</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Panel Cat6, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152785</t>
+  </si>
+  <si>
+    <t>760152785</t>
+  </si>
+  <si>
+    <t>360-A-E-KIT-1U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155739</t>
+  </si>
+  <si>
+    <t>760155739</t>
+  </si>
+  <si>
+    <t>360-E-KIT-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® and GigaSPEED XL® Unshielded Panel Kit, 1U, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155747</t>
+  </si>
+  <si>
+    <t>760155747</t>
+  </si>
+  <si>
+    <t>360-E-KIT-2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760184507</t>
+  </si>
+  <si>
+    <t>760184507</t>
+  </si>
+  <si>
+    <t>FLEXIMAX</t>
+  </si>
+  <si>
+    <t>Unshielded Modular Panel, M-series, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>M Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252334</t>
+  </si>
+  <si>
+    <t>760252334</t>
+  </si>
+  <si>
+    <t>PPL-DM-8AU-8LC-SM-BEU</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-MODULES</t>
+  </si>
+  <si>
+    <t>Propel ULL Singlemode MPO-08 Distribution Module, 4 duplex LC/UPC to 1X8f MPO/APC non-pinned, Method B Enhanced</t>
+  </si>
+  <si>
+    <t>Fiber module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252352</t>
+  </si>
+  <si>
+    <t>760252352</t>
+  </si>
+  <si>
+    <t>PPL-DM-16AU-16LC-SM-BEU</t>
+  </si>
+  <si>
+    <t>Propel ULL Singlemode MPO-16 Distribution Module, 8 duplex LC/UPC to 1X16f MPO/APC non-pinned, Method B Enhanced</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254865</t>
+  </si>
+  <si>
+    <t>760254865</t>
+  </si>
+  <si>
+    <t>PPL-1U-HD-FX-OPEN</t>
+  </si>
+  <si>
+    <t>Propel 1RU fixed tray open fiber panel, accepts Propel components, providing up to 48 duplex LC ports, 48 MPO ports or 96 SN ports (192f)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255954</t>
+  </si>
+  <si>
+    <t>760255954</t>
+  </si>
+  <si>
+    <t>PPL-2U-W</t>
+  </si>
+  <si>
+    <t>Propel 2RU sliding tray white fiber panel, accepts Propel ULL modules or adapter packs, providing up to 144 duplex LC ports, 144 MPO ports or 288 SN ports (576f)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255955</t>
+  </si>
+  <si>
+    <t>760255955</t>
+  </si>
+  <si>
+    <t>PPL-4U-W</t>
+  </si>
+  <si>
+    <t>Propel 4RU sliding tray white fiber panel, accepts Propel ULL modules or adapter packs, providing up to 288 duplex LC ports, 288 MPO ports or 576 SN ports (1152f)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258357</t>
+  </si>
+  <si>
+    <t>760258357</t>
+  </si>
+  <si>
+    <t>PPL-FA-5U-VCM</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-XFRAME-PANELS</t>
+  </si>
+  <si>
+    <t>Propel 5RU front access fiber panel with cable trough for Propel XFrame. Accepts 24, 16 fiber or 48, 8 fiber Propel ULL modules, splice cassettes or 8 port/4 port adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255004</t>
+  </si>
+  <si>
+    <t>760255004</t>
+  </si>
+  <si>
+    <t>P-016-HY-8G1-F30YL/4X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
+  </si>
+  <si>
+    <t>Constellation™</t>
+  </si>
+  <si>
+    <t>Hybrid cable | copper and fiber</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261709</t>
+  </si>
+  <si>
+    <t>760261709</t>
+  </si>
+  <si>
+    <t>R-016-HY-8G1-F30YL/4X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® I/O Riser Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258800</t>
+  </si>
+  <si>
+    <t>760258800</t>
+  </si>
+  <si>
+    <t>Variant of FT-MP</t>
+  </si>
+  <si>
+    <t>GigaREACH Modular Plug Kit, 8 pin configuration, Cat 6, UTP, 100PC</t>
+  </si>
+  <si>
+    <t>Modular plug</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760235587</t>
+  </si>
+  <si>
+    <t>760235587</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-PLENUM-BLACK-N018</t>
+  </si>
+  <si>
+    <t>Variant of CCA-CORDS</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum , RJ45 to Ceiling connector, 1.5 ft, black</t>
+  </si>
+  <si>
+    <t>Twisted pair patch cord</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F002</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-2FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 2 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F003</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-3FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 3 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F007</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-7FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 7 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F011</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-11FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 11 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F025</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-25FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 25 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F030</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-30FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 30 ft, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258513</t>
+  </si>
+  <si>
+    <t>760258513</t>
+  </si>
+  <si>
+    <t>2073A BLU C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>Variant of 2073A</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, blue jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL</t>
+  </si>
+  <si>
+    <t>Twisted pair cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258514</t>
+  </si>
+  <si>
+    <t>760258514</t>
+  </si>
+  <si>
+    <t>2073A WHT C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, white jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258511</t>
+  </si>
+  <si>
+    <t>760258511</t>
+  </si>
+  <si>
+    <t>3073A BLU C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>Variant of 3073A</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, blue jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259259</t>
+  </si>
+  <si>
+    <t>760259259</t>
+  </si>
+  <si>
+    <t>3073A BLU C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, blue jacket, 4 pair count, 3000ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259248</t>
+  </si>
+  <si>
+    <t>760259248</t>
+  </si>
+  <si>
+    <t>1073A BLU C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>Variant of 1073A</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "Extended Distance" 1073A Category 6 U/UTP Cable, CMR Riser, blue jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259249</t>
+  </si>
+  <si>
+    <t>760259249</t>
+  </si>
+  <si>
+    <t>1073A WHT C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "Extended Distance" 1073A Category 6 U/UTP Cable, CMR Riser, white jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259926</t>
+  </si>
+  <si>
+    <t>760259926</t>
+  </si>
+  <si>
+    <t>2073A WHT C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, white jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>AZ760258511</t>
+  </si>
+  <si>
+    <t>AZ760259259</t>
+  </si>
+  <si>
+    <t>AZ760259260</t>
+  </si>
+  <si>
+    <t>3073A WHT C6 4/21 U/UTP R3000 (RCM)</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, white jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>PFP-PX-S1</t>
+  </si>
+  <si>
+    <t>Power Express Class 2 shelf and starter kit, accomodates up to 4 modules of 8 SELV/Class 2 outputs,  1U</t>
+  </si>
+  <si>
+    <t>Power supply subrack</t>
+  </si>
+  <si>
+    <t>PFP-PX-SF</t>
+  </si>
+  <si>
+    <t>Power Express Slot Filler, used when a module slot is empty</t>
+  </si>
+  <si>
+    <t>Blank module</t>
+  </si>
+  <si>
+    <t>PFP-SPS-SF</t>
+  </si>
+  <si>
+    <t>Slimline SPS Slot Filler, used when a module slot is empty</t>
+  </si>
+  <si>
+    <t>PFP-PX-A1</t>
+  </si>
+  <si>
+    <t>Power Express Alarm Card for PFP-PX-S1 and PFP-PX-S2</t>
+  </si>
+  <si>
+    <t>Controller module</t>
+  </si>
+  <si>
+    <t>PFU-12-C-O-060-01</t>
+  </si>
+  <si>
+    <t>Power Extender, Universal Mount, Outdoor, 12 Vdc, Fiber Pass Through</t>
+  </si>
+  <si>
+    <t>Power extender</t>
+  </si>
+  <si>
+    <t>PFU-48-C-O-060-01</t>
+  </si>
+  <si>
+    <t>Power Extender, Universal Mount, Outdoor, 48 Vdc, Fiber Pass Through</t>
+  </si>
+  <si>
+    <t>PFU-P-C-O-060-01</t>
+  </si>
+  <si>
+    <t>PoE Extender (1 Gbps), Universal Mount, Outdoor, 1-Port</t>
+  </si>
+  <si>
+    <t>PoE extender/Media converter</t>
+  </si>
+  <si>
+    <t>PFU-P-C-O-060-02</t>
+  </si>
+  <si>
+    <t>PoE Extender, 2 Port Universal Mount, Outdoor, 2-Port</t>
+  </si>
+  <si>
+    <t>PoE unit</t>
+  </si>
+  <si>
+    <t>PFC-304O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>FiberREACH™</t>
+  </si>
+  <si>
+    <t>Hybrid cable | fiber and power</t>
+  </si>
+  <si>
+    <t>PFC-302L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S02L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>PFC-S12O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S04O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S12L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Indoor/Outdoor 12AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>PFC-S02O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S12L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S04L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S12O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252854</t>
+  </si>
+  <si>
+    <t>760252854</t>
+  </si>
+  <si>
+    <t>CPCE-1</t>
+  </si>
+  <si>
+    <t>Constellation™ Enclosure, secure equipment enclosure providing 5RU of 19 inch rack space as well as 0RU accommodations for Propel and G2 modules.</t>
+  </si>
+  <si>
+    <t>Enclosure</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252855</t>
+  </si>
+  <si>
+    <t>760252855</t>
+  </si>
+  <si>
+    <t>CPCB-1</t>
+  </si>
+  <si>
+    <t>Constellation™ Powered Backplane power conditioning component mounts to the CPCE-1, for managing the transition, with power service outlets in 110 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>Backplane</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254285</t>
+  </si>
+  <si>
+    <t>760254285</t>
+  </si>
+  <si>
+    <t>CPCX-12</t>
+  </si>
+  <si>
+    <t>Constellation™ Power Transmitter Chassis, capable of energizing up to ten enclosures with management module that provides remote access/monitoring/control of the Constellation power delivery system</t>
+  </si>
+  <si>
+    <t>Power source</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254288</t>
+  </si>
+  <si>
+    <t>760254288</t>
+  </si>
+  <si>
+    <t>CTX-6</t>
+  </si>
+  <si>
+    <t>Constellation™ Transmitter Card, 600 W, fault managed power delivery card interface between the CPCX-12 and the power delivery cabling.  Up to 24 can be loaded into the CPCX-12</t>
+  </si>
+  <si>
+    <t>Power transmitter card</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254293</t>
+  </si>
+  <si>
+    <t>760254293</t>
+  </si>
+  <si>
+    <t>CPT-PP-48C</t>
+  </si>
+  <si>
+    <t>Constellation™ Power Transition Panel, with 48 color coded terminal blocks providing a transition point from 20 AWG to 16 AWG cabling, 19 in, 2RU</t>
+  </si>
+  <si>
+    <t>Power transition unit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254642</t>
+  </si>
+  <si>
+    <t>760254642</t>
+  </si>
+  <si>
+    <t>PM500-COVER</t>
+  </si>
+  <si>
+    <t>Constellation™ optional blanking cover for unused power supply bays in CPCX-12</t>
+  </si>
+  <si>
+    <t>Blanking cover</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258034</t>
+  </si>
+  <si>
+    <t>760258034</t>
+  </si>
+  <si>
+    <t>CPCR-1 SN</t>
+  </si>
+  <si>
+    <t>Constellation Rackmount FMP Receiver with power service outlets in 110 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>Power distribution unit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258035</t>
+  </si>
+  <si>
+    <t>760258035</t>
+  </si>
+  <si>
+    <t>CPCR-1 SI</t>
+  </si>
+  <si>
+    <t>Constellation Rackmount FMP Receiver with power service outlets in 230 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258036</t>
+  </si>
+  <si>
+    <t>760258036</t>
+  </si>
+  <si>
+    <t>CPCR-1 DN</t>
+  </si>
+  <si>
+    <t>Constellation Rackmount Dual FMP Receiver with power service outlets in 110 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258037</t>
+  </si>
+  <si>
+    <t>760258037</t>
+  </si>
+  <si>
+    <t>CPCR-1 DI</t>
+  </si>
+  <si>
+    <t>Constellation Rackmount Dual FMP Receiver with power service outlets in 230 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248943</t>
+  </si>
+  <si>
+    <t>760248943</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 1 Fiber Port, 1 Power Port, White</t>
+  </si>
+  <si>
+    <t>SL Series | SLX Series</t>
+  </si>
+  <si>
+    <t>Surface mount module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248944</t>
+  </si>
+  <si>
+    <t>760248944</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 1 Fiber Port, 1 Power Port, Beige</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248942</t>
+  </si>
+  <si>
+    <t>760248942</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 1 Fiber Port, 1 Power Port, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206717</t>
+  </si>
+  <si>
+    <t>700206717</t>
+  </si>
+  <si>
+    <t>MGS400-IV</t>
+  </si>
+  <si>
+    <t>Variant of MGS400</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Ivory</t>
+  </si>
+  <si>
+    <t>MGS400</t>
+  </si>
+  <si>
+    <t>Modular jack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206725</t>
+  </si>
+  <si>
+    <t>700206725</t>
+  </si>
+  <si>
+    <t>MGS400-WH</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206758</t>
+  </si>
+  <si>
+    <t>700206758</t>
+  </si>
+  <si>
+    <t>MGS400-BL</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206683</t>
+  </si>
+  <si>
+    <t>700206683</t>
+  </si>
+  <si>
+    <t>MGS400-OR</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206691</t>
+  </si>
+  <si>
+    <t>700206691</t>
+  </si>
+  <si>
+    <t>MGS400-YL</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206709</t>
+  </si>
+  <si>
+    <t>700206709</t>
+  </si>
+  <si>
+    <t>MGS400-GN</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252606</t>
+  </si>
+  <si>
+    <t>760252606</t>
+  </si>
+  <si>
+    <t>Modular Plug Hand Tool For 8P MP .310 CAT 6/6A, UTP GigaREACH</t>
+  </si>
+  <si>
+    <t>Modular plug handtool kit</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250041</t>
   </si>
   <si>
     <t>760250041</t>
   </si>
   <si>
     <t>ECO MGS400-WH-24</t>
   </si>
   <si>
-    <t>Variant of MGS400</t>
-[...1 lines deleted...]
-  <si>
     <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, White (24 ea/pkg)</t>
   </si>
   <si>
-    <t>SYSTIMAX®</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250043</t>
   </si>
   <si>
     <t>760250043</t>
   </si>
   <si>
     <t>ECO MGS400-BL-24</t>
   </si>
   <si>
     <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Blue (24 ea/pkg)</t>
   </si>
   <si>
-    <t>CO13JX2-88F002</t>
-[...154 lines deleted...]
-  <si>
     <t>CO11192</t>
   </si>
   <si>
     <t>Base Product</t>
   </si>
   <si>
     <t>CommScope CAT 6A, F/UTP, Outdoor Rated Patch Cord</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>CO15542</t>
   </si>
   <si>
     <t>CommScope Cat 6, UTP, Outdoor Patch Cord</t>
   </si>
   <si>
     <t>CO15582</t>
   </si>
   <si>
     <t>CommScope Cat 6A, UTP, Outdoor Patch Cord</t>
   </si>
   <si>
     <t>CO166S2</t>
@@ -313,867 +1078,768 @@
   <si>
     <t>GigaSPEED XL® GS8E Solid Plenum Cable Modular Patch Cord</t>
   </si>
   <si>
     <t>CPC | UTG</t>
   </si>
   <si>
     <t>CPC3392</t>
   </si>
   <si>
     <t>GigaSPEED XL® Cat 6 Patch Cord, LSZH</t>
   </si>
   <si>
     <t>CPC3422</t>
   </si>
   <si>
     <t>GigaSPEED XL® GS8E Single-ended Low Smoke Zero Halogen Cable, Modular Patch Cord</t>
   </si>
   <si>
     <t>CPCSSX2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® Cat 6A U/UTP Patch Cord, Non-Plenum</t>
   </si>
   <si>
-    <t>GigaSPEED X10D®</t>
-[...1 lines deleted...]
-  <si>
     <t>CON | CPC | UTG</t>
   </si>
   <si>
     <t>COP66S2</t>
   </si>
   <si>
     <t>MiNo6 Series Category 6 Performance U/UTP Reduced Diameter LS-CM Dual Rated Patch Cord, Eco-packaging</t>
   </si>
   <si>
     <t>UGGRXRXYR</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to MPO16 (Pinned), 2 Pair 16AWG Constellation Trunk Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>SYSTIMAX ULL</t>
   </si>
   <si>
+    <t>UGG</t>
+  </si>
+  <si>
     <t>Hybrid trunk cable assembly | 2-pair</t>
   </si>
   <si>
     <t>UGGRXUCYR</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to Unconnectorized, 2 Pair 16AWG Constellation Trunk Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGGRXRXZR</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16 (Pinned) , 4 Pair 16AWG Constellation Trunk Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>Hybrid trunk cable assembly | 4-pair</t>
   </si>
   <si>
     <t>UGGRXUCZR</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to Unconnectorized , 4 Pair 16AWG Constellation Trunk Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGGQXUCY8</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8 (Pinned) to Unconnectorized , 2 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGGQXQXZ8</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8   (Pinned) to MPO8 (Pinned) , 4 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206717</t>
-[...758 lines deleted...]
-    <t>Propel 4RU sliding tray white fiber panel, accepts Propel ULL modules or adapter packs, providing up to 288 duplex LC ports, 288 MPO ports or 576 SN ports (1152f)</t>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255005</t>
+  </si>
+  <si>
+    <t>760255005</t>
+  </si>
+  <si>
+    <t>P-016-HY-8G1-F30YL/8X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 8 Conductor 16 AWG Twisted Pairs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261708</t>
+  </si>
+  <si>
+    <t>760261708</t>
+  </si>
+  <si>
+    <t>R-016-HY-8G1-F54BK/8X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® I/O Riser Cable, 4 pair 16 AWG, 16 OS2 SM fibers</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760234921</t>
+  </si>
+  <si>
+    <t>760234921</t>
+  </si>
+  <si>
+    <t>CCA-WH</t>
+  </si>
+  <si>
+    <t>Variant of CCA-CONNECTORS</t>
+  </si>
+  <si>
+    <t>Unshielded Ceiling Connector Assembly (CCA) without cordage, White</t>
+  </si>
+  <si>
+    <t>Connector kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760244061</t>
+  </si>
+  <si>
+    <t>760244061</t>
+  </si>
+  <si>
+    <t>CCA-BK</t>
+  </si>
+  <si>
+    <t>Unshielded Ceiling Connector Assembly (CCA) without cordage, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250042</t>
+  </si>
+  <si>
+    <t>760250042</t>
+  </si>
+  <si>
+    <t>ECO MGS400-BK-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Black (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250044</t>
+  </si>
+  <si>
+    <t>760250044</t>
+  </si>
+  <si>
+    <t>ECO MGS400-IV-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Ivory (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760260993</t>
+  </si>
+  <si>
+    <t>760260993</t>
+  </si>
+  <si>
+    <t>2073A YEL C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, yellow jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>1933943-2</t>
+  </si>
+  <si>
+    <t>Modular Plug Shielded Hooded Boot for Category 6A/6 Plugs,  .310 mm, Gray</t>
+  </si>
+  <si>
+    <t>Modular plug boot</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259000</t>
+  </si>
+  <si>
+    <t>760259000</t>
+  </si>
+  <si>
+    <t>GigaREACH Modular Plug Kit, 8 pin configuration, Cat 6, UTP, 25PC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252279</t>
+  </si>
+  <si>
+    <t>760252279</t>
+  </si>
+  <si>
+    <t>ECO MGS400-OR-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Orange (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252282</t>
+  </si>
+  <si>
+    <t>760252282</t>
+  </si>
+  <si>
+    <t>ECO MGS400-GN-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Green (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>PFP-PX-8M</t>
+  </si>
+  <si>
+    <t>Power Express module, connects up to 8 Powered Fiber Cables</t>
+  </si>
+  <si>
+    <t>Power supply module</t>
+  </si>
+  <si>
+    <t>PFP-SPS-1600M</t>
+  </si>
+  <si>
+    <t>Slimline SPS DC Rectifier Module, 1600 Watts</t>
+  </si>
+  <si>
+    <t>PFP-SPS-C1</t>
+  </si>
+  <si>
+    <t>Slimline SPS DC Rectifier controller, factory set to 57VDC</t>
+  </si>
+  <si>
+    <t>PFP-SPS-S1</t>
+  </si>
+  <si>
+    <t>Slimline SPS DC Rectifier Shelf, 120/240VAC to 57VDC, accomodates up to 3 rectifier modules, 1U</t>
+  </si>
+  <si>
+    <t>PFP-PX-S2</t>
+  </si>
+  <si>
+    <t>Power Express Class 2 shelf, accomodates up to 2 modules of 8 SELV/Class 2 outputs,  1U</t>
+  </si>
+  <si>
+    <t>PFU-P-C-O-090-02</t>
+  </si>
+  <si>
+    <t>PoE Extender, 2 Port Universal Mount, Outdoor, 90 W</t>
+  </si>
+  <si>
+    <t>PFC-302L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-302O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-302O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S02O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S04L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>PFC-S04O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S02L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254287</t>
+  </si>
+  <si>
+    <t>760254287</t>
+  </si>
+  <si>
+    <t>CPM-3K</t>
+  </si>
+  <si>
+    <t>Constellation™ Transmitter Power Module, 3 kW module that provides the CPCX-12 with up to 12 kW of capacity</t>
+  </si>
+  <si>
+    <t>Power supply</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254290</t>
+  </si>
+  <si>
+    <t>760254290</t>
+  </si>
+  <si>
+    <t>CABLE-PWR-SAFD-L620P</t>
+  </si>
+  <si>
+    <t>Constellation™ Power Supply Cord, AC, Saf-D-Grid® to L620P power cable</t>
+  </si>
+  <si>
+    <t>Power cable assembly</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254294</t>
+  </si>
+  <si>
+    <t>760254294</t>
+  </si>
+  <si>
+    <t>CTX-CBL-10</t>
+  </si>
+  <si>
+    <t>Constellation™ Power Interconnection Lead, 10 feet,  connecting CTX-6 and the Power Transition Panel</t>
+  </si>
+  <si>
+    <t>Power cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249095</t>
+  </si>
+  <si>
+    <t>760249095</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 2 Fiber Ports, 2 Power Ports, Beige</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249094</t>
+  </si>
+  <si>
+    <t>760249094</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 2 Fiber Ports, 2 Power Ports, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249093</t>
+  </si>
+  <si>
+    <t>760249093</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 2 Fiber Ports, 2 Power Ports, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760250853</t>
+  </si>
+  <si>
+    <t>760250853</t>
+  </si>
+  <si>
+    <t>PFB-TB-LGY</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Transition box for indoor to outdoor powered fiber cables, plenum rated</t>
+  </si>
+  <si>
+    <t>Transition box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258481</t>
+  </si>
+  <si>
+    <t>760258481</t>
+  </si>
+  <si>
+    <t>1573A BLK C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>Variant of 1573A</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "Extended Distance" 1573A Category 6 U/UTP Cable, gel-filled outdoor, black jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258509</t>
+  </si>
+  <si>
+    <t>760258509</t>
+  </si>
+  <si>
+    <t>1073A BLU C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "EXTENDED DISTANCE" 1073A Category 6 U/UTP Cable, CMR Riser, blue jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258510</t>
+  </si>
+  <si>
+    <t>760258510</t>
+  </si>
+  <si>
+    <t>1073A WHT C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "EXTENDED DISTANCE"  1073A Category 6 U/UTP Cable, CMR Riser, white jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258512</t>
+  </si>
+  <si>
+    <t>760258512</t>
+  </si>
+  <si>
+    <t>3073A WHT C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, white jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259260</t>
+  </si>
+  <si>
+    <t>760259260</t>
+  </si>
+  <si>
+    <t>3073A WHT C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258679</t>
+  </si>
+  <si>
+    <t>760258679</t>
+  </si>
+  <si>
+    <t>1573A BLK C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "Extended Distance" 1573A Category 6 U/UTP Cable, gel-filled outdoor, black jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259925</t>
+  </si>
+  <si>
+    <t>760259925</t>
+  </si>
+  <si>
+    <t>2073A BLU C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, blue jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>AZ760258512</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206733</t>
+  </si>
+  <si>
+    <t>700206733</t>
+  </si>
+  <si>
+    <t>MGS400-GY</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206667</t>
+  </si>
+  <si>
+    <t>700206667</t>
+  </si>
+  <si>
+    <t>MGS400-BK</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206741</t>
+  </si>
+  <si>
+    <t>700206741</t>
+  </si>
+  <si>
+    <t>MGS400-RD</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206675</t>
+  </si>
+  <si>
+    <t>700206675</t>
+  </si>
+  <si>
+    <t>MGS400-VI</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254908</t>
+  </si>
+  <si>
+    <t>760254908</t>
+  </si>
+  <si>
+    <t>PPL-2U-HD-FX-OPEN</t>
+  </si>
+  <si>
+    <t>Propel 2RU fixed tray open fiber panel, accepts Propel components, providing up to 96 duplex LC ports, 96 MPO ports or 192 SN ports (384f)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255953</t>
+  </si>
+  <si>
+    <t>760255953</t>
+  </si>
+  <si>
+    <t>PPL-1U-W</t>
+  </si>
+  <si>
+    <t>Propel 1RU sliding tray white fiber panel, accepts Propel ULL modules or adapter packs, providing up to 72 duplex LC ports, 72 MPO ports or 144 SN ports (288f)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258354</t>
+  </si>
+  <si>
+    <t>760258354</t>
+  </si>
+  <si>
+    <t>PPL-FA-3U-HCM</t>
+  </si>
+  <si>
+    <t>Propel 3RU front access fiber panel for Propel XFrame. Accepts 24, 12 fiber Propel ULL modules, splice cassettes or 6 port adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258355</t>
+  </si>
+  <si>
+    <t>760258355</t>
+  </si>
+  <si>
+    <t>PPL-FA-4U-VCM</t>
+  </si>
+  <si>
+    <t>Propel 4RU front access fiber panel with cable trough for Propel XFrame. Accepts 24, 12 fiber Propel ULL modules, splice cassettes or 6 port adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760259115</t>
+  </si>
+  <si>
+    <t>760259115</t>
+  </si>
+  <si>
+    <t>PPL-1U-ANG-FX</t>
+  </si>
+  <si>
+    <t>Propel 1RU fixed tray angled fiber panel, accepts Propel ULL components, providing up to 72 duplex LC ports, 72 MPO ports or 144 SN ports (288f). For use with 8 fiber, 12 fiber or 24 fiber components</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258356</t>
+  </si>
+  <si>
+    <t>760258356</t>
+  </si>
+  <si>
+    <t>PPL-FA-4U-HCM</t>
+  </si>
+  <si>
+    <t>Propel 4RU front access fiber panel for Propel XFrame.  Accepts 24, 16 fiber or 48, 8 fiber Propel ULL modules, splice cassettes or 8 port/4 port adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252002</t>
+  </si>
+  <si>
+    <t>760252002</t>
+  </si>
+  <si>
+    <t>PPL-1U</t>
+  </si>
+  <si>
+    <t>Propel 1RU sliding tray fiber panel, accepts Propel ULL modules or adapter packs, providing up to 72 duplex LC ports, 72 MPO ports or 144 SN ports (288f)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252003</t>
+  </si>
+  <si>
+    <t>760252003</t>
+  </si>
+  <si>
+    <t>PPL-2U</t>
+  </si>
+  <si>
+    <t>Propel 2RU sliding tray fiber panel, accepts Propel ULL modules or adapter packs, providing up to 144 duplex LC ports, 144 MPO ports or 288 SN ports (576f)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760253796</t>
+  </si>
+  <si>
+    <t>760253796</t>
+  </si>
+  <si>
+    <t>PPL-1U-HD-FX</t>
+  </si>
+  <si>
+    <t>Propel 1RU fixed tray fiber panel, accepts Propel components, providing up to 48 duplex LC ports, 48 MPO ports or 96 SN ports (192f)</t>
+  </si>
+  <si>
+    <t>CO13JX2-88N018</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-18IN</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 18 in, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F015</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-15FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 15 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F020</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-20FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 20 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F040</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-40FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 40 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F050</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-50FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 50 ft, white</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151308</t>
+  </si>
+  <si>
+    <t>760151308</t>
+  </si>
+  <si>
+    <t>360-IPR-1100A-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Angled Panel Cat6, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152579</t>
+  </si>
+  <si>
+    <t>760152579</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Panel Cat6, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151167</t>
+  </si>
+  <si>
+    <t>760151167</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-GS3-DM6</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Distribution Module Cat6, 6 port, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102244</t>
+  </si>
+  <si>
+    <t>760102244</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-2U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® GS3 Unshielded Panel Cat 6, 2U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® | PATCHMAX®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760108993</t>
+  </si>
+  <si>
+    <t>760108993</t>
+  </si>
+  <si>
+    <t>360-PM-KIT-2U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ PATCHMAX® Panel Kit, 2U, 24 port</t>
   </si>
   <si>
     <t>CO11152</t>
   </si>
   <si>
     <t>CommScope CAT 6, F/UTP, Outdoor Rated Patch Cord</t>
   </si>
   <si>
     <t>CPP3392</t>
   </si>
   <si>
     <t>GigaSPEED XL® GS8E Stranded Low Smoke Zero Halogen Cordage Modular Patch Cord, Eco-Packaging</t>
   </si>
   <si>
     <t>CPP</t>
   </si>
   <si>
     <t>CO199K2</t>
   </si>
   <si>
     <t>MiNo6A Cat 6A U/UTP Reduced Diameter RJ45 Patch Cord, LS-CM Dual Rated</t>
   </si>
   <si>
     <t>CO | CON | UTG</t>
   </si>
@@ -1186,723 +1852,60 @@
   <si>
     <t>CPC3472</t>
   </si>
   <si>
     <t>GigaSPEED XL® GS8E Single End Solid Plenum Cable Modular Patch Cord</t>
   </si>
   <si>
     <t>CPC3482</t>
   </si>
   <si>
     <t>GigaSPEED XL® GS8E Single End Solid Cable Modular Patch Cord</t>
   </si>
   <si>
     <t>CPCS4X2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® Cat 6A 360GS10E Single End Solid Cordage Modular Patch Cord</t>
   </si>
   <si>
     <t>CPCSSY2</t>
   </si>
   <si>
     <t>GigaSPEED X10D® Cat 6A 360GS10E Solid Plenum Cordage Modular Patch Cord</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760259115</t>
-[...559 lines deleted...]
-  <si>
     <t>UGGQXQXY8</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8   (Pinned) to MPO8 (Pinned) , 2 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGGQXUCZ8</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8 (Pinned) to Unconnectorized , 4 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
-  </si>
-[...100 lines deleted...]
-    <t>Propel 1RU fixed tray fiber panel, accepts Propel components, providing up to 48 duplex LC ports, 48 MPO ports or 96 SN ports (192f)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2021,51 +2024,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J173" totalsRowShown="0">
   <autoFilter ref="A1:J173"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250041" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250043" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f002" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f003" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f007" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f011" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f025" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f030" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258513" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258514" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258511" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-a1" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248943" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248944" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248942" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co11192" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/co15542" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co15582" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/co166s2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc2222" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3222" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3372" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3392" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3422" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcssx2" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cop66s2" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxrxyr" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxucyr" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxrxzr" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxuczr" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxucy8" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxqxz8" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206717" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206725" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206758" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206683" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206691" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206709" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259259" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259248" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261709" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151753" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152793" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152561" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152785" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155739" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155747" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117366" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117382" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117408" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259249" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252606" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258800" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/category-6-plugs/ft-mp" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258357" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259926" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760258511" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760259259" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760259260" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258034" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258035" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258036" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258037" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049445" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049452" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304o12" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302l16" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-12-c-o-060-01" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304o16" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02l12" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-48-c-o-060-01" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12o16" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04o12" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12l12" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02o16" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12l16" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-060-01" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-s1" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04l16" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-060-02" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12o12" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-sf" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-sf" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760184507" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760235587" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102269" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255004" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252352" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-modules/propel-modules" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252004" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252334" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-modules/propel-modules" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252854" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252855" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254285" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254288" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254293" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254642" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254865" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255954" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255955" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co11152" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpp3392" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/co199k2" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3312" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3472" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3482" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcs4x2" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcssy2" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760259115" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-090-02" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258356" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259925" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760258512" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259260" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258679" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1573a" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259000" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/category-6-plugs/ft-mp" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261708" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760108993" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151167" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151308" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152579" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760260993" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760234921" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/twisted-pair-ceiling-connectors/cca-connectors" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206733" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206667" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206741" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206675" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-s2" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258512" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252279" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252282" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258354" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258355" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258481" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1573a" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258509" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258510" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302l12" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302o12" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304l12" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302o16" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304l16" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02o12" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04l12" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-8m" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04o16" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02l16" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-1600m" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-c1" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-s1" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249095" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249094" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249093" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252002" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250042" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250044" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760250853" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252003" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760244061" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/twisted-pair-ceiling-connectors/cca-connectors" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88n018" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f015" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f020" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f040" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f050" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102244" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxqxy8" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxucz8" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254908" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255953" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item1933943-2" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255005" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254287" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254290" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254294" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760253796" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252004" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049445" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049452" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102269" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117382" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117366" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117408" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151753" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152793" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152561" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152785" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155739" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155747" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760184507" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252334" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-modules/propel-modules" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252352" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-modules/propel-modules" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254865" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255954" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255955" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258357" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255004" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261709" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258800" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/category-6-plugs/ft-mp" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760235587" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f002" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f003" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f007" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f011" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f025" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f030" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258513" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258514" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258511" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259259" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259248" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259249" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259926" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760258511" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760259259" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760259260" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-s1" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-sf" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-sf" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-a1" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-12-c-o-060-01" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-48-c-o-060-01" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-060-01" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-060-02" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304o12" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302l16" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304o16" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02l12" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12o16" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04o12" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12l12" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02o16" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12l16" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04l16" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12o12" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252854" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252855" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254285" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254288" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254293" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254642" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258034" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258035" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258036" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258037" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248943" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248944" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248942" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206717" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206725" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206758" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206683" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206691" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206709" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252606" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250041" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250043" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co11192" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/co15542" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co15582" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/co166s2" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc2222" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3222" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3372" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3392" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3422" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcssx2" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cop66s2" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxrxyr" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxucyr" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxrxzr" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxuczr" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxucy8" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxqxz8" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255005" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261708" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760234921" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/twisted-pair-ceiling-connectors/cca-connectors" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760244061" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/twisted-pair-ceiling-connectors/cca-connectors" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250042" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250044" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760260993" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item1933943-2" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259000" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/category-6-plugs/ft-mp" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252279" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252282" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-8m" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-1600m" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-c1" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-s1" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-s2" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-090-02" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302l12" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302o12" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304l12" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302o16" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304l16" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02o12" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04l12" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04o16" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02l16" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254287" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254290" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254294" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249095" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249094" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249093" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760250853" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258481" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1573a" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258509" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258510" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258512" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259260" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258679" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1573a" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259925" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760258512" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206733" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206667" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206741" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206675" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254908" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255953" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258354" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258355" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760259115" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258356" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252002" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252003" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760253796" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88n018" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f015" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f020" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f040" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f050" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151308" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152579" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151167" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102244" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760108993" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co11152" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpp3392" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/co199k2" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3312" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3472" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3482" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcs4x2" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcssy2" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxqxy8" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxucz8" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J173"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="185.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -2112,3950 +2115,3974 @@
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="1" t="s">
-        <v>13</v>
+      <c r="C3" t="s">
+        <v>22</v>
       </c>
       <c r="D3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C4" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="E4" t="s">
-[...6 lines deleted...]
-    <row r="5" spans="1:8" ht="12.75">
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>33</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>24</v>
+      </c>
+      <c r="F5" t="s">
+        <v>35</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" ht="12.75">
+        <v>36</v>
+      </c>
+      <c r="J5" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>40</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>28</v>
+        <v>36</v>
+      </c>
+      <c r="J6" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
-[...5 lines deleted...]
-      <c r="D7" t="s">
+      <c r="G7" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
+        <v>53</v>
+      </c>
+      <c r="G8" t="s">
+        <v>47</v>
+      </c>
+      <c r="H8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" t="s">
         <v>37</v>
-      </c>
-[...24 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="B9" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>24</v>
+      </c>
+      <c r="F9" t="s">
+        <v>58</v>
+      </c>
+      <c r="G9" t="s">
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G10" t="s">
         <v>47</v>
       </c>
-      <c r="D10" t="s">
+      <c r="H10" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" t="s">
+        <v>58</v>
+      </c>
+      <c r="G11" t="s">
         <v>47</v>
       </c>
-      <c r="D11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>63</v>
+      </c>
+      <c r="G12" t="s">
+        <v>47</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="D13" t="s">
-        <v>62</v>
+        <v>74</v>
+      </c>
+      <c r="E13" t="s">
+        <v>24</v>
+      </c>
+      <c r="F13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" t="s">
+        <v>47</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>76</v>
+      </c>
+      <c r="B14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>45</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>24</v>
+      </c>
+      <c r="F14" t="s">
+        <v>63</v>
       </c>
       <c r="G14" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>70</v>
+        <v>79</v>
+      </c>
+      <c r="B15" t="s">
+        <v>80</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="H15" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>84</v>
+      </c>
+      <c r="B16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>86</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F16" t="s">
+        <v>16</v>
       </c>
       <c r="G16" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="H16" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>90</v>
+      </c>
+      <c r="B17" t="s">
+        <v>91</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>86</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="H17" t="s">
-        <v>28</v>
+        <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>94</v>
+      </c>
+      <c r="B18" t="s">
+        <v>95</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F18" t="s">
+        <v>16</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="H18" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>98</v>
+      </c>
+      <c r="B19" t="s">
+        <v>99</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="E19" t="s">
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F19" t="s">
+        <v>16</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="H19" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>102</v>
+      </c>
+      <c r="B20" t="s">
+        <v>103</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F20" t="s">
+        <v>16</v>
       </c>
       <c r="G20" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="H20" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>106</v>
+      </c>
+      <c r="B21" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D21" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" t="s">
-        <v>88</v>
+        <v>17</v>
       </c>
       <c r="H21" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>89</v>
+        <v>111</v>
+      </c>
+      <c r="B22" t="s">
+        <v>112</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="D22" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="H22" t="s">
-        <v>28</v>
+        <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>91</v>
+        <v>117</v>
+      </c>
+      <c r="B23" t="s">
+        <v>118</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="D23" t="s">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="H23" t="s">
-        <v>28</v>
+        <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>121</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>122</v>
       </c>
       <c r="D24" t="s">
-        <v>95</v>
+        <v>123</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
-      <c r="F24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>28</v>
+        <v>124</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>126</v>
+      </c>
+      <c r="B25" t="s">
+        <v>127</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>128</v>
       </c>
       <c r="D25" t="s">
-        <v>97</v>
+        <v>129</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
-      <c r="F25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>28</v>
+        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>131</v>
+      </c>
+      <c r="B26" t="s">
+        <v>132</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>128</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
+        <v>133</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
-      <c r="F26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>28</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>134</v>
+      </c>
+      <c r="B27" t="s">
+        <v>135</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>128</v>
       </c>
       <c r="D27" t="s">
-        <v>103</v>
+        <v>136</v>
       </c>
       <c r="E27" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>28</v>
+        <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>137</v>
+      </c>
+      <c r="B28" t="s">
+        <v>138</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>128</v>
       </c>
       <c r="D28" t="s">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="E28" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>15</v>
       </c>
       <c r="H28" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>140</v>
+      </c>
+      <c r="B29" t="s">
+        <v>141</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>128</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>142</v>
       </c>
       <c r="E29" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>143</v>
+      </c>
+      <c r="B30" t="s">
+        <v>144</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>128</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E30" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>15</v>
       </c>
       <c r="H30" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>146</v>
+      </c>
+      <c r="B31" t="s">
+        <v>147</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>128</v>
       </c>
       <c r="D31" t="s">
-        <v>114</v>
+        <v>148</v>
       </c>
       <c r="E31" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>15</v>
       </c>
       <c r="H31" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>150</v>
+      </c>
+      <c r="B32" t="s">
+        <v>151</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>152</v>
       </c>
       <c r="D32" t="s">
-        <v>116</v>
+        <v>153</v>
       </c>
       <c r="E32" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F32" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="H32" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>157</v>
+      </c>
+      <c r="B33" t="s">
+        <v>158</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>152</v>
       </c>
       <c r="D33" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="E33" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F33" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="H33" t="s">
-        <v>112</v>
+        <v>155</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>162</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>13</v>
+        <v>163</v>
       </c>
       <c r="D34" t="s">
-        <v>122</v>
+        <v>164</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F34" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="H34" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>124</v>
+        <v>166</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>167</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>13</v>
+        <v>163</v>
       </c>
       <c r="D35" t="s">
-        <v>126</v>
+        <v>168</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F35" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="H35" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>128</v>
+        <v>170</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>171</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>13</v>
+        <v>172</v>
       </c>
       <c r="D36" t="s">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F36" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="H36" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>176</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>13</v>
+        <v>172</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
+        <v>177</v>
       </c>
       <c r="E37" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F37" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="H37" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>136</v>
+        <v>179</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>180</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>13</v>
+        <v>152</v>
       </c>
       <c r="D38" t="s">
-        <v>138</v>
+        <v>181</v>
       </c>
       <c r="E38" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F38" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="H38" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>182</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>13</v>
+        <v>163</v>
       </c>
       <c r="D39" t="s">
-        <v>142</v>
+        <v>164</v>
       </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F39" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="H39" t="s">
-        <v>18</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>183</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>58</v>
+        <v>163</v>
       </c>
       <c r="D40" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="E40" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F40" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="H40" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>148</v>
+        <v>184</v>
       </c>
       <c r="B41" t="s">
-        <v>149</v>
+        <v>185</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="D41" t="s">
-        <v>151</v>
+        <v>186</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F41" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="H41" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>187</v>
       </c>
       <c r="C42" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D42" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>188</v>
       </c>
       <c r="H42" t="s">
-        <v>157</v>
+        <v>189</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>190</v>
+      </c>
+      <c r="C43" t="s">
+        <v>22</v>
       </c>
       <c r="D43" t="s">
-        <v>162</v>
-[...8 lines deleted...]
-        <v>163</v>
+        <v>191</v>
       </c>
       <c r="H43" t="s">
-        <v>164</v>
+        <v>192</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>193</v>
+      </c>
+      <c r="C44" t="s">
+        <v>22</v>
       </c>
       <c r="D44" t="s">
-        <v>168</v>
-[...8 lines deleted...]
-        <v>163</v>
+        <v>194</v>
       </c>
       <c r="H44" t="s">
-        <v>164</v>
+        <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>195</v>
+      </c>
+      <c r="C45" t="s">
+        <v>22</v>
       </c>
       <c r="D45" t="s">
-        <v>173</v>
-[...8 lines deleted...]
-        <v>163</v>
+        <v>196</v>
       </c>
       <c r="H45" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>198</v>
+      </c>
+      <c r="C46" t="s">
+        <v>22</v>
       </c>
       <c r="D46" t="s">
-        <v>168</v>
-[...8 lines deleted...]
-        <v>163</v>
+        <v>199</v>
       </c>
       <c r="H46" t="s">
-        <v>164</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>201</v>
+      </c>
+      <c r="C47" t="s">
+        <v>22</v>
       </c>
       <c r="D47" t="s">
-        <v>180</v>
-[...8 lines deleted...]
-        <v>163</v>
+        <v>202</v>
       </c>
       <c r="H47" t="s">
-        <v>164</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>203</v>
+      </c>
+      <c r="C48" t="s">
+        <v>22</v>
       </c>
       <c r="D48" t="s">
-        <v>180</v>
-[...8 lines deleted...]
-        <v>163</v>
+        <v>204</v>
       </c>
       <c r="H48" t="s">
-        <v>164</v>
+        <v>205</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>206</v>
+      </c>
+      <c r="C49" t="s">
+        <v>22</v>
       </c>
       <c r="D49" t="s">
-        <v>187</v>
-[...8 lines deleted...]
-        <v>163</v>
+        <v>207</v>
       </c>
       <c r="H49" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:10" ht="12.75">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>209</v>
       </c>
       <c r="C50" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D50" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="F50" t="s">
-        <v>188</v>
+        <v>211</v>
       </c>
       <c r="H50" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-    <row r="51" spans="1:10" ht="12.75">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>213</v>
+      </c>
+      <c r="C51" t="s">
+        <v>22</v>
       </c>
       <c r="D51" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="F51" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="H51" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>212</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>215</v>
+      </c>
+      <c r="C52" t="s">
+        <v>22</v>
       </c>
       <c r="D52" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="F52" t="s">
-        <v>49</v>
+        <v>211</v>
       </c>
       <c r="H52" t="s">
-        <v>50</v>
+        <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="C53" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D53" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>218</v>
+      </c>
+      <c r="F53" t="s">
+        <v>211</v>
       </c>
       <c r="H53" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>219</v>
+      </c>
+      <c r="C54" t="s">
+        <v>22</v>
       </c>
       <c r="D54" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>220</v>
+      </c>
+      <c r="F54" t="s">
+        <v>211</v>
       </c>
       <c r="H54" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>221</v>
+      </c>
+      <c r="C55" t="s">
+        <v>22</v>
       </c>
       <c r="D55" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>222</v>
       </c>
       <c r="F55" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="H55" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>223</v>
+      </c>
+      <c r="C56" t="s">
+        <v>22</v>
       </c>
       <c r="D56" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>224</v>
       </c>
       <c r="F56" t="s">
-        <v>49</v>
+        <v>211</v>
       </c>
       <c r="H56" t="s">
-        <v>50</v>
+        <v>212</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>225</v>
+      </c>
+      <c r="C57" t="s">
+        <v>22</v>
       </c>
       <c r="D57" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F57" t="s">
-        <v>49</v>
+        <v>211</v>
       </c>
       <c r="H57" t="s">
-        <v>50</v>
+        <v>212</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>227</v>
+      </c>
+      <c r="C58" t="s">
+        <v>22</v>
       </c>
       <c r="D58" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>228</v>
       </c>
       <c r="F58" t="s">
-        <v>49</v>
+        <v>211</v>
       </c>
       <c r="H58" t="s">
-        <v>50</v>
+        <v>212</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>229</v>
+      </c>
+      <c r="C59" t="s">
+        <v>22</v>
       </c>
       <c r="D59" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>230</v>
       </c>
       <c r="F59" t="s">
-        <v>49</v>
+        <v>211</v>
       </c>
       <c r="H59" t="s">
-        <v>50</v>
+        <v>212</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B60" t="s">
         <v>231</v>
       </c>
       <c r="C60" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D60" t="s">
         <v>232</v>
       </c>
       <c r="F60" t="s">
-        <v>156</v>
+        <v>211</v>
       </c>
       <c r="H60" t="s">
-        <v>233</v>
+        <v>212</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B61" t="s">
         <v>235</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
+        <v>22</v>
+      </c>
+      <c r="D61" t="s">
         <v>236</v>
       </c>
-      <c r="C61" t="s">
-[...2 lines deleted...]
-      <c r="D61" t="s">
+      <c r="F61" t="s">
+        <v>114</v>
+      </c>
+      <c r="H61" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B62" t="s">
         <v>240</v>
       </c>
       <c r="C62" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D62" t="s">
         <v>241</v>
       </c>
       <c r="F62" t="s">
-        <v>156</v>
+        <v>114</v>
       </c>
       <c r="H62" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B63" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C63" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D63" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F63" t="s">
-        <v>156</v>
+        <v>114</v>
       </c>
       <c r="H63" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B64" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C64" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D64" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>251</v>
       </c>
       <c r="F64" t="s">
-        <v>250</v>
+        <v>114</v>
       </c>
       <c r="H64" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B65" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C65" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D65" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>256</v>
       </c>
       <c r="F65" t="s">
-        <v>250</v>
+        <v>114</v>
       </c>
       <c r="H65" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>256</v>
+        <v>259</v>
+      </c>
+      <c r="B66" t="s">
+        <v>260</v>
       </c>
       <c r="C66" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D66" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="F66" t="s">
-        <v>258</v>
+        <v>114</v>
       </c>
       <c r="H66" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>260</v>
+        <v>264</v>
+      </c>
+      <c r="B67" t="s">
+        <v>265</v>
       </c>
       <c r="C67" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D67" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="F67" t="s">
-        <v>258</v>
+        <v>114</v>
       </c>
       <c r="H67" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>262</v>
+        <v>269</v>
+      </c>
+      <c r="B68" t="s">
+        <v>270</v>
       </c>
       <c r="C68" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D68" t="s">
-        <v>263</v>
+        <v>271</v>
+      </c>
+      <c r="F68" t="s">
+        <v>114</v>
       </c>
       <c r="H68" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>265</v>
+        <v>273</v>
+      </c>
+      <c r="B69" t="s">
+        <v>274</v>
       </c>
       <c r="C69" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D69" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="F69" t="s">
-        <v>258</v>
+        <v>114</v>
       </c>
       <c r="H69" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B70" t="s">
+        <v>278</v>
+      </c>
+      <c r="C70" t="s">
+        <v>22</v>
+      </c>
+      <c r="D70" t="s">
+        <v>279</v>
+      </c>
+      <c r="F70" t="s">
+        <v>114</v>
+      </c>
+      <c r="H70" t="s">
         <v>267</v>
-      </c>
-[...10 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="C71" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D71" t="s">
-        <v>270</v>
+        <v>282</v>
+      </c>
+      <c r="E71" t="s">
+        <v>15</v>
+      </c>
+      <c r="G71" t="s">
+        <v>283</v>
       </c>
       <c r="H71" t="s">
-        <v>264</v>
+        <v>284</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>271</v>
+        <v>286</v>
       </c>
       <c r="C72" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D72" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>287</v>
+      </c>
+      <c r="E72" t="s">
+        <v>15</v>
+      </c>
+      <c r="G72" t="s">
+        <v>283</v>
       </c>
       <c r="H72" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="C73" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D73" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>290</v>
+      </c>
+      <c r="E73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G73" t="s">
+        <v>283</v>
       </c>
       <c r="H73" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>292</v>
+      </c>
+      <c r="B74" t="s">
+        <v>293</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D74" t="s">
-        <v>276</v>
+        <v>295</v>
+      </c>
+      <c r="E74" t="s">
+        <v>24</v>
       </c>
       <c r="F74" t="s">
-        <v>258</v>
+        <v>58</v>
+      </c>
+      <c r="G74" t="s">
+        <v>296</v>
       </c>
       <c r="H74" t="s">
-        <v>259</v>
+        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>299</v>
+      </c>
+      <c r="B75" t="s">
+        <v>300</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D75" t="s">
-        <v>278</v>
+        <v>301</v>
+      </c>
+      <c r="E75" t="s">
+        <v>24</v>
       </c>
       <c r="F75" t="s">
-        <v>258</v>
+        <v>58</v>
+      </c>
+      <c r="G75" t="s">
+        <v>296</v>
       </c>
       <c r="H75" t="s">
-        <v>259</v>
+        <v>297</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>303</v>
+      </c>
+      <c r="B76" t="s">
+        <v>304</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D76" t="s">
-        <v>280</v>
+        <v>305</v>
+      </c>
+      <c r="E76" t="s">
+        <v>24</v>
       </c>
       <c r="F76" t="s">
-        <v>258</v>
+        <v>58</v>
+      </c>
+      <c r="G76" t="s">
+        <v>296</v>
       </c>
       <c r="H76" t="s">
-        <v>259</v>
+        <v>297</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>307</v>
+      </c>
+      <c r="B77" t="s">
+        <v>308</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D77" t="s">
-        <v>282</v>
+        <v>309</v>
+      </c>
+      <c r="E77" t="s">
+        <v>24</v>
+      </c>
+      <c r="F77" t="s">
+        <v>58</v>
+      </c>
+      <c r="G77" t="s">
+        <v>296</v>
       </c>
       <c r="H77" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>311</v>
+      </c>
+      <c r="B78" t="s">
+        <v>312</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D78" t="s">
-        <v>285</v>
+        <v>313</v>
+      </c>
+      <c r="E78" t="s">
+        <v>24</v>
+      </c>
+      <c r="F78" t="s">
+        <v>58</v>
+      </c>
+      <c r="G78" t="s">
+        <v>296</v>
       </c>
       <c r="H78" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>315</v>
+      </c>
+      <c r="B79" t="s">
+        <v>316</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D79" t="s">
-        <v>288</v>
+        <v>317</v>
+      </c>
+      <c r="E79" t="s">
+        <v>24</v>
       </c>
       <c r="F79" t="s">
-        <v>258</v>
+        <v>58</v>
+      </c>
+      <c r="G79" t="s">
+        <v>296</v>
       </c>
       <c r="H79" t="s">
-        <v>259</v>
+        <v>297</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>289</v>
+        <v>319</v>
       </c>
       <c r="C80" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D80" t="s">
-        <v>290</v>
+        <v>320</v>
+      </c>
+      <c r="E80" t="s">
+        <v>15</v>
       </c>
       <c r="H80" t="s">
-        <v>291</v>
+        <v>321</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>324</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D81" t="s">
-        <v>293</v>
+        <v>325</v>
+      </c>
+      <c r="E81" t="s">
+        <v>24</v>
       </c>
       <c r="F81" t="s">
-        <v>258</v>
+        <v>58</v>
+      </c>
+      <c r="G81" t="s">
+        <v>296</v>
       </c>
       <c r="H81" t="s">
-        <v>259</v>
+        <v>297</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B82" t="s">
+        <v>328</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="C82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>295</v>
+        <v>329</v>
+      </c>
+      <c r="E82" t="s">
+        <v>24</v>
+      </c>
+      <c r="F82" t="s">
+        <v>58</v>
+      </c>
+      <c r="G82" t="s">
+        <v>296</v>
       </c>
       <c r="H82" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>297</v>
+        <v>330</v>
       </c>
       <c r="C83" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D83" t="s">
-        <v>298</v>
+        <v>332</v>
+      </c>
+      <c r="E83" t="s">
+        <v>15</v>
+      </c>
+      <c r="G83" t="s">
+        <v>333</v>
       </c>
       <c r="H83" t="s">
-        <v>296</v>
+        <v>130</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>334</v>
       </c>
       <c r="C84" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D84" t="s">
-        <v>302</v>
+        <v>335</v>
       </c>
       <c r="E84" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="G84" t="s">
-        <v>303</v>
+        <v>333</v>
       </c>
       <c r="H84" t="s">
-        <v>164</v>
+        <v>130</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>336</v>
+      </c>
+      <c r="C85" t="s">
+        <v>331</v>
       </c>
       <c r="D85" t="s">
-        <v>307</v>
+        <v>337</v>
       </c>
       <c r="E85" t="s">
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="G85" t="s">
+        <v>333</v>
       </c>
       <c r="H85" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:10" ht="12.75">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>338</v>
       </c>
       <c r="C86" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D86" t="s">
-        <v>311</v>
+        <v>339</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
-      <c r="F86" t="s">
-        <v>188</v>
+      <c r="G86" t="s">
+        <v>340</v>
       </c>
       <c r="H86" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>130</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>341</v>
       </c>
       <c r="C87" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D87" t="s">
-        <v>315</v>
+        <v>342</v>
       </c>
       <c r="E87" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F87" t="s">
-        <v>156</v>
+        <v>58</v>
+      </c>
+      <c r="G87" t="s">
+        <v>343</v>
       </c>
       <c r="H87" t="s">
-        <v>157</v>
+        <v>130</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>344</v>
+      </c>
+      <c r="C88" t="s">
+        <v>331</v>
       </c>
       <c r="D88" t="s">
-        <v>320</v>
+        <v>345</v>
       </c>
       <c r="E88" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F88" t="s">
-        <v>217</v>
+        <v>58</v>
       </c>
       <c r="G88" t="s">
-        <v>218</v>
+        <v>343</v>
       </c>
       <c r="H88" t="s">
-        <v>321</v>
+        <v>130</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>346</v>
+      </c>
+      <c r="C89" t="s">
+        <v>331</v>
       </c>
       <c r="D89" t="s">
-        <v>326</v>
+        <v>347</v>
       </c>
       <c r="E89" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F89" t="s">
-        <v>217</v>
+        <v>58</v>
       </c>
       <c r="G89" t="s">
-        <v>218</v>
+        <v>348</v>
       </c>
       <c r="H89" t="s">
-        <v>219</v>
+        <v>130</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>349</v>
+      </c>
+      <c r="C90" t="s">
+        <v>331</v>
       </c>
       <c r="D90" t="s">
-        <v>330</v>
+        <v>350</v>
       </c>
       <c r="E90" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F90" t="s">
-        <v>217</v>
+        <v>58</v>
       </c>
       <c r="G90" t="s">
-        <v>218</v>
+        <v>348</v>
       </c>
       <c r="H90" t="s">
-        <v>321</v>
+        <v>130</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>351</v>
       </c>
       <c r="C91" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D91" t="s">
-        <v>334</v>
+        <v>352</v>
+      </c>
+      <c r="E91" t="s">
+        <v>24</v>
       </c>
       <c r="F91" t="s">
-        <v>156</v>
+        <v>58</v>
+      </c>
+      <c r="G91" t="s">
+        <v>348</v>
       </c>
       <c r="H91" t="s">
-        <v>335</v>
+        <v>130</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>353</v>
       </c>
       <c r="C92" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D92" t="s">
-        <v>339</v>
+        <v>354</v>
+      </c>
+      <c r="E92" t="s">
+        <v>24</v>
       </c>
       <c r="F92" t="s">
-        <v>156</v>
+        <v>53</v>
+      </c>
+      <c r="G92" t="s">
+        <v>355</v>
       </c>
       <c r="H92" t="s">
-        <v>340</v>
+        <v>130</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="C93" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D93" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>357</v>
+      </c>
+      <c r="E93" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" t="s">
+        <v>333</v>
       </c>
       <c r="H93" t="s">
-        <v>345</v>
+        <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="C94" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D94" t="s">
-        <v>349</v>
+        <v>359</v>
+      </c>
+      <c r="E94" t="s">
+        <v>15</v>
       </c>
       <c r="F94" t="s">
-        <v>156</v>
+        <v>360</v>
+      </c>
+      <c r="G94" t="s">
+        <v>361</v>
       </c>
       <c r="H94" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="C95" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D95" t="s">
-        <v>354</v>
+        <v>364</v>
+      </c>
+      <c r="E95" t="s">
+        <v>15</v>
       </c>
       <c r="F95" t="s">
-        <v>156</v>
+        <v>360</v>
+      </c>
+      <c r="G95" t="s">
+        <v>361</v>
       </c>
       <c r="H95" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="C96" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D96" t="s">
-        <v>359</v>
+        <v>366</v>
+      </c>
+      <c r="E96" t="s">
+        <v>15</v>
       </c>
       <c r="F96" t="s">
-        <v>156</v>
+        <v>360</v>
+      </c>
+      <c r="G96" t="s">
+        <v>361</v>
       </c>
       <c r="H96" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>368</v>
+      </c>
+      <c r="C97" t="s">
+        <v>331</v>
       </c>
       <c r="D97" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="E97" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F97" t="s">
-        <v>217</v>
+        <v>360</v>
       </c>
       <c r="G97" t="s">
-        <v>218</v>
+        <v>361</v>
       </c>
       <c r="H97" t="s">
-        <v>219</v>
+        <v>367</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>370</v>
+      </c>
+      <c r="C98" t="s">
+        <v>331</v>
       </c>
       <c r="D98" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E98" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F98" t="s">
-        <v>217</v>
+        <v>360</v>
       </c>
       <c r="G98" t="s">
-        <v>218</v>
+        <v>361</v>
       </c>
       <c r="H98" t="s">
-        <v>219</v>
+        <v>362</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>372</v>
+      </c>
+      <c r="C99" t="s">
+        <v>331</v>
       </c>
       <c r="D99" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E99" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F99" t="s">
-        <v>217</v>
+        <v>360</v>
       </c>
       <c r="G99" t="s">
-        <v>218</v>
+        <v>361</v>
       </c>
       <c r="H99" t="s">
-        <v>219</v>
+        <v>367</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
+      </c>
+      <c r="B100" t="s">
+        <v>376</v>
       </c>
       <c r="C100" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="D100" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="E100" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>15</v>
+      </c>
+      <c r="F100" t="s">
+        <v>114</v>
       </c>
       <c r="H100" t="s">
-        <v>28</v>
+        <v>115</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>375</v>
+        <v>379</v>
+      </c>
+      <c r="B101" t="s">
+        <v>380</v>
       </c>
       <c r="C101" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="D101" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="F101" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>114</v>
       </c>
       <c r="H101" t="s">
-        <v>28</v>
+        <v>115</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>383</v>
+      </c>
+      <c r="B102" t="s">
+        <v>384</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D102" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="E102" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>15</v>
       </c>
       <c r="H102" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>389</v>
+      </c>
+      <c r="B103" t="s">
+        <v>390</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="D103" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
-      <c r="F103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H103" t="s">
-        <v>28</v>
+        <v>387</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>393</v>
+      </c>
+      <c r="B104" t="s">
+        <v>394</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D104" t="s">
-        <v>384</v>
+        <v>395</v>
       </c>
       <c r="E104" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F104" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="G104" t="s">
-        <v>93</v>
+        <v>296</v>
       </c>
       <c r="H104" t="s">
-        <v>28</v>
+        <v>297</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>397</v>
+      </c>
+      <c r="B105" t="s">
+        <v>398</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D105" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="E105" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F105" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="G105" t="s">
-        <v>93</v>
+        <v>296</v>
       </c>
       <c r="H105" t="s">
-        <v>28</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>401</v>
+      </c>
+      <c r="B106" t="s">
+        <v>402</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>152</v>
       </c>
       <c r="D106" t="s">
-        <v>388</v>
+        <v>403</v>
       </c>
       <c r="E106" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F106" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="H106" t="s">
-        <v>28</v>
+        <v>155</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>389</v>
+        <v>404</v>
       </c>
       <c r="C107" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="D107" t="s">
-        <v>390</v>
+        <v>405</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
-      <c r="F107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H107" t="s">
-        <v>28</v>
+        <v>406</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>408</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>325</v>
+        <v>122</v>
       </c>
       <c r="D108" t="s">
-        <v>394</v>
+        <v>409</v>
       </c>
       <c r="E108" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>15</v>
       </c>
       <c r="H108" t="s">
-        <v>219</v>
+        <v>124</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>411</v>
+      </c>
+      <c r="B109" t="s">
+        <v>412</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D109" t="s">
-        <v>396</v>
+        <v>413</v>
+      </c>
+      <c r="E109" t="s">
+        <v>24</v>
+      </c>
+      <c r="F109" t="s">
+        <v>58</v>
+      </c>
+      <c r="G109" t="s">
+        <v>296</v>
       </c>
       <c r="H109" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
       <c r="B110" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>215</v>
+        <v>294</v>
       </c>
       <c r="D110" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
       <c r="E110" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F110" t="s">
-        <v>217</v>
+        <v>58</v>
       </c>
       <c r="G110" t="s">
-        <v>218</v>
+        <v>296</v>
       </c>
       <c r="H110" t="s">
-        <v>219</v>
+        <v>297</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>418</v>
+      </c>
+      <c r="C111" t="s">
+        <v>22</v>
       </c>
       <c r="D111" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>419</v>
       </c>
       <c r="H111" t="s">
-        <v>50</v>
+        <v>420</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>421</v>
+      </c>
+      <c r="C112" t="s">
+        <v>22</v>
       </c>
       <c r="D112" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>422</v>
       </c>
       <c r="H112" t="s">
-        <v>50</v>
+        <v>420</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>423</v>
+      </c>
+      <c r="C113" t="s">
+        <v>22</v>
       </c>
       <c r="D113" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>424</v>
       </c>
       <c r="H113" t="s">
-        <v>50</v>
+        <v>197</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>411</v>
-[...5 lines deleted...]
-        <v>413</v>
+        <v>425</v>
+      </c>
+      <c r="C114" t="s">
+        <v>22</v>
       </c>
       <c r="D114" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>426</v>
       </c>
       <c r="H114" t="s">
-        <v>50</v>
+        <v>189</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>427</v>
+      </c>
+      <c r="C115" t="s">
+        <v>22</v>
       </c>
       <c r="D115" t="s">
-        <v>417</v>
+        <v>428</v>
       </c>
       <c r="E115" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H115" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="C116" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D116" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>430</v>
       </c>
       <c r="H116" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:10" ht="12.75">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>431</v>
+      </c>
+      <c r="C117" t="s">
+        <v>22</v>
       </c>
       <c r="D117" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>432</v>
       </c>
       <c r="F117" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="H117" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>212</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C118" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D118" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>434</v>
       </c>
       <c r="F118" t="s">
-        <v>16</v>
+        <v>211</v>
       </c>
       <c r="H118" t="s">
-        <v>193</v>
+        <v>212</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>435</v>
+      </c>
+      <c r="C119" t="s">
+        <v>22</v>
       </c>
       <c r="D119" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="F119" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="H119" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>437</v>
+      </c>
+      <c r="C120" t="s">
+        <v>22</v>
       </c>
       <c r="D120" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>438</v>
       </c>
       <c r="F120" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="H120" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
+        <v>22</v>
+      </c>
+      <c r="D121" t="s">
         <v>440</v>
       </c>
-      <c r="C121" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F121" t="s">
-        <v>49</v>
+        <v>211</v>
       </c>
       <c r="H121" t="s">
-        <v>50</v>
+        <v>212</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>441</v>
+      </c>
+      <c r="C122" t="s">
+        <v>22</v>
       </c>
       <c r="D122" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>442</v>
+      </c>
+      <c r="F122" t="s">
+        <v>211</v>
       </c>
       <c r="H122" t="s">
-        <v>447</v>
+        <v>212</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>443</v>
+      </c>
+      <c r="C123" t="s">
+        <v>22</v>
       </c>
       <c r="D123" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>444</v>
       </c>
       <c r="F123" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>211</v>
       </c>
       <c r="H123" t="s">
-        <v>18</v>
+        <v>212</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>445</v>
+      </c>
+      <c r="C124" t="s">
+        <v>22</v>
       </c>
       <c r="D124" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>446</v>
       </c>
       <c r="F124" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>211</v>
       </c>
       <c r="H124" t="s">
-        <v>18</v>
+        <v>212</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>447</v>
+      </c>
+      <c r="C125" t="s">
+        <v>22</v>
       </c>
       <c r="D125" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F125" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>211</v>
       </c>
       <c r="H125" t="s">
-        <v>18</v>
+        <v>212</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>461</v>
+        <v>450</v>
       </c>
       <c r="B126" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>451</v>
+      </c>
+      <c r="C126" t="s">
+        <v>22</v>
       </c>
       <c r="D126" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>452</v>
       </c>
       <c r="F126" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>114</v>
       </c>
       <c r="H126" t="s">
-        <v>18</v>
+        <v>453</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>464</v>
+        <v>455</v>
+      </c>
+      <c r="B127" t="s">
+        <v>456</v>
       </c>
       <c r="C127" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="D127" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>457</v>
+      </c>
+      <c r="F127" t="s">
+        <v>114</v>
       </c>
       <c r="H127" t="s">
-        <v>286</v>
+        <v>458</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="B128" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>461</v>
+      </c>
+      <c r="C128" t="s">
+        <v>22</v>
       </c>
       <c r="D128" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>462</v>
       </c>
       <c r="F128" t="s">
-        <v>49</v>
+        <v>114</v>
       </c>
       <c r="H128" t="s">
-        <v>50</v>
+        <v>463</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>465</v>
+      </c>
+      <c r="C129" t="s">
+        <v>22</v>
       </c>
       <c r="D129" t="s">
-        <v>472</v>
+        <v>466</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
-      <c r="F129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G129" t="s">
-        <v>17</v>
+        <v>283</v>
       </c>
       <c r="H129" t="s">
-        <v>18</v>
+        <v>284</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>468</v>
+      </c>
+      <c r="C130" t="s">
+        <v>22</v>
       </c>
       <c r="D130" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
-      <c r="F130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G130" t="s">
-        <v>17</v>
+        <v>283</v>
       </c>
       <c r="H130" t="s">
-        <v>18</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>471</v>
+      </c>
+      <c r="C131" t="s">
+        <v>22</v>
       </c>
       <c r="D131" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
       <c r="E131" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>15</v>
       </c>
       <c r="G131" t="s">
-        <v>218</v>
+        <v>283</v>
       </c>
       <c r="H131" t="s">
-        <v>219</v>
+        <v>284</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="B132" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>475</v>
+      </c>
+      <c r="C132" t="s">
+        <v>22</v>
       </c>
       <c r="D132" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E132" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F132" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="H132" t="s">
-        <v>219</v>
+        <v>477</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="B133" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>413</v>
+        <v>481</v>
       </c>
       <c r="D133" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E133" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F133" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="H133" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="B134" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="D134" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="E134" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F134" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="H134" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="B135" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>150</v>
+        <v>172</v>
       </c>
       <c r="D135" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="E135" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F135" t="s">
-        <v>49</v>
+        <v>154</v>
       </c>
       <c r="H135" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>492</v>
+      </c>
+      <c r="B136" t="s">
+        <v>493</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>163</v>
       </c>
       <c r="D136" t="s">
-        <v>498</v>
+        <v>494</v>
+      </c>
+      <c r="E136" t="s">
+        <v>24</v>
       </c>
       <c r="F136" t="s">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="H136" t="s">
-        <v>259</v>
+        <v>155</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>496</v>
+      </c>
+      <c r="B137" t="s">
+        <v>497</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>163</v>
       </c>
       <c r="D137" t="s">
-        <v>500</v>
+        <v>186</v>
+      </c>
+      <c r="E137" t="s">
+        <v>24</v>
       </c>
       <c r="F137" t="s">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="H137" t="s">
-        <v>259</v>
+        <v>155</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B138" t="s">
+        <v>500</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="D138" t="s">
         <v>501</v>
       </c>
-      <c r="C138" t="s">
-[...3 lines deleted...]
-        <v>502</v>
+      <c r="E138" t="s">
+        <v>24</v>
       </c>
       <c r="F138" t="s">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="H138" t="s">
-        <v>259</v>
+        <v>155</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="C139" t="s">
-        <v>61</v>
+      <c r="B139" t="s">
+        <v>504</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>152</v>
       </c>
       <c r="D139" t="s">
-        <v>504</v>
+        <v>505</v>
+      </c>
+      <c r="E139" t="s">
+        <v>24</v>
       </c>
       <c r="F139" t="s">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="H139" t="s">
-        <v>259</v>
+        <v>155</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>506</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>163</v>
       </c>
       <c r="D140" t="s">
-        <v>506</v>
+        <v>494</v>
+      </c>
+      <c r="E140" t="s">
+        <v>24</v>
       </c>
       <c r="F140" t="s">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="H140" t="s">
-        <v>259</v>
+        <v>155</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>508</v>
+      </c>
+      <c r="B141" t="s">
+        <v>509</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D141" t="s">
-        <v>508</v>
+        <v>510</v>
+      </c>
+      <c r="E141" t="s">
+        <v>24</v>
       </c>
       <c r="F141" t="s">
-        <v>258</v>
+        <v>58</v>
+      </c>
+      <c r="G141" t="s">
+        <v>296</v>
       </c>
       <c r="H141" t="s">
-        <v>259</v>
+        <v>297</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>512</v>
+      </c>
+      <c r="B142" t="s">
+        <v>513</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D142" t="s">
-        <v>510</v>
+        <v>514</v>
+      </c>
+      <c r="E142" t="s">
+        <v>24</v>
       </c>
       <c r="F142" t="s">
-        <v>258</v>
+        <v>58</v>
+      </c>
+      <c r="G142" t="s">
+        <v>296</v>
       </c>
       <c r="H142" t="s">
-        <v>259</v>
+        <v>297</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>516</v>
+      </c>
+      <c r="B143" t="s">
+        <v>517</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D143" t="s">
-        <v>512</v>
+        <v>518</v>
+      </c>
+      <c r="E143" t="s">
+        <v>24</v>
+      </c>
+      <c r="F143" t="s">
+        <v>58</v>
+      </c>
+      <c r="G143" t="s">
+        <v>296</v>
       </c>
       <c r="H143" t="s">
-        <v>513</v>
+        <v>297</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>520</v>
+      </c>
+      <c r="B144" t="s">
+        <v>521</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="D144" t="s">
-        <v>515</v>
+        <v>522</v>
+      </c>
+      <c r="E144" t="s">
+        <v>24</v>
       </c>
       <c r="F144" t="s">
-        <v>258</v>
+        <v>58</v>
+      </c>
+      <c r="G144" t="s">
+        <v>296</v>
       </c>
       <c r="H144" t="s">
-        <v>259</v>
+        <v>297</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>524</v>
+      </c>
+      <c r="B145" t="s">
+        <v>525</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D145" t="s">
-        <v>517</v>
+        <v>526</v>
+      </c>
+      <c r="E145" t="s">
+        <v>15</v>
       </c>
       <c r="F145" t="s">
-        <v>258</v>
+        <v>16</v>
+      </c>
+      <c r="G145" t="s">
+        <v>17</v>
       </c>
       <c r="H145" t="s">
-        <v>259</v>
+        <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>528</v>
+      </c>
+      <c r="B146" t="s">
+        <v>529</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D146" t="s">
-        <v>519</v>
+        <v>530</v>
+      </c>
+      <c r="E146" t="s">
+        <v>15</v>
+      </c>
+      <c r="F146" t="s">
+        <v>16</v>
+      </c>
+      <c r="G146" t="s">
+        <v>17</v>
       </c>
       <c r="H146" t="s">
-        <v>513</v>
+        <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>532</v>
+      </c>
+      <c r="B147" t="s">
+        <v>533</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D147" t="s">
-        <v>521</v>
+        <v>534</v>
+      </c>
+      <c r="E147" t="s">
+        <v>15</v>
+      </c>
+      <c r="F147" t="s">
+        <v>16</v>
+      </c>
+      <c r="G147" t="s">
+        <v>17</v>
       </c>
       <c r="H147" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>536</v>
+      </c>
+      <c r="B148" t="s">
+        <v>537</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D148" t="s">
-        <v>523</v>
+        <v>538</v>
+      </c>
+      <c r="E148" t="s">
+        <v>15</v>
+      </c>
+      <c r="F148" t="s">
+        <v>16</v>
+      </c>
+      <c r="G148" t="s">
+        <v>17</v>
       </c>
       <c r="H148" t="s">
-        <v>286</v>
+        <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>540</v>
+      </c>
+      <c r="B149" t="s">
+        <v>541</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D149" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
       <c r="E149" t="s">
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F149" t="s">
+        <v>16</v>
       </c>
       <c r="G149" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="H149" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>544</v>
+      </c>
+      <c r="B150" t="s">
+        <v>545</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>108</v>
       </c>
       <c r="D150" t="s">
-        <v>529</v>
+        <v>546</v>
       </c>
       <c r="E150" t="s">
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F150" t="s">
+        <v>16</v>
       </c>
       <c r="G150" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="H150" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>548</v>
+      </c>
+      <c r="B151" t="s">
+        <v>549</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>13</v>
       </c>
       <c r="D151" t="s">
-        <v>532</v>
+        <v>550</v>
       </c>
       <c r="E151" t="s">
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="F151" t="s">
+        <v>16</v>
       </c>
       <c r="G151" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="H151" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>534</v>
+        <v>552</v>
       </c>
       <c r="B152" t="s">
-        <v>535</v>
+        <v>553</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>325</v>
+        <v>13</v>
       </c>
       <c r="D152" t="s">
-        <v>536</v>
+        <v>554</v>
       </c>
       <c r="E152" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F152" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G152" t="s">
-        <v>218</v>
+        <v>17</v>
       </c>
       <c r="H152" t="s">
-        <v>219</v>
+        <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>538</v>
+        <v>556</v>
       </c>
       <c r="B153" t="s">
-        <v>539</v>
+        <v>557</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D153" t="s">
-        <v>540</v>
+        <v>558</v>
       </c>
       <c r="E153" t="s">
         <v>15</v>
       </c>
       <c r="F153" t="s">
         <v>16</v>
       </c>
       <c r="G153" t="s">
         <v>17</v>
       </c>
       <c r="H153" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>542</v>
+        <v>559</v>
       </c>
       <c r="B154" t="s">
-        <v>543</v>
+        <v>560</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="D154" t="s">
-        <v>544</v>
+        <v>561</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
-      <c r="F154" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H154" t="s">
-        <v>18</v>
+        <v>130</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="B155" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>563</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>128</v>
       </c>
       <c r="D155" t="s">
-        <v>548</v>
+        <v>564</v>
       </c>
       <c r="E155" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>15</v>
       </c>
       <c r="H155" t="s">
-        <v>549</v>
+        <v>130</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>551</v>
+        <v>565</v>
       </c>
       <c r="B156" t="s">
-        <v>552</v>
+        <v>566</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>325</v>
+        <v>128</v>
       </c>
       <c r="D156" t="s">
-        <v>553</v>
+        <v>567</v>
       </c>
       <c r="E156" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>15</v>
       </c>
       <c r="H156" t="s">
-        <v>219</v>
+        <v>130</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="B157" t="s">
-        <v>556</v>
+        <v>569</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>445</v>
+        <v>128</v>
       </c>
       <c r="D157" t="s">
-        <v>557</v>
+        <v>570</v>
       </c>
       <c r="E157" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H157" t="s">
-        <v>447</v>
+        <v>130</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>558</v>
+        <v>571</v>
       </c>
       <c r="B158" t="s">
-        <v>559</v>
+        <v>572</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>25</v>
+        <v>128</v>
       </c>
       <c r="D158" t="s">
-        <v>560</v>
+        <v>573</v>
       </c>
       <c r="E158" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="H158" t="s">
-        <v>28</v>
+        <v>130</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>561</v>
+        <v>575</v>
       </c>
       <c r="B159" t="s">
-        <v>562</v>
+        <v>576</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D159" t="s">
-        <v>563</v>
+        <v>577</v>
       </c>
       <c r="E159" t="s">
-        <v>27</v>
+        <v>24</v>
+      </c>
+      <c r="F159" t="s">
+        <v>58</v>
+      </c>
+      <c r="G159" t="s">
+        <v>47</v>
       </c>
       <c r="H159" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>564</v>
+        <v>579</v>
       </c>
       <c r="B160" t="s">
-        <v>565</v>
+        <v>580</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D160" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="E160" t="s">
-        <v>27</v>
+        <v>24</v>
+      </c>
+      <c r="F160" t="s">
+        <v>58</v>
+      </c>
+      <c r="G160" t="s">
+        <v>47</v>
       </c>
       <c r="H160" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="B161" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>584</v>
+      </c>
+      <c r="C161" t="s">
+        <v>22</v>
       </c>
       <c r="D161" t="s">
-        <v>569</v>
+        <v>585</v>
       </c>
       <c r="E161" t="s">
-        <v>27</v>
+        <v>24</v>
+      </c>
+      <c r="F161" t="s">
+        <v>58</v>
       </c>
       <c r="H161" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>570</v>
+        <v>587</v>
       </c>
       <c r="B162" t="s">
-        <v>571</v>
+        <v>588</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D162" t="s">
-        <v>572</v>
+        <v>589</v>
       </c>
       <c r="E162" t="s">
-        <v>27</v>
+        <v>24</v>
+      </c>
+      <c r="F162" t="s">
+        <v>590</v>
+      </c>
+      <c r="G162" t="s">
+        <v>47</v>
       </c>
       <c r="H162" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:8" ht="12.75">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>574</v>
+        <v>592</v>
       </c>
       <c r="B163" t="s">
-        <v>575</v>
+        <v>593</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>161</v>
+        <v>45</v>
       </c>
       <c r="D163" t="s">
-        <v>576</v>
+        <v>594</v>
       </c>
       <c r="E163" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F163" t="s">
-        <v>577</v>
+        <v>53</v>
       </c>
       <c r="G163" t="s">
-        <v>163</v>
+        <v>47</v>
       </c>
       <c r="H163" t="s">
-        <v>164</v>
+        <v>48</v>
+      </c>
+      <c r="J163" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>578</v>
+        <v>595</v>
       </c>
       <c r="C164" t="s">
-        <v>76</v>
+        <v>331</v>
       </c>
       <c r="D164" t="s">
-        <v>579</v>
+        <v>596</v>
       </c>
       <c r="E164" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>15</v>
+      </c>
+      <c r="G164" t="s">
+        <v>333</v>
       </c>
       <c r="H164" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>580</v>
+        <v>597</v>
       </c>
       <c r="C165" t="s">
-        <v>76</v>
+        <v>331</v>
       </c>
       <c r="D165" t="s">
-        <v>581</v>
+        <v>598</v>
       </c>
       <c r="E165" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F165" t="s">
-        <v>106</v>
+        <v>58</v>
+      </c>
+      <c r="G165" t="s">
+        <v>599</v>
       </c>
       <c r="H165" t="s">
-        <v>112</v>
+        <v>130</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>583</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>600</v>
+      </c>
+      <c r="C166" t="s">
+        <v>331</v>
       </c>
       <c r="D166" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="E166" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>15</v>
       </c>
       <c r="G166" t="s">
-        <v>218</v>
+        <v>602</v>
       </c>
       <c r="H166" t="s">
-        <v>219</v>
+        <v>130</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>587</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>603</v>
+      </c>
+      <c r="C167" t="s">
+        <v>331</v>
       </c>
       <c r="D167" t="s">
-        <v>589</v>
+        <v>604</v>
       </c>
       <c r="E167" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F167" t="s">
-        <v>217</v>
+        <v>58</v>
       </c>
       <c r="G167" t="s">
-        <v>218</v>
+        <v>348</v>
       </c>
       <c r="H167" t="s">
-        <v>219</v>
+        <v>130</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>590</v>
+        <v>605</v>
       </c>
       <c r="C168" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D168" t="s">
-        <v>591</v>
+        <v>606</v>
       </c>
       <c r="E168" t="s">
-        <v>27</v>
+        <v>24</v>
+      </c>
+      <c r="F168" t="s">
+        <v>58</v>
+      </c>
+      <c r="G168" t="s">
+        <v>348</v>
       </c>
       <c r="H168" t="s">
-        <v>592</v>
+        <v>130</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>607</v>
       </c>
       <c r="C169" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D169" t="s">
-        <v>596</v>
+        <v>608</v>
       </c>
       <c r="E169" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F169" t="s">
-        <v>156</v>
+        <v>58</v>
+      </c>
+      <c r="G169" t="s">
+        <v>348</v>
       </c>
       <c r="H169" t="s">
-        <v>157</v>
+        <v>130</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="C170" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D170" t="s">
-        <v>600</v>
+        <v>610</v>
+      </c>
+      <c r="E170" t="s">
+        <v>24</v>
       </c>
       <c r="F170" t="s">
-        <v>156</v>
+        <v>53</v>
+      </c>
+      <c r="G170" t="s">
+        <v>355</v>
       </c>
       <c r="H170" t="s">
-        <v>601</v>
+        <v>130</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="C171" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D171" t="s">
-        <v>605</v>
+        <v>612</v>
+      </c>
+      <c r="E171" t="s">
+        <v>24</v>
       </c>
       <c r="F171" t="s">
-        <v>156</v>
+        <v>53</v>
+      </c>
+      <c r="G171" t="s">
+        <v>355</v>
       </c>
       <c r="H171" t="s">
-        <v>606</v>
+        <v>130</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="C172" t="s">
-        <v>61</v>
+        <v>331</v>
       </c>
       <c r="D172" t="s">
-        <v>610</v>
+        <v>614</v>
+      </c>
+      <c r="E172" t="s">
+        <v>15</v>
       </c>
       <c r="F172" t="s">
-        <v>156</v>
+        <v>360</v>
+      </c>
+      <c r="G172" t="s">
+        <v>361</v>
       </c>
       <c r="H172" t="s">
-        <v>611</v>
+        <v>362</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>613</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>615</v>
+      </c>
+      <c r="C173" t="s">
+        <v>331</v>
       </c>
       <c r="D173" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E173" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F173" t="s">
-        <v>217</v>
+        <v>360</v>
       </c>
       <c r="G173" t="s">
-        <v>218</v>
+        <v>361</v>
       </c>
       <c r="H173" t="s">
-        <v>219</v>
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760250041"/>
-[...249 lines deleted...]
-    <hyperlink ref="C173" r:id="rId251" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A2" r:id="rId1" display="760252004"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A3" r:id="rId3" display="760049445"/>
+    <hyperlink ref="A4" r:id="rId4" display="760049452"/>
+    <hyperlink ref="A5" r:id="rId5" display="760102269"/>
+    <hyperlink ref="A6" r:id="rId6" display="760117382"/>
+    <hyperlink ref="A7" r:id="rId7" display="760117366"/>
+    <hyperlink ref="C7" r:id="rId8" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A8" r:id="rId9" display="760117408"/>
+    <hyperlink ref="C8" r:id="rId10" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A9" r:id="rId11" display="760151753"/>
+    <hyperlink ref="C9" r:id="rId12" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A10" r:id="rId13" display="760152793"/>
+    <hyperlink ref="C10" r:id="rId14" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A11" r:id="rId15" display="760152561"/>
+    <hyperlink ref="C11" r:id="rId16" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A12" r:id="rId17" display="760152785"/>
+    <hyperlink ref="C12" r:id="rId18" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A13" r:id="rId19" display="760155739"/>
+    <hyperlink ref="C13" r:id="rId20" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A14" r:id="rId21" display="760155747"/>
+    <hyperlink ref="C14" r:id="rId22" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A15" r:id="rId23" display="760184507"/>
+    <hyperlink ref="A16" r:id="rId24" display="760252334"/>
+    <hyperlink ref="C16" r:id="rId25" display="Variant of PROPEL-MODULES"/>
+    <hyperlink ref="A17" r:id="rId26" display="760252352"/>
+    <hyperlink ref="C17" r:id="rId27" display="Variant of PROPEL-MODULES"/>
+    <hyperlink ref="A18" r:id="rId28" display="760254865"/>
+    <hyperlink ref="C18" r:id="rId29" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A19" r:id="rId30" display="760255954"/>
+    <hyperlink ref="C19" r:id="rId31" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A20" r:id="rId32" display="760255955"/>
+    <hyperlink ref="C20" r:id="rId33" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A21" r:id="rId34" display="760258357"/>
+    <hyperlink ref="C21" r:id="rId35" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A22" r:id="rId36" display="760255004"/>
+    <hyperlink ref="A23" r:id="rId37" display="760261709"/>
+    <hyperlink ref="A24" r:id="rId38" display="760258800"/>
+    <hyperlink ref="C24" r:id="rId39" display="Variant of FT-MP"/>
+    <hyperlink ref="A25" r:id="rId40" display="760235587"/>
+    <hyperlink ref="C25" r:id="rId41" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A26" r:id="rId42" display="CO13JX2-88F002"/>
+    <hyperlink ref="C26" r:id="rId43" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A27" r:id="rId44" display="CO13JX2-88F003"/>
+    <hyperlink ref="C27" r:id="rId45" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A28" r:id="rId46" display="CO13JX2-88F007"/>
+    <hyperlink ref="C28" r:id="rId47" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A29" r:id="rId48" display="CO13JX2-88F011"/>
+    <hyperlink ref="C29" r:id="rId49" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A30" r:id="rId50" display="CO13JX2-88F025"/>
+    <hyperlink ref="C30" r:id="rId51" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A31" r:id="rId52" display="CO13JX2-88F030"/>
+    <hyperlink ref="C31" r:id="rId53" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A32" r:id="rId54" display="760258513"/>
+    <hyperlink ref="C32" r:id="rId55" display="Variant of 2073A"/>
+    <hyperlink ref="A33" r:id="rId56" display="760258514"/>
+    <hyperlink ref="C33" r:id="rId57" display="Variant of 2073A"/>
+    <hyperlink ref="A34" r:id="rId58" display="760258511"/>
+    <hyperlink ref="C34" r:id="rId59" display="Variant of 3073A"/>
+    <hyperlink ref="A35" r:id="rId60" display="760259259"/>
+    <hyperlink ref="C35" r:id="rId61" display="Variant of 3073A"/>
+    <hyperlink ref="A36" r:id="rId62" display="760259248"/>
+    <hyperlink ref="C36" r:id="rId63" display="Variant of 1073A"/>
+    <hyperlink ref="A37" r:id="rId64" display="760259249"/>
+    <hyperlink ref="C37" r:id="rId65" display="Variant of 1073A"/>
+    <hyperlink ref="A38" r:id="rId66" display="760259926"/>
+    <hyperlink ref="C38" r:id="rId67" display="Variant of 2073A"/>
+    <hyperlink ref="A39" r:id="rId68" display="AZ760258511"/>
+    <hyperlink ref="C39" r:id="rId69" display="Variant of 3073A"/>
+    <hyperlink ref="A40" r:id="rId70" display="AZ760259259"/>
+    <hyperlink ref="C40" r:id="rId71" display="Variant of 3073A"/>
+    <hyperlink ref="A41" r:id="rId72" display="AZ760259260"/>
+    <hyperlink ref="C41" r:id="rId73" display="Variant of 3073A"/>
+    <hyperlink ref="A42" r:id="rId74" display="PFP-PX-S1"/>
+    <hyperlink ref="A43" r:id="rId75" display="PFP-PX-SF"/>
+    <hyperlink ref="A44" r:id="rId76" display="PFP-SPS-SF"/>
+    <hyperlink ref="A45" r:id="rId77" display="PFP-PX-A1"/>
+    <hyperlink ref="A46" r:id="rId78" display="PFU-12-C-O-060-01"/>
+    <hyperlink ref="A47" r:id="rId79" display="PFU-48-C-O-060-01"/>
+    <hyperlink ref="A48" r:id="rId80" display="PFU-P-C-O-060-01"/>
+    <hyperlink ref="A49" r:id="rId81" display="PFU-P-C-O-060-02"/>
+    <hyperlink ref="A50" r:id="rId82" display="PFC-304O12"/>
+    <hyperlink ref="A51" r:id="rId83" display="PFC-302L16"/>
+    <hyperlink ref="A52" r:id="rId84" display="PFC-304O16"/>
+    <hyperlink ref="A53" r:id="rId85" display="PFC-S02L12"/>
+    <hyperlink ref="A54" r:id="rId86" display="PFC-S12O16"/>
+    <hyperlink ref="A55" r:id="rId87" display="PFC-S04O12"/>
+    <hyperlink ref="A56" r:id="rId88" display="PFC-S12L12"/>
+    <hyperlink ref="A57" r:id="rId89" display="PFC-S02O16"/>
+    <hyperlink ref="A58" r:id="rId90" display="PFC-S12L16"/>
+    <hyperlink ref="A59" r:id="rId91" display="PFC-S04L16"/>
+    <hyperlink ref="A60" r:id="rId92" display="PFC-S12O12"/>
+    <hyperlink ref="A61" r:id="rId93" display="760252854"/>
+    <hyperlink ref="A62" r:id="rId94" display="760252855"/>
+    <hyperlink ref="A63" r:id="rId95" display="760254285"/>
+    <hyperlink ref="A64" r:id="rId96" display="760254288"/>
+    <hyperlink ref="A65" r:id="rId97" display="760254293"/>
+    <hyperlink ref="A66" r:id="rId98" display="760254642"/>
+    <hyperlink ref="A67" r:id="rId99" display="760258034"/>
+    <hyperlink ref="A68" r:id="rId100" display="760258035"/>
+    <hyperlink ref="A69" r:id="rId101" display="760258036"/>
+    <hyperlink ref="A70" r:id="rId102" display="760258037"/>
+    <hyperlink ref="A71" r:id="rId103" display="760248943"/>
+    <hyperlink ref="A72" r:id="rId104" display="760248944"/>
+    <hyperlink ref="A73" r:id="rId105" display="760248942"/>
+    <hyperlink ref="A74" r:id="rId106" display="700206717"/>
+    <hyperlink ref="C74" r:id="rId107" display="Variant of MGS400"/>
+    <hyperlink ref="A75" r:id="rId108" display="700206725"/>
+    <hyperlink ref="C75" r:id="rId109" display="Variant of MGS400"/>
+    <hyperlink ref="A76" r:id="rId110" display="700206758"/>
+    <hyperlink ref="C76" r:id="rId111" display="Variant of MGS400"/>
+    <hyperlink ref="A77" r:id="rId112" display="700206683"/>
+    <hyperlink ref="C77" r:id="rId113" display="Variant of MGS400"/>
+    <hyperlink ref="A78" r:id="rId114" display="700206691"/>
+    <hyperlink ref="C78" r:id="rId115" display="Variant of MGS400"/>
+    <hyperlink ref="A79" r:id="rId116" display="700206709"/>
+    <hyperlink ref="C79" r:id="rId117" display="Variant of MGS400"/>
+    <hyperlink ref="A80" r:id="rId118" display="760252606"/>
+    <hyperlink ref="A81" r:id="rId119" display="760250041"/>
+    <hyperlink ref="C81" r:id="rId120" display="Variant of MGS400"/>
+    <hyperlink ref="A82" r:id="rId121" display="760250043"/>
+    <hyperlink ref="C82" r:id="rId122" display="Variant of MGS400"/>
+    <hyperlink ref="A83" r:id="rId123" display="CO11192"/>
+    <hyperlink ref="A84" r:id="rId124" display="CO15542"/>
+    <hyperlink ref="A85" r:id="rId125" display="CO15582"/>
+    <hyperlink ref="A86" r:id="rId126" display="CO166S2"/>
+    <hyperlink ref="A87" r:id="rId127" display="CPC2222"/>
+    <hyperlink ref="A88" r:id="rId128" display="CPC3222"/>
+    <hyperlink ref="A89" r:id="rId129" display="CPC3372"/>
+    <hyperlink ref="A90" r:id="rId130" display="CPC3392"/>
+    <hyperlink ref="A91" r:id="rId131" display="CPC3422"/>
+    <hyperlink ref="A92" r:id="rId132" display="CPCSSX2"/>
+    <hyperlink ref="A93" r:id="rId133" display="COP66S2"/>
+    <hyperlink ref="A94" r:id="rId134" display="UGGRXRXYR"/>
+    <hyperlink ref="A95" r:id="rId135" display="UGGRXUCYR"/>
+    <hyperlink ref="A96" r:id="rId136" display="UGGRXRXZR"/>
+    <hyperlink ref="A97" r:id="rId137" display="UGGRXUCZR"/>
+    <hyperlink ref="A98" r:id="rId138" display="UGGQXUCY8"/>
+    <hyperlink ref="A99" r:id="rId139" display="UGGQXQXZ8"/>
+    <hyperlink ref="A100" r:id="rId140" display="760255005"/>
+    <hyperlink ref="A101" r:id="rId141" display="760261708"/>
+    <hyperlink ref="A102" r:id="rId142" display="760234921"/>
+    <hyperlink ref="C102" r:id="rId143" display="Variant of CCA-CONNECTORS"/>
+    <hyperlink ref="A103" r:id="rId144" display="760244061"/>
+    <hyperlink ref="C103" r:id="rId145" display="Variant of CCA-CONNECTORS"/>
+    <hyperlink ref="A104" r:id="rId146" display="760250042"/>
+    <hyperlink ref="C104" r:id="rId147" display="Variant of MGS400"/>
+    <hyperlink ref="A105" r:id="rId148" display="760250044"/>
+    <hyperlink ref="C105" r:id="rId149" display="Variant of MGS400"/>
+    <hyperlink ref="A106" r:id="rId150" display="760260993"/>
+    <hyperlink ref="C106" r:id="rId151" display="Variant of 2073A"/>
+    <hyperlink ref="A107" r:id="rId152" display="1933943-2"/>
+    <hyperlink ref="A108" r:id="rId153" display="760259000"/>
+    <hyperlink ref="C108" r:id="rId154" display="Variant of FT-MP"/>
+    <hyperlink ref="A109" r:id="rId155" display="760252279"/>
+    <hyperlink ref="C109" r:id="rId156" display="Variant of MGS400"/>
+    <hyperlink ref="A110" r:id="rId157" display="760252282"/>
+    <hyperlink ref="C110" r:id="rId158" display="Variant of MGS400"/>
+    <hyperlink ref="A111" r:id="rId159" display="PFP-PX-8M"/>
+    <hyperlink ref="A112" r:id="rId160" display="PFP-SPS-1600M"/>
+    <hyperlink ref="A113" r:id="rId161" display="PFP-SPS-C1"/>
+    <hyperlink ref="A114" r:id="rId162" display="PFP-SPS-S1"/>
+    <hyperlink ref="A115" r:id="rId163" display="PFP-PX-S2"/>
+    <hyperlink ref="A116" r:id="rId164" display="PFU-P-C-O-090-02"/>
+    <hyperlink ref="A117" r:id="rId165" display="PFC-302L12"/>
+    <hyperlink ref="A118" r:id="rId166" display="PFC-302O12"/>
+    <hyperlink ref="A119" r:id="rId167" display="PFC-304L12"/>
+    <hyperlink ref="A120" r:id="rId168" display="PFC-302O16"/>
+    <hyperlink ref="A121" r:id="rId169" display="PFC-304L16"/>
+    <hyperlink ref="A122" r:id="rId170" display="PFC-S02O12"/>
+    <hyperlink ref="A123" r:id="rId171" display="PFC-S04L12"/>
+    <hyperlink ref="A124" r:id="rId172" display="PFC-S04O16"/>
+    <hyperlink ref="A125" r:id="rId173" display="PFC-S02L16"/>
+    <hyperlink ref="A126" r:id="rId174" display="760254287"/>
+    <hyperlink ref="A127" r:id="rId175" display="760254290"/>
+    <hyperlink ref="A128" r:id="rId176" display="760254294"/>
+    <hyperlink ref="A129" r:id="rId177" display="760249095"/>
+    <hyperlink ref="A130" r:id="rId178" display="760249094"/>
+    <hyperlink ref="A131" r:id="rId179" display="760249093"/>
+    <hyperlink ref="A132" r:id="rId180" display="760250853"/>
+    <hyperlink ref="A133" r:id="rId181" display="760258481"/>
+    <hyperlink ref="C133" r:id="rId182" display="Variant of 1573A"/>
+    <hyperlink ref="A134" r:id="rId183" display="760258509"/>
+    <hyperlink ref="C134" r:id="rId184" display="Variant of 1073A"/>
+    <hyperlink ref="A135" r:id="rId185" display="760258510"/>
+    <hyperlink ref="C135" r:id="rId186" display="Variant of 1073A"/>
+    <hyperlink ref="A136" r:id="rId187" display="760258512"/>
+    <hyperlink ref="C136" r:id="rId188" display="Variant of 3073A"/>
+    <hyperlink ref="A137" r:id="rId189" display="760259260"/>
+    <hyperlink ref="C137" r:id="rId190" display="Variant of 3073A"/>
+    <hyperlink ref="A138" r:id="rId191" display="760258679"/>
+    <hyperlink ref="C138" r:id="rId192" display="Variant of 1573A"/>
+    <hyperlink ref="A139" r:id="rId193" display="760259925"/>
+    <hyperlink ref="C139" r:id="rId194" display="Variant of 2073A"/>
+    <hyperlink ref="A140" r:id="rId195" display="AZ760258512"/>
+    <hyperlink ref="C140" r:id="rId196" display="Variant of 3073A"/>
+    <hyperlink ref="A141" r:id="rId197" display="700206733"/>
+    <hyperlink ref="C141" r:id="rId198" display="Variant of MGS400"/>
+    <hyperlink ref="A142" r:id="rId199" display="700206667"/>
+    <hyperlink ref="C142" r:id="rId200" display="Variant of MGS400"/>
+    <hyperlink ref="A143" r:id="rId201" display="700206741"/>
+    <hyperlink ref="C143" r:id="rId202" display="Variant of MGS400"/>
+    <hyperlink ref="A144" r:id="rId203" display="700206675"/>
+    <hyperlink ref="C144" r:id="rId204" display="Variant of MGS400"/>
+    <hyperlink ref="A145" r:id="rId205" display="760254908"/>
+    <hyperlink ref="C145" r:id="rId206" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A146" r:id="rId207" display="760255953"/>
+    <hyperlink ref="C146" r:id="rId208" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A147" r:id="rId209" display="760258354"/>
+    <hyperlink ref="C147" r:id="rId210" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A148" r:id="rId211" display="760258355"/>
+    <hyperlink ref="C148" r:id="rId212" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A149" r:id="rId213" display="760259115"/>
+    <hyperlink ref="C149" r:id="rId214" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A150" r:id="rId215" display="760258356"/>
+    <hyperlink ref="C150" r:id="rId216" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A151" r:id="rId217" display="760252002"/>
+    <hyperlink ref="C151" r:id="rId218" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A152" r:id="rId219" display="760252003"/>
+    <hyperlink ref="C152" r:id="rId220" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A153" r:id="rId221" display="760253796"/>
+    <hyperlink ref="C153" r:id="rId222" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A154" r:id="rId223" display="CO13JX2-88N018"/>
+    <hyperlink ref="C154" r:id="rId224" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A155" r:id="rId225" display="CO13JX2-88F015"/>
+    <hyperlink ref="C155" r:id="rId226" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A156" r:id="rId227" display="CO13JX2-88F020"/>
+    <hyperlink ref="C156" r:id="rId228" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A157" r:id="rId229" display="CO13JX2-88F040"/>
+    <hyperlink ref="C157" r:id="rId230" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A158" r:id="rId231" display="CO13JX2-88F050"/>
+    <hyperlink ref="C158" r:id="rId232" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A159" r:id="rId233" display="760151308"/>
+    <hyperlink ref="C159" r:id="rId234" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A160" r:id="rId235" display="760152579"/>
+    <hyperlink ref="C160" r:id="rId236" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A161" r:id="rId237" display="760151167"/>
+    <hyperlink ref="A162" r:id="rId238" display="760102244"/>
+    <hyperlink ref="C162" r:id="rId239" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A163" r:id="rId240" display="760108993"/>
+    <hyperlink ref="C163" r:id="rId241" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A164" r:id="rId242" display="CO11152"/>
+    <hyperlink ref="A165" r:id="rId243" display="CPP3392"/>
+    <hyperlink ref="A166" r:id="rId244" display="CO199K2"/>
+    <hyperlink ref="A167" r:id="rId245" display="CPC3312"/>
+    <hyperlink ref="A168" r:id="rId246" display="CPC3472"/>
+    <hyperlink ref="A169" r:id="rId247" display="CPC3482"/>
+    <hyperlink ref="A170" r:id="rId248" display="CPCS4X2"/>
+    <hyperlink ref="A171" r:id="rId249" display="CPCSSY2"/>
+    <hyperlink ref="A172" r:id="rId250" display="UGGQXQXY8"/>
+    <hyperlink ref="A173" r:id="rId251" display="UGGQXUCZ8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId252"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 