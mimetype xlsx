--- v2 (2026-08-24)
+++ v3 (2026-10-17)
@@ -43,1869 +43,1869 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>1933943-2</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Modular Plug Shielded Hooded Boot for Category 6A/6 Plugs,  .310 mm, Gray</t>
+  </si>
+  <si>
+    <t>CommScope®</t>
+  </si>
+  <si>
+    <t>Modular plug boot</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206667</t>
+  </si>
+  <si>
+    <t>700206667</t>
+  </si>
+  <si>
+    <t>MGS400-BK</t>
+  </si>
+  <si>
+    <t>Variant of MGS400</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Black</t>
+  </si>
+  <si>
+    <t>SYSTIMAX®</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL®</t>
+  </si>
+  <si>
+    <t>MGS400</t>
+  </si>
+  <si>
+    <t>Modular jack</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206675</t>
+  </si>
+  <si>
+    <t>700206675</t>
+  </si>
+  <si>
+    <t>MGS400-VI</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Violet</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206683</t>
+  </si>
+  <si>
+    <t>700206683</t>
+  </si>
+  <si>
+    <t>MGS400-OR</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Orange</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206691</t>
+  </si>
+  <si>
+    <t>700206691</t>
+  </si>
+  <si>
+    <t>MGS400-YL</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Yellow</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206709</t>
+  </si>
+  <si>
+    <t>700206709</t>
+  </si>
+  <si>
+    <t>MGS400-GN</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Green</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206717</t>
+  </si>
+  <si>
+    <t>700206717</t>
+  </si>
+  <si>
+    <t>MGS400-IV</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Ivory</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206725</t>
+  </si>
+  <si>
+    <t>700206725</t>
+  </si>
+  <si>
+    <t>MGS400-WH</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206733</t>
+  </si>
+  <si>
+    <t>700206733</t>
+  </si>
+  <si>
+    <t>MGS400-GY</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206741</t>
+  </si>
+  <si>
+    <t>700206741</t>
+  </si>
+  <si>
+    <t>MGS400-RD</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Red</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206758</t>
+  </si>
+  <si>
+    <t>700206758</t>
+  </si>
+  <si>
+    <t>MGS400-BL</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Blue</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049445</t>
+  </si>
+  <si>
+    <t>760049445</t>
+  </si>
+  <si>
+    <t>VP360-4U-32P</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 4U Patch Panel Kit (Kit includes 2 assemblies as shown)</t>
+  </si>
+  <si>
+    <t>VisiPatch®</t>
+  </si>
+  <si>
+    <t>Back mount frame kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049452</t>
+  </si>
+  <si>
+    <t>760049452</t>
+  </si>
+  <si>
+    <t>VP360-12U-96P</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® VisiPatch® 360 12U Patch Panel Kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102244</t>
+  </si>
+  <si>
+    <t>760102244</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-2U-24</t>
+  </si>
+  <si>
+    <t>Variant of 360-DM-PANELS</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® GS3 Unshielded Panel Cat 6, 2U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® | PATCHMAX®</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>RJ45 patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102269</t>
+  </si>
+  <si>
+    <t>760102269</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-DM6</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® Unshielded Distribution Module Cat6, 6 port, Gray</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® | PATCHMAX® | SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>Module</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760108993</t>
+  </si>
+  <si>
+    <t>760108993</t>
+  </si>
+  <si>
+    <t>360-PM-KIT-2U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ PATCHMAX® Panel Kit, 2U, 24 port</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D®</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117366</t>
+  </si>
+  <si>
+    <t>760117366</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® GS3 Category 6 U/UTP Patch Panel, 2U,  48 port, silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117382</t>
+  </si>
+  <si>
+    <t>760117382</t>
+  </si>
+  <si>
+    <t>360-PM-GS3-DM12</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® PATCHMAX® Unshielded Distribution Module Cat6, 12 port, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117408</t>
+  </si>
+  <si>
+    <t>760117408</t>
+  </si>
+  <si>
+    <t>360-PM-KIT-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ PATCHMAX® Panel Kit, 2U, 48 port</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151167</t>
+  </si>
+  <si>
+    <t>760151167</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-GS3-DM6</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Distribution Module Cat6, 6 port, Gray</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151308</t>
+  </si>
+  <si>
+    <t>760151308</t>
+  </si>
+  <si>
+    <t>360-IPR-1100A-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Angled Panel Cat6, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151753</t>
+  </si>
+  <si>
+    <t>760151753</t>
+  </si>
+  <si>
+    <t>360-IPR-1100A-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Angled Panel Cat6, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152561</t>
+  </si>
+  <si>
+    <t>760152561</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS3-1U-24</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Panel Cat6, 1U, 24 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152579</t>
+  </si>
+  <si>
+    <t>760152579</t>
+  </si>
+  <si>
+    <t>360-IPR-1100-E-GS3-2U-48</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED XL® Unshielded Panel Cat6, 2U, 48 port, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152785</t>
+  </si>
+  <si>
+    <t>760152785</t>
+  </si>
+  <si>
+    <t>360-A-E-KIT-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® and GigaSPEED XL® Unshielded Angled Panel Kit, 1U, Silver</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® | SYSTIMAX 360™</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152793</t>
+  </si>
+  <si>
+    <t>760152793</t>
+  </si>
+  <si>
+    <t>360-A-E-KIT-2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155739</t>
+  </si>
+  <si>
+    <t>760155739</t>
+  </si>
+  <si>
+    <t>360-E-KIT-1U</t>
+  </si>
+  <si>
+    <t>SYSTIMAX 360™ GigaSPEED X10D® and GigaSPEED XL® Unshielded Panel Kit, 1U, Silver</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155747</t>
+  </si>
+  <si>
+    <t>760155747</t>
+  </si>
+  <si>
+    <t>360-E-KIT-2U</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760184507</t>
+  </si>
+  <si>
+    <t>760184507</t>
+  </si>
+  <si>
+    <t>FLEXIMAX</t>
+  </si>
+  <si>
+    <t>Unshielded Modular Panel, M-series, 1U, 24 port, Black</t>
+  </si>
+  <si>
+    <t>M Series</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760234921</t>
+  </si>
+  <si>
+    <t>760234921</t>
+  </si>
+  <si>
+    <t>CCA-WH</t>
+  </si>
+  <si>
+    <t>Variant of CCA-CONNECTORS</t>
+  </si>
+  <si>
+    <t>Unshielded Ceiling Connector Assembly (CCA) without cordage, White</t>
+  </si>
+  <si>
+    <t>Connector kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760235587</t>
+  </si>
+  <si>
+    <t>760235587</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-PLENUM-BLACK-N018</t>
+  </si>
+  <si>
+    <t>Variant of CCA-CORDS</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum , RJ45 to Ceiling connector, 1.5 ft, black</t>
+  </si>
+  <si>
+    <t>Twisted pair patch cord</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760244061</t>
+  </si>
+  <si>
+    <t>760244061</t>
+  </si>
+  <si>
+    <t>CCA-BK</t>
+  </si>
+  <si>
+    <t>Unshielded Ceiling Connector Assembly (CCA) without cordage, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248942</t>
+  </si>
+  <si>
+    <t>760248942</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 1 Fiber Port, 1 Power Port, Black</t>
+  </si>
+  <si>
+    <t>SL Series | SLX Series</t>
+  </si>
+  <si>
+    <t>Surface mount module</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248943</t>
+  </si>
+  <si>
+    <t>760248943</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 1 Fiber Port, 1 Power Port, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248944</t>
+  </si>
+  <si>
+    <t>760248944</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 1 Fiber Port, 1 Power Port, Beige</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249093</t>
+  </si>
+  <si>
+    <t>760249093</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 2 Fiber Ports, 2 Power Ports, Black</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249094</t>
+  </si>
+  <si>
+    <t>760249094</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 2 Fiber Ports, 2 Power Ports, White</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249095</t>
+  </si>
+  <si>
+    <t>760249095</t>
+  </si>
+  <si>
+    <t>Kit, SMB, 2 Fiber Ports, 2 Power Ports, Beige</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250041</t>
+  </si>
+  <si>
+    <t>760250041</t>
+  </si>
+  <si>
+    <t>ECO MGS400-WH-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, White (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250042</t>
+  </si>
+  <si>
+    <t>760250042</t>
+  </si>
+  <si>
+    <t>ECO MGS400-BK-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Black (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250043</t>
+  </si>
+  <si>
+    <t>760250043</t>
+  </si>
+  <si>
+    <t>ECO MGS400-BL-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Blue (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250044</t>
+  </si>
+  <si>
+    <t>760250044</t>
+  </si>
+  <si>
+    <t>ECO MGS400-IV-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Ivory (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760250853</t>
+  </si>
+  <si>
+    <t>760250853</t>
+  </si>
+  <si>
+    <t>PFB-TB-LGY</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Transition box for indoor to outdoor powered fiber cables, plenum rated</t>
+  </si>
+  <si>
+    <t>FiberREACH™</t>
+  </si>
+  <si>
+    <t>Transition box</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252002</t>
+  </si>
+  <si>
+    <t>760252002</t>
+  </si>
+  <si>
+    <t>PPL-1U</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-PANELS</t>
+  </si>
+  <si>
+    <t>Propel 1RU sliding tray fiber panel, accepts Propel ULL modules or adapter packs, providing up to 72 duplex LC ports, 72 MPO ports or 144 SN ports (288f)</t>
+  </si>
+  <si>
+    <t>Propel</t>
+  </si>
+  <si>
+    <t>PPL</t>
+  </si>
+  <si>
+    <t>Fiber patch panel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252003</t>
+  </si>
+  <si>
+    <t>760252003</t>
+  </si>
+  <si>
+    <t>PPL-2U</t>
+  </si>
+  <si>
+    <t>Propel 2RU sliding tray fiber panel, accepts Propel ULL modules or adapter packs, providing up to 144 duplex LC ports, 144 MPO ports or 288 SN ports (576f)</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252004</t>
   </si>
   <si>
     <t>760252004</t>
   </si>
   <si>
     <t>PPL-4U</t>
   </si>
   <si>
-    <t>Variant of PROPEL-PANELS</t>
-[...1 lines deleted...]
-  <si>
     <t>Propel 4RU sliding tray fiber panel, accepts Propel ULL modules or adapter packs, providing up to 288 duplex LC ports, 288 MPO ports or 576 SN ports (1152f)</t>
   </si>
   <si>
-    <t>CommScope®</t>
-[...200 lines deleted...]
-    <t>M Series</t>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252279</t>
+  </si>
+  <si>
+    <t>760252279</t>
+  </si>
+  <si>
+    <t>ECO MGS400-OR-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Orange (24 ea/pkg)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252282</t>
+  </si>
+  <si>
+    <t>760252282</t>
+  </si>
+  <si>
+    <t>ECO MGS400-GN-24</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® M-Series Modular Jack, RJ45, Cat6 Unshielded, Green (24 ea/pkg)</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252334</t>
   </si>
   <si>
     <t>760252334</t>
   </si>
   <si>
     <t>PPL-DM-8AU-8LC-SM-BEU</t>
   </si>
   <si>
     <t>Variant of PROPEL-MODULES</t>
   </si>
   <si>
     <t>Propel ULL Singlemode MPO-08 Distribution Module, 4 duplex LC/UPC to 1X8f MPO/APC non-pinned, Method B Enhanced</t>
   </si>
   <si>
     <t>Fiber module</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252352</t>
   </si>
   <si>
     <t>760252352</t>
   </si>
   <si>
     <t>PPL-DM-16AU-16LC-SM-BEU</t>
   </si>
   <si>
     <t>Propel ULL Singlemode MPO-16 Distribution Module, 8 duplex LC/UPC to 1X16f MPO/APC non-pinned, Method B Enhanced</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252606</t>
+  </si>
+  <si>
+    <t>760252606</t>
+  </si>
+  <si>
+    <t>Modular Plug Hand Tool For 8P MP .310 CAT 6/6A, UTP GigaREACH</t>
+  </si>
+  <si>
+    <t>Modular plug handtool kit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252854</t>
+  </si>
+  <si>
+    <t>760252854</t>
+  </si>
+  <si>
+    <t>CPCE-1</t>
+  </si>
+  <si>
+    <t>Constellation™ Enclosure, secure equipment enclosure providing 5RU of 19 inch rack space as well as 0RU accommodations for Propel and G2 modules.</t>
+  </si>
+  <si>
+    <t>Constellation™</t>
+  </si>
+  <si>
+    <t>Enclosure</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252855</t>
+  </si>
+  <si>
+    <t>760252855</t>
+  </si>
+  <si>
+    <t>CPCB-1</t>
+  </si>
+  <si>
+    <t>Constellation™ Powered Backplane power conditioning component mounts to the CPCE-1, for managing the transition, with power service outlets in 110 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>Backplane</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760253796</t>
+  </si>
+  <si>
+    <t>760253796</t>
+  </si>
+  <si>
+    <t>PPL-1U-HD-FX</t>
+  </si>
+  <si>
+    <t>Propel 1RU fixed tray fiber panel, accepts Propel components, providing up to 48 duplex LC ports, 48 MPO ports or 96 SN ports (192f)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254285</t>
+  </si>
+  <si>
+    <t>760254285</t>
+  </si>
+  <si>
+    <t>CPCX-12</t>
+  </si>
+  <si>
+    <t>Constellation™ Power Transmitter Chassis, capable of energizing up to ten enclosures with management module that provides remote access/monitoring/control of the Constellation power delivery system</t>
+  </si>
+  <si>
+    <t>Power source</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254287</t>
+  </si>
+  <si>
+    <t>760254287</t>
+  </si>
+  <si>
+    <t>CPM-3K</t>
+  </si>
+  <si>
+    <t>Constellation™ Transmitter Power Module, 3 kW module that provides the CPCX-12 with up to 12 kW of capacity</t>
+  </si>
+  <si>
+    <t>Power supply</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254288</t>
+  </si>
+  <si>
+    <t>760254288</t>
+  </si>
+  <si>
+    <t>CTX-6</t>
+  </si>
+  <si>
+    <t>Constellation™ Transmitter Card, 600 W, fault managed power delivery card interface between the CPCX-12 and the power delivery cabling.  Up to 24 can be loaded into the CPCX-12</t>
+  </si>
+  <si>
+    <t>Power transmitter card</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254290</t>
+  </si>
+  <si>
+    <t>760254290</t>
+  </si>
+  <si>
+    <t>CABLE-PWR-SAFD-L620P</t>
+  </si>
+  <si>
+    <t>Constellation™ Power Supply Cord, AC, Saf-D-Grid® to L620P power cable</t>
+  </si>
+  <si>
+    <t>Power cable assembly</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254293</t>
+  </si>
+  <si>
+    <t>760254293</t>
+  </si>
+  <si>
+    <t>CPT-PP-48C</t>
+  </si>
+  <si>
+    <t>Constellation™ Power Transition Panel, with 48 color coded terminal blocks providing a transition point from 20 AWG to 16 AWG cabling, 19 in, 2RU</t>
+  </si>
+  <si>
+    <t>Power transition unit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254294</t>
+  </si>
+  <si>
+    <t>760254294</t>
+  </si>
+  <si>
+    <t>CTX-CBL-10</t>
+  </si>
+  <si>
+    <t>Constellation™ Power Interconnection Lead, 10 feet,  connecting CTX-6 and the Power Transition Panel</t>
+  </si>
+  <si>
+    <t>Power cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254642</t>
+  </si>
+  <si>
+    <t>760254642</t>
+  </si>
+  <si>
+    <t>PM500-COVER</t>
+  </si>
+  <si>
+    <t>Constellation™ optional blanking cover for unused power supply bays in CPCX-12</t>
+  </si>
+  <si>
+    <t>Blanking cover</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254865</t>
   </si>
   <si>
     <t>760254865</t>
   </si>
   <si>
     <t>PPL-1U-HD-FX-OPEN</t>
   </si>
   <si>
     <t>Propel 1RU fixed tray open fiber panel, accepts Propel components, providing up to 48 duplex LC ports, 48 MPO ports or 96 SN ports (192f)</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254908</t>
+  </si>
+  <si>
+    <t>760254908</t>
+  </si>
+  <si>
+    <t>PPL-2U-HD-FX-OPEN</t>
+  </si>
+  <si>
+    <t>Propel 2RU fixed tray open fiber panel, accepts Propel components, providing up to 96 duplex LC ports, 96 MPO ports or 192 SN ports (384f)</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255004</t>
+  </si>
+  <si>
+    <t>760255004</t>
+  </si>
+  <si>
+    <t>P-016-HY-8G1-F30YL/4X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
+  </si>
+  <si>
+    <t>Hybrid cable | copper and fiber</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255005</t>
+  </si>
+  <si>
+    <t>760255005</t>
+  </si>
+  <si>
+    <t>P-016-HY-8G1-F30YL/8X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® Plenum Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 8 Conductor 16 AWG Twisted Pairs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255953</t>
+  </si>
+  <si>
+    <t>760255953</t>
+  </si>
+  <si>
+    <t>PPL-1U-W</t>
+  </si>
+  <si>
+    <t>Propel 1RU sliding tray white fiber panel, accepts Propel ULL modules or adapter packs, providing up to 72 duplex LC ports, 72 MPO ports or 144 SN ports (288f)</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255954</t>
   </si>
   <si>
     <t>760255954</t>
   </si>
   <si>
     <t>PPL-2U-W</t>
   </si>
   <si>
     <t>Propel 2RU sliding tray white fiber panel, accepts Propel ULL modules or adapter packs, providing up to 144 duplex LC ports, 144 MPO ports or 288 SN ports (576f)</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255955</t>
   </si>
   <si>
     <t>760255955</t>
   </si>
   <si>
     <t>PPL-4U-W</t>
   </si>
   <si>
     <t>Propel 4RU sliding tray white fiber panel, accepts Propel ULL modules or adapter packs, providing up to 288 duplex LC ports, 288 MPO ports or 576 SN ports (1152f)</t>
   </si>
   <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258034</t>
+  </si>
+  <si>
+    <t>760258034</t>
+  </si>
+  <si>
+    <t>CPCR-1 SN</t>
+  </si>
+  <si>
+    <t>Constellation Rackmount FMP Receiver with power service outlets in 110 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>Power distribution unit</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258035</t>
+  </si>
+  <si>
+    <t>760258035</t>
+  </si>
+  <si>
+    <t>CPCR-1 SI</t>
+  </si>
+  <si>
+    <t>Constellation Rackmount FMP Receiver with power service outlets in 230 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258036</t>
+  </si>
+  <si>
+    <t>760258036</t>
+  </si>
+  <si>
+    <t>CPCR-1 DN</t>
+  </si>
+  <si>
+    <t>Constellation Rackmount Dual FMP Receiver with power service outlets in 110 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258037</t>
+  </si>
+  <si>
+    <t>760258037</t>
+  </si>
+  <si>
+    <t>CPCR-1 DI</t>
+  </si>
+  <si>
+    <t>Constellation Rackmount Dual FMP Receiver with power service outlets in 230 VAC, 48 VDC, and 24 VDC form</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258354</t>
+  </si>
+  <si>
+    <t>760258354</t>
+  </si>
+  <si>
+    <t>PPL-FA-3U-HCM</t>
+  </si>
+  <si>
+    <t>Variant of PROPEL-XFRAME-PANELS</t>
+  </si>
+  <si>
+    <t>Propel 3RU front access fiber panel for Propel XFrame. Accepts 24, 12 fiber Propel ULL modules, splice cassettes or 6 port adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258355</t>
+  </si>
+  <si>
+    <t>760258355</t>
+  </si>
+  <si>
+    <t>PPL-FA-4U-VCM</t>
+  </si>
+  <si>
+    <t>Propel 4RU front access fiber panel with cable trough for Propel XFrame. Accepts 24, 12 fiber Propel ULL modules, splice cassettes or 6 port adapter packs</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258356</t>
+  </si>
+  <si>
+    <t>760258356</t>
+  </si>
+  <si>
+    <t>PPL-FA-4U-HCM</t>
+  </si>
+  <si>
+    <t>Propel 4RU front access fiber panel for Propel XFrame.  Accepts 24, 16 fiber or 48, 8 fiber Propel ULL modules, splice cassettes or 8 port/4 port adapter packs</t>
+  </si>
+  <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258357</t>
   </si>
   <si>
     <t>760258357</t>
   </si>
   <si>
     <t>PPL-FA-5U-VCM</t>
   </si>
   <si>
-    <t>Variant of PROPEL-XFRAME-PANELS</t>
-[...1 lines deleted...]
-  <si>
     <t>Propel 5RU front access fiber panel with cable trough for Propel XFrame. Accepts 24, 16 fiber or 48, 8 fiber Propel ULL modules, splice cassettes or 8 port/4 port adapter packs</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255004</t>
-[...14 lines deleted...]
-    <t>Hybrid cable | copper and fiber</t>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258481</t>
+  </si>
+  <si>
+    <t>760258481</t>
+  </si>
+  <si>
+    <t>1573A BLK C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>Variant of 1573A</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "Extended Distance" 1573A Category 6 U/UTP Cable, gel-filled outdoor, black jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL</t>
+  </si>
+  <si>
+    <t>Twisted pair cable</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258509</t>
+  </si>
+  <si>
+    <t>760258509</t>
+  </si>
+  <si>
+    <t>1073A BLU C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>Variant of 1073A</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "EXTENDED DISTANCE" 1073A Category 6 U/UTP Cable, CMR Riser, blue jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258510</t>
+  </si>
+  <si>
+    <t>760258510</t>
+  </si>
+  <si>
+    <t>1073A WHT C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "EXTENDED DISTANCE"  1073A Category 6 U/UTP Cable, CMR Riser, white jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258511</t>
+  </si>
+  <si>
+    <t>760258511</t>
+  </si>
+  <si>
+    <t>3073A BLU C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>Variant of 3073A</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, blue jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258512</t>
+  </si>
+  <si>
+    <t>760258512</t>
+  </si>
+  <si>
+    <t>3073A WHT C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, white jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258513</t>
+  </si>
+  <si>
+    <t>760258513</t>
+  </si>
+  <si>
+    <t>2073A BLU C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>Variant of 2073A</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, blue jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258514</t>
+  </si>
+  <si>
+    <t>760258514</t>
+  </si>
+  <si>
+    <t>2073A WHT C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, white jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258679</t>
+  </si>
+  <si>
+    <t>760258679</t>
+  </si>
+  <si>
+    <t>1573A BLK C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "Extended Distance" 1573A Category 6 U/UTP Cable, gel-filled outdoor, black jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258800</t>
+  </si>
+  <si>
+    <t>760258800</t>
+  </si>
+  <si>
+    <t>Variant of FT-MP</t>
+  </si>
+  <si>
+    <t>GigaREACH Modular Plug Kit, 8 pin configuration, Cat 6, UTP, 100PC</t>
+  </si>
+  <si>
+    <t>Modular plug</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259000</t>
+  </si>
+  <si>
+    <t>760259000</t>
+  </si>
+  <si>
+    <t>GigaREACH Modular Plug Kit, 8 pin configuration, Cat 6, UTP, 25PC</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760259115</t>
+  </si>
+  <si>
+    <t>760259115</t>
+  </si>
+  <si>
+    <t>PPL-1U-ANG-FX</t>
+  </si>
+  <si>
+    <t>Propel 1RU fixed tray angled fiber panel, accepts Propel ULL components, providing up to 72 duplex LC ports, 72 MPO ports or 144 SN ports (288f). For use with 8 fiber, 12 fiber or 24 fiber components</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259248</t>
+  </si>
+  <si>
+    <t>760259248</t>
+  </si>
+  <si>
+    <t>1073A BLU C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "Extended Distance" 1073A Category 6 U/UTP Cable, CMR Riser, blue jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259249</t>
+  </si>
+  <si>
+    <t>760259249</t>
+  </si>
+  <si>
+    <t>1073A WHT C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL "Extended Distance" 1073A Category 6 U/UTP Cable, CMR Riser, white jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259259</t>
+  </si>
+  <si>
+    <t>760259259</t>
+  </si>
+  <si>
+    <t>3073A BLU C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, blue jacket, 4 pair count, 3000ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259260</t>
+  </si>
+  <si>
+    <t>760259260</t>
+  </si>
+  <si>
+    <t>3073A WHT C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, white jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259925</t>
+  </si>
+  <si>
+    <t>760259925</t>
+  </si>
+  <si>
+    <t>2073A BLU C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, blue jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259926</t>
+  </si>
+  <si>
+    <t>760259926</t>
+  </si>
+  <si>
+    <t>2073A WHT C6 4/21 U/UTP R3000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, white jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760260993</t>
+  </si>
+  <si>
+    <t>760260993</t>
+  </si>
+  <si>
+    <t>2073A YEL C6 4/21 U/UTP R1000</t>
+  </si>
+  <si>
+    <t>GigaREACH™ XL 2073A Category 6 U/UTP Cable, CMP Plenum, yellow jacket, 4 pair count, 1000 ft (305 m) length, reel</t>
+  </si>
+  <si>
+    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261708</t>
+  </si>
+  <si>
+    <t>760261708</t>
+  </si>
+  <si>
+    <t>R-016-HY-8G1-F54BK/8X16AWG/CTX</t>
+  </si>
+  <si>
+    <t>Constellation® I/O Riser Cable, 4 pair 16 AWG, 16 OS2 SM fibers</t>
   </si>
   <si>
     <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261709</t>
   </si>
   <si>
     <t>760261709</t>
   </si>
   <si>
     <t>R-016-HY-8G1-F30YL/4X16AWG/CTX</t>
   </si>
   <si>
     <t>Constellation® I/O Riser Hybrid Fault Managed Power Cable, 16 Fiber Loose Tube, 4 Conductor 16 AWG Twisted Pairs</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258800</t>
-[...29 lines deleted...]
-    <t>Twisted pair patch cord</t>
+    <t>AZ760258511</t>
+  </si>
+  <si>
+    <t>AZ760258512</t>
+  </si>
+  <si>
+    <t>AZ760259259</t>
+  </si>
+  <si>
+    <t>AZ760259260</t>
+  </si>
+  <si>
+    <t>3073A WHT C6 4/21 U/UTP R3000 (RCM)</t>
+  </si>
+  <si>
+    <t>CO11152</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>CommScope CAT 6, F/UTP, Outdoor Rated Patch Cord</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>CO11192</t>
+  </si>
+  <si>
+    <t>CommScope CAT 6A, F/UTP, Outdoor Rated Patch Cord</t>
   </si>
   <si>
     <t>CO13JX2-88F002</t>
   </si>
   <si>
     <t>CCA-CAT6-WH-2FT</t>
   </si>
   <si>
     <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 2 ft, white</t>
   </si>
   <si>
     <t>CO13JX2-88F003</t>
   </si>
   <si>
     <t>CCA-CAT6-WH-3FT</t>
   </si>
   <si>
     <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 3 ft, white</t>
   </si>
   <si>
     <t>CO13JX2-88F007</t>
   </si>
   <si>
     <t>CCA-CAT6-WH-7FT</t>
   </si>
   <si>
     <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 7 ft, white</t>
   </si>
   <si>
     <t>CO13JX2-88F011</t>
   </si>
   <si>
     <t>CCA-CAT6-WH-11FT</t>
   </si>
   <si>
     <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 11 ft, white</t>
   </si>
   <si>
+    <t>CO13JX2-88F015</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-15FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 15 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F020</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-20FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 20 ft, white</t>
+  </si>
+  <si>
     <t>CO13JX2-88F025</t>
   </si>
   <si>
     <t>CCA-CAT6-WH-25FT</t>
   </si>
   <si>
     <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 25 ft, white</t>
   </si>
   <si>
     <t>CO13JX2-88F030</t>
   </si>
   <si>
     <t>CCA-CAT6-WH-30FT</t>
   </si>
   <si>
     <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 30 ft, white</t>
   </si>
   <si>
-    <t>https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258513</t>
-[...110 lines deleted...]
-    <t>GigaREACH™ XL 3073A Category 6 U/UTP Cable, low smoke zero halogen, white jacket, 4 pair count, 3000 ft (915 m) length, reel</t>
+    <t>CO13JX2-88F040</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-40FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 40 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88F050</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-50FT</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 50 ft, white</t>
+  </si>
+  <si>
+    <t>CO13JX2-88N018</t>
+  </si>
+  <si>
+    <t>CCA-CAT6-WH-18IN</t>
+  </si>
+  <si>
+    <t>CommScope® Category 6 U/UTP Cord, Plenum, RJ45 to Ceiling connector, 18 in, white</t>
+  </si>
+  <si>
+    <t>CO15542</t>
+  </si>
+  <si>
+    <t>CommScope Cat 6, UTP, Outdoor Patch Cord</t>
+  </si>
+  <si>
+    <t>CO15582</t>
+  </si>
+  <si>
+    <t>CommScope Cat 6A, UTP, Outdoor Patch Cord</t>
+  </si>
+  <si>
+    <t>CO166S2</t>
+  </si>
+  <si>
+    <t>MiNo6 Cat 6 U/UTP Reduced Diameter RJ45 Patch Cord, LS-CM Dual Rated</t>
+  </si>
+  <si>
+    <t>CO | UTG</t>
+  </si>
+  <si>
+    <t>CO199K2</t>
+  </si>
+  <si>
+    <t>MiNo6A Cat 6A U/UTP Reduced Diameter RJ45 Patch Cord, LS-CM Dual Rated</t>
+  </si>
+  <si>
+    <t>CO | CON | UTG</t>
+  </si>
+  <si>
+    <t>COP66S2</t>
+  </si>
+  <si>
+    <t>MiNo6 Series Category 6 Performance U/UTP Reduced Diameter LS-CM Dual Rated Patch Cord, Eco-packaging</t>
+  </si>
+  <si>
+    <t>CPC2222</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® MGS400 to MGS400 on 3071 Solid Low Smoke Zero Halogen Cable Pre-terminated Cord</t>
+  </si>
+  <si>
+    <t>CPC</t>
+  </si>
+  <si>
+    <t>CPC3222</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E to MGS400 on 3071 Solid Low Smoke Zero Halogen Cable Zone Extension Cord</t>
+  </si>
+  <si>
+    <t>CPC3312</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® Cat 6 RJ45 Patch Cord, Non-Plenum</t>
+  </si>
+  <si>
+    <t>CPC | UTG</t>
+  </si>
+  <si>
+    <t>CPC3372</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Solid Plenum Cable Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3392</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® Cat 6 Patch Cord, LSZH</t>
+  </si>
+  <si>
+    <t>CPC3422</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Single-ended Low Smoke Zero Halogen Cable, Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3472</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Single End Solid Plenum Cable Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPC3482</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Single End Solid Cable Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPCS4X2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® Cat 6A 360GS10E Single End Solid Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CON | CPC | UTG</t>
+  </si>
+  <si>
+    <t>CPCSSX2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® Cat 6A U/UTP Patch Cord, Non-Plenum</t>
+  </si>
+  <si>
+    <t>CPCSSY2</t>
+  </si>
+  <si>
+    <t>GigaSPEED X10D® Cat 6A 360GS10E Solid Plenum Cordage Modular Patch Cord</t>
+  </si>
+  <si>
+    <t>CPP3392</t>
+  </si>
+  <si>
+    <t>GigaSPEED XL® GS8E Stranded Low Smoke Zero Halogen Cordage Modular Patch Cord, Eco-Packaging</t>
+  </si>
+  <si>
+    <t>CPP</t>
+  </si>
+  <si>
+    <t>PFC-302L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>Hybrid cable | fiber and power</t>
+  </si>
+  <si>
+    <t>PFC-302L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-302O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-302O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 2 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-304O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OM3, 4 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S02L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>PFC-S02L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>PFC-S02O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S02O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 2 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S04L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Indoor/Outdoor, 12AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>PFC-S04L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S04O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S04O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 4 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S12L12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Indoor/Outdoor 12AWG Conductor, meter, feet.</t>
+  </si>
+  <si>
+    <t>PFC-S12L16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Indoor/Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S12O12</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Outdoor, 12AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFC-S12O16</t>
+  </si>
+  <si>
+    <t>FiberREACH™ Powered Fiber Cable, OS2, 12 Fibers, Outdoor, 16AWG Conductor, meter, feet</t>
+  </si>
+  <si>
+    <t>PFP-PX-8M</t>
+  </si>
+  <si>
+    <t>Power Express module, connects up to 8 Powered Fiber Cables</t>
+  </si>
+  <si>
+    <t>Power supply module</t>
+  </si>
+  <si>
+    <t>PFP-PX-A1</t>
+  </si>
+  <si>
+    <t>Power Express Alarm Card for PFP-PX-S1 and PFP-PX-S2</t>
+  </si>
+  <si>
+    <t>Controller module</t>
   </si>
   <si>
     <t>PFP-PX-S1</t>
   </si>
   <si>
     <t>Power Express Class 2 shelf and starter kit, accomodates up to 4 modules of 8 SELV/Class 2 outputs,  1U</t>
   </si>
   <si>
     <t>Power supply subrack</t>
   </si>
   <si>
+    <t>PFP-PX-S2</t>
+  </si>
+  <si>
+    <t>Power Express Class 2 shelf, accomodates up to 2 modules of 8 SELV/Class 2 outputs,  1U</t>
+  </si>
+  <si>
     <t>PFP-PX-SF</t>
   </si>
   <si>
     <t>Power Express Slot Filler, used when a module slot is empty</t>
   </si>
   <si>
     <t>Blank module</t>
   </si>
   <si>
+    <t>PFP-SPS-1600M</t>
+  </si>
+  <si>
+    <t>Slimline SPS DC Rectifier Module, 1600 Watts</t>
+  </si>
+  <si>
+    <t>PFP-SPS-C1</t>
+  </si>
+  <si>
+    <t>Slimline SPS DC Rectifier controller, factory set to 57VDC</t>
+  </si>
+  <si>
+    <t>PFP-SPS-S1</t>
+  </si>
+  <si>
+    <t>Slimline SPS DC Rectifier Shelf, 120/240VAC to 57VDC, accomodates up to 3 rectifier modules, 1U</t>
+  </si>
+  <si>
     <t>PFP-SPS-SF</t>
   </si>
   <si>
     <t>Slimline SPS Slot Filler, used when a module slot is empty</t>
   </si>
   <si>
-    <t>PFP-PX-A1</t>
-[...7 lines deleted...]
-  <si>
     <t>PFU-12-C-O-060-01</t>
   </si>
   <si>
     <t>Power Extender, Universal Mount, Outdoor, 12 Vdc, Fiber Pass Through</t>
   </si>
   <si>
     <t>Power extender</t>
   </si>
   <si>
     <t>PFU-48-C-O-060-01</t>
   </si>
   <si>
     <t>Power Extender, Universal Mount, Outdoor, 48 Vdc, Fiber Pass Through</t>
   </si>
   <si>
     <t>PFU-P-C-O-060-01</t>
   </si>
   <si>
     <t>PoE Extender (1 Gbps), Universal Mount, Outdoor, 1-Port</t>
   </si>
   <si>
     <t>PoE extender/Media converter</t>
   </si>
   <si>
     <t>PFU-P-C-O-060-02</t>
   </si>
   <si>
     <t>PoE Extender, 2 Port Universal Mount, Outdoor, 2-Port</t>
   </si>
   <si>
     <t>PoE unit</t>
   </si>
   <si>
-    <t>PFC-304O12</t>
-[...443 lines deleted...]
-    <t>MiNo6 Series Category 6 Performance U/UTP Reduced Diameter LS-CM Dual Rated Patch Cord, Eco-packaging</t>
+    <t>PFU-P-C-O-090-02</t>
+  </si>
+  <si>
+    <t>PoE Extender, 2 Port Universal Mount, Outdoor, 90 W</t>
+  </si>
+  <si>
+    <t>UGGQXQXY8</t>
+  </si>
+  <si>
+    <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8   (Pinned) to MPO8 (Pinned) , 2 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>SYSTIMAX ULL</t>
+  </si>
+  <si>
+    <t>UGG</t>
+  </si>
+  <si>
+    <t>Hybrid trunk cable assembly | 2-pair</t>
+  </si>
+  <si>
+    <t>UGGQXQXZ8</t>
+  </si>
+  <si>
+    <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8   (Pinned) to MPO8 (Pinned) , 4 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>Hybrid trunk cable assembly | 4-pair</t>
+  </si>
+  <si>
+    <t>UGGQXUCY8</t>
+  </si>
+  <si>
+    <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8 (Pinned) to Unconnectorized , 2 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
+  </si>
+  <si>
+    <t>UGGQXUCZ8</t>
+  </si>
+  <si>
+    <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8 (Pinned) to Unconnectorized , 4 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGGRXRXYR</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to MPO16 (Pinned), 2 Pair 16AWG Constellation Trunk Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
-    <t>SYSTIMAX ULL</t>
-[...5 lines deleted...]
-    <t>Hybrid trunk cable assembly | 2-pair</t>
+    <t>UGGRXRXZR</t>
+  </si>
+  <si>
+    <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16   (Pinned) to MPO16 (Pinned) , 4 Pair 16AWG Constellation Trunk Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
     <t>UGGRXUCYR</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to Unconnectorized, 2 Pair 16AWG Constellation Trunk Cable Assembly, 16-Fiber, Plenum</t>
   </si>
   <si>
-    <t>UGGRXRXZR</t>
-[...7 lines deleted...]
-  <si>
     <t>UGGRXUCZR</t>
   </si>
   <si>
     <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO16 (Pinned) to Unconnectorized , 4 Pair 16AWG Constellation Trunk Cable Assembly, 16-Fiber, Plenum</t>
-  </si>
-[...739 lines deleted...]
-    <t>Hybrid Ultra Low Loss (ULL) Singlemode G.657.A2 MPO8 (Pinned) to Unconnectorized , 4 Pair 16AWG Constellation Trunk Cable Assembly, 8-Fiber, Plenum</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2024,51 +2024,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J173" totalsRowShown="0">
   <autoFilter ref="A1:J173"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252004" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049445" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049452" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102269" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117382" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117366" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117408" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151753" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152793" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152561" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152785" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155739" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155747" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760184507" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252334" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-modules/propel-modules" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252352" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-modules/propel-modules" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254865" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255954" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255955" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258357" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255004" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261709" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258800" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/category-6-plugs/ft-mp" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760235587" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f002" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f003" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f007" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f011" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f025" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f030" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258513" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258514" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258511" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259259" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259248" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259249" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259926" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760258511" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760259259" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760259260" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-s1" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-sf" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-sf" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-a1" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-12-c-o-060-01" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-48-c-o-060-01" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-060-01" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-060-02" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304o12" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302l16" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304o16" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02l12" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12o16" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04o12" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12l12" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02o16" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12l16" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04l16" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12o12" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252854" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252855" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254285" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254288" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254293" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254642" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258034" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258035" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258036" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258037" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248943" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248944" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248942" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206717" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206725" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206758" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206683" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206691" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206709" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252606" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250041" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250043" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co11192" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/co15542" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co15582" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/co166s2" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc2222" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3222" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3372" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3392" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3422" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcssx2" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cop66s2" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxrxyr" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxucyr" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxrxzr" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxuczr" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxucy8" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxqxz8" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255005" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261708" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760234921" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/twisted-pair-ceiling-connectors/cca-connectors" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760244061" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/twisted-pair-ceiling-connectors/cca-connectors" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250042" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250044" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760260993" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item1933943-2" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259000" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/category-6-plugs/ft-mp" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252279" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252282" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-8m" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-1600m" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-c1" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-s1" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-s2" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-090-02" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302l12" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302o12" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304l12" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302o16" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304l16" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02o12" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04l12" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04o16" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02l16" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254287" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254290" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254294" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249095" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249094" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249093" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760250853" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258481" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1573a" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258509" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258510" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258512" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259260" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258679" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1573a" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259925" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760258512" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206733" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206667" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206741" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206675" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254908" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255953" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258354" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258355" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760259115" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258356" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252002" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252003" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760253796" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88n018" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f015" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f020" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f040" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f050" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151308" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152579" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151167" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102244" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760108993" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co11152" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpp3392" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/co199k2" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3312" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3472" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3482" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcs4x2" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcssy2" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxqxy8" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxucz8" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item1933943-2" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206667" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206675" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206683" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206691" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206709" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206717" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206725" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206733" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206741" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item700206758" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049445" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760049452" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102244" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760102269" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760108993" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117366" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117382" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760117408" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151167" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151308" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760151753" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152561" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152579" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152785" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760152793" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155739" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760155747" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/copper-panels-modules-cassettes/copper-panels/360-dm-panels" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760184507" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760234921" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/twisted-pair-ceiling-connectors/cca-connectors" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760235587" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760244061" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/twisted-pair-ceiling-connectors/cca-connectors" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248942" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248943" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760248944" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249093" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249094" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760249095" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250041" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250042" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250043" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760250044" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/item760250853" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252002" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252003" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252004" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252279" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252282" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-jacks-accessories/category-6-jacks/mgs400" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252334" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-modules/propel-modules" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252352" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-modules/propel-modules" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760252606" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252854" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760252855" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760253796" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254285" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254287" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254288" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254290" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254293" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254294" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254642" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254865" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760254908" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255004" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255005" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255953" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255954" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760255955" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258034" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258035" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258036" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258037" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258354" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258355" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258356" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760258357" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/optical-distribution-frames-odf/odf-chassis-blocks/propel-xframe-panels" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258481" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1573a" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258509" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258510" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258511" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258512" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258513" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258514" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258679" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1573a" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760258800" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/category-6-plugs/ft-mp" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259000" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/connectors/rj45-plugs-accessories/category-6-plugs/ft-mp" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760259115" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/frames-panels-cassettes-modules/fiber-panels-modules-cassettes/fiber-panels/propel-panels" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259248" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259249" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/1073a" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259259" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259260" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259925" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760259926" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/item760260993" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/2073a" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261708" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/item760261709" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760258511" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760258512" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760259259" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemaz760259260" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cables/twisted-pair-cables/category-6-cables/3073a" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co11152" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co11192" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f002" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f003" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f007" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f011" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f015" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f020" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f025" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f030" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f040" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88f050" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/itemco13jx2-88n018" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/product-type/cable-assemblies/twisted-pair-cable-assemblies/specialty-twisted-pair-cords/cca-cords" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/co15542" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/co15582" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/co166s2" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/co199k2" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cop66s2" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc2222" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3222" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3312" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3372" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3392" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3422" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3472" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpc3482" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcs4x2" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcssx2" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/cpcssy2" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/gigareach-xl/cpp3392" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302l12" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302l16" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302o12" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-302o16" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304l12" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304l16" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304o12" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-304o16" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02l12" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02l16" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02o12" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s02o16" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04l12" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04l16" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04o12" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s04o16" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12l12" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12l16" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12o12" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfc-s12o16" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-8m" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-a1" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-s1" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-s2" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-px-sf" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-1600m" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-c1" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-s1" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfp-sps-sf" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-12-c-o-060-01" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-48-c-o-060-01" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-060-01" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-060-02" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/fiberreach/itempfu-p-c-o-090-02" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxqxy8" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxqxz8" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxucy8" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggqxucz8" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxrxyr" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxrxzr" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxucyr" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commscope.com/network-type/enterprise-networks-structured-cabling/extended-reach/constellation/uggrxuczr" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J173"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="40.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="185.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.27734375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -2084,4005 +2084,4005 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s">
         <v>21</v>
       </c>
-      <c r="C3" t="s">
+      <c r="G3" t="s">
         <v>22</v>
       </c>
-      <c r="D3" t="s">
+      <c r="H3" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="12.75">
+      <c r="A5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" t="s">
         <v>22</v>
       </c>
-      <c r="D4" t="s">
-[...16 lines deleted...]
-      <c r="B5" t="s">
+      <c r="H5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
+      <c r="A6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
         <v>22</v>
       </c>
-      <c r="D5" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>43</v>
       </c>
-      <c r="B7" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="H8" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="H9" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="H11" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="H12" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>62</v>
+      </c>
+      <c r="C13" t="s">
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>68</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G15" t="s">
+        <v>76</v>
+      </c>
+      <c r="H15" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="12.75">
+      <c r="A16" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B16" t="s">
         <v>80</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
         <v>81</v>
       </c>
-      <c r="E15" t="s">
-[...2 lines deleted...]
-      <c r="G15" t="s">
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" t="s">
         <v>82</v>
       </c>
-      <c r="H15" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="1" t="s">
+      <c r="H16" t="s">
+        <v>83</v>
+      </c>
+      <c r="J16" t="s">
         <v>84</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="1" t="s">
+    </row>
+    <row r="17" spans="1:10" ht="12.75">
+      <c r="A17" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D16" t="s">
+      <c r="B17" t="s">
         <v>87</v>
       </c>
-      <c r="E16" t="s">
-[...8 lines deleted...]
-      <c r="H16" t="s">
+      <c r="C17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
         <v>88</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F17" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="G17" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="H17" t="s">
-        <v>88</v>
+        <v>77</v>
+      </c>
+      <c r="J17" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B18" t="s">
+        <v>92</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D18" t="s">
+        <v>93</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" t="s">
+        <v>82</v>
+      </c>
+      <c r="G18" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="B19" t="s">
         <v>96</v>
       </c>
-      <c r="E18" t="s">
-[...16 lines deleted...]
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
+        <v>97</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" t="s">
+        <v>82</v>
+      </c>
+      <c r="H19" t="s">
+        <v>83</v>
+      </c>
+      <c r="J19" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="B20" t="s">
         <v>100</v>
       </c>
-      <c r="E19" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C20" s="1" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="D20" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F20" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="G20" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="H20" t="s">
-        <v>18</v>
+        <v>77</v>
+      </c>
+      <c r="J20" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B21" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>104</v>
+      </c>
+      <c r="C21" t="s">
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="H21" t="s">
-        <v>18</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B22" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>108</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="D22" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F22" t="s">
-        <v>114</v>
+        <v>21</v>
+      </c>
+      <c r="G22" t="s">
+        <v>76</v>
       </c>
       <c r="H22" t="s">
-        <v>115</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="B23" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>112</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="D23" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>114</v>
+        <v>21</v>
+      </c>
+      <c r="G23" t="s">
+        <v>76</v>
       </c>
       <c r="H23" t="s">
-        <v>115</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>121</v>
+        <v>115</v>
+      </c>
+      <c r="B24" t="s">
+        <v>116</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>122</v>
+        <v>73</v>
       </c>
       <c r="D24" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="F24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" t="s">
+        <v>76</v>
       </c>
       <c r="H24" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="B25" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>128</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="F25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" t="s">
+        <v>76</v>
       </c>
       <c r="H25" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="B26" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>128</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="F26" t="s">
+        <v>126</v>
+      </c>
+      <c r="G26" t="s">
+        <v>76</v>
       </c>
       <c r="H26" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B27" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>128</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="F27" t="s">
+        <v>126</v>
+      </c>
+      <c r="G27" t="s">
+        <v>76</v>
       </c>
       <c r="H27" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B28" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>128</v>
+        <v>73</v>
       </c>
       <c r="D28" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="F28" t="s">
+        <v>126</v>
+      </c>
+      <c r="G28" t="s">
+        <v>76</v>
       </c>
       <c r="H28" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B29" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>128</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>126</v>
+      </c>
+      <c r="G29" t="s">
+        <v>76</v>
       </c>
       <c r="H29" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B30" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>139</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="E30" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G30" t="s">
+        <v>141</v>
       </c>
       <c r="H30" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B31" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D31" t="s">
         <v>146</v>
       </c>
-      <c r="B31" t="s">
+      <c r="E31" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" t="s">
         <v>147</v>
-      </c>
-[...10 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B32" t="s">
         <v>150</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="D32" t="s">
         <v>152</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B33" t="s">
+        <v>156</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D33" t="s">
         <v>157</v>
       </c>
-      <c r="B33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>13</v>
       </c>
       <c r="H33" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
+        <v>160</v>
+      </c>
+      <c r="E34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" t="s">
         <v>161</v>
       </c>
-      <c r="B34" t="s">
+      <c r="H34" t="s">
         <v>162</v>
-      </c>
-[...13 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>164</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E35" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>161</v>
       </c>
       <c r="H35" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>167</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="E36" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>161</v>
       </c>
       <c r="H36" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>170</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="E37" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>161</v>
       </c>
       <c r="H37" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>173</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="E38" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>161</v>
       </c>
       <c r="H38" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>176</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="E39" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>161</v>
       </c>
       <c r="H39" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
+      </c>
+      <c r="B40" t="s">
+        <v>180</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>163</v>
+        <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="E40" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F40" t="s">
-        <v>154</v>
+        <v>21</v>
+      </c>
+      <c r="G40" t="s">
+        <v>22</v>
       </c>
       <c r="H40" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B41" t="s">
         <v>184</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" t="s">
         <v>185</v>
       </c>
-      <c r="C41" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F41" t="s">
-        <v>154</v>
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>22</v>
       </c>
       <c r="H41" t="s">
-        <v>155</v>
+        <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="C42" t="s">
+      <c r="B42" t="s">
+        <v>188</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" t="s">
+        <v>189</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" t="s">
         <v>22</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H42" t="s">
-        <v>189</v>
+        <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="C43" t="s">
+        <v>191</v>
+      </c>
+      <c r="B43" t="s">
+        <v>192</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" t="s">
+        <v>193</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>21</v>
+      </c>
+      <c r="G43" t="s">
         <v>22</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H43" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
+      </c>
+      <c r="B44" t="s">
+        <v>196</v>
       </c>
       <c r="C44" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>194</v>
+        <v>197</v>
+      </c>
+      <c r="E44" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" t="s">
+        <v>198</v>
       </c>
       <c r="H44" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>201</v>
+      </c>
+      <c r="B45" t="s">
+        <v>202</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D45" t="s">
-        <v>196</v>
+        <v>204</v>
+      </c>
+      <c r="E45" t="s">
+        <v>13</v>
+      </c>
+      <c r="F45" t="s">
+        <v>205</v>
+      </c>
+      <c r="G45" t="s">
+        <v>206</v>
       </c>
       <c r="H45" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>209</v>
+      </c>
+      <c r="B46" t="s">
+        <v>210</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D46" t="s">
-        <v>199</v>
+        <v>211</v>
+      </c>
+      <c r="E46" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" t="s">
+        <v>205</v>
+      </c>
+      <c r="G46" t="s">
+        <v>206</v>
       </c>
       <c r="H46" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>213</v>
+      </c>
+      <c r="B47" t="s">
+        <v>214</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D47" t="s">
-        <v>202</v>
+        <v>215</v>
+      </c>
+      <c r="E47" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" t="s">
+        <v>205</v>
+      </c>
+      <c r="G47" t="s">
+        <v>206</v>
       </c>
       <c r="H47" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="C48" t="s">
+        <v>217</v>
+      </c>
+      <c r="B48" t="s">
+        <v>218</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" t="s">
+        <v>219</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" t="s">
         <v>22</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>205</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="C49" t="s">
+        <v>221</v>
+      </c>
+      <c r="B49" t="s">
+        <v>222</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" t="s">
+        <v>223</v>
+      </c>
+      <c r="E49" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" t="s">
         <v>22</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H49" t="s">
-        <v>208</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>225</v>
+      </c>
+      <c r="B50" t="s">
+        <v>226</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>227</v>
       </c>
       <c r="D50" t="s">
-        <v>210</v>
+        <v>228</v>
+      </c>
+      <c r="E50" t="s">
+        <v>13</v>
       </c>
       <c r="F50" t="s">
-        <v>211</v>
+        <v>205</v>
+      </c>
+      <c r="G50" t="s">
+        <v>206</v>
       </c>
       <c r="H50" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>231</v>
+      </c>
+      <c r="B51" t="s">
+        <v>232</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>227</v>
       </c>
       <c r="D51" t="s">
-        <v>214</v>
+        <v>233</v>
+      </c>
+      <c r="E51" t="s">
+        <v>13</v>
       </c>
       <c r="F51" t="s">
-        <v>211</v>
+        <v>205</v>
+      </c>
+      <c r="G51" t="s">
+        <v>206</v>
       </c>
       <c r="H51" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="C52" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>236</v>
+      </c>
+      <c r="E52" t="s">
+        <v>13</v>
       </c>
       <c r="H52" t="s">
-        <v>212</v>
+        <v>237</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>217</v>
+        <v>239</v>
+      </c>
+      <c r="B53" t="s">
+        <v>240</v>
       </c>
       <c r="C53" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>218</v>
+        <v>241</v>
       </c>
       <c r="F53" t="s">
-        <v>211</v>
+        <v>242</v>
       </c>
       <c r="H53" t="s">
-        <v>212</v>
+        <v>243</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>219</v>
+        <v>245</v>
+      </c>
+      <c r="B54" t="s">
+        <v>246</v>
       </c>
       <c r="C54" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>220</v>
+        <v>247</v>
       </c>
       <c r="F54" t="s">
-        <v>211</v>
+        <v>242</v>
       </c>
       <c r="H54" t="s">
-        <v>212</v>
+        <v>248</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>250</v>
+      </c>
+      <c r="B55" t="s">
+        <v>251</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D55" t="s">
-        <v>222</v>
+        <v>252</v>
+      </c>
+      <c r="E55" t="s">
+        <v>13</v>
       </c>
       <c r="F55" t="s">
-        <v>211</v>
+        <v>205</v>
+      </c>
+      <c r="G55" t="s">
+        <v>206</v>
       </c>
       <c r="H55" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>223</v>
+        <v>254</v>
+      </c>
+      <c r="B56" t="s">
+        <v>255</v>
       </c>
       <c r="C56" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>224</v>
+        <v>256</v>
       </c>
       <c r="F56" t="s">
-        <v>211</v>
+        <v>242</v>
       </c>
       <c r="H56" t="s">
-        <v>212</v>
+        <v>257</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>225</v>
+        <v>259</v>
+      </c>
+      <c r="B57" t="s">
+        <v>260</v>
       </c>
       <c r="C57" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>226</v>
+        <v>261</v>
       </c>
       <c r="F57" t="s">
-        <v>211</v>
+        <v>242</v>
       </c>
       <c r="H57" t="s">
-        <v>212</v>
+        <v>262</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>227</v>
+        <v>264</v>
+      </c>
+      <c r="B58" t="s">
+        <v>265</v>
       </c>
       <c r="C58" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>228</v>
+        <v>266</v>
       </c>
       <c r="F58" t="s">
-        <v>211</v>
+        <v>242</v>
       </c>
       <c r="H58" t="s">
-        <v>212</v>
+        <v>267</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>229</v>
+        <v>269</v>
+      </c>
+      <c r="B59" t="s">
+        <v>270</v>
       </c>
       <c r="C59" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>230</v>
+        <v>271</v>
       </c>
       <c r="F59" t="s">
-        <v>211</v>
+        <v>242</v>
       </c>
       <c r="H59" t="s">
-        <v>212</v>
+        <v>272</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>231</v>
+        <v>274</v>
+      </c>
+      <c r="B60" t="s">
+        <v>275</v>
       </c>
       <c r="C60" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>232</v>
+        <v>276</v>
       </c>
       <c r="F60" t="s">
-        <v>211</v>
+        <v>242</v>
       </c>
       <c r="H60" t="s">
-        <v>212</v>
+        <v>277</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>234</v>
+        <v>279</v>
       </c>
       <c r="B61" t="s">
-        <v>235</v>
+        <v>280</v>
       </c>
       <c r="C61" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>236</v>
+        <v>281</v>
       </c>
       <c r="F61" t="s">
-        <v>114</v>
+        <v>242</v>
       </c>
       <c r="H61" t="s">
-        <v>237</v>
+        <v>282</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>239</v>
+        <v>284</v>
       </c>
       <c r="B62" t="s">
-        <v>240</v>
+        <v>285</v>
       </c>
       <c r="C62" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>241</v>
+        <v>286</v>
       </c>
       <c r="F62" t="s">
-        <v>114</v>
+        <v>242</v>
       </c>
       <c r="H62" t="s">
-        <v>242</v>
+        <v>287</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>244</v>
+        <v>289</v>
       </c>
       <c r="B63" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>290</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D63" t="s">
-        <v>246</v>
+        <v>291</v>
+      </c>
+      <c r="E63" t="s">
+        <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>114</v>
+        <v>205</v>
+      </c>
+      <c r="G63" t="s">
+        <v>206</v>
       </c>
       <c r="H63" t="s">
-        <v>247</v>
+        <v>207</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>249</v>
+        <v>293</v>
       </c>
       <c r="B64" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>294</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D64" t="s">
-        <v>251</v>
+        <v>295</v>
+      </c>
+      <c r="E64" t="s">
+        <v>13</v>
       </c>
       <c r="F64" t="s">
-        <v>114</v>
+        <v>205</v>
+      </c>
+      <c r="G64" t="s">
+        <v>206</v>
       </c>
       <c r="H64" t="s">
-        <v>252</v>
+        <v>207</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>254</v>
+        <v>297</v>
       </c>
       <c r="B65" t="s">
-        <v>255</v>
+        <v>298</v>
       </c>
       <c r="C65" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>256</v>
+        <v>299</v>
+      </c>
+      <c r="E65" t="s">
+        <v>13</v>
       </c>
       <c r="F65" t="s">
-        <v>114</v>
+        <v>242</v>
       </c>
       <c r="H65" t="s">
-        <v>257</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>259</v>
+        <v>302</v>
       </c>
       <c r="B66" t="s">
-        <v>260</v>
+        <v>303</v>
       </c>
       <c r="C66" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>261</v>
+        <v>304</v>
+      </c>
+      <c r="E66" t="s">
+        <v>13</v>
       </c>
       <c r="F66" t="s">
-        <v>114</v>
+        <v>242</v>
       </c>
       <c r="H66" t="s">
-        <v>262</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>264</v>
+        <v>306</v>
       </c>
       <c r="B67" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>307</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D67" t="s">
-        <v>266</v>
+        <v>308</v>
+      </c>
+      <c r="E67" t="s">
+        <v>13</v>
       </c>
       <c r="F67" t="s">
-        <v>114</v>
+        <v>205</v>
+      </c>
+      <c r="G67" t="s">
+        <v>206</v>
       </c>
       <c r="H67" t="s">
-        <v>267</v>
+        <v>207</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>269</v>
+        <v>310</v>
       </c>
       <c r="B68" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>311</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D68" t="s">
-        <v>271</v>
+        <v>312</v>
+      </c>
+      <c r="E68" t="s">
+        <v>13</v>
       </c>
       <c r="F68" t="s">
-        <v>114</v>
+        <v>205</v>
+      </c>
+      <c r="G68" t="s">
+        <v>206</v>
       </c>
       <c r="H68" t="s">
-        <v>267</v>
+        <v>207</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>273</v>
+        <v>314</v>
       </c>
       <c r="B69" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>315</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D69" t="s">
-        <v>275</v>
+        <v>316</v>
+      </c>
+      <c r="E69" t="s">
+        <v>13</v>
       </c>
       <c r="F69" t="s">
-        <v>114</v>
+        <v>205</v>
+      </c>
+      <c r="G69" t="s">
+        <v>206</v>
       </c>
       <c r="H69" t="s">
-        <v>267</v>
+        <v>207</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>277</v>
+        <v>318</v>
       </c>
       <c r="B70" t="s">
-        <v>278</v>
+        <v>319</v>
       </c>
       <c r="C70" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>279</v>
+        <v>320</v>
       </c>
       <c r="F70" t="s">
-        <v>114</v>
+        <v>242</v>
       </c>
       <c r="H70" t="s">
-        <v>267</v>
+        <v>321</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>281</v>
+        <v>323</v>
+      </c>
+      <c r="B71" t="s">
+        <v>324</v>
       </c>
       <c r="C71" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>325</v>
+      </c>
+      <c r="F71" t="s">
+        <v>242</v>
       </c>
       <c r="H71" t="s">
-        <v>284</v>
+        <v>321</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>286</v>
+        <v>327</v>
+      </c>
+      <c r="B72" t="s">
+        <v>328</v>
       </c>
       <c r="C72" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>329</v>
+      </c>
+      <c r="F72" t="s">
+        <v>242</v>
       </c>
       <c r="H72" t="s">
-        <v>284</v>
+        <v>321</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>289</v>
+        <v>331</v>
+      </c>
+      <c r="B73" t="s">
+        <v>332</v>
       </c>
       <c r="C73" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>333</v>
+      </c>
+      <c r="F73" t="s">
+        <v>242</v>
       </c>
       <c r="H73" t="s">
-        <v>284</v>
+        <v>321</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>292</v>
+        <v>335</v>
       </c>
       <c r="B74" t="s">
-        <v>293</v>
+        <v>336</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>294</v>
+        <v>337</v>
       </c>
       <c r="D74" t="s">
-        <v>295</v>
+        <v>338</v>
       </c>
       <c r="E74" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F74" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="G74" t="s">
-        <v>296</v>
+        <v>206</v>
       </c>
       <c r="H74" t="s">
-        <v>297</v>
+        <v>207</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>299</v>
+        <v>340</v>
       </c>
       <c r="B75" t="s">
-        <v>300</v>
+        <v>341</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>294</v>
+        <v>337</v>
       </c>
       <c r="D75" t="s">
-        <v>301</v>
+        <v>342</v>
       </c>
       <c r="E75" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F75" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="G75" t="s">
-        <v>296</v>
+        <v>206</v>
       </c>
       <c r="H75" t="s">
-        <v>297</v>
+        <v>207</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>303</v>
+        <v>344</v>
       </c>
       <c r="B76" t="s">
-        <v>304</v>
+        <v>345</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>294</v>
+        <v>337</v>
       </c>
       <c r="D76" t="s">
-        <v>305</v>
+        <v>346</v>
       </c>
       <c r="E76" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F76" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="G76" t="s">
-        <v>296</v>
+        <v>206</v>
       </c>
       <c r="H76" t="s">
-        <v>297</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>307</v>
+        <v>348</v>
       </c>
       <c r="B77" t="s">
-        <v>308</v>
+        <v>349</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>294</v>
+        <v>337</v>
       </c>
       <c r="D77" t="s">
-        <v>309</v>
+        <v>350</v>
       </c>
       <c r="E77" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F77" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="G77" t="s">
-        <v>296</v>
+        <v>206</v>
       </c>
       <c r="H77" t="s">
-        <v>297</v>
+        <v>207</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>311</v>
+        <v>352</v>
       </c>
       <c r="B78" t="s">
-        <v>312</v>
+        <v>353</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>294</v>
+        <v>354</v>
       </c>
       <c r="D78" t="s">
-        <v>313</v>
+        <v>355</v>
       </c>
       <c r="E78" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F78" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>356</v>
       </c>
       <c r="H78" t="s">
-        <v>297</v>
+        <v>357</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>315</v>
+        <v>359</v>
       </c>
       <c r="B79" t="s">
-        <v>316</v>
+        <v>360</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>294</v>
+        <v>361</v>
       </c>
       <c r="D79" t="s">
-        <v>317</v>
+        <v>362</v>
       </c>
       <c r="E79" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F79" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>356</v>
       </c>
       <c r="H79" t="s">
-        <v>297</v>
+        <v>357</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>364</v>
+      </c>
+      <c r="B80" t="s">
+        <v>365</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>361</v>
       </c>
       <c r="D80" t="s">
-        <v>320</v>
+        <v>366</v>
       </c>
       <c r="E80" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="F80" t="s">
+        <v>356</v>
       </c>
       <c r="H80" t="s">
-        <v>321</v>
+        <v>357</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>323</v>
+        <v>368</v>
       </c>
       <c r="B81" t="s">
-        <v>324</v>
+        <v>369</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>294</v>
+        <v>370</v>
       </c>
       <c r="D81" t="s">
-        <v>325</v>
+        <v>371</v>
       </c>
       <c r="E81" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F81" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>356</v>
       </c>
       <c r="H81" t="s">
-        <v>297</v>
+        <v>357</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>327</v>
+        <v>373</v>
       </c>
       <c r="B82" t="s">
-        <v>328</v>
+        <v>374</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>294</v>
+        <v>370</v>
       </c>
       <c r="D82" t="s">
-        <v>329</v>
+        <v>375</v>
       </c>
       <c r="E82" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F82" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>356</v>
       </c>
       <c r="H82" t="s">
-        <v>297</v>
+        <v>357</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>377</v>
+      </c>
+      <c r="B83" t="s">
+        <v>378</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>379</v>
       </c>
       <c r="D83" t="s">
-        <v>332</v>
+        <v>380</v>
       </c>
       <c r="E83" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>20</v>
+      </c>
+      <c r="F83" t="s">
+        <v>356</v>
       </c>
       <c r="H83" t="s">
-        <v>130</v>
+        <v>357</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>382</v>
+      </c>
+      <c r="B84" t="s">
+        <v>383</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>379</v>
       </c>
       <c r="D84" t="s">
-        <v>335</v>
+        <v>384</v>
       </c>
       <c r="E84" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>20</v>
+      </c>
+      <c r="F84" t="s">
+        <v>356</v>
       </c>
       <c r="H84" t="s">
-        <v>130</v>
+        <v>357</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>386</v>
+      </c>
+      <c r="B85" t="s">
+        <v>387</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>354</v>
       </c>
       <c r="D85" t="s">
-        <v>337</v>
+        <v>388</v>
       </c>
       <c r="E85" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>20</v>
+      </c>
+      <c r="F85" t="s">
+        <v>356</v>
       </c>
       <c r="H85" t="s">
-        <v>130</v>
+        <v>357</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>390</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>391</v>
       </c>
       <c r="D86" t="s">
-        <v>339</v>
+        <v>392</v>
       </c>
       <c r="E86" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="H86" t="s">
-        <v>130</v>
+        <v>393</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>395</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>391</v>
       </c>
       <c r="D87" t="s">
-        <v>342</v>
+        <v>396</v>
       </c>
       <c r="E87" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>13</v>
       </c>
       <c r="H87" t="s">
-        <v>130</v>
+        <v>393</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>398</v>
+      </c>
+      <c r="B88" t="s">
+        <v>399</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="D88" t="s">
-        <v>345</v>
+        <v>400</v>
       </c>
       <c r="E88" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F88" t="s">
-        <v>58</v>
+        <v>205</v>
       </c>
       <c r="G88" t="s">
-        <v>343</v>
+        <v>206</v>
       </c>
       <c r="H88" t="s">
-        <v>130</v>
+        <v>207</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>402</v>
+      </c>
+      <c r="B89" t="s">
+        <v>403</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>361</v>
       </c>
       <c r="D89" t="s">
-        <v>347</v>
+        <v>404</v>
       </c>
       <c r="E89" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F89" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="H89" t="s">
-        <v>130</v>
+        <v>357</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>406</v>
+      </c>
+      <c r="B90" t="s">
+        <v>407</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>361</v>
       </c>
       <c r="D90" t="s">
-        <v>350</v>
+        <v>408</v>
       </c>
       <c r="E90" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F90" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="H90" t="s">
-        <v>130</v>
+        <v>357</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>410</v>
+      </c>
+      <c r="B91" t="s">
+        <v>411</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>370</v>
       </c>
       <c r="D91" t="s">
-        <v>352</v>
+        <v>412</v>
       </c>
       <c r="E91" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F91" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="H91" t="s">
-        <v>130</v>
+        <v>357</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>414</v>
+      </c>
+      <c r="B92" t="s">
+        <v>415</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>370</v>
       </c>
       <c r="D92" t="s">
-        <v>354</v>
+        <v>416</v>
       </c>
       <c r="E92" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F92" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H92" t="s">
-        <v>130</v>
+        <v>357</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B93" t="s">
+        <v>419</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="D93" t="s">
+        <v>420</v>
+      </c>
+      <c r="E93" t="s">
+        <v>20</v>
+      </c>
+      <c r="F93" t="s">
         <v>356</v>
       </c>
-      <c r="C93" t="s">
-[...2 lines deleted...]
-      <c r="D93" t="s">
+      <c r="H93" t="s">
         <v>357</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>422</v>
+      </c>
+      <c r="B94" t="s">
+        <v>423</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>379</v>
       </c>
       <c r="D94" t="s">
-        <v>359</v>
+        <v>424</v>
       </c>
       <c r="E94" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F94" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="H94" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>426</v>
+      </c>
+      <c r="B95" t="s">
+        <v>427</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>379</v>
       </c>
       <c r="D95" t="s">
-        <v>364</v>
+        <v>428</v>
       </c>
       <c r="E95" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F95" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="H95" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>365</v>
+        <v>430</v>
+      </c>
+      <c r="B96" t="s">
+        <v>431</v>
       </c>
       <c r="C96" t="s">
-        <v>331</v>
+        <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>366</v>
+        <v>432</v>
       </c>
       <c r="E96" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F96" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>242</v>
       </c>
       <c r="H96" t="s">
-        <v>367</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>368</v>
+        <v>434</v>
+      </c>
+      <c r="B97" t="s">
+        <v>435</v>
       </c>
       <c r="C97" t="s">
-        <v>331</v>
+        <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>369</v>
+        <v>436</v>
       </c>
       <c r="E97" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F97" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>242</v>
       </c>
       <c r="H97" t="s">
-        <v>367</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="D98" t="s">
         <v>371</v>
       </c>
       <c r="E98" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F98" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="H98" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>438</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>370</v>
       </c>
       <c r="D99" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E99" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F99" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="H99" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>439</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>370</v>
       </c>
       <c r="D100" t="s">
-        <v>377</v>
+        <v>412</v>
       </c>
       <c r="E100" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F100" t="s">
-        <v>114</v>
+        <v>356</v>
       </c>
       <c r="H100" t="s">
-        <v>115</v>
+        <v>357</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>379</v>
+        <v>440</v>
       </c>
       <c r="B101" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>441</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>370</v>
       </c>
       <c r="D101" t="s">
-        <v>381</v>
+        <v>416</v>
       </c>
       <c r="E101" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F101" t="s">
-        <v>114</v>
+        <v>356</v>
       </c>
       <c r="H101" t="s">
-        <v>115</v>
+        <v>357</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>442</v>
+      </c>
+      <c r="C102" t="s">
+        <v>443</v>
       </c>
       <c r="D102" t="s">
-        <v>386</v>
+        <v>444</v>
       </c>
       <c r="E102" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G102" t="s">
+        <v>445</v>
       </c>
       <c r="H102" t="s">
-        <v>387</v>
+        <v>153</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>446</v>
+      </c>
+      <c r="C103" t="s">
+        <v>443</v>
       </c>
       <c r="D103" t="s">
-        <v>391</v>
+        <v>447</v>
       </c>
       <c r="E103" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G103" t="s">
+        <v>445</v>
       </c>
       <c r="H103" t="s">
-        <v>387</v>
+        <v>153</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>393</v>
+        <v>448</v>
       </c>
       <c r="B104" t="s">
-        <v>394</v>
+        <v>449</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>294</v>
+        <v>151</v>
       </c>
       <c r="D104" t="s">
-        <v>395</v>
+        <v>450</v>
       </c>
       <c r="E104" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>13</v>
       </c>
       <c r="H104" t="s">
-        <v>297</v>
+        <v>153</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>397</v>
+        <v>451</v>
       </c>
       <c r="B105" t="s">
-        <v>398</v>
+        <v>452</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>294</v>
+        <v>151</v>
       </c>
       <c r="D105" t="s">
-        <v>399</v>
+        <v>453</v>
       </c>
       <c r="E105" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>13</v>
       </c>
       <c r="H105" t="s">
-        <v>297</v>
+        <v>153</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>401</v>
+        <v>454</v>
       </c>
       <c r="B106" t="s">
-        <v>402</v>
+        <v>455</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D106" t="s">
-        <v>403</v>
+        <v>456</v>
       </c>
       <c r="E106" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>13</v>
       </c>
       <c r="H106" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>457</v>
+      </c>
+      <c r="B107" t="s">
+        <v>458</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>151</v>
       </c>
       <c r="D107" t="s">
-        <v>405</v>
+        <v>459</v>
       </c>
       <c r="E107" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H107" t="s">
-        <v>406</v>
+        <v>153</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>408</v>
+        <v>460</v>
+      </c>
+      <c r="B108" t="s">
+        <v>461</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>122</v>
+        <v>151</v>
       </c>
       <c r="D108" t="s">
-        <v>409</v>
+        <v>462</v>
       </c>
       <c r="E108" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H108" t="s">
-        <v>124</v>
+        <v>153</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>411</v>
+        <v>463</v>
       </c>
       <c r="B109" t="s">
-        <v>412</v>
+        <v>464</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>294</v>
+        <v>151</v>
       </c>
       <c r="D109" t="s">
-        <v>413</v>
+        <v>465</v>
       </c>
       <c r="E109" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>13</v>
       </c>
       <c r="H109" t="s">
-        <v>297</v>
+        <v>153</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>415</v>
+        <v>466</v>
       </c>
       <c r="B110" t="s">
-        <v>416</v>
+        <v>467</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>294</v>
+        <v>151</v>
       </c>
       <c r="D110" t="s">
-        <v>417</v>
+        <v>468</v>
       </c>
       <c r="E110" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>13</v>
       </c>
       <c r="H110" t="s">
-        <v>297</v>
+        <v>153</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>469</v>
+      </c>
+      <c r="B111" t="s">
+        <v>470</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>151</v>
       </c>
       <c r="D111" t="s">
-        <v>419</v>
+        <v>471</v>
+      </c>
+      <c r="E111" t="s">
+        <v>13</v>
       </c>
       <c r="H111" t="s">
-        <v>420</v>
+        <v>153</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>472</v>
+      </c>
+      <c r="B112" t="s">
+        <v>473</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>151</v>
       </c>
       <c r="D112" t="s">
-        <v>422</v>
+        <v>474</v>
+      </c>
+      <c r="E112" t="s">
+        <v>13</v>
       </c>
       <c r="H112" t="s">
-        <v>420</v>
+        <v>153</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>475</v>
+      </c>
+      <c r="B113" t="s">
+        <v>476</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>151</v>
       </c>
       <c r="D113" t="s">
-        <v>424</v>
+        <v>477</v>
+      </c>
+      <c r="E113" t="s">
+        <v>13</v>
       </c>
       <c r="H113" t="s">
-        <v>197</v>
+        <v>153</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>478</v>
+      </c>
+      <c r="B114" t="s">
+        <v>479</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>151</v>
       </c>
       <c r="D114" t="s">
-        <v>426</v>
+        <v>480</v>
+      </c>
+      <c r="E114" t="s">
+        <v>13</v>
       </c>
       <c r="H114" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>427</v>
+        <v>481</v>
       </c>
       <c r="C115" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D115" t="s">
-        <v>428</v>
+        <v>482</v>
       </c>
       <c r="E115" t="s">
-        <v>15</v>
+        <v>13</v>
+      </c>
+      <c r="G115" t="s">
+        <v>445</v>
       </c>
       <c r="H115" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>429</v>
+        <v>483</v>
       </c>
       <c r="C116" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D116" t="s">
-        <v>430</v>
+        <v>484</v>
+      </c>
+      <c r="E116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" t="s">
+        <v>445</v>
       </c>
       <c r="H116" t="s">
-        <v>208</v>
+        <v>153</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>431</v>
+        <v>485</v>
       </c>
       <c r="C117" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D117" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>486</v>
+      </c>
+      <c r="E117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" t="s">
+        <v>487</v>
       </c>
       <c r="H117" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>433</v>
+        <v>488</v>
       </c>
       <c r="C118" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D118" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>489</v>
+      </c>
+      <c r="E118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" t="s">
+        <v>490</v>
       </c>
       <c r="H118" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>435</v>
+        <v>491</v>
       </c>
       <c r="C119" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D119" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>492</v>
+      </c>
+      <c r="E119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" t="s">
+        <v>445</v>
       </c>
       <c r="H119" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>437</v>
+        <v>493</v>
       </c>
       <c r="C120" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D120" t="s">
-        <v>438</v>
+        <v>494</v>
+      </c>
+      <c r="E120" t="s">
+        <v>20</v>
       </c>
       <c r="F120" t="s">
-        <v>211</v>
+        <v>21</v>
+      </c>
+      <c r="G120" t="s">
+        <v>495</v>
       </c>
       <c r="H120" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>439</v>
+        <v>496</v>
       </c>
       <c r="C121" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D121" t="s">
-        <v>440</v>
+        <v>497</v>
+      </c>
+      <c r="E121" t="s">
+        <v>20</v>
       </c>
       <c r="F121" t="s">
-        <v>211</v>
+        <v>21</v>
+      </c>
+      <c r="G121" t="s">
+        <v>495</v>
       </c>
       <c r="H121" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>441</v>
+        <v>498</v>
       </c>
       <c r="C122" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D122" t="s">
-        <v>442</v>
+        <v>499</v>
+      </c>
+      <c r="E122" t="s">
+        <v>20</v>
       </c>
       <c r="F122" t="s">
-        <v>211</v>
+        <v>21</v>
+      </c>
+      <c r="G122" t="s">
+        <v>500</v>
       </c>
       <c r="H122" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C123" t="s">
         <v>443</v>
       </c>
-      <c r="C123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D123" t="s">
-        <v>444</v>
+        <v>502</v>
+      </c>
+      <c r="E123" t="s">
+        <v>20</v>
       </c>
       <c r="F123" t="s">
-        <v>211</v>
+        <v>21</v>
+      </c>
+      <c r="G123" t="s">
+        <v>500</v>
       </c>
       <c r="H123" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>445</v>
+        <v>503</v>
       </c>
       <c r="C124" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D124" t="s">
-        <v>446</v>
+        <v>504</v>
+      </c>
+      <c r="E124" t="s">
+        <v>20</v>
       </c>
       <c r="F124" t="s">
-        <v>211</v>
+        <v>21</v>
+      </c>
+      <c r="G124" t="s">
+        <v>500</v>
       </c>
       <c r="H124" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>447</v>
+        <v>505</v>
       </c>
       <c r="C125" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D125" t="s">
-        <v>448</v>
+        <v>506</v>
+      </c>
+      <c r="E125" t="s">
+        <v>20</v>
       </c>
       <c r="F125" t="s">
-        <v>211</v>
+        <v>21</v>
+      </c>
+      <c r="G125" t="s">
+        <v>500</v>
       </c>
       <c r="H125" t="s">
-        <v>212</v>
+        <v>153</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>507</v>
       </c>
       <c r="C126" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D126" t="s">
-        <v>452</v>
+        <v>508</v>
+      </c>
+      <c r="E126" t="s">
+        <v>20</v>
       </c>
       <c r="F126" t="s">
-        <v>114</v>
+        <v>21</v>
+      </c>
+      <c r="G126" t="s">
+        <v>500</v>
       </c>
       <c r="H126" t="s">
-        <v>453</v>
+        <v>153</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>509</v>
       </c>
       <c r="C127" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D127" t="s">
-        <v>457</v>
+        <v>510</v>
+      </c>
+      <c r="E127" t="s">
+        <v>20</v>
       </c>
       <c r="F127" t="s">
-        <v>114</v>
+        <v>21</v>
+      </c>
+      <c r="G127" t="s">
+        <v>500</v>
       </c>
       <c r="H127" t="s">
-        <v>458</v>
+        <v>153</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>511</v>
       </c>
       <c r="C128" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D128" t="s">
-        <v>462</v>
+        <v>512</v>
+      </c>
+      <c r="E128" t="s">
+        <v>20</v>
       </c>
       <c r="F128" t="s">
-        <v>114</v>
+        <v>89</v>
+      </c>
+      <c r="G128" t="s">
+        <v>513</v>
       </c>
       <c r="H128" t="s">
-        <v>463</v>
+        <v>153</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>465</v>
+        <v>514</v>
       </c>
       <c r="C129" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D129" t="s">
-        <v>466</v>
+        <v>515</v>
       </c>
       <c r="E129" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="F129" t="s">
+        <v>89</v>
       </c>
       <c r="G129" t="s">
-        <v>283</v>
+        <v>513</v>
       </c>
       <c r="H129" t="s">
-        <v>284</v>
+        <v>153</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>468</v>
+        <v>516</v>
       </c>
       <c r="C130" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D130" t="s">
-        <v>469</v>
+        <v>517</v>
       </c>
       <c r="E130" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="F130" t="s">
+        <v>89</v>
       </c>
       <c r="G130" t="s">
-        <v>283</v>
+        <v>513</v>
       </c>
       <c r="H130" t="s">
-        <v>284</v>
+        <v>153</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>471</v>
+        <v>518</v>
       </c>
       <c r="C131" t="s">
-        <v>22</v>
+        <v>443</v>
       </c>
       <c r="D131" t="s">
-        <v>472</v>
+        <v>519</v>
       </c>
       <c r="E131" t="s">
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="F131" t="s">
+        <v>21</v>
       </c>
       <c r="G131" t="s">
-        <v>283</v>
+        <v>520</v>
       </c>
       <c r="H131" t="s">
-        <v>284</v>
+        <v>153</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>521</v>
       </c>
       <c r="C132" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>522</v>
       </c>
       <c r="F132" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="H132" t="s">
-        <v>477</v>
+        <v>523</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>479</v>
-[...5 lines deleted...]
-        <v>481</v>
+        <v>524</v>
+      </c>
+      <c r="C133" t="s">
+        <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>525</v>
       </c>
       <c r="F133" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="H133" t="s">
-        <v>155</v>
+        <v>523</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>526</v>
+      </c>
+      <c r="C134" t="s">
+        <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>527</v>
       </c>
       <c r="F134" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="H134" t="s">
-        <v>155</v>
+        <v>523</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>488</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>528</v>
+      </c>
+      <c r="C135" t="s">
+        <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>529</v>
       </c>
       <c r="F135" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="H135" t="s">
-        <v>155</v>
+        <v>523</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>530</v>
+      </c>
+      <c r="C136" t="s">
+        <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>531</v>
       </c>
       <c r="F136" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="H136" t="s">
-        <v>155</v>
+        <v>523</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>532</v>
+      </c>
+      <c r="C137" t="s">
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>533</v>
       </c>
       <c r="F137" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="H137" t="s">
-        <v>155</v>
+        <v>523</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>481</v>
+        <v>534</v>
+      </c>
+      <c r="C138" t="s">
+        <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>535</v>
       </c>
       <c r="F138" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="H138" t="s">
-        <v>155</v>
+        <v>523</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>503</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>536</v>
+      </c>
+      <c r="C139" t="s">
+        <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>537</v>
       </c>
       <c r="F139" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="H139" t="s">
-        <v>155</v>
+        <v>523</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>538</v>
+      </c>
+      <c r="C140" t="s">
+        <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>539</v>
       </c>
       <c r="F140" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="H140" t="s">
-        <v>155</v>
+        <v>523</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>540</v>
+      </c>
+      <c r="C141" t="s">
+        <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>541</v>
       </c>
       <c r="F141" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>198</v>
       </c>
       <c r="H141" t="s">
-        <v>297</v>
+        <v>523</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>512</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>542</v>
+      </c>
+      <c r="C142" t="s">
+        <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>543</v>
       </c>
       <c r="F142" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>198</v>
       </c>
       <c r="H142" t="s">
-        <v>297</v>
+        <v>523</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>544</v>
+      </c>
+      <c r="C143" t="s">
+        <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>545</v>
       </c>
       <c r="F143" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>198</v>
       </c>
       <c r="H143" t="s">
-        <v>297</v>
+        <v>523</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>546</v>
+      </c>
+      <c r="C144" t="s">
+        <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>547</v>
       </c>
       <c r="F144" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>198</v>
       </c>
       <c r="H144" t="s">
-        <v>297</v>
+        <v>523</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>548</v>
+      </c>
+      <c r="C145" t="s">
+        <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>549</v>
       </c>
       <c r="F145" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>198</v>
       </c>
       <c r="H145" t="s">
-        <v>18</v>
+        <v>523</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>550</v>
+      </c>
+      <c r="C146" t="s">
+        <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>551</v>
       </c>
       <c r="F146" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>198</v>
       </c>
       <c r="H146" t="s">
-        <v>18</v>
+        <v>523</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>532</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>552</v>
+      </c>
+      <c r="C147" t="s">
+        <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>553</v>
       </c>
       <c r="F147" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>198</v>
       </c>
       <c r="H147" t="s">
-        <v>18</v>
+        <v>523</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>554</v>
+      </c>
+      <c r="C148" t="s">
+        <v>11</v>
       </c>
       <c r="D148" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>555</v>
       </c>
       <c r="F148" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>198</v>
       </c>
       <c r="H148" t="s">
-        <v>18</v>
+        <v>523</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>556</v>
+      </c>
+      <c r="C149" t="s">
+        <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>557</v>
       </c>
       <c r="F149" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>198</v>
       </c>
       <c r="H149" t="s">
-        <v>18</v>
+        <v>523</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>558</v>
+      </c>
+      <c r="C150" t="s">
+        <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>559</v>
       </c>
       <c r="F150" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>198</v>
       </c>
       <c r="H150" t="s">
-        <v>18</v>
+        <v>523</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>560</v>
+      </c>
+      <c r="C151" t="s">
+        <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>561</v>
       </c>
       <c r="F151" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>198</v>
       </c>
       <c r="H151" t="s">
-        <v>18</v>
+        <v>523</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>552</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>562</v>
+      </c>
+      <c r="C152" t="s">
+        <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>554</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>563</v>
       </c>
       <c r="H152" t="s">
-        <v>18</v>
+        <v>564</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>556</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>565</v>
+      </c>
+      <c r="C153" t="s">
+        <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>558</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>566</v>
       </c>
       <c r="H153" t="s">
-        <v>18</v>
+        <v>567</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>568</v>
+      </c>
+      <c r="C154" t="s">
+        <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>569</v>
       </c>
       <c r="H154" t="s">
-        <v>130</v>
+        <v>570</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>571</v>
+      </c>
+      <c r="C155" t="s">
+        <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="E155" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="H155" t="s">
-        <v>130</v>
+        <v>570</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>573</v>
+      </c>
+      <c r="C156" t="s">
+        <v>11</v>
       </c>
       <c r="D156" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>574</v>
       </c>
       <c r="H156" t="s">
-        <v>130</v>
+        <v>575</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>568</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>576</v>
+      </c>
+      <c r="C157" t="s">
+        <v>11</v>
       </c>
       <c r="D157" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>577</v>
       </c>
       <c r="H157" t="s">
-        <v>130</v>
+        <v>564</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>578</v>
+      </c>
+      <c r="C158" t="s">
+        <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>579</v>
       </c>
       <c r="H158" t="s">
-        <v>130</v>
+        <v>567</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>575</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>580</v>
+      </c>
+      <c r="C159" t="s">
+        <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>577</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>581</v>
       </c>
       <c r="H159" t="s">
-        <v>48</v>
+        <v>570</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>579</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>582</v>
+      </c>
+      <c r="C160" t="s">
+        <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>581</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>583</v>
       </c>
       <c r="H160" t="s">
-        <v>48</v>
+        <v>575</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>583</v>
-[...1 lines deleted...]
-      <c r="B161" t="s">
         <v>584</v>
       </c>
       <c r="C161" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D161" t="s">
         <v>585</v>
       </c>
-      <c r="E161" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H161" t="s">
-        <v>36</v>
+        <v>586</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" t="s">
         <v>588</v>
       </c>
-      <c r="C162" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D162" t="s">
+      <c r="H162" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="12.75">
+      <c r="A163" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="E162" t="s">
-[...2 lines deleted...]
-      <c r="F162" t="s">
+      <c r="C163" t="s">
+        <v>11</v>
+      </c>
+      <c r="D163" t="s">
         <v>590</v>
       </c>
-      <c r="G162" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="H163" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>591</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="C164" t="s">
-        <v>331</v>
+        <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>593</v>
       </c>
       <c r="H164" t="s">
-        <v>130</v>
+        <v>594</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="C165" t="s">
-        <v>331</v>
+        <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>598</v>
-[...8 lines deleted...]
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="H165" t="s">
-        <v>130</v>
+        <v>594</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C166" t="s">
+        <v>443</v>
+      </c>
+      <c r="D166" t="s">
+        <v>598</v>
+      </c>
+      <c r="E166" t="s">
+        <v>13</v>
+      </c>
+      <c r="F166" t="s">
+        <v>599</v>
+      </c>
+      <c r="G166" t="s">
         <v>600</v>
       </c>
-      <c r="C166" t="s">
-[...2 lines deleted...]
-      <c r="D166" t="s">
+      <c r="H166" t="s">
         <v>601</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C167" t="s">
+        <v>443</v>
+      </c>
+      <c r="D167" t="s">
         <v>603</v>
       </c>
-      <c r="C167" t="s">
-[...2 lines deleted...]
-      <c r="D167" t="s">
+      <c r="E167" t="s">
+        <v>13</v>
+      </c>
+      <c r="F167" t="s">
+        <v>599</v>
+      </c>
+      <c r="G167" t="s">
+        <v>600</v>
+      </c>
+      <c r="H167" t="s">
         <v>604</v>
-      </c>
-[...10 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
         <v>605</v>
       </c>
       <c r="C168" t="s">
-        <v>331</v>
+        <v>443</v>
       </c>
       <c r="D168" t="s">
         <v>606</v>
       </c>
       <c r="E168" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F168" t="s">
-        <v>58</v>
+        <v>599</v>
       </c>
       <c r="G168" t="s">
-        <v>348</v>
+        <v>600</v>
       </c>
       <c r="H168" t="s">
-        <v>130</v>
+        <v>601</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C169" t="s">
-        <v>331</v>
+        <v>443</v>
       </c>
       <c r="D169" t="s">
         <v>608</v>
       </c>
       <c r="E169" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F169" t="s">
-        <v>58</v>
+        <v>599</v>
       </c>
       <c r="G169" t="s">
-        <v>348</v>
+        <v>600</v>
       </c>
       <c r="H169" t="s">
-        <v>130</v>
+        <v>604</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
         <v>609</v>
       </c>
       <c r="C170" t="s">
-        <v>331</v>
+        <v>443</v>
       </c>
       <c r="D170" t="s">
         <v>610</v>
       </c>
       <c r="E170" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F170" t="s">
-        <v>53</v>
+        <v>599</v>
       </c>
       <c r="G170" t="s">
-        <v>355</v>
+        <v>600</v>
       </c>
       <c r="H170" t="s">
-        <v>130</v>
+        <v>601</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C171" t="s">
-        <v>331</v>
+        <v>443</v>
       </c>
       <c r="D171" t="s">
         <v>612</v>
       </c>
       <c r="E171" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F171" t="s">
-        <v>53</v>
+        <v>599</v>
       </c>
       <c r="G171" t="s">
-        <v>355</v>
+        <v>600</v>
       </c>
       <c r="H171" t="s">
-        <v>130</v>
+        <v>604</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C172" t="s">
-        <v>331</v>
+        <v>443</v>
       </c>
       <c r="D172" t="s">
         <v>614</v>
       </c>
       <c r="E172" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F172" t="s">
-        <v>360</v>
+        <v>599</v>
       </c>
       <c r="G172" t="s">
-        <v>361</v>
+        <v>600</v>
       </c>
       <c r="H172" t="s">
-        <v>362</v>
+        <v>601</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
         <v>615</v>
       </c>
       <c r="C173" t="s">
-        <v>331</v>
+        <v>443</v>
       </c>
       <c r="D173" t="s">
         <v>616</v>
       </c>
       <c r="E173" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F173" t="s">
-        <v>360</v>
+        <v>599</v>
       </c>
       <c r="G173" t="s">
-        <v>361</v>
+        <v>600</v>
       </c>
       <c r="H173" t="s">
-        <v>367</v>
+        <v>604</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="760252004"/>
-[...249 lines deleted...]
-    <hyperlink ref="A173" r:id="rId251" display="UGGQXUCZ8"/>
+    <hyperlink ref="A2" r:id="rId1" display="1933943-2"/>
+    <hyperlink ref="A3" r:id="rId2" display="700206667"/>
+    <hyperlink ref="C3" r:id="rId3" display="Variant of MGS400"/>
+    <hyperlink ref="A4" r:id="rId4" display="700206675"/>
+    <hyperlink ref="C4" r:id="rId5" display="Variant of MGS400"/>
+    <hyperlink ref="A5" r:id="rId6" display="700206683"/>
+    <hyperlink ref="C5" r:id="rId7" display="Variant of MGS400"/>
+    <hyperlink ref="A6" r:id="rId8" display="700206691"/>
+    <hyperlink ref="C6" r:id="rId9" display="Variant of MGS400"/>
+    <hyperlink ref="A7" r:id="rId10" display="700206709"/>
+    <hyperlink ref="C7" r:id="rId11" display="Variant of MGS400"/>
+    <hyperlink ref="A8" r:id="rId12" display="700206717"/>
+    <hyperlink ref="C8" r:id="rId13" display="Variant of MGS400"/>
+    <hyperlink ref="A9" r:id="rId14" display="700206725"/>
+    <hyperlink ref="C9" r:id="rId15" display="Variant of MGS400"/>
+    <hyperlink ref="A10" r:id="rId16" display="700206733"/>
+    <hyperlink ref="C10" r:id="rId17" display="Variant of MGS400"/>
+    <hyperlink ref="A11" r:id="rId18" display="700206741"/>
+    <hyperlink ref="C11" r:id="rId19" display="Variant of MGS400"/>
+    <hyperlink ref="A12" r:id="rId20" display="700206758"/>
+    <hyperlink ref="C12" r:id="rId21" display="Variant of MGS400"/>
+    <hyperlink ref="A13" r:id="rId22" display="760049445"/>
+    <hyperlink ref="A14" r:id="rId23" display="760049452"/>
+    <hyperlink ref="A15" r:id="rId24" display="760102244"/>
+    <hyperlink ref="C15" r:id="rId25" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A16" r:id="rId26" display="760102269"/>
+    <hyperlink ref="A17" r:id="rId27" display="760108993"/>
+    <hyperlink ref="C17" r:id="rId28" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A18" r:id="rId29" display="760117366"/>
+    <hyperlink ref="C18" r:id="rId30" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A19" r:id="rId31" display="760117382"/>
+    <hyperlink ref="A20" r:id="rId32" display="760117408"/>
+    <hyperlink ref="C20" r:id="rId33" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A21" r:id="rId34" display="760151167"/>
+    <hyperlink ref="A22" r:id="rId35" display="760151308"/>
+    <hyperlink ref="C22" r:id="rId36" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A23" r:id="rId37" display="760151753"/>
+    <hyperlink ref="C23" r:id="rId38" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A24" r:id="rId39" display="760152561"/>
+    <hyperlink ref="C24" r:id="rId40" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A25" r:id="rId41" display="760152579"/>
+    <hyperlink ref="C25" r:id="rId42" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A26" r:id="rId43" display="760152785"/>
+    <hyperlink ref="C26" r:id="rId44" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A27" r:id="rId45" display="760152793"/>
+    <hyperlink ref="C27" r:id="rId46" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A28" r:id="rId47" display="760155739"/>
+    <hyperlink ref="C28" r:id="rId48" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A29" r:id="rId49" display="760155747"/>
+    <hyperlink ref="C29" r:id="rId50" display="Variant of 360-DM-PANELS"/>
+    <hyperlink ref="A30" r:id="rId51" display="760184507"/>
+    <hyperlink ref="A31" r:id="rId52" display="760234921"/>
+    <hyperlink ref="C31" r:id="rId53" display="Variant of CCA-CONNECTORS"/>
+    <hyperlink ref="A32" r:id="rId54" display="760235587"/>
+    <hyperlink ref="C32" r:id="rId55" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A33" r:id="rId56" display="760244061"/>
+    <hyperlink ref="C33" r:id="rId57" display="Variant of CCA-CONNECTORS"/>
+    <hyperlink ref="A34" r:id="rId58" display="760248942"/>
+    <hyperlink ref="A35" r:id="rId59" display="760248943"/>
+    <hyperlink ref="A36" r:id="rId60" display="760248944"/>
+    <hyperlink ref="A37" r:id="rId61" display="760249093"/>
+    <hyperlink ref="A38" r:id="rId62" display="760249094"/>
+    <hyperlink ref="A39" r:id="rId63" display="760249095"/>
+    <hyperlink ref="A40" r:id="rId64" display="760250041"/>
+    <hyperlink ref="C40" r:id="rId65" display="Variant of MGS400"/>
+    <hyperlink ref="A41" r:id="rId66" display="760250042"/>
+    <hyperlink ref="C41" r:id="rId67" display="Variant of MGS400"/>
+    <hyperlink ref="A42" r:id="rId68" display="760250043"/>
+    <hyperlink ref="C42" r:id="rId69" display="Variant of MGS400"/>
+    <hyperlink ref="A43" r:id="rId70" display="760250044"/>
+    <hyperlink ref="C43" r:id="rId71" display="Variant of MGS400"/>
+    <hyperlink ref="A44" r:id="rId72" display="760250853"/>
+    <hyperlink ref="A45" r:id="rId73" display="760252002"/>
+    <hyperlink ref="C45" r:id="rId74" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A46" r:id="rId75" display="760252003"/>
+    <hyperlink ref="C46" r:id="rId76" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A47" r:id="rId77" display="760252004"/>
+    <hyperlink ref="C47" r:id="rId78" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A48" r:id="rId79" display="760252279"/>
+    <hyperlink ref="C48" r:id="rId80" display="Variant of MGS400"/>
+    <hyperlink ref="A49" r:id="rId81" display="760252282"/>
+    <hyperlink ref="C49" r:id="rId82" display="Variant of MGS400"/>
+    <hyperlink ref="A50" r:id="rId83" display="760252334"/>
+    <hyperlink ref="C50" r:id="rId84" display="Variant of PROPEL-MODULES"/>
+    <hyperlink ref="A51" r:id="rId85" display="760252352"/>
+    <hyperlink ref="C51" r:id="rId86" display="Variant of PROPEL-MODULES"/>
+    <hyperlink ref="A52" r:id="rId87" display="760252606"/>
+    <hyperlink ref="A53" r:id="rId88" display="760252854"/>
+    <hyperlink ref="A54" r:id="rId89" display="760252855"/>
+    <hyperlink ref="A55" r:id="rId90" display="760253796"/>
+    <hyperlink ref="C55" r:id="rId91" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A56" r:id="rId92" display="760254285"/>
+    <hyperlink ref="A57" r:id="rId93" display="760254287"/>
+    <hyperlink ref="A58" r:id="rId94" display="760254288"/>
+    <hyperlink ref="A59" r:id="rId95" display="760254290"/>
+    <hyperlink ref="A60" r:id="rId96" display="760254293"/>
+    <hyperlink ref="A61" r:id="rId97" display="760254294"/>
+    <hyperlink ref="A62" r:id="rId98" display="760254642"/>
+    <hyperlink ref="A63" r:id="rId99" display="760254865"/>
+    <hyperlink ref="C63" r:id="rId100" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A64" r:id="rId101" display="760254908"/>
+    <hyperlink ref="C64" r:id="rId102" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A65" r:id="rId103" display="760255004"/>
+    <hyperlink ref="A66" r:id="rId104" display="760255005"/>
+    <hyperlink ref="A67" r:id="rId105" display="760255953"/>
+    <hyperlink ref="C67" r:id="rId106" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A68" r:id="rId107" display="760255954"/>
+    <hyperlink ref="C68" r:id="rId108" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A69" r:id="rId109" display="760255955"/>
+    <hyperlink ref="C69" r:id="rId110" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A70" r:id="rId111" display="760258034"/>
+    <hyperlink ref="A71" r:id="rId112" display="760258035"/>
+    <hyperlink ref="A72" r:id="rId113" display="760258036"/>
+    <hyperlink ref="A73" r:id="rId114" display="760258037"/>
+    <hyperlink ref="A74" r:id="rId115" display="760258354"/>
+    <hyperlink ref="C74" r:id="rId116" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A75" r:id="rId117" display="760258355"/>
+    <hyperlink ref="C75" r:id="rId118" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A76" r:id="rId119" display="760258356"/>
+    <hyperlink ref="C76" r:id="rId120" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A77" r:id="rId121" display="760258357"/>
+    <hyperlink ref="C77" r:id="rId122" display="Variant of PROPEL-XFRAME-PANELS"/>
+    <hyperlink ref="A78" r:id="rId123" display="760258481"/>
+    <hyperlink ref="C78" r:id="rId124" display="Variant of 1573A"/>
+    <hyperlink ref="A79" r:id="rId125" display="760258509"/>
+    <hyperlink ref="C79" r:id="rId126" display="Variant of 1073A"/>
+    <hyperlink ref="A80" r:id="rId127" display="760258510"/>
+    <hyperlink ref="C80" r:id="rId128" display="Variant of 1073A"/>
+    <hyperlink ref="A81" r:id="rId129" display="760258511"/>
+    <hyperlink ref="C81" r:id="rId130" display="Variant of 3073A"/>
+    <hyperlink ref="A82" r:id="rId131" display="760258512"/>
+    <hyperlink ref="C82" r:id="rId132" display="Variant of 3073A"/>
+    <hyperlink ref="A83" r:id="rId133" display="760258513"/>
+    <hyperlink ref="C83" r:id="rId134" display="Variant of 2073A"/>
+    <hyperlink ref="A84" r:id="rId135" display="760258514"/>
+    <hyperlink ref="C84" r:id="rId136" display="Variant of 2073A"/>
+    <hyperlink ref="A85" r:id="rId137" display="760258679"/>
+    <hyperlink ref="C85" r:id="rId138" display="Variant of 1573A"/>
+    <hyperlink ref="A86" r:id="rId139" display="760258800"/>
+    <hyperlink ref="C86" r:id="rId140" display="Variant of FT-MP"/>
+    <hyperlink ref="A87" r:id="rId141" display="760259000"/>
+    <hyperlink ref="C87" r:id="rId142" display="Variant of FT-MP"/>
+    <hyperlink ref="A88" r:id="rId143" display="760259115"/>
+    <hyperlink ref="C88" r:id="rId144" display="Variant of PROPEL-PANELS"/>
+    <hyperlink ref="A89" r:id="rId145" display="760259248"/>
+    <hyperlink ref="C89" r:id="rId146" display="Variant of 1073A"/>
+    <hyperlink ref="A90" r:id="rId147" display="760259249"/>
+    <hyperlink ref="C90" r:id="rId148" display="Variant of 1073A"/>
+    <hyperlink ref="A91" r:id="rId149" display="760259259"/>
+    <hyperlink ref="C91" r:id="rId150" display="Variant of 3073A"/>
+    <hyperlink ref="A92" r:id="rId151" display="760259260"/>
+    <hyperlink ref="C92" r:id="rId152" display="Variant of 3073A"/>
+    <hyperlink ref="A93" r:id="rId153" display="760259925"/>
+    <hyperlink ref="C93" r:id="rId154" display="Variant of 2073A"/>
+    <hyperlink ref="A94" r:id="rId155" display="760259926"/>
+    <hyperlink ref="C94" r:id="rId156" display="Variant of 2073A"/>
+    <hyperlink ref="A95" r:id="rId157" display="760260993"/>
+    <hyperlink ref="C95" r:id="rId158" display="Variant of 2073A"/>
+    <hyperlink ref="A96" r:id="rId159" display="760261708"/>
+    <hyperlink ref="A97" r:id="rId160" display="760261709"/>
+    <hyperlink ref="A98" r:id="rId161" display="AZ760258511"/>
+    <hyperlink ref="C98" r:id="rId162" display="Variant of 3073A"/>
+    <hyperlink ref="A99" r:id="rId163" display="AZ760258512"/>
+    <hyperlink ref="C99" r:id="rId164" display="Variant of 3073A"/>
+    <hyperlink ref="A100" r:id="rId165" display="AZ760259259"/>
+    <hyperlink ref="C100" r:id="rId166" display="Variant of 3073A"/>
+    <hyperlink ref="A101" r:id="rId167" display="AZ760259260"/>
+    <hyperlink ref="C101" r:id="rId168" display="Variant of 3073A"/>
+    <hyperlink ref="A102" r:id="rId169" display="CO11152"/>
+    <hyperlink ref="A103" r:id="rId170" display="CO11192"/>
+    <hyperlink ref="A104" r:id="rId171" display="CO13JX2-88F002"/>
+    <hyperlink ref="C104" r:id="rId172" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A105" r:id="rId173" display="CO13JX2-88F003"/>
+    <hyperlink ref="C105" r:id="rId174" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A106" r:id="rId175" display="CO13JX2-88F007"/>
+    <hyperlink ref="C106" r:id="rId176" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A107" r:id="rId177" display="CO13JX2-88F011"/>
+    <hyperlink ref="C107" r:id="rId178" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A108" r:id="rId179" display="CO13JX2-88F015"/>
+    <hyperlink ref="C108" r:id="rId180" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A109" r:id="rId181" display="CO13JX2-88F020"/>
+    <hyperlink ref="C109" r:id="rId182" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A110" r:id="rId183" display="CO13JX2-88F025"/>
+    <hyperlink ref="C110" r:id="rId184" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A111" r:id="rId185" display="CO13JX2-88F030"/>
+    <hyperlink ref="C111" r:id="rId186" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A112" r:id="rId187" display="CO13JX2-88F040"/>
+    <hyperlink ref="C112" r:id="rId188" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A113" r:id="rId189" display="CO13JX2-88F050"/>
+    <hyperlink ref="C113" r:id="rId190" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A114" r:id="rId191" display="CO13JX2-88N018"/>
+    <hyperlink ref="C114" r:id="rId192" display="Variant of CCA-CORDS"/>
+    <hyperlink ref="A115" r:id="rId193" display="CO15542"/>
+    <hyperlink ref="A116" r:id="rId194" display="CO15582"/>
+    <hyperlink ref="A117" r:id="rId195" display="CO166S2"/>
+    <hyperlink ref="A118" r:id="rId196" display="CO199K2"/>
+    <hyperlink ref="A119" r:id="rId197" display="COP66S2"/>
+    <hyperlink ref="A120" r:id="rId198" display="CPC2222"/>
+    <hyperlink ref="A121" r:id="rId199" display="CPC3222"/>
+    <hyperlink ref="A122" r:id="rId200" display="CPC3312"/>
+    <hyperlink ref="A123" r:id="rId201" display="CPC3372"/>
+    <hyperlink ref="A124" r:id="rId202" display="CPC3392"/>
+    <hyperlink ref="A125" r:id="rId203" display="CPC3422"/>
+    <hyperlink ref="A126" r:id="rId204" display="CPC3472"/>
+    <hyperlink ref="A127" r:id="rId205" display="CPC3482"/>
+    <hyperlink ref="A128" r:id="rId206" display="CPCS4X2"/>
+    <hyperlink ref="A129" r:id="rId207" display="CPCSSX2"/>
+    <hyperlink ref="A130" r:id="rId208" display="CPCSSY2"/>
+    <hyperlink ref="A131" r:id="rId209" display="CPP3392"/>
+    <hyperlink ref="A132" r:id="rId210" display="PFC-302L12"/>
+    <hyperlink ref="A133" r:id="rId211" display="PFC-302L16"/>
+    <hyperlink ref="A134" r:id="rId212" display="PFC-302O12"/>
+    <hyperlink ref="A135" r:id="rId213" display="PFC-302O16"/>
+    <hyperlink ref="A136" r:id="rId214" display="PFC-304L12"/>
+    <hyperlink ref="A137" r:id="rId215" display="PFC-304L16"/>
+    <hyperlink ref="A138" r:id="rId216" display="PFC-304O12"/>
+    <hyperlink ref="A139" r:id="rId217" display="PFC-304O16"/>
+    <hyperlink ref="A140" r:id="rId218" display="PFC-S02L12"/>
+    <hyperlink ref="A141" r:id="rId219" display="PFC-S02L16"/>
+    <hyperlink ref="A142" r:id="rId220" display="PFC-S02O12"/>
+    <hyperlink ref="A143" r:id="rId221" display="PFC-S02O16"/>
+    <hyperlink ref="A144" r:id="rId222" display="PFC-S04L12"/>
+    <hyperlink ref="A145" r:id="rId223" display="PFC-S04L16"/>
+    <hyperlink ref="A146" r:id="rId224" display="PFC-S04O12"/>
+    <hyperlink ref="A147" r:id="rId225" display="PFC-S04O16"/>
+    <hyperlink ref="A148" r:id="rId226" display="PFC-S12L12"/>
+    <hyperlink ref="A149" r:id="rId227" display="PFC-S12L16"/>
+    <hyperlink ref="A150" r:id="rId228" display="PFC-S12O12"/>
+    <hyperlink ref="A151" r:id="rId229" display="PFC-S12O16"/>
+    <hyperlink ref="A152" r:id="rId230" display="PFP-PX-8M"/>
+    <hyperlink ref="A153" r:id="rId231" display="PFP-PX-A1"/>
+    <hyperlink ref="A154" r:id="rId232" display="PFP-PX-S1"/>
+    <hyperlink ref="A155" r:id="rId233" display="PFP-PX-S2"/>
+    <hyperlink ref="A156" r:id="rId234" display="PFP-PX-SF"/>
+    <hyperlink ref="A157" r:id="rId235" display="PFP-SPS-1600M"/>
+    <hyperlink ref="A158" r:id="rId236" display="PFP-SPS-C1"/>
+    <hyperlink ref="A159" r:id="rId237" display="PFP-SPS-S1"/>
+    <hyperlink ref="A160" r:id="rId238" display="PFP-SPS-SF"/>
+    <hyperlink ref="A161" r:id="rId239" display="PFU-12-C-O-060-01"/>
+    <hyperlink ref="A162" r:id="rId240" display="PFU-48-C-O-060-01"/>
+    <hyperlink ref="A163" r:id="rId241" display="PFU-P-C-O-060-01"/>
+    <hyperlink ref="A164" r:id="rId242" display="PFU-P-C-O-060-02"/>
+    <hyperlink ref="A165" r:id="rId243" display="PFU-P-C-O-090-02"/>
+    <hyperlink ref="A166" r:id="rId244" display="UGGQXQXY8"/>
+    <hyperlink ref="A167" r:id="rId245" display="UGGQXQXZ8"/>
+    <hyperlink ref="A168" r:id="rId246" display="UGGQXUCY8"/>
+    <hyperlink ref="A169" r:id="rId247" display="UGGQXUCZ8"/>
+    <hyperlink ref="A170" r:id="rId248" display="UGGRXRXYR"/>
+    <hyperlink ref="A171" r:id="rId249" display="UGGRXRXZR"/>
+    <hyperlink ref="A172" r:id="rId250" display="UGGRXUCYR"/>
+    <hyperlink ref="A173" r:id="rId251" display="UGGRXUCZR"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId252"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 